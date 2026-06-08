--- v0 (2025-10-18)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a51349a" w14:textId="a51349a">
+    <w:p w14:paraId="568d636" w14:textId="568d636">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в некоторые приказы Министра национальной экономики Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ и.о. Министра по инвестициям и развитию Республики Казахстан от 4 августа 2018 года № 557. Зарегистрирован в Министерстве юстиции Республики Казахстан 9 октября 2018 года № 17512</w:t>
+        <w:t>Приказ и.о. Министра по инвестициям и развитию Республики Казахстан от 4 августа 2018 года № 557. Зарегистрирован в Министерстве юстиции Республики Казахстан 9 октября 2018 года № 17512.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -308,150 +308,173 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Исполняющий обязанности</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министра по инвестициям и развитию</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -459,207 +482,243 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Р. Скляр</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z14" w:id="9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Исполняющий обязанности</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министра национальной экономики</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________Р. Даленов</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"__" _______________ 2018 года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z15" w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министр энергетики</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________К. Бозумбаев</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"__" _______________ 2018 года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -769,130 +828,206 @@
               </w:rPr>
               <w:t>от 4 августа 2018 года № 557</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень некоторых приказов Министра национальной экономики Республики Казахстан, в которые вносятся изменения и дополнения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пункт 1 утрачивает силу приказом Министра промышленности и строительства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 240</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 1 апреля 2015 года № 299 "Об утверждении Правил проведения комплексной вневедомственной экспертизы технико-экономических обоснований и проектно-сметной документации, предназначенных для строительства новых, а также изменения (реконструкции, расширения, технического перевооружения, модернизации и капитального ремонта) существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций независимо от источников финансирования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10722, опубликован 21 апреля 2015 года в информационно-правовой системе "Әділет"):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> проведения комплексной вневедомственной экспертизы технико-экономических обоснований и проектно-сметной документации, предназначенных для строительства новых, а также изменения (реконструкции, расширения, технического перевооружения, модернизации и капитального ремонта) существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций независимо от источников финансирования, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -905,91 +1040,91 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2. Правила определяют:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядок проведения по принципу "одного окна" комплексной вневедомственной экспертизы ТЭО и ПСД, предназначенных для строительства новых, изменения (реконструкции, расширения, технического перевооружения, модернизации и капитального ремонта) существующих зданий и сооружений, их комплексов, а также инженерной подготовки территории, благоустройства и озеленения независимо от источников финансирования;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       порядок проведения в составе комплексной вневедомственной экспертизы ТЭО и ПСД государственной экологической экспертизы по объектам I категории хозяйственной деятельности, экологической экспертизы проектов по объектам II, III, IV категорий хозяйственной деятельности, в соответствии с классификацией объектов оценки воздействия на окружающую среду, установленной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1004,71 +1139,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Экологического кодекса Республики Казахстан от 9 января 2007 года (далее – Экологический кодекс), а также выдачи разрешения на эмиссии в окружающую среду по объектам I, II, III, IV категорий, в соответствии с классификацией категорий объектов, требующих получения разрешений на эмиссии в окружающую среду, установленной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Экологического кодекса;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядок разработки и согласования индивидуальных планов поэтапной разработки и согласования ПСД на строительство отдельных объектов, требующих особого регулирования и (или) градостроительной регламентации.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1081,90 +1216,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3. По проектам строительства новых, изменения (реконструкции, расширения, технического перевооружения, модернизации и капитального ремонта) существующих зданий и сооружений, их комплексов, а также инженерной подготовки территории, благоустройства и озеленения комплексная вневедомственная экспертиза проектов строительства объектов проводится по принципу "одного окна" и включает в себя, в том числе государственную экологическую экспертизу или экологическую экспертизу проектов, санитарно-эпидемиологическую экспертизу проектов (отраслевые экспертизы).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правила подлежат соблюдению для всех субъектов архитектурной, градостроительной и строительной деятельности, осуществляемой на территории Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1297,131 +1432,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "17. Проекты строительства (ТЭО и ПСД) с грифом секретности или с пометкой "Для служебного пользования" (далее – ДСП), предоставляются для проведения комплексной вневедомственной экспертизы в государственную экспертную организацию на бумажном носителе.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Государственная и (или) аккредитованные экспертные организации при проведении комплексной вневедомственной экспертизы осуществляют все процедуры и операции посредством собственных информационных систем государственной экспертной организации и палаты экспертных организаций, интегрированных с единым порталом (далее – Портал), за исключением проектов строительства (ТЭО и ПСД) с грифом секретности или с пометкой ДСП.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z30" w:id="21"/>
-[...15 lines deleted...]
-      18. Государственная и (или) аккредитованные экспертные организации при проведении комплексной вневедомственной экспертизы осуществляют все процедуры и операции посредством собственных информационных систем государственной экспертной организации и палаты экспертных организаций, интегрированных с единым порталом (далее – Портал), за исключением проектов строительства (ТЭО и ПСД) с грифом секретности или с пометкой ДСП.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Государственная экспертная организация обеспечивает содержание, обслуживание, эксплуатацию и развитие собственной информационной системы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
-[...15 lines deleted...]
-      19. Государственная экспертная организация обеспечивает содержание, обслуживание, эксплуатацию и развитие собственной информационной системы.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Профессиональное объединение аккредитованных экспертных организаций определяет оператора собственной информационной системы палаты экспертных организаций. Оператор информационной системы палаты экспертных организаций обеспечивает содержание, обслуживание, эксплуатацию и развитие информационной системы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z32" w:id="23"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Комплектность и состав представленного проекта строительства и исходных документов проверяется на соответствие Перечню документации (материалов) представляемой на комплексную вневедомственную экспертизу проектов строительства согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1456,192 +1591,192 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил в течение 5 (пяти) рабочих дней со дня регистрации указанных материалов в экспертной организации.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По истечении 5 (пяти) рабочих дней при установлении некомплектности проекта и исходных документов или их несоответствия требованиям по составу, заказчику направляется официальное уведомление об отказе в приеме проекта на экспертизу и его возврате без рассмотрения, с указанием недостающих материалов для повторного их представления на экспертизу после приведения проекта и (или) исходных документов в соответствии с требованиями по комплектности и составу.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z34" w:id="25"/>
-[...15 lines deleted...]
-      По истечении 5 (пяти) рабочих дней при установлении некомплектности проекта и исходных документов или их несоответствия требованиям по составу, заказчику направляется официальное уведомление об отказе в приеме проекта на экспертизу и его возврате без рассмотрения, с указанием недостающих материалов для повторного их представления на экспертизу после приведения проекта и (или) исходных документов в соответствии с требованиями по комплектности и составу.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Принятие на рассмотрение экспертной организацией проекта строительства (с учетом приложенных к нему исходных документов) после подтверждения их требуемой комплектности и состава, а также установление стоимости экспертных работ, сроков и продолжительности их проведения, являются основанием для заключения договора с заказчиком на проведение комплексной вневедомственной экспертизы по представленному проекту строительства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z35" w:id="26"/>
-[...15 lines deleted...]
-      21. Принятие на рассмотрение экспертной организацией проекта строительства (с учетом приложенных к нему исходных документов) после подтверждения их требуемой комплектности и состава, а также установление стоимости экспертных работ, сроков и продолжительности их проведения, являются основанием для заключения договора с заказчиком на проведение комплексной вневедомственной экспертизы по представленному проекту строительства.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основанием для заключения договора о государственных закупках работ на проведение комплексной вневедомственной экспертизы проектов строительства является вынесение протокола итогов государственных закупок.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z36" w:id="27"/>
-[...15 lines deleted...]
-      Основанием для заключения договора о государственных закупках работ на проведение комплексной вневедомственной экспертизы проектов строительства является вынесение протокола итогов государственных закупок.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Договор на проведение комплексной вневедомственной экспертизы, осуществляемой государственной или аккредитованной экспертной организацией, заключается посредством Портала и информационных систем соответственно государственной экспертной организации или палаты экспертных организаций в электронно-цифровой форме (электронный договор), с подписанием договора уполномоченными представителями сторон их электронно-цифровыми подписями.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z37" w:id="28"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Договоры, заключенные с государственной экспертной организацией на проведение комплексной вневедомственной экспертизы по проектам строительства (ТЭО и ПСД) с грифом секретности или с пометкой ДСП, заключаются на бумажном носителе. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Договор о государственных закупках работ по проведению комплексной вневедомственной экспертизы заключается посредством веб-портала государственных закупок в порядке, установленном законодательством Республики Казахстан о государственных закупках.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z39" w:id="30"/>
-[...15 lines deleted...]
-      Договор о государственных закупках работ по проведению комплексной вневедомственной экспертизы заключается посредством веб-портала государственных закупок в порядке, установленном законодательством Республики Казахстан о государственных закупках.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электронный договор на проведение комплексной вневедомственной экспертизы, отнесенной к государственной монополии, является публичным и заключается государственной экспертной организацией с заказчиками.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z40" w:id="31"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В указанном договоре, также учитываются особенности проведения комплексной экспертизы, касающихся соответственно ПСД на строительство объектов особого регулирования и (или) градостроительной регламентации, откорректированной ПСД по незавершенным строительством объектов, а также по ТЭО в составе концессионных заявок, представляемых участниками при проведении конкурса по выбору концессионера, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1676,71 +1811,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> главы 2, а также </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главой 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Представляемый на комплексную вневедомственную экспертизу проект (ТЭО или ПСД) вместе с его исходными документами направляется заказчиком посредством Портала для установления соответствия комплектности и состава указанных материалов требованиям государственных нормативов в государственную или одну из выбранных заказчиком аккредитованную экспертную организацию, за исключением проектов с грифом секретности или с пометкой ДСП.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z42" w:id="33"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1753,90 +1888,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:bookmarkStart w:name="z44" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить пунктом 41-1 следующего содержания:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "41-1. Проведение комплексной вневедомственной экспертизы по ранее отозванным и вновь представленным проектам строительства осуществляется в порядке, установленном для вновь разрабатываемых проектов.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z45" w:id="35"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1849,191 +1984,191 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="36"/>
+    <w:bookmarkStart w:name="z47" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "45. В описательной части экспертного заключения в обязательном порядке включаются выводы заключения технического обследования, с указанием номера и даты заключения, а также организации – исполнителя.";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z48" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить главой 2-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z48" w:id="37"/>
-[...15 lines deleted...]
-      дополнить главой 2-1 следующего содержания:</w:t>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Глава 2-1. Порядок проведения в составе комплексной вневедомственной экспертизы ТЭО и ПСД государственной экологической экспертизы, экологической экспертизы проектов, а также выдачи разрешения на эмиссии в окружающую среду</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z49" w:id="38"/>
-[...15 lines deleted...]
-      "Глава 2-1. Порядок проведения в составе комплексной вневедомственной экспертизы ТЭО и ПСД государственной экологической экспертизы, экологической экспертизы проектов, а также выдачи разрешения на эмиссии в окружающую среду</w:t>
+    <w:bookmarkStart w:name="z50" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Параграф 8. Порядок проведения государственной экологической экспертизы и выдачи разрешения на эмиссии в окружающую среду по проектам строительства объектов I категории хозяйственной деятельности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z50" w:id="39"/>
-[...15 lines deleted...]
-      Параграф 8. Порядок проведения государственной экологической экспертизы и выдачи разрешения на эмиссии в окружающую среду по проектам строительства объектов I категории хозяйственной деятельности</w:t>
+    <w:bookmarkStart w:name="z51" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-1. Данный порядок регулирует процесс:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z51" w:id="40"/>
-[...15 lines deleted...]
-      55-1. Данный порядок регулирует процесс:</w:t>
+    <w:bookmarkStart w:name="z52" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведения государственной экологической экспертизы по ТЭО или ПСД, разрабатываемым по объектам I категории хозяйственной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z52" w:id="41"/>
-[...15 lines deleted...]
-      проведения государственной экологической экспертизы по ТЭО или ПСД, разрабатываемым по объектам I категории хозяйственной деятельности;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выдачи разрешения на эмиссии в окружающую среду по положительному заключению государственной экологической экспертизы на ПСД, разрабатываемую по объектам I категории хозяйственной деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z53" w:id="42"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z54" w:id="43"/>
+    <w:bookmarkStart w:name="z54" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       55-2. Государственная экологическая экспертиза по проектам строительства (ТЭО и ПСД) объектов I категории хозяйственной деятельности с грифом секретности или с пометкой ДСП осуществляется уполномоченным органом в области охраны окружающей среды до проведения по ним комплексной вневедомственной экспертизы, в сроки, установленные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2088,52 +2223,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 50 Экологического кодекса. Полученное положительное заключение государственной экологической экспертизы представляется в составе исходных документов на комплексную вневедомственную экспертизу, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z55" w:id="44"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z55" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Выдача разрешений на эмиссии в окружающую среду по проектам строительства (ТЭО и ПСД) объектов I категории хозяйственной деятельности с грифом секретности или с пометкой ДСП осуществляется уполномоченным органом в области охраны окружающей среды, при наличии положительного заключения комплексной вневедомственной экспертизы, в порядке и сроки, установленные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2168,92 +2303,92 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Экологического кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z56" w:id="45"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z56" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       55-3. Проверка комплектности и состава представленного проекта строительства и исходных документов по объекту I категории хозяйственной деятельности осуществляется государственной экспертной организацией или одной из выбранных заказчиком аккредитованной экспертной организацией в порядке и сроки, установленными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z57" w:id="46"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z57" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае представления в уполномоченный орган в области охраны окружающей среды и его территориальные подразделения неполного пакета документов, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2288,712 +2423,712 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 50 Экологического кодекса документы подлежат возврату, представившему их лицу.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z58" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-4. Датой начала экспертных работ, включая государственную экологическую экспертизу является дата вступления в силу договора на проведение комплексной вневедомственной экспертизы, осуществляемой государственной или аккредитованной экспертной организацией.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z58" w:id="47"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="48"/>
+    <w:bookmarkStart w:name="z59" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Проекты строительства объектов I категории хозяйственной деятельности, подлежащие государственной экологической экспертизе, в течение 3 (трех) рабочих дней с даты начала экспертных работ могут перераспределяться между уполномоченным органом в области охраны окружающей среды и его территориальными подразделениями, в соответствии с Распределением объектов I категории, подлежащих государственной экологической экспертизе, между уполномоченным органом в области охраны окружающей среды и его территориальными подразделениями, утвержденного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра охраны окружающей среды Республики Казахстан от 23 июля 2009 года № 143-Ө (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 5741).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z60" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-5. В процессе проведения комплексной вневедомственной экспертизы уполномоченный орган в области охраны окружающей среды направляет мотивированные замечания в экспертную организацию, осуществляющую комплексную вневедомственную экспертизу по рассматриваемому проекту строительства, не позднее:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z60" w:id="49"/>
-[...15 lines deleted...]
-      55-5. В процессе проведения комплексной вневедомственной экспертизы уполномоченный орган в области охраны окружающей среды направляет мотивированные замечания в экспертную организацию, осуществляющую комплексную вневедомственную экспертизу по рассматриваемому проекту строительства, не позднее:</w:t>
+    <w:bookmarkStart w:name="z61" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25 (двадцати пяти) рабочих дней с даты начала экспертных работ при продолжительности экспертизы не более 60 (шестидесяти) рабочих дней;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z61" w:id="50"/>
-[...15 lines deleted...]
-      25 (двадцати пяти) рабочих дней с даты начала экспертных работ при продолжительности экспертизы не более 60 (шестидесяти) рабочих дней;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19 (девятнадцати) рабочих дней с даты начала экспертных работ при продолжительности экспертизы не более 45 (сорока пяти) рабочих дней;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z62" w:id="51"/>
-[...15 lines deleted...]
-      19 (девятнадцати) рабочих дней с даты начала экспертных работ при продолжительности экспертизы не более 45 (сорока пяти) рабочих дней;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14 (четырнадцати) рабочих дней с даты начала экспертных работ при продолжительности экспертизы не более 30 (тридцати) рабочих дней;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z63" w:id="52"/>
-[...15 lines deleted...]
-      14 (четырнадцати) рабочих дней с даты начала экспертных работ при продолжительности экспертизы не более 30 (тридцати) рабочих дней;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3 (трех) рабочих дней с даты начала экспертных работ при продолжительности экспертизы не более 10 (десяти) рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z64" w:id="53"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z65" w:id="54"/>
+    <w:bookmarkStart w:name="z65" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мотивированные замечания уполномоченного органа в области охраны окружающей среды вместе с замечаниями экспертов, осуществляющих комплексную вневедомственную экспертизу, направляются заказчику и подлежат устранению в сроки, указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z66" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае неустранения мотивированных замечаний в установленный срок, составляется отрицательное заключение государственной экологической экспертизы.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z66" w:id="55"/>
-[...15 lines deleted...]
-      В случае неустранения мотивированных замечаний в установленный срок, составляется отрицательное заключение государственной экологической экспертизы.</w:t>
+    <w:bookmarkStart w:name="z67" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-6. По результатам проведенной государственной экологической экспертизы уполномоченный орган в области охраны окружающей среды направляет в экспертную организацию по ТЭО – заключение государственной экологической экспертизы, по ПСД – заключение государственной экологической экспертизы, по материалам заявки на получение разрешения на эмиссии в окружающую среду – соответствующее разрешение на эмиссии в окружающую среду и согласованный план мероприятий по охране окружающей среды, в срок не позднее:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z67" w:id="56"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z68" w:id="57"/>
+    <w:bookmarkStart w:name="z68" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       50 (пятидесятого) рабочего дня с даты начала экспертных работ при продолжительности комплексной вневедомственной экспертизы не более </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z69" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60 (шестидесяти) рабочих дней;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z69" w:id="58"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z70" w:id="59"/>
+    <w:bookmarkStart w:name="z70" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40 (сорокового) рабочего дня с даты начала экспертных работ, при продолжительности комплексной вневедомственной экспертизы не более </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z71" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45 (сорока пяти) рабочих дней;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z71" w:id="60"/>
-[...15 lines deleted...]
-      45 (сорока пяти) рабочих дней;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25 (двадцать пятого) рабочего дня с даты начала экспертных работ при продолжительности комплексной вневедомственной экспертизы не более</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z72" w:id="61"/>
-[...15 lines deleted...]
-      25 (двадцать пятого) рабочего дня с даты начала экспертных работ при продолжительности комплексной вневедомственной экспертизы не более</w:t>
+    <w:bookmarkStart w:name="z73" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30 (тридцати) рабочих дней;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z73" w:id="62"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z74" w:id="63"/>
+    <w:bookmarkStart w:name="z74" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7 (седьмого) рабочего дня с даты начала экспертных работ при продолжительности комплексной вневедомственной экспертизы не более </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z75" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10 (десяти) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z75" w:id="64"/>
-[...15 lines deleted...]
-      10 (десяти) рабочих дней.</w:t>
+    <w:bookmarkStart w:name="z76" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-7. Представленные уполномоченным органом в области охраны окружающей среды заключение государственной экологической экспертизы, разрешение на эмиссии в окружающую среду и согласованный план мероприятий по охране окружающей среды выдаются заказчику посредством Портала вместе с заключением комплексной вневедомственной экспертизы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z76" w:id="65"/>
-[...15 lines deleted...]
-      55-7. Представленные уполномоченным органом в области охраны окружающей среды заключение государственной экологической экспертизы, разрешение на эмиссии в окружающую среду и согласованный план мероприятий по охране окружающей среды выдаются заказчику посредством Портала вместе с заключением комплексной вневедомственной экспертизы.</w:t>
+    <w:bookmarkStart w:name="z77" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-8. В случае выдачи отрицательного заключения государственной экологической экспертизы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z77" w:id="66"/>
-[...15 lines deleted...]
-      55-8. В случае выдачи отрицательного заключения государственной экологической экспертизы:</w:t>
+    <w:bookmarkStart w:name="z78" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      экспертной организацией составляется отрицательное заключение комплексной вневедомственной экспертизы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z78" w:id="67"/>
-[...15 lines deleted...]
-      экспертной организацией составляется отрицательное заключение комплексной вневедомственной экспертизы;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрешение на эмиссии в окружающую среду не выдается;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z79" w:id="68"/>
-[...15 lines deleted...]
-      разрешение на эмиссии в окружающую среду не выдается;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      план мероприятий по охране окружающей среды не согласовывается.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z80" w:id="69"/>
-[...15 lines deleted...]
-      план мероприятий по охране окружающей среды не согласовывается.</w:t>
+    <w:bookmarkStart w:name="z81" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-9. В случае выдачи отрицательного заключения комплексной вневедомственной экспертизы по проектам строительства, получившим положительные заключения государственной экологической экспертизы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z81" w:id="70"/>
-[...15 lines deleted...]
-      55-9. В случае выдачи отрицательного заключения комплексной вневедомственной экспертизы по проектам строительства, получившим положительные заключения государственной экологической экспертизы:</w:t>
+    <w:bookmarkStart w:name="z82" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрешение на эмиссии в окружающую среду Заказчику не выдается и подлежит аннулированию уполномоченным органом в области охраны окружающей среды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z82" w:id="71"/>
-[...15 lines deleted...]
-      разрешение на эмиссии в окружающую среду Заказчику не выдается и подлежит аннулированию уполномоченным органом в области охраны окружающей среды;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      экспертной организацией, осуществившей комплексную вневедомственную экспертизу, посредством информационной системы направляется соответствующее уведомление в уполномоченный орган в области охраны окружающей среды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z83" w:id="72"/>
-[...15 lines deleted...]
-      экспертной организацией, осуществившей комплексную вневедомственную экспертизу, посредством информационной системы направляется соответствующее уведомление в уполномоченный орган в области охраны окружающей среды.</w:t>
+    <w:bookmarkStart w:name="z84" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-10. При получении отрицательного заключения комплексной вневедомственной экспертизы откорректированные ТЭО или ПСД подлежат повторной (новой) государственной экологической экспертизе с выдачей разрешения на эмиссии в окружающую среду в составе комплексной вневедомственной экспертизы, в порядке, установленном для вновь разрабатываемых проектов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z84" w:id="73"/>
-[...15 lines deleted...]
-      55-10. При получении отрицательного заключения комплексной вневедомственной экспертизы откорректированные ТЭО или ПСД подлежат повторной (новой) государственной экологической экспертизе с выдачей разрешения на эмиссии в окружающую среду в составе комплексной вневедомственной экспертизы, в порядке, установленном для вновь разрабатываемых проектов.</w:t>
+    <w:bookmarkStart w:name="z85" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Параграф 9. Порядок проведения экологической экспертизы проектов и выдачи разрешения на эмиссии в окружающую среду, по проектам строительства объектов II, III, IV категорий хозяйственной деятельности, в том числе строительство которых планируется на территории действующих объектов I категории хозяйственной деятельности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z85" w:id="74"/>
-[...15 lines deleted...]
-      Параграф 9. Порядок проведения экологической экспертизы проектов и выдачи разрешения на эмиссии в окружающую среду, по проектам строительства объектов II, III, IV категорий хозяйственной деятельности, в том числе строительство которых планируется на территории действующих объектов I категории хозяйственной деятельности</w:t>
+    <w:bookmarkStart w:name="z86" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-11. Данный порядок регулирует процесс:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z86" w:id="75"/>
-[...15 lines deleted...]
-      55-11. Данный порядок регулирует процесс:</w:t>
+    <w:bookmarkStart w:name="z87" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведения экологической экспертизы проектов по ТЭО или ПСД, разрабатываемым по объектам II, III, IV категорий хозяйственной деятельности, в том числе строительство которых планируется на территории действующих объектов I категории хозяйственной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z87" w:id="76"/>
-[...15 lines deleted...]
-      проведения экологической экспертизы проектов по ТЭО или ПСД, разрабатываемым по объектам II, III, IV категорий хозяйственной деятельности, в том числе строительство которых планируется на территории действующих объектов I категории хозяйственной деятельности;</w:t>
+    <w:bookmarkStart w:name="z88" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выдачи разрешения на эмиссии в окружающую среду по материалам оценки воздействия на окружающую среду, представленным в составе ПСД, разрабатываемой по объектам II, III, IV категорий хозяйственной деятельности, в том числе строительство которых планируется на территории действующих объектов I категории хозяйственной деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z88" w:id="77"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z89" w:id="78"/>
+    <w:bookmarkStart w:name="z89" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       55-12. Выдача разрешений на эмиссии в окружающую среду по ПСД на строительство объектов II, III, IV категорий хозяйственной деятельности, в том числе строительство которых планируется на территории действующих объектов I категории хозяйственной деятельности, с грифом секретности или с пометкой ДСП осуществляется местными исполнительными органами в области охраны окружающей среды, при наличии положительного заключения комплексной вневедомственной экспертизы, в порядке и сроки, установленные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3028,371 +3163,371 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Экологического кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z90" w:id="79"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z90" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       55-13. Экологическая экспертиза проектов строительства объектов II, III, IV категорий хозяйственной деятельности, в том числе строительство которых планируется на территории действующих объектов I категории хозяйственной деятельности проводится аттестованными экспертами в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главой 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z91" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-14. В период проведения комплексной вневедомственной экспертизы экспертная организация по объектам II, III, IV категорий хозяйственной деятельности, в том числе строительство которых планируется на территории действующих объектов I категории хозяйственной деятельности, посредством информационной системы направляет в местные исполнительные органы в области охраны окружающей среды материалы оценки воздействия на окружающую среду и заявку на получение разрешения на эмиссии в окружающую среду.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z91" w:id="80"/>
-[...15 lines deleted...]
-      55-14. В период проведения комплексной вневедомственной экспертизы экспертная организация по объектам II, III, IV категорий хозяйственной деятельности, в том числе строительство которых планируется на территории действующих объектов I категории хозяйственной деятельности, посредством информационной системы направляет в местные исполнительные органы в области охраны окружающей среды материалы оценки воздействия на окружающую среду и заявку на получение разрешения на эмиссии в окружающую среду.</w:t>
+    <w:bookmarkStart w:name="z92" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-15. Экспертная организация направляет документацию, указанную в пункте 55-14 настоящих Правил в срок не позднее:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z92" w:id="81"/>
-[...15 lines deleted...]
-      55-15. Экспертная организация направляет документацию, указанную в пункте 55-14 настоящих Правил в срок не позднее:</w:t>
+    <w:bookmarkStart w:name="z93" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50 (пятидесятого) рабочего дня с даты начала экспертных работ при продолжительности комплексной вневедомственной экспертизы не более 60 (шестидесяти) рабочих дней;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z93" w:id="82"/>
-[...15 lines deleted...]
-      50 (пятидесятого) рабочего дня с даты начала экспертных работ при продолжительности комплексной вневедомственной экспертизы не более 60 (шестидесяти) рабочих дней;</w:t>
+    <w:bookmarkStart w:name="z94" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40 (сорокового) рабочего дня с даты начала экспертных работ при продолжительности комплексной вневедомственной экспертизы не более 45 (сорок пяти) рабочих дней;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z94" w:id="83"/>
-[...15 lines deleted...]
-      40 (сорокового) рабочего дня с даты начала экспертных работ при продолжительности комплексной вневедомственной экспертизы не более 45 (сорок пяти) рабочих дней;</w:t>
+    <w:bookmarkStart w:name="z95" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25 (двадцать пятого) рабочего дня с даты начала экспертных работ при продолжительности комплексной вневедомственной экспертизы не более 30 (тридцати) рабочих дней;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z95" w:id="84"/>
-[...15 lines deleted...]
-      25 (двадцать пятого) рабочего дня с даты начала экспертных работ при продолжительности комплексной вневедомственной экспертизы не более 30 (тридцати) рабочих дней;</w:t>
+    <w:bookmarkStart w:name="z96" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5 (пятого) рабочего дня с даты начала экспертных работ при продолжительности комплексной вневедомственной экспертизы не более 10 (десяти) рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z96" w:id="85"/>
-[...15 lines deleted...]
-      5 (пятого) рабочего дня с даты начала экспертных работ при продолжительности комплексной вневедомственной экспертизы не более 10 (десяти) рабочих дней.</w:t>
+    <w:bookmarkStart w:name="z97" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-16. Местный исполнительный орган в области охраны окружающей среды, независимо от продолжительности комплексной вневедомственной экспертизы, в течение 3 (трех) рабочих дней со дня получения документации, направляет в экспертную организацию разрешение на эмиссии в окружающую среду посредством информационной системы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z97" w:id="86"/>
-[...15 lines deleted...]
-      55-16. Местный исполнительный орган в области охраны окружающей среды, независимо от продолжительности комплексной вневедомственной экспертизы, в течение 3 (трех) рабочих дней со дня получения документации, направляет в экспертную организацию разрешение на эмиссии в окружающую среду посредством информационной системы.</w:t>
+    <w:bookmarkStart w:name="z98" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-17. Представленное местным исполнительным органом в области охраны окружающей среды разрешение на эмиссии в окружающую среду выдается заказчику посредством Портала вместе с планом мероприятий по охране окружающей среды, согласованным экспертной организацией, и заключением комплексной вневедомственной экспертизы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z98" w:id="87"/>
-[...15 lines deleted...]
-      55-17. Представленное местным исполнительным органом в области охраны окружающей среды разрешение на эмиссии в окружающую среду выдается заказчику посредством Портала вместе с планом мероприятий по охране окружающей среды, согласованным экспертной организацией, и заключением комплексной вневедомственной экспертизы.</w:t>
+    <w:bookmarkStart w:name="z99" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-18. В случае выдачи отрицательного заключения комплексной вневедомственной экспертизы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z99" w:id="88"/>
-[...15 lines deleted...]
-      55-18. В случае выдачи отрицательного заключения комплексной вневедомственной экспертизы:</w:t>
+    <w:bookmarkStart w:name="z100" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрешение на эмиссии в окружающую среду не выдается;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z100" w:id="89"/>
-[...15 lines deleted...]
-      разрешение на эмиссии в окружающую среду не выдается;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      план мероприятий по охране окружающей среды не согласовывается;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z101" w:id="90"/>
-[...15 lines deleted...]
-      план мероприятий по охране окружающей среды не согласовывается;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      экспертной организацией, осуществившей комплексную вневедомственную экспертизу, посредством информационной системы направляется уведомление в местный исполнительный орган в области охраны окружающей среды, выдавший разрешение на эмиссии в окружающую среду;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z102" w:id="91"/>
-[...15 lines deleted...]
-      экспертной организацией, осуществившей комплексную вневедомственную экспертизу, посредством информационной системы направляется уведомление в местный исполнительный орган в области охраны окружающей среды, выдавший разрешение на эмиссии в окружающую среду;</w:t>
+    <w:bookmarkStart w:name="z103" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрешение на эмиссии в окружающую среду подлежит аннулированию местным исполнительным органом в области охраны окружающей среды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z103" w:id="92"/>
-[...15 lines deleted...]
-      разрешение на эмиссии в окружающую среду подлежит аннулированию местным исполнительным органом в области охраны окружающей среды.</w:t>
+    <w:bookmarkStart w:name="z104" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-19. При получении отрицательного заключения комплексной вневедомственной экспертизы, откорректированные ТЭО или ПСД, подлежат повторной (новой) экологической экспертизе проектов с выдачей разрешения на эмиссии в окружающую среду в составе комплексной вневедомственной экспертизы, в порядке, установленном для вновь разрабатываемых проектов.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z104" w:id="93"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3405,70 +3540,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="94"/>
+    <w:bookmarkStart w:name="z106" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "70. Выдача заказчику сводных заключений комплексной вневедомственной экспертизы и оформление акта их сдачи-приемки осуществляется посредством Портала, за исключением проектов строительства (ТЭО и ПСД) с грифом секретности или с пометкой ДСП, выдача заключений по которым осуществляется на бумажном носителе.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3481,170 +3616,170 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 72</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z108" w:id="95"/>
+    <w:bookmarkStart w:name="z108" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "72. По результатам проведенной комплексной вневедомственной экспертизы экспертные организации выдают:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z109" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) положительное экспертное заключение с рекомендацией к утверждению рассмотренного проекта (ТЭО или ПСД) для его реализации;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z109" w:id="96"/>
-[...15 lines deleted...]
-      1) положительное экспертное заключение с рекомендацией к утверждению рассмотренного проекта (ТЭО или ПСД) для его реализации;</w:t>
+    <w:bookmarkStart w:name="z110" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) отрицательное экспертное заключение о несоответствии проекта (ТЭО или ПСД) требованиям государственных нормативов, действующих в Республике Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z110" w:id="97"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z111" w:id="98"/>
+    <w:bookmarkStart w:name="z111" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По откорректированным ТЭО или ПСД после получения отрицательного заключения, повторная (новая) экспертиза проводится по доработанным разделам. При этом повторную экспертизу откорректированных ТЭО или ПСД, представленных в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, осуществляет экспертная организация, выдавшая отрицательное экспертное заключение.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z112" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отсутствия или приостановления действия свидетельства об аккредитации у экспертной организации ранее проводившей экспертизу проекта получившего отрицательное заключение, заказчик по своему усмотрению выбирает для проведения экспертизы любую аккредитованную экспертную организацию.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z112" w:id="99"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3657,110 +3792,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z114" w:id="100"/>
+    <w:bookmarkStart w:name="z114" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "75. По ранее прошедшим комплексную вневедомственную экспертизу ТЭО или ПСД, в которые вносятся обоснованные изменения и (или) дополнения, оказывающие влияние на прежние проектные решения и утвержденные основные технико-экономические показатели, повторная (новая) экспертиза проводится по откорректированным разделам. При этом на повторную экспертизу откорректированные ТЭО или ПСД, представляются в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z115" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае если строительно-монтажные работы выполнены в полном объеме, то ПСД, в соответствии с которой было осуществлено строительство, не подлежит корректировке и переутверждению.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z115" w:id="101"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3773,90 +3908,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z117" w:id="102"/>
+    <w:bookmarkStart w:name="z117" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "79. Электронная версия комплекта ТЭО или ПСД в их окончательной редакции, получивших положительное заключение комплексной вневедомственной экспертизы и удостоверенных электронно-цифровой подписью экспертов, ответственных за соответствующие разделы или части проекта, в течение последующих трех лет хранятся у соответствующей экспертной организации.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z118" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае рассмотрения экспертной организацией проектов строительства с грифом секретности или с пометкой ДСП, окончательная редакция ТЭО и ПСД в бумажном виде удостоверяется печатью эксперта с указанием фамилии, имени, отчества (при его наличии), должности, номера аттестата и даты его выдачи.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z118" w:id="103"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3889,210 +4024,210 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z120" w:id="104"/>
+    <w:bookmarkStart w:name="z120" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "81. Электронная версия комплекта ТЭО или ПСД в их окончательной редакции, получивших положительное заключение комплексной вневедомственной экспертизы и удостоверенных электронно-цифровой подписью экспертов, ответственных за соответствующие разделы или части проекта, с момента утверждения этих проектов хранятся у заказчика, разработчика в качестве контрольного архивного экземпляра.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z121" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комплект ТЭО или ПСД с грифом секретности или с пометкой ДСП, в их окончательной редакции, получивших положительное заключение комплексной вневедомственной экспертизы и удостоверенных печатью экспертов, ответственных за соответствующие разделы или части проекта, с момента утверждения этих проектов хранятся у заказчика в качестве контрольного архивного экземпляра.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z121" w:id="105"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z122" w:id="106"/>
+    <w:bookmarkStart w:name="z122" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       82. Окончательные редакции ТЭО, ПСД и типовой ПСД в электронно-цифровой форме, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> формирования Единого государственного электронного банка предпроектной и проектной (проектно-сметной) документации на строительство объектов, финансируемых за счет государственных инвестиций и средств субъектов квазигосударственного сектора (далее – Единый электронный банк), утвержденными приказом Министра национальной экономики Республики Казахстан от 19 ноября 2015 года № 705 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12422) предоставляются в Единый электронный банк экспертной организацией, за исключением ТЭО или ПСД с грифом секретности или с пометкой ДСП.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z123" w:id="107"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z123" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z124" w:id="108"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z124" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Перечне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> документации (материалов), представляемой на комплексную вневедомственную экспертизу проектов строительства новых объектов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4105,70 +4240,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z126" w:id="109"/>
+    <w:bookmarkStart w:name="z126" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3) материалы инженерных изысканий площадки строительства (в границах земельного участка и трасс прокладки коммуникаций), необходимые для проектирования для нового строительства или расширения существующего объекта, выполненные в соответствии с требованиями государственных нормативов. Для составления ТЭО используются имеющиеся в местных исполнительных органах фондовые материалы с результатами инженерных изысканий, проведенных и оформленных не позднее 5 (пяти) лет до момента их предоставления заказчику;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4181,70 +4316,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 7)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z128" w:id="110"/>
+    <w:bookmarkStart w:name="z128" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "7) в случаях, если необходимость в корректировке и переутверждении ПСД возникла в процессе строительства, то сведения о состоянии строительства, разделительная ведомость выполненных и остаточных физических объемов работ, утвержденная заказчиком, сравнительная таблица вносимых изменений в проектные решения, утвержденная заказчиком и копии актов выполненных работ включаются в состав документации, представляемой для проведения новой комплексной вневедомственной экспертизы и переутверждения. По бюджетным инвестиционным проектам, а также иным государственным инвестиционным проектам дополнительно представляется решение соответствующей бюджетной комиссии;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4257,390 +4392,484 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z130" w:id="111"/>
+    <w:bookmarkStart w:name="z130" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2. Специальные (дополнительные) исходные документы, необходимые для проведения государственной экологической экспертизы и (или) экологической экспертизы проектов:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z131" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заявка на получение разрешения на эмиссии в окружающую среду (для объектов I, II, III, IV категорий хозяйственной деятельности);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z131" w:id="112"/>
-[...15 lines deleted...]
-      заявка на получение разрешения на эмиссии в окружающую среду (для объектов I, II, III, IV категорий хозяйственной деятельности);</w:t>
+    <w:bookmarkStart w:name="z132" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      план мероприятий по охране окружающей среды (для объектов I, II и III категорий хозяйственной деятельности);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z132" w:id="113"/>
-[...15 lines deleted...]
-      план мероприятий по охране окружающей среды (для объектов I, II и III категорий хозяйственной деятельности);</w:t>
+    <w:bookmarkStart w:name="z133" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      материалы оценки воздействия на окружающую среду, оформленные в виде документа, уровень разработки которого соответствует стадиям проектирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z133" w:id="114"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z134" w:id="115"/>
+    <w:bookmarkStart w:name="z134" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       результаты учета общественного мнения для объектов в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 57-2 Экологического кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z135" w:id="116"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 утрачивает силу приказом Министра промышленности и строительства РК от 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. В </w:t>
+      В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 2 апреля 2015 года № 305 "Об утверждении Правил оформления экспертных заключений по градостроительным и строительным проектам (технико-экономическим обоснованиям и проектно-сметной документации)" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10636, опубликован 21 апреля 2015 года в информационно-правовой системе "Әділет"):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z136" w:id="117"/>
+    <w:bookmarkStart w:name="z136" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> оформления экспертных заключений по градостроительным и строительным проектам (технико-экономическим обоснованиям и проектно-сметной документации), утвержденные указанным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z137" w:id="118"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z137" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить пунктом 6-1 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z138" w:id="119"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z138" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "6-1. Вместе с заключением комплексной вневедомственной экспертизы в порядке, установленном главой 2-1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правил</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> проведения комплексной вневедомственной экспертизы технико-экономических обоснований и проектно-сметной документации, предназначенных для строительства новых, а также изменения (реконструкции, расширения, технического перевооружения, модернизации и капитального ремонта) существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций независимо от источников финансирования (далее – Правила), утвержденных приказом Министра национальной экономики Республики Казахстан от 1 апреля 2015 года № 299 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10722), заказчику направляются:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z139" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по технико-экономическому обоснованию объектов I категории хозяйственной деятельности – заключение государственной экологической экспертизы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z140" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по проектно-сметной документации объектов I категории хозяйственной деятельности – заключение государственной экологической экспертизы, разрешение на эмиссии в окружающую среду и согласованный план мероприятий по охране окружающей среды;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z139" w:id="120"/>
-[...15 lines deleted...]
-      1) по технико-экономическому обоснованию объектов I категории хозяйственной деятельности – заключение государственной экологической экспертизы;</w:t>
+    <w:bookmarkStart w:name="z141" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по проектно-сметной документации объектов II, III категории хозяйственной деятельности, в том числе строительство которых планируется на территории действующих объектов I категории хозяйственной деятельности - разрешение на эмиссии в окружающую среду и согласованный план мероприятий по охране окружающей среды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z140" w:id="121"/>
-[...15 lines deleted...]
-      2) по проектно-сметной документации объектов I категории хозяйственной деятельности – заключение государственной экологической экспертизы, разрешение на эмиссии в окружающую среду и согласованный план мероприятий по охране окружающей среды;</w:t>
+    <w:bookmarkStart w:name="z142" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) по проектно-сметной документации объектов IV категории хозяйственной деятельности, в том числе строительство которых планируется на территории действующих объектов I категории хозяйственной деятельности – разрешение на эмиссии в окружающую среду.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z141" w:id="122"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4653,191 +4882,191 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z144" w:id="124"/>
+    <w:bookmarkStart w:name="z144" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "7. Отрицательное заключение комплексной вневедомственной экспертизы составляется и направляется заказчику в случаях установленных Правилами.";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z145" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 9-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z146" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "9-1. Документы, указанные в пункте 6-1 настоящих Правил, удостоверяются электронно-цифровыми подписями следующих должностных лиц:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z145" w:id="125"/>
-[...15 lines deleted...]
-      дополнить пунктом 9-1 следующего содержания:</w:t>
+    <w:bookmarkStart w:name="z147" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заключение государственной экологической экспертизы и утвержденный заказчиком план мероприятий по охране окружающей среды по объектам I категории хозяйственной деятельности – электронно-цифровой подписью руководителя экспертного подразделения и эксперта государственной экологической экспертизы уполномоченного органа в области охраны окружающей среды или территориального подразделения уполномоченного органа в области охраны окружающей среды на соответствующей территории;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z146" w:id="126"/>
-[...15 lines deleted...]
-      "9-1. Документы, указанные в пункте 6-1 настоящих Правил, удостоверяются электронно-цифровыми подписями следующих должностных лиц:</w:t>
+    <w:bookmarkStart w:name="z148" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) разрешение на эмиссии в окружающую среду по объектам I категории хозяйственной деятельности – электронно-цифровой подписью уполномоченного лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z147" w:id="127"/>
-[...15 lines deleted...]
-      1) заключение государственной экологической экспертизы и утвержденный заказчиком план мероприятий по охране окружающей среды по объектам I категории хозяйственной деятельности – электронно-цифровой подписью руководителя экспертного подразделения и эксперта государственной экологической экспертизы уполномоченного органа в области охраны окружающей среды или территориального подразделения уполномоченного органа в области охраны окружающей среды на соответствующей территории;</w:t>
+    <w:bookmarkStart w:name="z149" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) разрешение на эмиссии в окружающую среду по объектам II, III, IV категории хозяйственной деятельности, в том числе строительство которых планируется на территории действующих объектов I категории хозяйственной деятельности - электронно-цифровой подписью уполномоченного лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z148" w:id="128"/>
-[...15 lines deleted...]
-      2) разрешение на эмиссии в окружающую среду по объектам I категории хозяйственной деятельности – электронно-цифровой подписью уполномоченного лица;</w:t>
+    <w:bookmarkStart w:name="z150" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) утвержденный заказчиком план мероприятий по охране окружающей среды по объектам II, III категории хозяйственной деятельности, в том числе строительство которых планируется на территории действующих объектов I категории хозяйственной деятельности, направляемый вместе с экспертным заключением государственной экспертной организации – электронно-цифровыми подписями:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z149" w:id="129"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z151" w:id="131"/>
+    <w:bookmarkStart w:name="z151" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       должностных лиц, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4852,132 +5081,132 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 8 настоящих Правил;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z152" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      начальников экспертного управления, отдела, в должностные функции которых входит организация и координация работ по проведению экологической экспертизы проектов – по проектам, рассмотренным на республиканском уровне;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z153" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      начальника производственного отдела территориального подразделения - по проектам, рассмотренным на региональном уровне;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z152" w:id="132"/>
-[...15 lines deleted...]
-      начальников экспертного управления, отдела, в должностные функции которых входит организация и координация работ по проведению экологической экспертизы проектов – по проектам, рассмотренным на республиканском уровне;</w:t>
+    <w:bookmarkStart w:name="z154" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аттестованного эксперта по экологической части рассмотренного проекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z153" w:id="133"/>
-[...15 lines deleted...]
-      начальника производственного отдела территориального подразделения - по проектам, рассмотренным на региональном уровне;</w:t>
+    <w:bookmarkStart w:name="z155" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) утвержденный заказчиком план мероприятий по охране окружающей среды по объектам II, III категории хозяйственной деятельности, в том числе строительство которых планируется на территории действующих объектов I категории хозяйственной деятельности, направляемый вместе с экспертным заключением аккредитованной экспертной организации - электронно-цифровыми подписями:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z154" w:id="134"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z156" w:id="136"/>
+    <w:bookmarkStart w:name="z156" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       должностных лиц, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4992,151 +5221,245 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 9 настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z157" w:id="137"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z157" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аттестованного эксперта по экологической части рассмотренного проекта.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z158" w:id="138"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 утрачивает силу приказом Министра промышленности и строительства РК от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 205</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 2 апреля 2015 года № 306 "Об утверждении Правил создания экспертных комиссий (экспертных групп) и привлечения специалистов (специализированных институтов и организаций) для участия в комплексной вневедомственной и градостроительной экспертизе" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10635, опубликован 21 апреля 2015 года в информационно-правовой системе "Әділет"):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z159" w:id="139"/>
+    <w:bookmarkStart w:name="z159" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> создания экспертных комиссий (экспертных групп) и привлечения специалистов (специализированных институтов и организаций) для участия в комплексной вневедомственной и градостроительной экспертизе, утвержденные указанным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5294,55 +5617,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5668,31 +5991,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>