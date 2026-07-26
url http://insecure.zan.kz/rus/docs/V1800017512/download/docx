--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="568d636" w14:textId="568d636">
+    <w:p w14:paraId="ae83804" w14:textId="ae83804">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -834,4782 +834,198 @@
     </w:tbl>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень некоторых приказов Министра национальной экономики Республики Казахстан, в которые вносятся изменения и дополнения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:name="z18" w:id="12"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">
+      1. Утратил силу приказом Министра промышленности и строительства РК от 15.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Пункт 1 утрачивает силу приказом Министра промышленности и строительства РК от 15.05.2026 </w:t>
+        <w:t>№ 240</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 240</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+        <w:t>01.07.2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>01.07.2026</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...75 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 2</w:t>
-[...147 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">2. Утратил силу приказом Министра промышленности и строительства РК от 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 3</w:t>
-[...3384 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">3. Утратил силу приказом Министра промышленности и строительства РК от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 205</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
-      </w:r>
-[...972 lines deleted...]
-        <w:t xml:space="preserve"> исключить.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>