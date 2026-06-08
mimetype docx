--- v1 (2026-03-12)
+++ v2 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4f4264e" w14:textId="4f4264e">
+    <w:p w14:paraId="4166a66" w14:textId="4166a66">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,676 +76,262 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении Правил финансирования научно-исследовательских, научно-технических и (или) опытно-конструкторских работ недропользователями в период добычи углеводородов и урана</w:t>
+        <w:t>Об утверждении Правил финансирования научно-исследовательских, научно-технических и (или) опытно-конструкторских работ в размере одного процента от затрат на добычу, понесенных недропользователем в период добычи углеводородов по итогам предыдущего года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Совместный приказ Министра энергетики Республики Казахстан от 31 мая 2018 года № 222 и Министра образования и науки Республики Казахстан от 31 мая 2018 года № 244. Зарегистрирован в Министерстве юстиции Республики Казахстан 19 июня 2018 года № 17096.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Заголовок в редакции совместного приказа Министра энергетики РК от 17.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 490-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и и.о. Министра науки и высшего образования РК от 17.12.2025 № 574 (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Заголовок предусматривается в редакции </w:t>
-      </w:r>
+        <w:t>      Примечание РЦПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>совместного приказа</w:t>
-[...16 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>Вводится в действие с 29.06.2018.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...263 lines deleted...]
-        <w:t xml:space="preserve"> и и.о. Министра науки и высшего образования РК от 17.12.2025 № 574 (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункта 1 статьи 129 и </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> пункта 1 статьи 178 Кодекса Республики Казахстан "О недрах и недропользовании" </w:t>
+        <w:t xml:space="preserve"> пункта 1 статьи 129 Кодекса Республики Казахстан "О недрах и недропользовании" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЕМ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции </w:t>
-[...152 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции совместного приказа Министра энергетики РК от 17.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 490-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и и.о. Министра науки и высшего образования РК от 17.12.2025 № 574 (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -766,51 +352,113 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> финансирования научно-исследовательских, научно-технических и (или) опытно-конструкторских работ недропользователями в период добычи углеводородов и урана.</w:t>
+        <w:t xml:space="preserve"> финансирования научно-исследовательских, научно-технических и (или) опытно-конструкторских работ в размере одного процента от затрат на добычу, понесенных недропользователем в период добычи углеводородов по итогам предыдущего года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции совместного приказа Министра энергетики РК от 17.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 490-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и и.о. Министра науки и высшего образования РК от 17.12.2025 № 574 (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z6" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департаменту недропользования Министерства энергетики Республики Казахстан в установленном законодательством порядке Республики Казахстан обеспечить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z7" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -1075,61 +723,51 @@
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Республики Казахстан</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">_______________Е. </w:t>
-[...9 lines deleted...]
-                    <w:t>Сагадиев</w:t>
+                    <w:t>_______________Е. Сагадиев</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
         </w:tc>
@@ -1270,61 +908,51 @@
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Республики Казахстан</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">___________К. </w:t>
-[...9 lines deleted...]
-                    <w:t>Бозумбаев</w:t>
+                    <w:t>___________К. Бозумбаев</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -1655,3893 +1283,768 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 31 мая 2018 года № 244</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правила финансирования научно-исследовательских, научно-технических и (или) опытно-конструкторских работ в размере одного процента от затрат на добычу, понесенных недропользователем в период добычи углеводородов по итогам предыдущего года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Правила - в редакции совместного приказа Министра энергетики РК от 17.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>№ 490-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и и.о. Министра науки и высшего образования РК от 17.12.2025 № 574 (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...104 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Правила финансирования научно-исследовательских, научно-технических и (или) опытно-конструкторских работ недропользователями в период добычи углеводородов и урана</w:t>
-[...13 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Правила - в редакции </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="9"/>
+      1. Настоящие Правила финансирования научно-исследовательских, научно-технических и (или) опытно-конструкторских работ в размере одного процента от затрат на добычу, понесенных недропользователем в период добычи углеводородов по итогам предыдущего года (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 статьи 129 Кодекса Республики Казахстан "О недрах и недропользовании" (далее – Кодекс) и определяют порядок финансирования научно-исследовательских, научно-технических и (или) опытно-конструкторских работ в размере одного процента от затрат на добычу, понесенных недропользователем в период добычи углеводородов по итогам предыдущего года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z21" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В настоящих Правилах используются следующие понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z22" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) результат научной и (или) научно-технической деятельности – новые знания или решения, полученные надлежащими научными методами и средствами в ходе осуществления научной и (или) научно-технической деятельности и зафиксированные на любом информационном носителе, а также внедренные в производство научные разработки и технологии, модели, макеты, образцы новых изделий, материалов и веществ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z23" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) субъекты научной и (или) научно-технической деятельности – физические и юридические лица, осуществляющие научную и (или) научно-техническую деятельность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z24" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) научно-исследовательская работа – работа, связанная с научным поиском, проведением исследований, экспериментов в целях расширения имеющихся и получения новых знаний, проверки научных гипотез, установления закономерностей развития природы и общества, научного обобщения, научного обоснования проектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z25" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) научные исследования – прикладные, фундаментальные, стратегические научные исследования, осуществляемые субъектами научной и (или) научно-технической деятельности в рамках научно-исследовательских, опытно-конструкторских и технологических работ надлежащими научными методами и средствами в целях достижения результатов научной и (или) научно-технической деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z26" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) научная деятельность – деятельность, направленная на изучение окружающей действительности с целью выявления свойств, особенностей и закономерностей, присущих изучаемым объектам, явлениям (процессам), и использование полученных знаний на практике;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z27" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) научно-техническая деятельность – деятельность, направленная на получение и применение новых знаний в областях науки, техники и производства для решения технологических, конструкторских, экономических, социально-политических и иных задач, обеспечение функционирования науки, технологии и производства как единой системы, включая коммерциализацию результатов и разработку нормативно-технической документации, необходимой для проведения этих исследований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) уполномоченный орган в области науки – государственный орган, осуществляющий межотраслевую координацию и руководство в области науки и научно-технической деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) опытно-конструкторские работы – комплекс работ, выполняемых при создании или модернизации продукции, разработке конструкторской и технологической документации на опытные образцы, изготовлении и испытании опытных образцов и полезных моделей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Иные понятия, применяемые в настоящих Правилах, соответствуют понятиям, используемым в законодательстве Республики Казахстан в области науки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Недропользователь осуществляет ежегодные отчисления на научно-исследовательские, научно-технические и (или) опытно-конструкторские работы в течение всего периода добычи, начиная со второго года, в размере одного процента от затрат на добычу, понесҰнных по итогам предыдущего года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В случае если сумма произведҰнных отчислений превышает один процент от затрат на добычу, понесҰнных по итогам предыдущего года, превышающая часть засчитывается в счҰт исполнения обязательств недропользователя по осуществлению указанных отчислений в следующем году.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Определение затрат на добычу, понесенных недропользователем по итогам предыдущего года, с целью расчета обязательств отчислений на финансирование научно-исследовательских, научно-технических и (или) опытно-конструкторских работ осуществляется на основании данных отчета об исполнении лицензионно-контрактных условий для недропользователя в области углеводородов, предоставляемых недропользователями в уполномоченный орган в области углеводородов (далее – уполномоченный орган) в утверждаемом им порядке согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 132</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кодекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z34" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...88 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Глава 2. Обязательства недропользователей по финансированию научно-исследовательских, научно-технических и (или) опытно-конструкторских работ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z35" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Перечисление средств недропользователем на научно-исследовательские, научно-технические и (или) опытно-конструкторские работы осуществляется в республиканский бюджет в размере одного процента от затрат на добычу, понесенных недропользователем в период добычи углеводородов по итогам предыдущего года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечисление денежных средств на финансирование научно-исследовательских, научно-технических и (или) опытно-конструкторских работ в размере одного процента от затрат на добычу, понесенных недропользователем в предыдущем году осуществляется не позднее 31 марта года, следующего за отчетным.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила финансирования научно-исследовательских, научно-технических и (или) опытно-конструкторских работ недропользователями в период добычи углеводородов и урана (далее – Правила) разработаны в соответствии с </w:t>
+      7. Для целей настоящих Правил исполнением обязательств по финансированию научно-исследовательских, научно-технических и (или) опытно-конструкторских работ, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункта 1 статьи 129 и </w:t>
+        <w:t xml:space="preserve"> пункта 1 статьи 129 Кодекса, признаются фактически осуществленные денежные перечисления недропользователем в республиканский бюджет согласно Бюджетному кодексу Республики Казахстан. Иные формы финансирования, включая прямые договорные отношения недропользователя с субъектами научной и (или) научно-технической деятельности, а также самостоятельное выполнение недропользователем научно-исследовательских, научно-технических и (или) опытно-конструкторских работ не признаются надлежащим исполнением предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункта 1 статьи 178 Кодекса Республики Казахстан "О недрах и недропользовании" (далее - Кодекс) и определяют порядок финансирования научно-исследовательских, научно-технических и (или) опытно-конструкторских работ недропользователями в период добычи углеводородов и урана.</w:t>
-[...21 lines deleted...]
-    <w:bookmarkEnd w:id="10"/>
+        <w:t xml:space="preserve"> пункта 1 статьи 129 Кодекса обязательств в порядке, определенном настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Документом, подтверждающим исполнение обязательств недропользователя по финансированию научно-исследовательских, научно-технических и (или) опытно-конструкторских работ, является платежное поручение, подтверждающее перечисление всей суммы обязательства отчислений в бюджет, оформленное в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О платежах и платежных системах".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...432 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="16"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок финансирования научно-исследовательских, научно-технических и (или) опытно-конструкторских работ недропользователями в период добычи углеводородов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9) Фонд национального благосостояния (далее – Фонд) – национальный управляющий холдинг, определенный в соответствии с </w:t>
-[...178 lines deleted...]
-    </w:p>
+      9. Научно-технический совет (далее – НТС) уполномоченного органа, создаваемый в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О науке и технологической политике" формирует перечень приоритетных и специализированных направлений программно-целевого финансирования, а также рассматривает и согласовывает проекты научно-технических заданий в рамках программно-целевого финансирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Определение затрат на добычу, понесенных недропользователем по итогам предыдущего года, с целью расчета обязательств по финансированию научных исследований, осуществляется на основании данных отчета об исполнении лицензионно-контрактных условий для недропользователя в области углеводородов или отчета об исполнении контрактных условий для недропользователя в области добычи урана, предоставляемых недропользователями в уполномоченный орган в области углеводородов и добычи урана (далее – уполномоченный орган) в утверждаемом им порядке согласно </w:t>
-[...778 lines deleted...]
-        <w:t xml:space="preserve"> настоящих Правил. </w:t>
+      10. Уполномоченным органом указанным в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил научно-технические задания направляются в уполномоченный орган в области науки в соответствии с пунктом 45 Правил базового и программно-целевого финансирования научной и (или) научно-технической деятельности, грантового финансирования научной и (или) научно-технической деятельности и коммерциализации результатов научной и (или) научно-технической деятельности, финансирования научных организаций, осуществляющих фундаментальные научные исследования, утвержденных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра науки и высшего образования Республики Казахстан от 6 ноября 2023 года № 563 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 33613) (далее – Правила программно-целевого финансирования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z49" w:id="31"/>
-[...15 lines deleted...]
-      При направлении на доработку программы научных исследований, НТС прилагает протокол проведения заседания НТС с рекомендациями.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Поступившие от недропользователей денежные средства, подлежат использованию на финансирование субъектов научной и (или) научно-технической деятельности в рамках научно-технических заданий, согласованных НТС уполномоченного органа, в порядке, предусмотренном главой 4 Правил программно-целевого финансирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z50" w:id="32"/>
-[...1991 lines deleted...]
-    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>