--- v0 (2025-10-12)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fed8312" w14:textId="fed8312">
+    <w:p w14:paraId="e8e9357" w14:textId="e8e9357">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -937,1910 +937,2080 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z28" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за деятельностью частных судебных исполнителей проводится уполномоченным органом и его территориальными органами, Республиканской и региональными палатами частных судебных исполнителей. В случае необходимости по согласованию к проведению контроля привлекаются иные соответствующие уполномоченные специалисты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z116" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3-1 предусматривается в редакции приказа Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1. Контроль за деятельностью частных судебных исполнителей проводится посредством информационной системы "Государственная автоматизированная информационная система исполнительного производства" и по материалам исполнительного производства.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 1 дополнена пунктом 3-1 в соответствии с приказом и.о. Министра юстиции РК от 27.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 815</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Целями и задачами контроля являются:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:p>
-[...77 lines deleted...]
-      4. Целями и задачами контроля являются:</w:t>
+    <w:bookmarkStart w:name="z30" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение законности исполнительных действий в сфере частного исполнения исполнительных документов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z30" w:id="18"/>
-[...15 lines deleted...]
-      обеспечение законности исполнительных действий в сфере частного исполнения исполнительных документов;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение соблюдения, восстановления имущественных и неимущественных прав и законных интересов сторон исполнительного производства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z31" w:id="19"/>
-[...15 lines deleted...]
-      обеспечение соблюдения, восстановления имущественных и неимущественных прав и законных интересов сторон исполнительного производства;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение единообразия в правоприменительной практике частных судебных исполнителей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z32" w:id="20"/>
-[...15 lines deleted...]
-      обеспечение единообразия в правоприменительной практике частных судебных исполнителей;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      профилактика и предупреждение нарушений частными судебными исполнителями в сфере исполнительного производства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z33" w:id="21"/>
-[...15 lines deleted...]
-      профилактика и предупреждение нарушений частными судебными исполнителями в сфере исполнительного производства.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Принципами осуществления контроля являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z34" w:id="22"/>
-[...15 lines deleted...]
-      5. Принципами осуществления контроля являются:</w:t>
+    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      законность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z35" w:id="23"/>
-[...15 lines deleted...]
-      законность;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объективность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z36" w:id="24"/>
-[...15 lines deleted...]
-      объективность;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      беспристрастность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z37" w:id="25"/>
-[...15 lines deleted...]
-      беспристрастность;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдение профессиональной этики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z38" w:id="26"/>
-[...15 lines deleted...]
-      соблюдение профессиональной этики;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение прав и законных интересов сторон исполнительного производства, частного судебного исполнителя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z39" w:id="27"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="28"/>
+    <w:bookmarkStart w:name="z40" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Срок проведения контроля частного судебного исполнителя составляет не более десяти рабочих дней.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проведение контроля приостанавливается на период временной нетрудоспособности частного судебного исполнителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае нахождения частного судебного исполнителя в отпуске или отсутствия по иным причинам, сроки проведения контроля переносятся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Продление, приостановление и перенос сроков проведения контроля частного судебного исполнителя осуществляются должностным лицом, уполномоченным на назначение контроля.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Министра юстиции РК от 18.10.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 892</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Копии приказа о назначении контроля за деятельностью частного судебного исполнителя, заключение о результатах контроля частного судебного исполнителя и иные документы вручаются частному судебному исполнителю или доставляются по почте заказным письмом с уведомлением, или с использованием иных средств связи, обеспечивающих фиксирование доставки.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...68 lines deleted...]
-      7. Копии приказа о назначении контроля за деятельностью частного судебного исполнителя, заключение о результатах контроля частного судебного исполнителя и иные документы вручаются частному судебному исполнителю или доставляются по почте заказным письмом с уведомлением, или с использованием иных средств связи, обеспечивающих фиксирование доставки.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок проведения планового контроля частных судебных исполнителей</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z45" w:id="30"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="31"/>
+    <w:bookmarkStart w:name="z46" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Плановый контроль частных судебных исполнителей проводится в соответствии с утвержденным графиком планового контроля частных судебных исполнителей по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z47" w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z47" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Территориальный орган юстиции совместно с региональной палатой частных судебных исполнителей по окончанию каждого года не позднее 15 января, с учетом требований </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 169</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона формирует и утверждает график планового контроля частных судебных исполнителей.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z48" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Территориальный орган юстиции утвержденный график планового контроля частных судебных исполнителей направляет в уполномоченный орган не позднее 31 января соответствующего года.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z48" w:id="33"/>
-[...15 lines deleted...]
-      Территориальный орган юстиции утвержденный график планового контроля частных судебных исполнителей направляет в уполномоченный орган не позднее 31 января соответствующего года.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В график планового контроля подлежат включению все частные судебные исполнители, осуществляющие деятельность более шести месяцев с момента учетной регистрации в органах юстиции, а также не осуществлявшие деятельность более шести месяцев на момент формирования графика контроля частных судебных исполнителей, но в течение предстоящего года, срок осуществления деятельности которых составит более шести месяцев.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z49" w:id="34"/>
-[...15 lines deleted...]
-      10. В график планового контроля подлежат включению все частные судебные исполнители, осуществляющие деятельность более шести месяцев с момента учетной регистрации в органах юстиции, а также не осуществлявшие деятельность более шести месяцев на момент формирования графика контроля частных судебных исполнителей, но в течение предстоящего года, срок осуществления деятельности которых составит более шести месяцев.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 в редакции приказа Министра юстиции РК от 04.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 530</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Плановый контроль частного судебного исполнителя назначается приказом уполномоченного лица территориального органа юстиции, на основании графика планового контроля частных судебных исполнителей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z51" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Плановый контроль частных судебных исполнителей проводится должностным(-ыми) лицом(-ами) территориального органа юстиции совместно с представителем(-ями) региональной палаты частных судебных исполнителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z52" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Предметом планового контроля частных судебных исполнителей являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проверка материалов исполнительных производств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проверка соблюдения частным судебным исполнителем требований, предъявляемых к делопроизводству;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проверка состояния архива частного судебного исполнителя;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проверка соблюдения требований к местонахождению и оборудованию служебного помещения частного судебного исполнителя.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 10 в редакции приказа Министра юстиции РК от 04.11.2019 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 в редакции приказа Министра юстиции РК от 04.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 530</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="35"/>
-[...55 lines deleted...]
-      13. Предметом планового контроля частных судебных исполнителей являются:</w:t>
+    <w:bookmarkStart w:name="z57" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок проведения внепланового контроля частных судебных исполнителей</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:p>
-[...70 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Внеплановый контроль частного судебного исполнителя проводится при поступлении в отношении него жалобы, обращения либо информации о фактах совершенных им нарушений законности при осуществлении исполнительных действий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 13 в редакции приказа Министра юстиции РК от 04.11.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 530</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 - в редакции приказа Министра юстиции РК от 31.05.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 447</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="38"/>
+    <w:bookmarkStart w:name="z59" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15 При поступлении жалобы, обращения, сообщения либо другой информации в уполномоченный орган или территориальный орган юстиции внеплановый контроль частного судебного исполнителя назначается приказом уполномоченного лица соответствующего органа юстиции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...26 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа Министра юстиции РК от 18.10.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 892</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. При поступлении жалобы, обращения, сообщения либо другой информации в Республиканскую или региональную палату частных судебных исполнителей, внеплановый контроль частного судебного исполнителя назначается приказом уполномоченного лица соответствующей палаты частных судебных исполнителей</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 14 - в редакции приказа Министра юстиции РК от 31.05.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 447</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции приказа Министра юстиции РК от 18.10.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 892</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="40"/>
-[...163 lines deleted...]
-    <w:bookmarkStart w:name="z61" w:id="42"/>
+    <w:bookmarkStart w:name="z61" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Приказом уполномоченного лица соответствующего органа юстиции для проведения внепланового контроля назначается сотрудник(и) территориального органа, в необходимых случаях с участием сотрудника(ов) уполномоченного органа. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z118" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Приказом уполномоченного лица Республиканской или региональной палаты частных судебных исполнителей для проведения внепланового контроля назначается сотрудник(и) палаты частных судебных исполнителей.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z118" w:id="43"/>
-[...15 lines deleted...]
-      Приказом уполномоченного лица Республиканской или региональной палаты частных судебных исполнителей для проведения внепланового контроля назначается сотрудник(и) палаты частных судебных исполнителей.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 - в редакции приказа и.о. Министра юстиции РК от 27.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 815</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Предметом внепланового контроля является изучение и проверка материалов исполнительного производства и действий частного судебного исполнителя в рамках поступившей жалобы, обращения, сообщения и информации о фактах совершенных им нарушений законности при осуществлении исполнительных действий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом контроль за деятельностью частных судебных исполнителей не проводится в случае наличия вступившего в силу судебного акта о нарушении частным судебным исполнителем требований законодательства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 17 - в редакции приказа и.о. Министра юстиции РК от 27.09.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 815</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 - в редакции приказа Министра юстиции РК от 18.10.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 892</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="44"/>
-[...15 lines deleted...]
-      18. Предметом внепланового контроля является изучение и проверка материалов исполнительного производства и действий частного судебного исполнителя в рамках поступившей жалобы, обращения, сообщения и информации о фактах совершенных им нарушений законности при осуществлении исполнительных действий.</w:t>
+    <w:bookmarkStart w:name="z64" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Результаты контроля частных судебных исполнителей</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:p>
-[...93 lines deleted...]
-        <w:t xml:space="preserve"> Глава 4. Результаты контроля частных судебных исполнителей</w:t>
+    <w:bookmarkStart w:name="z65" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. По окончании контроля частных судебных исполнителей составляется заключение о результатах проведенного контроля частного судебного исполнителя (далее – заключение) и подписывается лицом(-ами), проводившим(-ими) контроль.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z65" w:id="46"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z66" w:id="47"/>
+    <w:bookmarkStart w:name="z66" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20. Заключение состоит из вводной, описательно-мотивировочной и заключительной частей.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В вводной части заключения излагаются сведения о виде контроля, фамилия, имя, отчество (при его наличии) лиц, осуществлявших контроль, и частного судебного исполнителя, подлежащего контролю, сроки проведения контроля, номер и дата приказа о назначении контроля частного судебного исполнителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В описательно-мотивировочной части заключения излагаются сведения о деятельности частного судебного исполнителя и об исполнительном производстве, в том числе исполнительские действия в хронологическом порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В заключительной части заключения излагаются выводы о наличии или отсутствии нарушений законодательства Республики Казахстан, рекомендации по их устранению с установлением нижеследующих сроков:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по внеплановому контролю – пять рабочих дней и указывается на предоставление в соответствующий территориальный орган или региональную палату по территориальности информацию об устранении нарушений в течение трех рабочих дней со дня окончания предоставленного срока в заключении;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по плановому контролю – десять рабочих дней и указывается на предоставление в соответствующий территориальный орган и региональную палату по территориальности информацию об устранении нарушений в течение трех рабочих дней со дня окончания предоставленного срока в заключении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае невозможности устранения выявленных нарушений сроки частному судебному исполнителю не предоставляются, о чем указывается в заключении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 - в редакции приказа Министра юстиции РК от 09.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 314</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 20-1 предусматривается в редакции приказа Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-1. Лица, проводившие контроль, после получения информации, указанной в пункте 20 настоящих Правил, в течение пяти рабочих дней сверяют достоверность устранения нарушений, указанных в заключении как посредством информационной системы "Государственная автоматизированная информационная система исполнительного производства", так и по материалам исполнительного производства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 20-1 в соответствии с приказом Министра юстиции РК от 09.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 314</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. К заключению прилагаются следующие документы:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:p>
-[...106 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) копия жалоб на действия (бездействие) частного судебного исполнителя либо при наличии другой информации, свидетельствующей о недобросовестном исполнении им своих обязанностей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z112" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) копия приказа о проведении планового или внепланового контроля деятельности частного судебного исполнителя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z113" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) копия пояснения частного судебного исполнителя (при наличии) либо копия акта об отказе от дачи пояснения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z114" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) копии материалов исполнительного производства (при наличии) либо копия акта об отказе представления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z115" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) копии документов подтверждающих ознакомление частного судебного исполнителя с приказом о проведении планового или внепланового контроля его деятельности и заключением о результатах проведенного контроля за деятельностью частного судебного исполнителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 20 - в редакции приказа Министра юстиции РК от 09.06.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 314</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 - в редакции приказа Министра юстиции РК от 31.05.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 447</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z131" w:id="48"/>
-[...263 lines deleted...]
-    <w:bookmarkStart w:name="z77" w:id="55"/>
+    <w:bookmarkStart w:name="z77" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>22. За нарушение требований законодательства Республики Казахстан заключение направляется на рассмотрение дисциплинарной комиссии Республиканской или региональных палат частных судебных исполнителей по территориальности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заключение направляется на рассмотрение дисциплинарной комиссии Республиканской или региональных палат частных судебных исполнителей по территориальности не позднее трех рабочих дней после истечения срока, предусмотренного в пункте 20-1 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2953,110 +3123,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="56"/>
+    <w:bookmarkStart w:name="z79" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. В случае неполноты, недостаточности или необоснованности представленных материалов на дисциплинарную комиссию или в уполномоченный орган, материалы подлежат возвращению. Возвращение материалов не является препятствием для их повторного направления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z80" w:id="57"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z80" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Территориальными органами юстиции, региональными палатами частных судебных исполнителей составляется ежеквартальный отчет о результатах планового/внепланового контроля частных судебных исполнителей, который направляется в уполномоченный орган, Республиканскую палату частных судебных исполнителей к 10 числу следующего месяца за отчетным кварталом по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3247,70 +3417,70 @@
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z83" w:id="58"/>
+          <w:bookmarkStart w:name="z83" w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Согласован"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="58"/>
+          <w:bookmarkEnd w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3438,70 +3608,70 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "__" ________ 20 ___ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z89" w:id="59"/>
+          <w:bookmarkStart w:name="z89" w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Утверждаю"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="59"/>
+          <w:bookmarkEnd w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3619,148 +3789,148 @@
               </w:rPr>
               <w:t>(подпись) (фамилия, имя, отчество (при наличии)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "__" __________ 20___ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z95" w:id="60"/>
+    <w:bookmarkStart w:name="z95" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> График планового контроля частных судебных исполнителей______________________________ на 20 __ год </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z96" w:id="61"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z96" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (регион) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z97" w:id="62"/>
+          <w:bookmarkStart w:name="z97" w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="62"/>
+          <w:bookmarkEnd w:id="60"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3848,70 +4018,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z98" w:id="63"/>
+          <w:bookmarkStart w:name="z98" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="63"/>
+          <w:bookmarkEnd w:id="61"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -3987,70 +4157,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z99" w:id="64"/>
+          <w:bookmarkStart w:name="z99" w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 …</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="64"/>
+          <w:bookmarkEnd w:id="62"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -4306,150 +4476,150 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z102" w:id="65"/>
+    <w:bookmarkStart w:name="z102" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет по итогам планового/внепланового контроля частных судебных исполнителей Департамента юстиции/ региональной палаты частных судебных исполнителей ______________________________ за ___ квартал 20___ года </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z103" w:id="66"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z103" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (регион) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z104" w:id="67"/>
+          <w:bookmarkStart w:name="z104" w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="67"/>
+          <w:bookmarkEnd w:id="65"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4609,70 +4779,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z105" w:id="68"/>
+          <w:bookmarkStart w:name="z105" w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="68"/>
+          <w:bookmarkEnd w:id="66"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -4812,70 +4982,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z106" w:id="69"/>
+          <w:bookmarkStart w:name="z106" w:id="67"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 …</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="69"/>
+          <w:bookmarkEnd w:id="67"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -4995,184 +5165,184 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z107" w:id="70"/>
+    <w:bookmarkStart w:name="z107" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель Департамента юстиции/ региональной палаты</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z108" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       _______       __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z109" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (подпись) (фамилия, имя, отчество (при наличии)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z108" w:id="71"/>
-[...15 lines deleted...]
-       _______       __________________________________</w:t>
+    <w:bookmarkStart w:name="z110" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" __________ 20__ года</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z109" w:id="72"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5498,31 +5668,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>