--- v1 (2026-01-02)
+++ v2 (2026-06-08)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7479c3a" w14:textId="7479c3a">
+    <w:p w14:paraId="63f1ee2" w14:textId="63f1ee2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,451 +85,482 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил и сроков вручения налогоплательщику предварительного акта налоговой проверки, предоставления письменного возражения к предварительному акту налоговой проверки, рассмотрения такого возражения, а также категории налогоплательщиков, в отношении которых применяются нормы по предварительному акту налоговой проверки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра финансов Республики Казахстан от 12 января 2018 года № 20. Зарегистрирован в Министерстве юстиции Республики Казахстан 31 января 2018 года № 16295.</w:t>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...10 lines deleted...]
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t>Приказ Министра финансов Республики Казахстан от 12 января 2018 года № 20. Зарегистрирован в Министерстве юстиции Республики Казахстан 31 января 2018 года № 16295. Утратил силу приказом Министра финансов Республики Казахстан от 24 октября 2025 года № 627</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...96 lines deleted...]
-    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Утратил силу приказом Министра финансов РК от 24.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 627</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кодекса Республики Казахстан "О налогах и других обязательных платежах в бюджет" (Налоговый кодекс) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра финансов РК от 11.05.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 445</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Утвердить прилагаемые </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правила</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и сроки вручения налогоплательщику предварительного акта налоговой проверки, предоставления письменного возражения к предварительному акту налоговой проверки, рассмотрения такого возражения, а также категории налогоплательщиков, в отношении которых применяются нормы по предварительному акту налоговой проверки.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Признать утратившим силу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 24 мая 2017 года № 334 "Об утверждении Правил и сроков вручения налогоплательщику предварительного акта налоговой проверки, предоставления письменного возражения к предварительному акту налоговой проверки, а также рассмотрения такого возражения и категорий налогоплательщиков, в отношении которых применяются нормы по предварительному акту налоговой проверки" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 15278, опубликован 5 июля 2017 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Комитету государственных доходов Министерства финансов Республики Казахстан (Тенгебаев А.М.) в установленном законодательством порядке обеспечить:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) в течение десяти календарных дней со дня государственной регистрации настоящего приказа направление его копии в бумажном и электронном виде на казахском и русском языках в Республиканское государственное предприятие на праве хозяйственного ведения "Республиканский центр правовой информации" Министерства юстиции Республики Казахстан для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) размещение настоящего приказа на интернет-ресурсе Министерства финансов Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Департамент юридической службы Министерства финансов Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1), 2) и 3) настоящего пункта.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
-[...198 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -555,71 +588,53 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Министр финансов </w:t>
             </w:r>
-          </w:p>
-[...19 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -653,50 +668,71 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Б. Султанов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -775,1772 +811,1902 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 12 января 2018 года № 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkStart w:name="z14" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила и сроки вручения налогоплательщику предварительного акта налоговой проверки, предоставления письменного возражения к предварительному акту налоговой проверки, рассмотрения такого возражения, а также категории налогоплательщиков, в отношении которых применяются нормы по предварительному акту налоговой проверки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z15" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Настоящие Правила и сроки вручения налогоплательщику предварительного акта налоговой проверки, предоставления письменного возражения к предварительному акту налоговой проверки, а также рассмотрения такого возражения и категории налогоплательщиков, в отношении которых применяются нормы по предварительному акту (далее – Правила) разработаны в целях реализации </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кодекса Республики Казахстан "О налогах и других обязательных платежах в бюджет" (Налоговый кодекс) (далее – Налоговый кодекс).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра финансов РК от 11.05.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 445</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Положения настоящих Правил распространяются на налоговые проверки, приводящие к начислению сумм налогов и других обязательных платежей в бюджет, обязательств по исчислению, удержанию, перечислению обязательных пенсионных взносов, обязательных профессиональных пенсионных взносов, исчислению и уплате социальных отчислений, отчислений и (или) взносов на обязательное социальное медицинское страхование и пеней, уменьшению убытков, за исключением:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) тематических проверок в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 статьи 142 Налогового кодекса по вопросу подтверждения достоверности сумм превышения налога на добавленную стоимость, в том числе предъявленных к возврату и проводимых в отношении налогоплательщика на основании:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      требования налогоплательщика в декларации по налогу на добавленную стоимость по подтверждению достоверности сумм налога на добавленную стоимость, предъявленных к возврату; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      налогового заявления налогоплательщика для подтверждения достоверности превышения налога на добавленную стоимость, представляемому в связи с применением им </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктов 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 432 Налогового кодекса;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) проверок на основании налогового заявления нерезидента на возврат подоходного налога из бюджета в связи с применением положений международного договора об избежании двойного налогообложения, а также в связи с обращением нерезидента о повторном рассмотрении такого налогового заявления.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа Министра финансов РК от 11.05.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 445</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
-[...154 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...49 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Категории налогоплательщиков, в отношении которых применяются нормы по предварительному акту налоговой проверки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Категории налогоплательщиков, в отношении которых применяются нормы по предварительному акту налоговой проверки</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Нормы по предварительному акту налоговой проверки (далее – предварительный акт) применяются:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) к налогоплательщикам, подлежащим налоговому мониторингу;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) к налогоплательщикам, заключившим инвестиционные контракты;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) к налогоплательщикам, у которых по предварительным актам, сумма к начислению налогов и других обязательных платежей в бюджет, обязательств по исчислению, удержанию, перечислению обязательных пенсионных взносов, обязательных пенсионных взносов работодателя, обязательных профессиональных пенсионных взносов, исчислению и уплате социальных отчислений, отчислений и (или) взносов на обязательное социальное медицинское страхование превышает 20 000 – кратный месячный расчетный показатель, установленный законом о республиканском бюджете и действующий на 1 января соответствующего финансового года.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 в редакции приказа Первого заместителя Премьер-Министра РК – Министра финансов РК от 16.09.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1002</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. К налогоплательщикам, подлежащим налоговому мониторингу относятся налогоплательщики, включенные в перечень, предусмотренный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 130 Налогового кодекса, или налогоплательщики, заключившие соглашение о горизонтальном мониторинге в соответствии с пунктом 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 131</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Налогового кодекса.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. К налогоплательщикам, заключившим инвестиционные контракты, относятся юридические лица Республики Казахстан, заключившие инвестиционные контракты в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 285</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Предпринимательского кодекса Республики Казахстан от 29 октября 2015 года.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-[...79 lines deleted...]
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...49 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок и срок вручения налогоплательщику предварительного акта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Порядок и срок вручения налогоплательщику предварительного акта</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Предварительный акт</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вручается налогоплательщику (налоговому агенту) лично под роспись не менее чем за 5 (пять) рабочих дней до окончания срока проведения налоговой проверки.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Одновременно с предварительным актом вручается </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>извещение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о приостановлении налоговой проверки в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 146 Налогового кодекса.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. При невозможности вручения налогоплательщику (налоговому агенту) предварительного акта в связи с отсутствием его по месту нахождения проводится налоговое обследование с привлечением понятых в порядке, установленном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Налогового кодекса. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-[...100 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок и сроки предоставления письменного возражения к предварительному акту, а также рассмотрения такого возражения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8. Письменное возражение к предварительному акту представляется в орган государственных доходов, осуществляющий налоговую проверку, в явочном порядке в течение 15 (пятнадцати) рабочих дней со дня вручения предварительного акта.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Письменное возражение рассматривается в пределах указанных в нем вопросов в течение 5 (пяти) рабочих дней с момента его получения, за исключением случаев, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктами 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Письменное возражение содержит:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) наименование органа государственных доходов, осуществляющего налоговую проверку;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) фамилию, имя и отчество (при его наличии) либо полное наименование налогоплательщика (налогового агента) и (или) законного либо уполномоченного представителя в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Налогового кодекса, подающего письменное возражение, его место жительства (место нахождения);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) идентификационный номер;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) дату подписания письменного возражения налогоплательщиком (налоговым агентом);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) обстоятельства, на которых лицо, подающее письменное возражение, основывает свои требования и доказательства, подтверждающие эти обстоятельства;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) перечень прилагаемых документов.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10. Налогоплательщик (налоговый агент) вправе отозвать ранее поданное письменное возражение.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. Налоговая проверка подлежит завершению в порядке, установленном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>главой 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Налогового кодекса, в случаях:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) непредставления письменного возражения в срок, установленный пунктом 8 настоящих Правил, в течение 3 (трех) рабочих дней со дня его истечения;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) отзыва письменного возражения в течение 3 (трех) рабочих дней со дня получения органом государственных доходов отзыва письменного возражения;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) отсутствия налогоплательщика по месту нахождения по результатам налогового обследования в течение 1 (одного) рабочего дня со дня составления акта налогового обследования, указанного в пункте 7 настоящих Правил.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При этом до завершения налоговой проверки, в случаях указанных в подпунктах 1) и 2) настоящего пункта, налогоплательщику (налоговому агенту) вручается извещение о возобновлении налоговой проверки в порядке, установленном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 146</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Налогового кодекса.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      8. Письменное возражение к предварительному акту представляется в орган государственных доходов, осуществляющий налоговую проверку, в явочном порядке в течение 15 (пятнадцати) рабочих дней со дня вручения предварительного акта.</w:t>
-[...19 lines deleted...]
-      9. Письменное возражение рассматривается в пределах указанных в нем вопросов в течение 5 (пяти) рабочих дней с момента его получения, за исключением случаев, предусмотренных </w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Министра финансов РК от 11.05.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 445</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12. При рассмотрении письменного возражения должностное лицо органа государственных доходов, осуществляющее налоговую проверку, в случае необходимости направляет налогоплательщику (налоговому агенту) и (или) в уполномоченные государственные органы, и (или) в иные организации запросы о предоставлении в письменной форме дополнительной информации либо пояснения по вопросам, изложенным в письменном возражении.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13. В случаях несогласия органа государственных доходов, осуществляющего налоговую проверку, с возражениями налогоплательщика (налогового агента), связанными с исчислением налогов и других обязательных платежей в бюджет, обязательных пенсионных взносов, обязательных пенсионных взносов работодателя, обязательных профессиональных пенсионных взносов, социальных отчислений, отчислений и (или) взносов на обязательное социальное медицинское страхование, изложенными в письменном возражении к предварительному акту проверки, орган государственных доходов, осуществляющий налоговую проверку, в течение срока рассмотрения такого возражения направляет в Комитет государственных доходов Министерства финансов Республики Казахстан (далее – Комитет) запрос с приложением:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      письменного возражения к предварительному акту;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      позиции органа государственных доходов, осуществляющего налоговую проверку;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      других документов, связанных с исчислением налоговых обязательств.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 в редакции приказа Первого заместителя Премьер-Министра РК – Министра финансов РК от 16.09.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1002</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14. Комитет рассматривает запрос органа государственных доходов, осуществляющего налоговую проверку, в пределах обстоятельств, на которых лицо, подавшее возражения, основывает свои требования и доказательства, а также в пределах доказательств и обоснований, указанных в позиции органа государственных доходов, осуществляющего налоговую проверку.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ответ на запрос органа государственных доходов, осуществляющего налоговую проверку, представляется в течение 10 (десяти) рабочих дней с момента его получения, за подписью должностного лица уполномоченного соответствующим актом Комитета. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15.  Органы государственных доходов, в случаях направления запроса налогоплательщику и (или) в уполномоченные государственные органы, и (или) в иные организации, а также в Комитет территориальными органами государственных доходов в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктами 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и </w:t>
-[...29 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> настоящих Правил срок рассмотрения письменного возражения продлевается, но не более чем на 30 (тридцать) календарных дней.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О продлении сроков рассмотрения письменного возражения сообщается налогоплательщику (налоговому агенту) в течение 2 (двух) рабочих дней со дня направления запроса.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16. По итогам рассмотрения письменного возражения налогоплательщика к предварительному акту налоговой проверки органом государственных доходов, осуществляющим налоговую проверку, составляется акт налоговой проверки с учетом принятого решения по письменному возражению, в том числе ответа Комитета, предусмотренного пунктом 14 настоящих Правил.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Налоговая проверка, завершается в порядке, установленном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>главой 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Налогового кодекса.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Письменное возражение содержит:</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции приказа Министра финансов РК от 11.05.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 445</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) наименование органа государственных доходов, осуществляющего налоговую проверку;</w:t>
-[...278 lines deleted...]
-        <w:t xml:space="preserve"> Налогового кодекса.</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...476 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2862,35 +3028,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>