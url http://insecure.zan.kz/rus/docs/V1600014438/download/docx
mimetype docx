--- v0 (2025-11-04)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c7bcd98" w14:textId="c7bcd98">
+    <w:p w14:paraId="a30cf3d" w14:textId="a30cf3d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -111,61 +111,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра образования и науки Республики Казахстан от 1 ноября 2016 года № 629. Зарегистрирован в Министерстве юстиции Республики Казахстан 19 ноября 2016 года № 14438.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Заголовок - в редакции приказа Министра науки и высшего образования РК от 13.02.2023 </w:t>
+      Сноска. Заголовок - в редакции приказа Министра науки и высшего образования РК от 19.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 49</w:t>
+        <w:t>№ 301</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -282,51 +282,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Утвердить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z187" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) требования, предъявляемые к аккредитационному органу в сфере высшего и послевузовского образования согласно </w:t>
+      1) Требования, предъявляемые к аккредитационным органам в сфере высшего и послевузовского образования согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z188" w:id="3"/>
     <w:p>
@@ -382,50 +382,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра науки и высшего образования РК от 13.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра науки и высшего образования РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -899,107 +919,145 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 1 ноября 2016 года № 629</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z71" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Требования, предъявляемые к аккредитационному органу в сфере высшего и послевузовского образования</w:t>
+        <w:t xml:space="preserve"> Требования, предъявляемые к аккредитационным органам в сфере высшего и послевузовского образования</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок - в редакции приказа Министра науки и высшего образования РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 1 в соответствии с приказом и.о. Министра образования и науки РК от 04.10.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 499</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования); в редакции приказа и.о. Министра науки и высшего образования РК от 11.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 302</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z78" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Иметь статус юридического лица.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
@@ -1021,50 +1079,136 @@
         <w:t>
       2. Входить в реестры и (или) ассоциации аккредитационных органов государств – членов Организации экономического сотрудничества и развития (далее – ОЭСР), в том числе в Европейский реестр обеспечения качества в высшем образовании (The European Quality Assurance Register (Зе Юропиан Куалити Ашуранс Реджистер)), и (или) полное членство в 2 (двух) и более ассоциациях (сетях) аккредитационных органов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z19" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Обладать ресурсами, необходимыми для исполнения обязательств по аккредитации организаций высшего и (или) послевузовского образования (далее - ОВПО), образовательных программ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1) предусматривается в редакции приказа Министра науки и высшего образования РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 290</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z20" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) информационной системой (сайт), где представлена необходимая информация по аккредитации для пользователей на трех языках (казахский, русский и английский). Для зарубежных аккредитационных органов достаточно наличие страницы на сайте на английском языке с предоставлением информации по аккредитации казахстанских ОВПО;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1281,50 +1425,136 @@
         <w:t>
       Данное требование не распространяется на период чрезвычайного положения природного, техногенного характера, ограничительных мероприятий, в том числе карантина на территории Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Иметь программу развития и (или) стратегию организации, разработанную с учетом стратегических и программных документов в сфере высшего и послевузовского образования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац первый части первой пункта 8 предусматривается в редакции приказа Министра науки и высшего образования РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 290</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Иметь в информационной системе (сайте) аккредитационного органа следующую опубликованную информацию:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1461,50 +1691,136 @@
         <w:t>
       7) документы по внутреннему обеспечению качества аккредитационного органа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z41" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) автоматизированный сервис (Реестр) поиска данных по институциональной и специализированной аккредитации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 9 предусматривается в редакции приказа Министра науки и высшего образования РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 290</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z42" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Иметь регистрацию в информационной системе уполномоченного органа в области науки и высшего образования "Единая платформа высшего образования" для введения данных по проведенной аккредитационным органом институциональной и специализированной аккредитации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -1755,231 +2071,271 @@
         <w:t>
       2. В настоящих Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z49" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аккредитационный орган – юридическое лицо, которое проводит институциональную и (или) специализированную (программную) аккредитацию организаций высшего и (или) послевузовского образования на основе стандартов (регламентов) аккредитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z50" w:id="38"/>
+    <w:bookmarkStart w:name="z189" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) аффилированное лицо аккредитационного органа – учредители, руководство аккредитационного органа и их близкие родственники, супруг(а) или свойственники, наделенные правом подписи или принятия официальных решений от имени ОВПО по вопросам выбора аккредитационного органа либо входящие в состав аккредитационного совета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z50" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) стандарты (регламенты) аккредитации – документы аккредитационного органа, устанавливающие требования к процедуре аккредитации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z51" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z51" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Реестр аккредитованных организаций высшего и (или) послевузовского образования (далее – Реестр 2) – перечень аккредитованных организаций высшего и (или) послевузовского образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z52" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z52" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уполномоченный орган в области науки и высшего образования (далее-уполномоченный орган) – центральный исполнительный орган Республики Казахстан, осуществляющий руководство и межотраслевую координацию в области высшего и послевузовского образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z53" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z53" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) аккредитация организаций высшего и послевузовского образования – процедура признания аккредитационным органом соответствия образовательных услуг установленным стандартам (регламентам) аккредитации с целью предоставления объективной информации об их качестве и подтверждения наличия эффективных механизмов его повышения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z54" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z54" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Реестр признанных аккредитационных органов в сфере высшего и послевузовского образования (далее – Реестр 1) – сформированный уполномоченным органом в области науки и высшего образования перечень национальных и зарубежных аккредитационных органов, включенных в реестры и (или) ассоциации аккредитационных органов государств-членов Организации экономического сотрудничества и развития (далее – ОЭСР);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z55" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z55" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Реестр аккредитованных образовательных программ организаций высшего и (или) послевузовского образования (далее – Реестр 3) – перечень аккредитованных образовательных программ (специальность) организаций высшего и (или) послевузовского образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z56" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z56" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) институциональная аккредитация – процедура оценивания аккредитационным органом эффективности процессов системы внутреннего обеспечения качества в организациях высшего и (или) послевузовского образования согласно заявленному статусу и установленным стандартам (регламентам) аккредитации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z57" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z57" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) специализированная (программная) аккредитация – процедура оценки качества отдельных образовательных программ, реализуемых организациями высшего и (или) послевузовского образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z58" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z58" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Республиканский аккредитационный совет – орган, принимающий решения по вопросам деятельности аккредитационных органов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z59" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z190" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10-1) конфликт интересов – противоречие между личными интересами лиц, являющихся учредителями и осуществляющих руководство аккредитационным органом и руководства ОВПО и их должностными полномочиями, при котором личные интересы указанных лиц могут привести к неисполнению и (или) ненадлежащему исполнению ими своих должностных обязанностей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z59" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) Рабочий орган Республиканского аккредитационного совета (далее – Рабочий орган) - структурное подразделение уполномоченного органа, обеспечивающее деятельность Совета и ведение Реестра 1 (по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2014,923 +2370,1599 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам) и Реестра 3 (по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам) в Единой платформе высшего образования (далее – ЕПВО);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z60" w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункта 12) предусматривается в редакции приказа Министра науки и высшего образования РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 290</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) информационная система уполномоченного органа – Единая платформа высшего образования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z61" w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказами Министра науки и высшего образования РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок признания аккредитационных органов в сфере высшего и послевузовского образования, в том числе зарубежных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z63" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z62" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Аккредитационный орган в сфере высшего и послевузовского образования, в том числе зарубежный, в подтверждение его соответствия Требованиям, предъявляемым к аккредитационным органам в сфере высшего и послевузовского образования, утвержденным настоящим приказом (далее – Требования), для прохождения процедуры признания представляет Рабочему органу через ЕПВО следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z63" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) заявление по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z64" w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z64" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) нотариально заверенные копии учредительных документов. При представлении документов на иностранных языках требуется их нотариально заверенный перевод на казахский или русский языки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z65" w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z65" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) документ, подтверждающий включение аккредитационного органа в реестры и (или) ассоциации аккредитационных органов государств-членов ОЭСР, или ссылка на сайт, на котором представлен аккредитационный орган, включенный в Европейский реестр по обеспечению качества в высшем образовании (The European Quality Assurance Register (Зе Юропиан Куалити Ашуранс Реджистер)) (далее – EQAR), и (или) полное членство в 2 (двух) и более ассоциациях (сетях) аккредитационных органов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z66" w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z66" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) документы, подтверждающие наличие имеющихся ресурсов, указанных в пункте 3 Требований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z67" w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z67" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) список экспертов, соответствующих пункту 4 Требований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z68" w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z68" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) стандарты (регламенты) аккредитации аккредитационного органа, устанавливающие требования к процедуре аккредитации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z69" w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z69" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) программа развития и (или) стратегия аккредитационного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть вторая пункта 3 предусматривается в редакции приказа Министра науки и высшего образования РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 290</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Документы, представленные в ЕПВО, подписываются электронной (цифровой) подписью законного представителя аккредитационного органа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменением, внесенным приказом Министра науки и высшего образования РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Рабочий орган в течение 5 (пяти) рабочих дней проверяет в ЕПВО полноту представленных документов аккредитационного органа согласно пункту 3 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="58"/>
+    <w:bookmarkStart w:name="z72" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При представлении аккредитационным органом полного пакета документов Рабочий орган в ЕПВО принимает документы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z73" w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z73" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В случае неполноты документов, указанных в пункте 3 настоящих Правил, Рабочий орган отправляет на доработку представленные в ЕПВО документы. Доработка проводится в течение 5 (пяти) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z74" w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z74" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. После принятия Рабочим органом документов аккредитационного органа, представленных для признания, они передаются на рассмотрение в Республиканский аккредитационный совет (далее – Совет). Документы аккредитационного органа на признание рассматриваются Советом на соответствие Требованиям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z75" w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z75" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Совет формируется из числа представителей уполномоченного органа, Национальной палаты предпринимателей Республики Казахстан "Атамекен", общественного объединения, объединения юридических лиц, зарубежного и казахстанских экспертов. Количественный состав Совета включает не менее 9 (девяти) членов. Состав Совета утверждается приказом руководителя уполномоченного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z76" w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z76" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заседание Совета проводится при наличии кворума – не менее 2/3 (двух третей) от общего числа членов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z77" w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z77" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решения Совета считаются принятыми, если за них проголосовало большинство присутствующих на заседании Совета. При равенстве голосов присутствующих на заседании Совета голос председателя Совета является решающим.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Протокол решения Совета оформляется и подписывается председательствующим и секретарем Совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="64"/>
+    <w:bookmarkStart w:name="z79" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Аккредитационный орган, аккредитовавший образовательные программы не менее чем у 2 (двух) организаций высшего и (или) послевузовского образования (далее – ОВПО), входящих в один из академических рейтингов – топ 200 ARWU (Academic Ranking of World Universities (Экадемик Ранкинг оф Ворлд Юниверситиз)), топ 300 THE (Times Higher Education (Таймс Хайер Эдьюкейшн)), топ 300 QS World University Rankings (КьюЭС Ворлд Юниверсити Ранкинг), U.S. News and World Report (ЮЭС Ньюс энд Ворлд Репорт), Global Score (Глобал Скоре) от 65 (шестидесяти пяти)), признается автоматически на основании решения Совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z80" w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z80" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В целях осуществления деятельности для филиалов зарубежных ОВПО и иностранных учебных заведений на территории Республики Казахстан решением Совета автоматически признается аккредитация зарубежного ОВПО, полученная в стране его регистрации. При этом требуется вхождение зарубежного ОВПО в топ 250 международных академических рейтингов (ARWU Academic Ranking of World Universities (Экадемик Ранкинг оф Ворлд Юниверситиз)), THE (Times Higher Education (Таймс Хайер Эдьюкейшн)), QS World University Rankings (КьюЭС Ворлд Юниверсити Ранкинг)), и/или топ 100 национальных рейтингов стран ОЭСР и/или BRICS (БРИКС).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z81" w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z81" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Срок рассмотрения документов для признания аккредитационного органа составляет 30 (тридцать) рабочих дней со дня принятия документов, указанных в пункте 3 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z82" w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z82" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. По результатам рассмотрения документов аккредитационного органа на соответствие Требованиям, Совет принимает одно из решений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z83" w:id="68"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z83" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) о признании аккредитационного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z84" w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z84" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) об отказе в признании аккредитационного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z85" w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z85" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение Совета отображается в ЕПВО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z86" w:id="71"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К ежегодному отчету прикладывается список учредителей и руководства аккредитационного органа, а также заявления об отсутствии аффилированности, конфликта интересов и договорных обязательств, которые подписываются аккредитационным органом и ОВПО при заключении договора о проведении аккредитации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Уполномоченный орган на основании решения Совета издает приказ о признании аккредитационного органа сроком на 5 (пять) лет и включает в Реестр 1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z87" w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z87" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Аккредитационный орган представляет ежегодный отчет о деятельности по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам в срок до 31 января года, следующего за отчетным, в Рабочий орган. Отчет рассматривается на заседании Совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z88" w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 с изменением, внесенным приказом Министра науки и высшего образования РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z191" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10-1. С целью предотвращения ситуаций, которые влияют на решение ОВПО о выборе аккредитационного органа, а также на решение аккредитационного органа при проведении институциональной и специализированной аккредитации для аккредитационных органов устанавливаются следующие требования:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) отсутствие аффилированных лиц аккредитационного органа с руководством ОВПО, а именно близких родственников, супруг(а) или свойственников руководителей, а также учредителей аккредитационного органа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) отсутствие конфликта интересов учредителей, руководства аккредитационного органа с руководством данного ОВПО;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) отсутствие иных договорных обязательств между аккредитационным органом и ОВПО на период проведения аккредитации, в том числе факты оказания аккредитационным органом и (или) его сотрудниками экспертных, консультационных и (или) иных услуг данного ОВПО.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнено пунктом 10-1 в соответствии с приказом Министра науки и высшего образования РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z192" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10-2. При заключении договора Аккредитационный орган и ОВПО подписывают заявление об отсутствии аффилированности, конфликта интересов и договорных обязательств, которые могут повлиять на решение аккредитационного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнено пунктом 10-2 в соответствии с приказом Министра науки и высшего образования РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Основанием для исключения аккредитационного органа из Реестра 1 является:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z89" w:id="74"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z89" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заявление аккредитационного органа о добровольном прекращении деятельности, реорганизации или ликвидации либо исключении из Реестра 1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z90" w:id="75"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z90" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) истечение срока признания аккредитационного органа в Реестре 1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z91" w:id="76"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z91" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) исключения аккредитационного органа из реестров и (или) ассоциации аккредитационных органов ОЭСР, в том числе EQAR, и (или) полного членства в ассоциациях (сетях) аккредитационных органов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z92" w:id="77"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z92" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) невыполнение пунктов 3, 4, 5, 6 и 7 Требований и решений Совета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z93" w:id="78"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z93" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) обнаружения недостоверных или искаженных данных, представленных в уполномоченный орган по результатам аккредитации организаций образования и образовательных программ, в ежегодном отчете о деятельности аккредитационного органа за прошедший период;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z94" w:id="79"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z94" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) лишение лицензии на ведение образовательной деятельности и (или) приложений к лицензии в 2 (двух) и более ОВПО, аккредитованных аккредитационным органом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z96" w:id="81"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z95" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) установление фактов аффилированности и конфликта интересов аккредитационного органа с аккредитованной ОВПО, а также не информирования о конфликте интересов, неправомерного принятия решений, неисполнения либо ненадлежащего исполнения своих обязательств, установленных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктах 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, 10-1 и 10-2 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z96" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) проведение аккредитации ОВПО и (или) образовательных программ без посещения за исключением периода чрезвычайного положения природного, техногенного характера, ограничительных мероприятий, в том числе карантина на территории Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z97" w:id="82"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z97" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исключение из Реестра 1 аккредитационного органа производится на основании решения Совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z98" w:id="83"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 с изменением, внесенным приказом Министра науки и высшего образования РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Рабочий орган на основании решений Совета и уполномоченного органа вносит изменения и дополнения в Реестр 1 через систему ЕПВО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z99" w:id="84"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z99" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Аккредитационные органы, включенные в Реестр 1, обеспечивают своевременное обновление данных о проведенной институциональной и специализированной аккредитации, в Реестрах 2 и 3 через систему ЕПВО в течение 10 (десяти) рабочих дней со дня принятия решения об аккредитации ОВПО или образовательной программы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z100" w:id="85"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z100" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случаях реорганизации ОВПО в форме разделения/ выделения/ слияния/ присоединения/ преобразования, аккредитационный орган переоформляет сертификат об институциональной и/или специализированной аккредитации данного (данных) ОВПО на вновь возникшие в результате разделения/выделения/ слияния/присоединения/преобразования ОВПО, являющиеся правопреемниками с сохранением сроков аккредитации в течение 10 (десяти) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z101" w:id="86"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z101" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В Реестрах 2 и 3 аккредитационный орган размещает ссылку на видеозапись проведения заседаний аккредитационного совета по принятию решений об аккредитации в течение 5 (пяти) рабочих дней. Ссылка на видеозапись доступна в системе в течение 1 (одного) года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3100,68 +4132,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z104" w:id="87"/>
+    <w:bookmarkStart w:name="z104" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр аккредитационных органов в сфере высшего и послевузовского образования (Реестр 1)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -3576,68 +4608,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z107" w:id="88"/>
+    <w:bookmarkStart w:name="z107" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр аккредитованных организаций высшего и послевузовского образования (Реестр 2)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4015,68 +5047,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z110" w:id="89"/>
+    <w:bookmarkStart w:name="z110" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр аккредитованных образовательных программ организаций высшего и послевузовского образования (Реестр 3)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4344,695 +5376,704 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам признания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аккредитационных органов</w:t>
+              <w:t>аккредитационных органов в</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>в сфере высшего</w:t>
+              <w:t>сфере высшего и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и послевузовского образования,</w:t>
+              <w:t>послевузовского образования, в</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>в том числе зарубежных</w:t>
-[...55 lines deleted...]
-            </w:pPr>
+              <w:t>том числе зарубежных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...124 lines deleted...]
-    <w:bookmarkStart w:name="z115" w:id="92"/>
+    <w:bookmarkStart w:name="z113" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> в Министерство науки и высшего образования Республики Казахстан (уполномоченный</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                           орган в сфере науки и высшего образования) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   от ____________________________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (полное наименование заявителя) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               ____________________________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (местонахождение, БИН (при наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ссылка на сайт организации: ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z115" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-[...391 lines deleted...]
-        <w:t>(Дата заполнения)</w:t>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 - в редакции приказа Министра науки и высшего образования РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z116" w:id="96"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу признать в качестве аккредитационного органа ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (наименование юридического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       и внести в Реестр признанных аккредитационных органов в сфере высшего и послевузовского образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Аккредитационный орган включен в следующие международные сети по обеспечению качества образования:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Прилагаемые документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1) нотариально заверенные копии учредительных документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2) документы, подтверждающие наличие ресурсов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3) список экспертов, привлекаемых к процедуре аккредитации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       4) программа развития и (или) стратегия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       5) стандарты (регламенты) аккредитации, устанавливающие требования к процедуре аккредитации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       6) список учредителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес юридического лица ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Электронная почта ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Телефоны ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Факс ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель ___________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (Подпись) (Фамилия, Имя, Отчество (при его наличии))  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       "____" _____________ 20__г. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (Дата заполнения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 5 предусматривается в редакции приказа Министра науки и высшего образования РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 290</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5204,80 +6245,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z119" w:id="94"/>
+    <w:bookmarkStart w:name="z119" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> *Отчет о деятельности за период ____________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование аккредитационного органа)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -7104,55 +8145,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7478,31 +8519,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>