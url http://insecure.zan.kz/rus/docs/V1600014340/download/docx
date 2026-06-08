--- v1 (2026-03-12)
+++ v2 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="14f6075" w14:textId="14f6075">
+    <w:p w14:paraId="7f906dd" w14:textId="7f906dd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -266,1272 +266,1172 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Утвердить следующие требования к оформлению и содержанию справки о наличии и номере банковского счета и выписки об остатке и движении денег по банковскому счету:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z18" w:id="2"/>
+    <w:bookmarkStart w:name="z17" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) справки о наличии и номере банковского счета, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пунктами 5</w:t>
+        <w:t>пунктами 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>7</w:t>
+        <w:t>17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>8</w:t>
+        <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>8-1</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> статьи 50 Закона Республики Казахстан "О банках и банковской деятельности в Республике Казахстан" (далее – Закон о банках и банковской деятельности), оформляются при наличии в банке, филиале банка-нерезидента Республики Казахстан, организации, осуществляющей отдельные виды банковских операций (далее – банки), банковского счета клиента и содержат:</w:t>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 69 Закона Республики Казахстан "О банках и банковской деятельности в Республике Казахстан" (далее – Закон о банках и банковской деятельности), оформляются при наличии в банке, филиале банка-нерезидента Республики Казахстан, организации, осуществляющей отдельные виды банковских операций (далее – банки), банковского счета клиента и содержат:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z19" w:id="3"/>
+    <w:bookmarkStart w:name="z18" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дату справки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z20" w:id="4"/>
+    <w:bookmarkStart w:name="z19" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наименование юридического лица и (или) его структурного подразделения, фамилию, имя, отчество (при его наличии) физического лица и индивидуальный идентификационный код клиента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z21" w:id="5"/>
+    <w:bookmarkStart w:name="z20" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наименование и банковский идентификационный код банка, в котором обслуживается клиент;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z22" w:id="6"/>
+    <w:bookmarkStart w:name="z21" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       исходящий остаток на запрашиваемую дату в случае указания сведений об остатке на банковском счете.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z23" w:id="7"/>
+    <w:bookmarkStart w:name="z22" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сведения о наличии денег на банковских счетах, предоставляемые в соответствии с подпунктами д-1) и д-2) пункта 6 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> Закона о банках и банковской деятельности указываются в пределах взыскиваемой суммы, а в случае недостаточности денег – также о движении денег на этих счетах с момента возбуждения исполнительного производства.</w:t>
+      Сведения о наличии денег на банковских счетах, предоставляемые в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктами 6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 12 статьи 69 Закона о банках и банковской деятельности, указываются в пределах взыскиваемой суммы. Сведения о наличии денег на банковских счетах, предоставляемые в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктами 6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 17 статьи 69 Закона о банках и банковской деятельности указываются в пределах взыскиваемой суммы, а в случае недостаточности денег – также о движении денег на этих счетах с момента возбуждения исполнительного производства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z24" w:id="8"/>
+    <w:bookmarkStart w:name="z23" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Справки о наличии и номерах банковских счетов, остатках и движении денег по банковским счетам клиента, представляемые на бумажном носителе, направляются в форме выписки об остатке и движении денег по банковскому счету (далее – выписка);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z25" w:id="9"/>
+    <w:bookmarkStart w:name="z24" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выписка содержит:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z26" w:id="10"/>
+    <w:bookmarkStart w:name="z25" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дату выписки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z27" w:id="11"/>
+    <w:bookmarkStart w:name="z26" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       период, за который выдается выписка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z28" w:id="12"/>
+    <w:bookmarkStart w:name="z27" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наименование юридического лица и (или) его структурного подразделения, фамилию, имя, отчество (при его наличии) физического лица и индивидуальный идентификационный код клиента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z29" w:id="13"/>
+    <w:bookmarkStart w:name="z28" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наименование и банковский идентификационный код банка, в котором обслуживается клиент;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z30" w:id="14"/>
+    <w:bookmarkStart w:name="z29" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наименование юридического лица и (или) его структурного подразделения, фамилию, имя, отчество (при его наличии) физического лица и индивидуальный идентификационный код бенефициара (отправителя денег) в случае, если клиент является отправителем денег (бенефициаром);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z31" w:id="15"/>
+    <w:bookmarkStart w:name="z30" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по банковскому счету в тенге – наименование, банковский идентификационный код банка бенефициара (банка отправителя денег), наименование и индивидуальный идентификационный (бизнес-идентификационный) номер бенефициара и отправителя денег.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z32" w:id="16"/>
+    <w:bookmarkStart w:name="z31" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование и (или) банковский идентификационный код банка бенефициара (банка отправителя денег) не проставляется при осуществлении платежей и переводов денег между клиентом и обслуживающим его банком;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z33" w:id="17"/>
+    <w:bookmarkStart w:name="z32" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       входящий и исходящий остаток на начало и конец периода, за который выдается выписка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z34" w:id="18"/>
-[...15 lines deleted...]
-      Выписки, предоставляемые в соответствии с подпунктами ж) и з) пункта 7 статьи 50 Закона о банках и банковской деятельности при недостаточности денег на банковском счете, содержат информацию о входящем и (или) исходящем остатке с момента возбуждения исполнительного производства;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Выписки, предоставляемые в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктами 6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 17 статьи 69 Закона о банках и банковской деятельности при недостаточности денег на банковском счете, содержат информацию о входящем и (или) исходящем остатке с момента возбуждения исполнительного производства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z35" w:id="19"/>
+    <w:bookmarkStart w:name="z34" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       назначение платежа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z36" w:id="20"/>
+    <w:bookmarkStart w:name="z35" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обороты по дебету и кредиту за период, за который выдается выписка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z37" w:id="21"/>
+    <w:bookmarkStart w:name="z36" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Выписки, предоставляемые в соответствии с подпунктами ж) и з) пункта 7 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона о банках и банковской деятельности при недостаточности денег на банковском счете, содержат информацию об оборотах по дебету и кредиту с момента возбуждения исполнительного производства;</w:t>
+      Выписки, предоставляемые в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктами 6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 17 статьи 69 Закона о банках и банковской деятельности при недостаточности денег на банковском счете, содержат информацию об оборотах по дебету и кредиту с момента возбуждения исполнительного производства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z38" w:id="22"/>
+    <w:bookmarkStart w:name="z37" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       валюту банковского счета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z39" w:id="23"/>
+    <w:bookmarkStart w:name="z38" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       фамилию, имя, отчество (при его наличии) уполномоченного лица банка и штамп (для бумажного варианта).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z40" w:id="24"/>
-[...15 lines deleted...]
-      При представлении выписок, предусмотренных пунктами 6, 7 статьи 50 Закона о банках и банковской деятельности, при наличии дополнительно прилагаются следующие сведения:</w:t>
+    <w:bookmarkStart w:name="z39" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При представлении выписок, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктами 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 69 Закона о банках и банковской деятельности, при наличии дополнительно прилагаются следующие сведения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z41" w:id="25"/>
+    <w:bookmarkStart w:name="z40" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сумма неисполненных инкассовых распоряжений, предъявленных к банковскому счету, на конец периода, за который выдается выписка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z42" w:id="26"/>
+    <w:bookmarkStart w:name="z41" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сумма неисполненных платежных требований, предъявленных к банковскому счету, на конец периода, за который выдается выписка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z43" w:id="27"/>
+    <w:bookmarkStart w:name="z42" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сумма неисполненных платежных поручений с будущей датой валютирования, предъявленных к банковскому счету, на конец периода, за который выдается выписка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z44" w:id="28"/>
+    <w:bookmarkStart w:name="z43" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сумма иных обременений (арестов), наложенных на деньги, находящиеся на банковских счетах, на конец периода, за который выдается выписка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z45" w:id="29"/>
+    <w:bookmarkStart w:name="z44" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       количество выставленных распоряжений уполномоченных государственных органов о приостановлении расходных операций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z46" w:id="30"/>
+    <w:bookmarkStart w:name="z45" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       остаток суммы денег на конец периода, за который выдается выписка, за вычетом имеющихся обременений по банковскому счету (положительный или отрицательный).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z47" w:id="31"/>
+    <w:bookmarkStart w:name="z46" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Информация о назначении банковского счета дополнительно указывается при представлении в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пунктами 5</w:t>
+        <w:t>пунктами 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>7</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> статьи 50 Закона о банках и банковской деятельности справок о наличии и номере банковского счета и выписки по банковскому счету, открытому:</w:t>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 69 Закона о банках и банковской деятельности справок о наличии и номере банковского счета и выписки по банковскому счету, деньги на котором не подлежат взысканию в случаях, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 741</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Гражданского кодекса и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 27 Закона Республики Казахстан "О платежах и платежных системах".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z48" w:id="32"/>
-[...278 lines deleted...]
-    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции постановления Правления Национального Банка РК от 22.11.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 99</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции постановления Правления Национального Банка РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="44"/>
+    <w:bookmarkStart w:name="z4" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Признать утратившими силу постановление Правления Национального Банка Республики Казахстан, а также структурные элементы некоторых постановлений Правления Национального Банка Республики Казахстан по перечню согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z5" w:id="45"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z5" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Департаменту платежных систем (Ашыкбеков Е.Т.) в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) совместно с Юридическим департаментом (Сарсенова Н.В.) государственную регистрацию настоящего постановления в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1578,110 +1478,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для включения в Государственный реестр нормативных правовых актов Республики Казахстан, Эталонный контрольный банк нормативных правовых актов Республики Казахстан в течение десяти календарных дней со дня государственной регистрации в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) размещение настоящего постановления на официальном интернет-ресурсе Национального Банка Республики Казахстан после его официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="46"/>
+    <w:bookmarkStart w:name="z6" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Управлению по защите прав потребителей финансовых услуг и внешних коммуникаций (Терентьев А.Л.) обеспечить направление настоящего постановления на официальное опубликование в периодические печатные издания в течение десяти календарных дней после его государственной регистрации в Министерстве юстиции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z7" w:id="47"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z7" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Контроль за исполнением настоящего постановления возложить на заместителя Председателя Национального Банка Республики Казахстан Пирматова Г.О.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z8" w:id="48"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z8" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -2058,51 +1958,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 31 августа 2016 года № 219</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z9" w:id="49"/>
+    <w:bookmarkStart w:name="z9" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень постановления Правления</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -2111,385 +2011,385 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>элементов некоторых постановлений Правления Национального Банка</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Республики Казахстан, признанных утратившими силу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z10" w:id="50"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z10" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 22 июля 2004 года № 102 "Об установлении требований к содержанию выписки о движении денег по банковским счетам клиента" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 3019).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z11" w:id="51"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z11" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня нормативных правовых актов Национального Банка Республики Казахстан, в которые вносятся изменения, являющегося приложением к постановлению Правления Национального Банка Республики Казахстан от 20 июля 2007 года № 76 "О внесении изменений в некоторые нормативные правовые акты Национального Банка Республики Казахстан по вопросам идентификационных номеров" (зарегистрированному в Реестре государственной регистрации нормативных правовых актов под № 4880, опубликованному 5 сентября 2007 года в газете "Юридическая газета" № 135 (1338).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z12" w:id="52"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z12" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня нормативных правовых актов Национального Банка Республики Казахстан, в которые вносятся изменения и дополнения, являющегося приложением к постановлению Правления Национального Банка Республики Казахстан от 20 августа 2010 года № 76 "О внесении изменений и дополнений в некоторые нормативные правовые акты Национального Банка Республики Казахстан по вопросам идентификационных номеров" (зарегистрированному в Реестре государственной регистрации нормативных правовых актов под № 6534, опубликованному 4 ноября 2010 года в газете "Казахстанская правда" № 292 (26353).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z13" w:id="53"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z13" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня нормативных правовых актов Национального Банка Республики Казахстан, в которые вносятся изменения, являющегося приложением 1 к постановлению Правления Национального Банка Республики Казахстан от 1 июля 2011 года № 65 "О внесении изменений в некоторые нормативные правовые акты Национального Банка Республики Казахстан по вопросам идентификационных номеров" (зарегистрированному в Реестре государственной регистрации нормативных правовых актов под № 7122, опубликованному 15 сентября 2011 года в газете "Юридическая газета" № 133 (2123).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z14" w:id="54"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z14" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Изменений, вносимых в некоторые нормативные правовые акты Национального Банка Республики Казахстан по вопросам идентификационных номеров, являющихся приложением 1 к постановлению Правления Национального Банка Республики Казахстан от 26 марта 2012 года № 108 "О внесении изменений в некоторые нормативные правовые акты Национального Банка Республики Казахстан по вопросам идентификационных номеров" (зарегистрированному в Реестре государственной регистрации нормативных правовых актов под № 7625, опубликованному 6 сентября 2012 года в газете "Казахстанская правда" № 299-300 (27118-27119).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z15" w:id="55"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z15" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня нормативных правовых актов Республики Казахстан по вопросам открытия, ведения и закрытия банковских счетов, осуществления платежей и переводов денег, в которые вносятся изменения и дополнения, являющегося приложением 1 к постановлению Правления Национального Банка Республики Казахстан от 24 августа 2012 года № 266 "О внесении изменений и дополнений в некоторые нормативные правовые акты Национального Банка Республики Казахстан по вопросам открытия, ведения и закрытия банковских счетов, осуществления платежей и переводов денег, а также признании утратившими силу некоторых нормативных правовых актов Национального Банка Республики Казахстан" (зарегистрированному в Реестре государственной регистрации нормативных правовых актов под № 7992, опубликованному 5 декабря 2012 года в газете "Казахстанская правда" № 421-422 (27240-27241).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z16" w:id="56"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z16" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Пункт 6 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Перечня</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> нормативных правовых актов по вопросам осуществления платежей и переводов денег, в которые вносятся изменения и дополнения, являющегося приложением к постановлению Правления Национального Банка Республики Казахстан от 26 апреля 2013 года № 117 "О внесении изменений и дополнений в некоторые нормативные правовые акты по вопросам осуществления платежей и переводов денег" (зарегистрированному в Реестре государственной регистрации нормативных правовых актов под № 8513, опубликованному 23 июля 2013 года в газете "Юридическая газета" № 107 (2308).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2815,31 +2715,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>