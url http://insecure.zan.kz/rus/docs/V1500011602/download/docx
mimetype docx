--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5105805" w14:textId="5105805">
+    <w:p w14:paraId="8546478" w14:textId="8546478">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -991,447 +991,531 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции приказа и.о. Министра транспорта РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№136 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила безопасности на железнодорожном транспорте (далее – Правила) разработаны в соответствии с подпунктом 34-11) пункта 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О железнодорожном транспорте" (далее – Закон).</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа и.о. Министра транспорта РК от 16.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Правила распространяются на участников перевозочного процесса, вспомогательные службы железнодорожного транспорта, осуществляющих деятельность в сфере железнодорожного транспорта, независимо от формы собственности.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В настоящих Правилах используются следующие понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аудит системы управления безопасностью – систематический процесс диагностики и оценки соответствия системы управления безопасностью требованиям, установленным в настоящих Правилах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сертификат безопасности – документ, удостоверяющий соответствие системы управления безопасностью перевозчика к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) система управления безопасностью – совокупность взаимосвязанных и взаимодействующих компонентов управления перевозчика, охватывающих процессы планирования, подготовки и выполнения операций, мониторинга, контроля, анализа и направленных на обеспечение выполнения установленных требований по безопасности перевозочного процесса и снижение рисков причинения вреда жизни или здоровью человека, окружающей среде, нанесения ущерба имуществу участников перевозочного процесса и третьих лиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...148 lines deleted...]
-      3) система управления безопасностью – совокупность взаимосвязанных и взаимодействующих компонентов управления перевозчика, охватывающих процессы планирования, подготовки и выполнения операций, мониторинга, контроля, анализа и направленных на обеспечение выполнения установленных требований по безопасности перевозочного процесса и снижение рисков причинения вреда жизни или здоровью человека, окружающей среде, нанесения ущерба имуществу участников перевозочного процесса и третьих лиц.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок обеспечения безопасности на железнодорожном транспорте</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Порядок обеспечения безопасности на железнодорожном транспорте</w:t>
+        <w:t xml:space="preserve"> Параграф 1. Общие требования</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 1. Общие требования</w:t>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Участники перевозочного процесса, вспомогательные службы железнодорожного транспорта, осуществляющие деятельность в сфере железнодорожного транспорта, независимо от формы собственности в пределах своей компетенции обеспечивают безопасность перевозочного процесса (далее – безопасность движения) и соблюдение требований действующего законодательства Республики Казахстан в сфере железнодорожного транспорта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Участники перевозочного процесса, вспомогательные службы железнодорожного транспорта обеспечивают безопасность движения путем осуществления комплекса организационных и технических мер, которые предусматривают:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z257" w:id="16"/>
+    <w:bookmarkStart w:name="z257" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) укомплектование и расстановку кадров в соответствии с Перечнем должностей (профессий) работников железнодорожного транспорта и квалификационных требований, предъявляемых к ним, утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра транспорта и коммуникаций Республики Казахстан от 20 сентября 2010 года № 424 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 6581);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z258" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) профессиональный отбор кандидатов на должности, связанные с движением поездов;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z258" w:id="17"/>
-[...15 lines deleted...]
-      2) профессиональный отбор кандидатов на должности, связанные с движением поездов;</w:t>
+    <w:bookmarkStart w:name="z259" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) укрепление трудовой дисциплины;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z259" w:id="18"/>
-[...15 lines deleted...]
-      3) укрепление трудовой дисциплины;</w:t>
+    <w:bookmarkStart w:name="z260" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) проведение периодического обязательного медицинского осмотра, а также предсменного (предрейсового) и послесменного (послерейсового) обязательного медицинского осмотра локомотивных бригад и работников, непосредственно связанных с движением поездов, в соответствии со статьей 86 Кодекса Республики Казахстан "О здоровье народа и системе здравоохранения" и иными нормативными правовыми актами Республики Казахстан в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z260" w:id="19"/>
-[...15 lines deleted...]
-      4) проведение периодического обязательного медицинского осмотра, а также предсменного (предрейсового) и послесменного (послерейсового) обязательного медицинского осмотра локомотивных бригад и работников, непосредственно связанных с движением поездов, в соответствии со статьей 86 Кодекса Республики Казахстан "О здоровье народа и системе здравоохранения" и иными нормативными правовыми актами Республики Казахстан в области здравоохранения;</w:t>
+    <w:bookmarkStart w:name="z261" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) совершенствование системы профессиональной подготовки, обучения, повышения квалификации работников основных профессий железнодорожного транспорта с учетом внедрения новой техники, технологий и инструментов менеджмента, а также отработку практических навыков действий в нестандартных ситуациях, влекущих риски нарушения безопасности движения на железнодорожном транспорте;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z261" w:id="20"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z262" w:id="21"/>
+    <w:bookmarkStart w:name="z262" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) проведение периодических проверок локомотивных бригад и работников, связанных с движением поездов, на предмет знания настоящих Правил, Правил технической эксплуатации железнодорожного транспорта, утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1466,293 +1550,293 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра транспорта и коммуникаций Республики Казахстан от 18 апреля 2011 года № 209 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 6954) (далее – Инструкция), Инструкции по движению поездов и маневровой работе на железнодорожном транспорте, утвержденной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра транспорта и коммуникаций Республики Казахстан от 19 мая 2011 года № 291 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 7021);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z263" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) проведение еженедельных проверок по тематике "День безопасности движения", направленных на обеспечение безопасности движения;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z263" w:id="22"/>
-[...15 lines deleted...]
-      7) проведение еженедельных проверок по тематике "День безопасности движения", направленных на обеспечение безопасности движения;</w:t>
+    <w:bookmarkStart w:name="z264" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) осуществление постоянной работы по повышению качества ремонта и содержания пути, искусственных сооружений, подвижного состава, устройств сигнализации и связи, электроснабжения, железнодорожных переездов, оборудования, механизмов и других технических средств транспорта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z264" w:id="23"/>
-[...15 lines deleted...]
-      8) осуществление постоянной работы по повышению качества ремонта и содержания пути, искусственных сооружений, подвижного состава, устройств сигнализации и связи, электроснабжения, железнодорожных переездов, оборудования, механизмов и других технических средств транспорта;</w:t>
+    <w:bookmarkStart w:name="z265" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) содержание в исправном состоянии и эффективное использование средств дефектоскопии и систем диагностики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z265" w:id="24"/>
-[...15 lines deleted...]
-      9) содержание в исправном состоянии и эффективное использование средств дефектоскопии и систем диагностики;</w:t>
+    <w:bookmarkStart w:name="z266" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) осуществление по утвержденному графику проверок состояния и использования устройств, приборов контроля безопасности с принятием мер по устранению выявленных недостатков;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z266" w:id="25"/>
-[...15 lines deleted...]
-      10) осуществление по утвержденному графику проверок состояния и использования устройств, приборов контроля безопасности с принятием мер по устранению выявленных недостатков;</w:t>
+    <w:bookmarkStart w:name="z267" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) проведение постоянной работы по внедрению новых устройств, приборов безопасности и систем;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z267" w:id="26"/>
-[...15 lines deleted...]
-      11) проведение постоянной работы по внедрению новых устройств, приборов безопасности и систем;</w:t>
+    <w:bookmarkStart w:name="z268" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) изыскание и внедрение новых форм организации обеспечения безопасности движения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z268" w:id="27"/>
-[...15 lines deleted...]
-      12) изыскание и внедрение новых форм организации обеспечения безопасности движения;</w:t>
+    <w:bookmarkStart w:name="z269" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) обобщение и распространение опыта безаварийной работы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z269" w:id="28"/>
-[...15 lines deleted...]
-      13) обобщение и распространение опыта безаварийной работы;</w:t>
+    <w:bookmarkStart w:name="z270" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) обеспечение технически исправным инструментом и техническими средствами в соответствии со спецификой проводимых работ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z270" w:id="29"/>
-[...15 lines deleted...]
-      14) обеспечение технически исправным инструментом и техническими средствами в соответствии со спецификой проводимых работ.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 08.07.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 354</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Участники перевозочного процесса, вспомогательные службы железнодорожного транспорта обеспечивают:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:p>
-[...80 lines deleted...]
-    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       безопасные условия для жизни и здоровья человека, проезда пассажиров;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1917,51 +2001,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Железнодорожные пути, железнодорожные станции, пассажирские платформы, а также другие объекты железнодорожного транспорта, связанные с движением поездов и маневровой работой, являются зонами повышенной опасности и имеют сигнальное ограждение в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1976,2535 +2060,3441 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Инструкции</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Объекты, на территориях которых осуществляются производство, хранение, погрузка, выгрузка (разгрузка), транспортировка опасных грузов, располагаются удаленно от железнодорожных путей, населенных пунктов, предприятий, зданий и сооружений.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z42" w:id="32"/>
-[...15 lines deleted...]
-      7. Объекты, на территориях которых осуществляются производство, хранение, погрузка, выгрузка (разгрузка), транспортировка опасных грузов, располагаются удаленно от железнодорожных путей, населенных пунктов, предприятий, зданий и сооружений.</w:t>
+    <w:bookmarkStart w:name="z43" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Владельцы линий связи, электропередач, нефтепроводов, газопроводов и других пересекающих железнодорожные пути, или находящихся в непосредственной близости от них сооружений, обеспечивают безопасность их функционирования и соблюдение установленных норм строительства и эксплуатации указанных сооружений, а также своевременное информирование уполномоченных органов и организации железнодорожного транспорта о возникновении аварий или аварийных ситуациях, угрожающих безопасности движения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z43" w:id="33"/>
-[...15 lines deleted...]
-      Владельцы линий связи, электропередач, нефтепроводов, газопроводов и других пересекающих железнодорожные пути, или находящихся в непосредственной близости от них сооружений, обеспечивают безопасность их функционирования и соблюдение установленных норм строительства и эксплуатации указанных сооружений, а также своевременное информирование уполномоченных органов и организации железнодорожного транспорта о возникновении аварий или аварийных ситуациях, угрожающих безопасности движения.</w:t>
+    <w:bookmarkStart w:name="z44" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Участники перевозочного процесса и вспомогательные службы железнодорожного транспорта, осуществляющие производство, погрузку, выгрузку (разгрузка), хранение и транспортировку опасных грузов, обеспечивают безопасность их перевозок, имеют средства и аварийно-спасательные службы, необходимые для ликвидации аварийных ситуаций и их последствий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z44" w:id="34"/>
-[...15 lines deleted...]
-      8. Участники перевозочного процесса и вспомогательные службы железнодорожного транспорта, осуществляющие производство, погрузку, выгрузку (разгрузка), хранение и транспортировку опасных грузов, обеспечивают безопасность их перевозок, имеют средства и аварийно-спасательные службы, необходимые для ликвидации аварийных ситуаций и их последствий.</w:t>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При возникновении аварийной ситуации в процессе перевозки опасных грузов, участники перевозочного процесса обеспечивают немедленную отправку указанных аварийно-спасательных служб на место происшествия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z45" w:id="35"/>
-[...15 lines deleted...]
-      При возникновении аварийной ситуации в процессе перевозки опасных грузов, участники перевозочного процесса обеспечивают немедленную отправку указанных аварийно-спасательных служб на место происшествия.</w:t>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Безопасность производства погрузочно-разгрузочных работ обеспечивается:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z46" w:id="36"/>
-[...15 lines deleted...]
-      9. Безопасность производства погрузочно-разгрузочных работ обеспечивается:</w:t>
+    <w:bookmarkStart w:name="z47" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выбором способов производства работ, подъемно-транспортного оборудования и технологической оснастки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z47" w:id="37"/>
-[...15 lines deleted...]
-      выбором способов производства работ, подъемно-транспортного оборудования и технологической оснастки;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подготовкой и организацией мест производства работ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z48" w:id="38"/>
-[...15 lines deleted...]
-      подготовкой и организацией мест производства работ;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      применением средств защиты работников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z49" w:id="39"/>
-[...15 lines deleted...]
-      применением средств защиты работников;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведением медицинского осмотра лиц, допущенных к работе, и их обучением.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z50" w:id="40"/>
-[...15 lines deleted...]
-      проведением медицинского осмотра лиц, допущенных к работе, и их обучением.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Пожарная</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> безопасность</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обеспечивается:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z51" w:id="41"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> обеспечивается:</w:t>
+    <w:bookmarkStart w:name="z52" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организацией контроля за погрузкой, сортировкой и выгрузкой опасных грузов, в части соблюдения мер пожарной безопасности, а также за подготовкой подвижного состава под погрузку указанных грузов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z52" w:id="42"/>
-[...15 lines deleted...]
-      организацией контроля за погрузкой, сортировкой и выгрузкой опасных грузов, в части соблюдения мер пожарной безопасности, а также за подготовкой подвижного состава под погрузку указанных грузов;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдением установленного противопожарного режима, недопущением к работе лиц, не прошедших инструктаж по соблюдению мер пожарной безопасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z53" w:id="43"/>
-[...15 lines deleted...]
-      соблюдением установленного противопожарного режима, недопущением к работе лиц, не прошедших инструктаж по соблюдению мер пожарной безопасности;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведением периодических осмотров территории, зданий, производственных и служебных помещений с целью контроля за содержанием путей эвакуации, противопожарных преград, разрывов, подъездов и дорог, средств пожаротушения (гидрантов, внутренних пожарных кранов, огнетушителей) и принятием срочных мер по устранению обнаруженных нарушений и недостатков;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z54" w:id="44"/>
-[...15 lines deleted...]
-      проведением периодических осмотров территории, зданий, производственных и служебных помещений с целью контроля за содержанием путей эвакуации, противопожарных преград, разрывов, подъездов и дорог, средств пожаротушения (гидрантов, внутренних пожарных кранов, огнетушителей) и принятием срочных мер по устранению обнаруженных нарушений и недостатков;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исправным содержанием, постоянной готовностью к действию установок пожаротушения, пожарной сигнализации, оповещения и связи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z55" w:id="45"/>
-[...15 lines deleted...]
-      исправным содержанием, постоянной готовностью к действию установок пожаротушения, пожарной сигнализации, оповещения и связи.</w:t>
+    <w:bookmarkStart w:name="z56" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Не соблюдение мер обеспечения безопасности движения на железнодорожном транспорте в зависимости от последствий подразделяются (классифицируются) по следующим видам нарушений безопасности движения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z56" w:id="46"/>
-[...15 lines deleted...]
-      11. Не соблюдение мер обеспечения безопасности движения на железнодорожном транспорте в зависимости от последствий подразделяются (классифицируются) по следующим видам нарушений безопасности движения:</w:t>
+    <w:bookmarkStart w:name="z57" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      крушение;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z57" w:id="47"/>
-[...15 lines deleted...]
-      крушение;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      авария;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z58" w:id="48"/>
-[...15 lines deleted...]
-      авария;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      событие;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z59" w:id="49"/>
-[...15 lines deleted...]
-      событие;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      инцидент.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z60" w:id="50"/>
-[...15 lines deleted...]
-      инцидент.</w:t>
+    <w:bookmarkStart w:name="z61" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. К крушениям относятся случаи столкновения, схода подвижного состава на железнодорожных путях или железнодорожных путях по договорам государственно-частного партнерства, в результате которых погиб человек и (или) поврежден подвижной состав до степени исключения его из инвентаря.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z61" w:id="51"/>
-[...15 lines deleted...]
-      12. К крушениям относятся случаи столкновения, схода подвижного состава на железнодорожных путях или железнодорожных путях по договорам государственно-частного партнерства, в результате которых погиб человек и (или) поврежден подвижной состав до степени исключения его из инвентаря.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции приказа и.о. Министра транспорта РК от 16.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. К авариям относятся случаи столкновения, схода подвижного состава на железнодорожных путях или железнодорожных путях по договорам государственно-частного партнерства, в результате которых человек получил тяжкий вред здоровью и (или) поврежден подвижной состав в объеме капитального ремонта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции приказа и.о. Министра транспорта РК от 16.05.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа и.о. Министра транспорта РК от 16.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 154</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="52"/>
-[...15 lines deleted...]
-      13. К авариям относятся случаи столкновения, схода подвижного состава на железнодорожных путях или железнодорожных путях по договорам государственно-частного партнерства, в результате которых человек получил тяжкий вред здоровью и (или) поврежден подвижной состав в объеме капитального ремонта.</w:t>
+    <w:bookmarkStart w:name="z63" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. К событиям относятся случаи столкновения, схода подвижного состава, а также проезда подвижного состава на запрещающий сигнал светофора либо ухода на маршрут приема-отправления поезда на железнодорожных путях или железнодорожных путях по договорам государственно-частного партнерства, но не имеющие последствия крушения или аварии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа и.о. Министра транспорта РК от 16.05.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 - в редакции приказа и.о. Министра транспорта РК от 16.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 154</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="53"/>
-[...15 lines deleted...]
-      14. К событиям относятся случаи столкновения, схода подвижного состава, а также проезда подвижного состава на запрещающий сигнал светофора либо ухода на маршрут приема-отправления поезда на железнодорожных путях или железнодорожных путях по договорам государственно-частного партнерства, но не имеющие последствия крушения или аварии.</w:t>
+    <w:bookmarkStart w:name="z64" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. К инцидентам относятся случаи нарушения безопасности движения, не повлекшие крушение, аварию и событие на железнодорожных путях или на железнодорожных путях по договорам государственно-частного партнерства, перечень которых определен настоящими Правилами:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z271" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) прием поезда на занятый путь – проследование прибывающего поезда (хотя бы частью локомотива) на разрешающий входной (маршрутный) сигнал светофора или пригласительный сигнал, или выдача разрешения машинисту поезда на следование на станцию при маршруте, приготовленном на путь, занятый другим поездом или подвижным составом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z272" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) отправление поезда на занятый перегон (блок-участок) – отправление поезда (проследование без остановки) и проезд выходного сигнал пути (при отсутствии сигнала – предельный столбик), хотя бы частью локомотива при открытом выходном сигнале светофора или пригласительном сигнале, или по врученному машинисту разрешению на занятие перегона и по получении им в необходимых случаях дополнительного указания или сигнала об отправлении в то время, когда впереди расположенный перегон (блок-участок) занят поездом (любого направления) или подвижным составом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z273" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) прием (отправление) поезда по не готовому маршруту – проследование прибывающего (отправляющегося) поезда (хотя бы частью локомотива) на открытый входной (выходной) сигнал светофора, выдача машинисту разрешения на следование на станцию (со станции) при запрещающем входном (выходном) сигнале светофора при неправильно приготовленном или неготовом маршруте, в том числе ведущим на путь, не занятый подвижным составом, а также, подготовка для поезда с электрической тягой маршрута на не электрифицированный путь, путь с другим родом тока или путь со снятым напряжением в контактном проводе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z274" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) проезд предельного столбика без разрешения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z275" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) перевод стрелки или подвижного сердечника крестовины, которая входит в поездной или маневровый маршрут перед или под подвижным составом и/или специальным подвижным составом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z276" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) уход на прилегающий перегон на станциях, подъездных путях, на железнодорожных путях за предельный столбик, со станции на перегон или с перегона на станцию, но не имеющий последствий, указанных в пунктах 12, 13 и 14 настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z277" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) изломы оси, осевой шейки колеса, колесной пары подвижного состава;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z278" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) излом (надрыв) боковины или надрессорной балки тележки подвижного состава;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z279" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) излом (надрыв) хребтовой балки подвижного состава;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z280" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) отцепка вагона от пассажирского поезда в пути следования из-за технических неисправностей (учитывается на всех станциях, кроме станции формирования пассажирского поезда);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z281" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) отправление поезда с перекрытыми концевыми кранами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z282" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) перекрытие разрешающего сигнала светофора на запрещающее, повлекшее проезд подвижным составом запрещающего показания сигнала светофора на станции – неисправность устройств сигнализации, рельсовых цепей, выключения электроэнергии или ошибки персонала, произошло перекрытие разрешающего показания светофора на запрещающий, повлекшее проезд подвижным составом запрещающего сигнала светофора на станции (за исключением перекрытия сигнала с его проездом в случаях отключения устройств по внешнему электроснабжению);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z283" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) неисправность локомотива в поезде или на перегоне, станции или на подъездных путях, в результате которой потребовалась его замена или другой вспомогательный локомотив (учитывается на всех станциях, кроме пунктов смены локомотивных бригад, а также пунктов с основным или оборотным локомотивным депо;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z284" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) развал груза в пути следования – случай падения груза или его части на железнодорожный путь, а также смещение, разворот, расстройство крепления груза и другие неисправности, вызвавшие выход груза за установленный габарит погрузки подвижного состава;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z285" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) не ограждение сигнальными знаками места производства путевых работ на перегонах и станциях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z286" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) появление на:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z287" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      светофоре ложного разрешающего показания сигнала вместо запрещающего;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z288" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      локомотивном светофоре ложного разрешающего показания сигнала вместо запрещающего, когда автоматическая локомотивная сигнализация применяется как самостоятельное средство сигнализации и связи на перегоне;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z289" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) саморасцеп автосцепок или других сцепных устройств подвижного состава в поезде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z290" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) обрыв автосцепки или других сцепных устройств подвижного состава в поезде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z291" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) падение на железнодорожный путь или волочение деталей подвижного состава;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z292" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) отцепка вагона от поезда на перегоне или станциях из-за нарушений технических условий погрузки груза и/или образовавшейся течи опасного груза (учитывается на всех станциях, кроме станции имеющих пункты коммерческого осмотра);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z293" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) неисправности пути, подвижного состава, устройств сигнализации, централизации, блокировки и связи, контактной сети, электроснабжения и других технических средств, в результате которого допущена задержка поезда, на перегоне или на станции более 1 часа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z294" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) случаи наезда на людей на магистральных, станционных, подъездных путях или на железнодорожных путях по договорам государственно-частного партнерства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z295" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) случаи наезда на скот на магистральных, станционных, подъездных путях или на железнодорожных путях по договорам государственно-частного партнерства, с повреждением подвижного состава, требующим его отцепку от поезда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z296" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) отцепка вагонов от грузового поезда в пути следования из-за технических неисправностей (учитывается во всех случаях, кроме основных пунктов технического обслуживания);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z297" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) заявлен "толчок" машинистом локомотива в пути из-за нарушения содержания верхнего строения пути;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z298" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) погодные условия, при температуре наружного воздуха ниже минус 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>С, порывах ветра более 25 м/сек, грозовых явлениях, обледенениях контактного провода электрифицированных участков, повлекшие сбой нарушения нормальной работы подвижного состава, технических средств, сигнализации, централизации и блокировки и связи, энергоснабжения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z299" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) дорожно-транспортное происшествие на железнодорожных переездах и на железнодорожных путях при столкновении подвижного состава с транспортным средством;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z300" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) случаи возгорания подвижного состава, верхнего строения пути, которые явились следствием нарушений технического содержания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z301" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) нарушения устройства верхнего строения пути, произошедшие в результате природных факторов (размывы и заносы пути) или действий посторонних лиц, которые вызвали задержку пропуска поезда по данному участку;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z302" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) наложение посторонними лицами предметов на железнодорожный путь, которые вызвали необходимость применения экстренного торможения поезда и его остановку;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z303" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) передержка технологических работ по ремонту железнодорожных путей более 1 часа, за исключением случаев связанных с погодными условиями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z304" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) иные нарушения безопасности движения, случаи, которые явились следствием сторонних причин, не попадающие в вышеуказанный перечень.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 14 - в редакции приказа и.о. Министра транспорта РК от 16.05.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 08.07.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 354</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказами Министра индустрии и инфраструктурного развития РК от 28.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 154</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="54"/>
-[...715 lines deleted...]
-      32) иные нарушения безопасности движения, случаи, которые явились следствием сторонних причин, не попадающие в вышеуказанный перечень.</w:t>
+    <w:bookmarkStart w:name="z98" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Система управления безопасностью на железнодорожном транспорте</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z99" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Перевозчики разрабатывают и внедряют систему управления безопасностью в соответствии с настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z100" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Система управления безопасностью перевозчика включает следующие требования:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z101" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) политику в области обеспечения безопасности перевозочного процесса, основанную на принципах управления безопасностью, указанных в пункте 18 настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z102" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) определение процедуры выявления опасностей и оценки рисков нарушений безопасности, установления и реализации мер по управлению рисками в области безопасности на железнодорожном транспорте, с указанием методов, исполнителей, ответственных за проведение идентификации опасностей, разработку плана мероприятий или корректирующих действий, а также их реализацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z103" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) целевые показатели по безопасности на железнодорожном транспорте и связанные с ними планы мероприятий по достижению утвержденных целевых показателей. Перевозчик устанавливает цели (измеримые и достижимые), планы мероприятий по достижению этих целей (с указанием показателей, ответственных и сроков выполнения);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z104" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечение соответствующими людскими, производственными и финансовыми ресурсами, требуемыми для достижения целей по безопасности перевозчика посредством:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z105" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      установления и распределения функции, полномочии и ответственность подразделений и должностных лиц по вопросам обеспечения безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z106" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      повышения квалификации и осведомленности персонала;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z107" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличия необходимой инфраструктуры, находящейся в рабочем состоянии и создания производственной среды для персонала;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z108" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществление действия, необходимые для предупреждения технических сбоев, устранения их причин и предупреждения рисков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z109" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) проведение анализа деятельности перевозчика с периодичностью, установленной внутренними документами перевозчика, а также постоянного мониторинга и измерения показателей деятельности и периодического внутреннего аудита системы управления безопасностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z110" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ведение учета и анализа причин нарушений безопасности движения на железнодорожном транспорте.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z111" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Система управления безопасностью перевозчиков разрабатывается с соблюдением следующих принципов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z112" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ориентация на потребителя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z113" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) лидерство руководителя - руководитель обеспечивает единство целей и направлений деятельности перевозчика, создает и поддерживает внутреннюю среду, в которой работники вовлечены в решение достижение целей по безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z114" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) вовлечение работников всех уровней;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z115" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) использование процессного подхода – определение процессов в деятельности перевозчика и эффективное управление ими;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z116" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) применение системного подхода – управлять системой взаимосвязанных процессов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z117" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) постоянное улучшение деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z118" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) принятие решений, основанных на анализе данных и информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z119" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Область действия системы управления безопасностью движения охватывает управленческие и производственные процессы, и распространяются на всех перевозчиков.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 08.07.2021 </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z98" w:id="89"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Заголовок параграфа 3 предусматривается в редакции приказа и.о. Министра транспорта РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№136 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 2. Система управления безопасностью на железнодорожном транспорте</w:t>
-[...441 lines deleted...]
-    <w:bookmarkStart w:name="z121" w:id="112"/>
+        <w:t xml:space="preserve">  Параграф 3. Порядок и сроки выдачи сертификата безопасности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 20 предусматривается в редакции приказа и.о. Министра транспорта РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№136 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Соответствие системы управления безопасностью перевозчика требованиям по безопасности, указанным в пункте 17 настоящих Правил, подтверждается сертификатом безопасности по форме утверждаемой уполномоченным органом в соответствии с подпунктом 34-35) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z122" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Доступ к услугам магистральной железнодорожной сети предоставляется при наличии у перевозчиков, сертификата безопасности выданного в соответствии с настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z123" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для получения сертификата безопасности уполномоченным органом проводиться аудит системы управления безопасностью.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 21 предусматривается в редакции приказа и.о. Министра транспорта РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№136 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Порядок выдачи сертификата безопасности включает в себя:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z125" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) подачу перевозчиком в уполномоченный орган пакета документов, указанных в пункте 22 настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z122" w:id="113"/>
-[...15 lines deleted...]
-      Доступ к услугам магистральной железнодорожной сети предоставляется при наличии у перевозчиков, сертификата безопасности выданного в соответствии с настоящими Правилами.</w:t>
+    <w:bookmarkStart w:name="z126" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проведение уполномоченным органом аудита системы управления безопасностью путем рассмотрения и анализа документов на предмет ее соответствия требованиям, установленные законодательным и нормативно правовым актам Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z123" w:id="114"/>
-[...15 lines deleted...]
-      Для получения сертификата безопасности уполномоченным органом проводиться аудит системы управления безопасностью.</w:t>
+    <w:bookmarkStart w:name="z127" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) принятие уполномоченным органом решения о выдаче (отказе в выдаче) сертификата безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z124" w:id="115"/>
-[...15 lines deleted...]
-      21. Порядок выдачи сертификата безопасности включает в себя:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 22 предусматривается в редакции приказа и.о. Министра транспорта РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№136 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Перечень документов, необходимых для получения сертификата безопасности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z129" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заявление перевозчика на выдачу сертификата безопасности по форме, согласно приложению 1 к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z125" w:id="116"/>
-[...15 lines deleted...]
-      1) подачу перевозчиком в уполномоченный орган пакета документов, указанных в пункте 22 настоящих Правил;</w:t>
+    <w:bookmarkStart w:name="z130" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) копия справки о государственной регистрации (перерегистрации) юридического лица заявителя – для юридического лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z126" w:id="117"/>
-[...15 lines deleted...]
-      2) проведение уполномоченным органом аудита системы управления безопасностью путем рассмотрения и анализа документов на предмет ее соответствия требованиям, установленные законодательным и нормативно правовым актам Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z131" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) копия документа, удостоверяющего личность – для физического лица.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z127" w:id="118"/>
-[...15 lines deleted...]
-      3) принятие уполномоченным органом решения о выдаче (отказе в выдаче) сертификата безопасности.</w:t>
+    <w:bookmarkStart w:name="z132" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Истребование от перевозчиков документов, которые могут быть получены из информационных систем, не допускается.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z128" w:id="119"/>
-[...15 lines deleted...]
-      22. Перечень документов, необходимых для получения сертификата безопасности:</w:t>
+    <w:bookmarkStart w:name="z133" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Все документы подаются на государственном или русском языках.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z129" w:id="120"/>
-[...15 lines deleted...]
-      1) заявление перевозчика на выдачу сертификата безопасности по форме, согласно приложению 1 к настоящим Правилам;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 23 предусматривается в редакции приказа и.о. Министра транспорта РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№136 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. К проведению аудита системы управления безопасностью при необходимости привлекаются специалисты и эксперты организаций в сфере железнодорожного транспорта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 24 предусматривается в редакции приказа и.о. Министра транспорта РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№136 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Аудит системы управления безопасностью проводится в следующей последовательности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z136" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) вводное совещание представителей уполномоченного органа с руководством или работниками перевозчика.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z130" w:id="121"/>
-[...15 lines deleted...]
-      2) копия справки о государственной регистрации (перерегистрации) юридического лица заявителя – для юридического лица;</w:t>
+    <w:bookmarkStart w:name="z137" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представители уполномоченного органа информируют перевозчика о целях и масштабах аудита, методах и процедурах, которые будут использованы при проведении аудита, а также о способах взаимодействия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z131" w:id="122"/>
-[...15 lines deleted...]
-      3) копия документа, удостоверяющего личность – для физического лица.</w:t>
+    <w:bookmarkStart w:name="z138" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сбор и анализ информации о системе управления безопасностью на железнодорожном транспорте;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z132" w:id="123"/>
-[...15 lines deleted...]
-      Истребование от перевозчиков документов, которые могут быть получены из информационных систем, не допускается.</w:t>
+    <w:bookmarkStart w:name="z139" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обсуждение в ходе и по окончании аудита выявленных несоответствий, предложений по их устранению и рекомендации по улучшению деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z133" w:id="124"/>
-[...139 lines deleted...]
-    <w:bookmarkStart w:name="z140" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 25 предусматривается в редакции приказа и.о. Министра транспорта РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№136 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. В ходе проведения аудита проводится фактическая оценка соответствия осуществляемой деятельности перевозчика требованиям по безопасности, указанным в пункте 17 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z141" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 26 предусматривается в редакции приказа и.о. Министра транспорта РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№136 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. При оформлении результатов аудита идентифицируются несоответствия (при наличии) и формулируются рекомендации направленные на улучшение системы управления безопасностью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z142" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 27 предусматривается исключить приказом и.о. Министра транспорта РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№136 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. По итогам проведения аудита составляется </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>отчет</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о результатах проведенного аудита по форме, согласно приложению 2 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z143" w:id="134"/>
+    <w:bookmarkStart w:name="z143" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В отчете указывается одно из следующих решений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z144" w:id="135"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z144" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выдать сертификат безопасности по результатам аудита;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z145" w:id="136"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z145" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отказать в выдаче сертификата безопасности по результатам аудита.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z146" w:id="137"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пункт 28 предусматривается исключить приказом и.о. Министра транспорта РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№136 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Уполномоченный орган принимает решение о выдаче (об отказе в выдаче) сертификата безопасности в срок 30 календарных дней со дня регистрации заявления перевозчика на выдачу сертификата безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4522,933 +5512,1387 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z147" w:id="138"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 29 предусматривается в редакции приказа и.о. Министра транспорта РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№136 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. В выдаче сертификата безопасности отказывают в следующих случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z148" w:id="139"/>
+    <w:bookmarkStart w:name="z148" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) по результатам аудита система управления безопасностью перевозчика не соответствует требованиям, установленным законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z149" w:id="140"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z149" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) перевозчик отказывается от проведения аудита системы управления безопасностью или препятствует этому;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z150" w:id="141"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z150" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в случае предоставления неполного пакета документов, указанных в пункте 22 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z151" w:id="142"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 30 предусматривается в редакции приказа и.о. Министра транспорта РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№136 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. В случае мотивированного отказа в выдаче сертификата безопасности уполномоченный орган выдает перевозчику заключение с указанием причин отказа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z152" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 31 предусматривается в редакции приказа и.о. Министра транспорта РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№136 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Сертификат безопасности не подлежит передаче другому перевозчику. </w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 32 предусматривается в редакции приказа и.о. Министра транспорта РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№136 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Сертификат безопасности подлежит приостановлению действия в случаях аварий и крушений допущенные по вине перевозчика.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z154" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление о приостановлении или прекращении действия сертификата безопасности направляется перевозчику и Национальному оператору инфраструктуры в письменном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z155" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае устранения всех несоответствий, действие сертификата безопасности возобновляется, о чем направляется письменное уведомление перевозчику и Национальному оператору инфраструктуры.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z156" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Несостоятельность перевозчика устранить несоответствия в течение трех месяцев приводит к прекращению действия сертификата безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z157" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок действия сертификата безопасности составляет 3 года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z158" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 4. Учет нарушений безопасности движения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z159" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Случаи нарушения безопасности на железнодорожном транспорте подлежат учету.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z160" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Учет допущенных нарушений безопасности движения на железнодорожном транспорте, ведется уполномоченным органом и его территориальными подразделениями в разрезе областей, столицы и городов республиканского значения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z161" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. В локомотивном хозяйстве случаи нарушений безопасности, допущенных по вине локомотивных бригад из-за нарушений должностных обязанностей или технологических процессов, учитываются в депо приписки локомотивных бригад.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z162" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Случаи нарушений безопасности, допущенные из-за нарушения технологии ремонта, сервисного обслуживания или производства, рассматриваются совместно с представителем ремонтной организации или завода изготовителя (без представителя ремонтной организации или завода изготовителя при наличии письменного согласия руководства ремонтной организации или завода изготовителя) и учитываются за ремонтной организацией, заводом изготовителем и/или производителем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 36 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 08.07.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 354</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z163" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. В порядке, установленном пунктом 36 настоящих Правил, учитываются нарушения безопасности, допущенные по технической неисправности подвижного состава, пути, энергоснабжения, сигнализации и связи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z164" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Случаи нарушений безопасности, допущенные из-за технической неисправности грузовых вагонов, учитываются за юридическим лицом, проводившим последнее техническое обслуживание поезда, а в пассажирских перевозках - за перевозчиком, эксплуатирующим данный пассажирский вагон.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z165" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. В случае если виновниками нарушений безопасности повлекших нарушение безопасности движения являются работники двух и более участников перевозочного процесса, вспомогательных служб железнодорожного транспорта, случай нарушения безопасности движения учитывается за организацией, где работает основной виновник случая нарушения безопасности движения, на основании материалов проводимого служебного</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> расследования</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z166" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Случаи нарушений безопасности на магистральных, станционных и подъездных путях, допущенные из-за невыполнения обязанностей работником участников перевозочного процесса, учитываются в организации (структурном подразделении), работу которой исполнял виновный работник.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z167" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Случаи столкновения поездов с автотранспортными средствами и(или) другими самоходными средствами и наезд на скот, учитываются участниками перевозочного процесса, допустившими данное нарушение, или организацией, ответственной за содержание верхнего строения пути данного участка железных дорог, если при расследовании не установлена виновность работников других участников перевозочного процесса.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z153" w:id="144"/>
-[...15 lines deleted...]
-      32. Сертификат безопасности подлежит приостановлению действия в случаях аварий и крушений допущенные по вине перевозчика.</w:t>
+    <w:bookmarkStart w:name="z168" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Случаи нарушений безопасности, допущенные на железнодорожных путях, принадлежащих физическим и/или юридическим лицам, по вине их работников, учитываются за этими лицами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z154" w:id="145"/>
-[...15 lines deleted...]
-      Уведомление о приостановлении или прекращении действия сертификата безопасности направляется перевозчику и Национальному оператору инфраструктуры в письменном виде.</w:t>
+    <w:bookmarkStart w:name="z169" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. В случае нарушения безопасности на магистральных, станционных, подъездных путях или на железнодорожных путях по договорам государственно-частного партнерства, допущенного по причине излома (надрыва) литых деталей тележки вагонов, Национальный оператор инфраструктуры:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z155" w:id="146"/>
-[...15 lines deleted...]
-      В случае устранения всех несоответствий, действие сертификата безопасности возобновляется, о чем направляется письменное уведомление перевозчику и Национальному оператору инфраструктуры.</w:t>
+    <w:bookmarkStart w:name="z170" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) получает от железнодорожной администрации на территории, которой произошел излом и/или завода-изготовителя изломавшейся детали информацию о случае нарушения безопасности движения, вызванного изломом (надрывом) литых деталей тележки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z156" w:id="147"/>
-[...15 lines deleted...]
-      Несостоятельность перевозчика устранить несоответствия в течение трех месяцев приводит к прекращению действия сертификата безопасности.</w:t>
+    <w:bookmarkStart w:name="z171" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) получает от завода-изготовителя и железнодорожной администрации, на территории которой находится завод-изготовитель, а при необходимости и Дирекции Совета железнодорожного транспорта государств-участников Содружества информацию о литых деталях, находившихся в одной плавке с изломавшейся;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z157" w:id="148"/>
-[...15 lines deleted...]
-      Срок действия сертификата безопасности составляет 3 года.</w:t>
+    <w:bookmarkStart w:name="z172" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) определяет по "автоматизированному банку данных парка вагонов" номера вагонов, оборудованных деталями одной плавки с изломавшейся;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z158" w:id="149"/>
+    <w:bookmarkStart w:name="z173" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) после исполнения подпунктов 1), 2), 3) настоящего пункта направляет информацию в уполномоченный орган с номерами вагонов, оборудованных деталями одной плавки с изломавшейся;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z174" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) по распоряжению уполномоченного органа применяет меры по недопущению дальнейшей эксплуатации на территории Республики Казахстан подвижного состава всех форм собственности укомплектованных литыми деталями тележек, изготовленных в одной плавке с изломавшейся.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z175" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      О принятом решении уполномоченного органа извещает владельцев вагонов резидентов Республики Казахстан, а также все железнодорожные администрации пространства 1520 мм.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...63 lines deleted...]
-      35. В локомотивном хозяйстве случаи нарушений безопасности, допущенных по вине локомотивных бригад из-за нарушений должностных обязанностей или технологических процессов, учитываются в депо приписки локомотивных бригад.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 43 с изменением, внесенным приказом и.о. Министра транспорта РК от 16.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z176" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. В случае предоставления заинтересованным лицом результатов независимой экспертизы с целью подтверждения безопасности эксплуатации литой детали, вошедшей в одну плавку с изломавшейся, уполномоченный орган принимает решение о дальнейшей эксплуатации на территории Республики Казахстан подвижного состава всех форм собственности укомплектованных литыми деталями тележек, изготовленных в одной плавке с изломавшейся после дополнительного рассмотрения всех обстоятельств происшествия с учетом результатов указанной экспертизы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z162" w:id="153"/>
-[...15 lines deleted...]
-      36. Случаи нарушений безопасности, допущенные из-за нарушения технологии ремонта, сервисного обслуживания или производства, рассматриваются совместно с представителем ремонтной организации или завода изготовителя (без представителя ремонтной организации или завода изготовителя при наличии письменного согласия руководства ремонтной организации или завода изготовителя) и учитываются за ремонтной организацией, заводом изготовителем и/или производителем.</w:t>
+    <w:bookmarkStart w:name="z177" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Первые руководители организаций – участников перевозочного процесса, обеспечивают полноту ведения первичного учета и правильную классификацию случаев нарушений безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:p>
-[...77 lines deleted...]
-      37. В порядке, установленном пунктом 36 настоящих Правил, учитываются нарушения безопасности, допущенные по технической неисправности подвижного состава, пути, энергоснабжения, сигнализации и связи.</w:t>
+    <w:bookmarkStart w:name="z178" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. При выявлении неверной классификации случаев нарушений безопасности, уполномоченный орган осуществляет переклассификацию данных нарушений безопасности движения в соответствии с настоящими Правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z164" w:id="155"/>
-[...15 lines deleted...]
-      38. Случаи нарушений безопасности, допущенные из-за технической неисправности грузовых вагонов, учитываются за юридическим лицом, проводившим последнее техническое обслуживание поезда, а в пассажирских перевозках - за перевозчиком, эксплуатирующим данный пассажирский вагон.</w:t>
+    <w:bookmarkStart w:name="z179" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Классификация нарушений безопасности движения уполномоченного органа применяется для учета всеми участниками перевозочного процесса и вспомогательными службами железнодорожного транспорта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z165" w:id="156"/>
-[...35 lines deleted...]
-        <w:t>.</w:t>
+    <w:bookmarkStart w:name="z180" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. При происшествии одновременно нескольких случаев нарушений безопасности движения учитывается то нарушение, которое привело к более тяжким последствиям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z166" w:id="157"/>
-[...15 lines deleted...]
-      40. Случаи нарушений безопасности на магистральных, станционных и подъездных путях, допущенные из-за невыполнения обязанностей работником участников перевозочного процесса, учитываются в организации (структурном подразделении), работу которой исполнял виновный работник.</w:t>
+    <w:bookmarkStart w:name="z181" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Участники перевозочного процесса и вспомогательные службы железнодорожного транспорта информируют о нарушениях безопасности движения на магистральных, станционных и подъездных путях в уполномоченный орган и его территориальные подразделения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z167" w:id="158"/>
-[...361 lines deleted...]
-    <w:bookmarkStart w:name="z182" w:id="173"/>
+    <w:bookmarkStart w:name="z182" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Участниками перевозочного процесса и вспомогательными службами железнодорожного транспорта информация о нарушениях безопасности движения предоставляется не позднее одного часа с момента происшествия посредством телефонной или факсимильной связи. Подробная информация о нарушениях безопасности движения предоставляется не позднее суток с момента происшествия в письменной форме утверждаемой уполномоченным органом в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 30 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа и.о. Министра транспорта РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№136 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5579,88 +7023,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z185" w:id="174"/>
+    <w:bookmarkStart w:name="z185" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                    Заявление перевозчика на выдачу сертификата безопасности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z186" w:id="175"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z186" w:id="160"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (полное наименование уполномоченного органа) от ____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5759,232 +7203,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>перевозчика – для юридических лиц.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z187" w:id="176"/>
+      <w:bookmarkStart w:name="z187" w:id="161"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу провести аудит системы управления безопасности и выдать сертификат безопасности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkEnd w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">______________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (указать полное наименование вида деятельности и (или) подвида(ов) деятельности)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z188" w:id="177"/>
+      <w:bookmarkStart w:name="z188" w:id="162"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес перевозчика _____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(почтовый индекс, страна (для иностранного юридического лица), область, город, район,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>населенный пункт, наименование улицы, номер дома/здания (стационарного помещения)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z189" w:id="178"/>
+    <w:bookmarkStart w:name="z189" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электронная почта______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z190" w:id="179"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z190" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефоны _____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z191" w:id="180"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z191" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Факс _________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z192" w:id="181"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z192" w:id="166"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес объекта осуществления деятельности или действий (операций) ______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5992,90 +7436,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(почтовый индекс, область, город, район, населенный пункт, наименование улицы, номер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>дома/здания (стационарного помещения)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z193" w:id="182"/>
+    <w:bookmarkStart w:name="z193" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прилагается ______ листов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z194" w:id="183"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z194" w:id="168"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим подтверждается, что:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       все указанные данные являются официальными контактами и на них может быть направлена</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6089,96 +7533,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>все прилагаемые документы соответствуют действительности и являются действительными.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z195" w:id="184"/>
+      <w:bookmarkStart w:name="z195" w:id="169"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель ____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(подпись) (фамилия, имя, отчество (при наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата заполнения: "__" __________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа и.о. Министра транспорта РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№136 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6493,528 +8033,884 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>расшифровка подписи, (подпись)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Дата __________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z200" w:id="185"/>
+    <w:bookmarkStart w:name="z200" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                    Отчет о результатах проведенного аудита перевозчика</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z201" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z202" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                     (наименование)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z203" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сроки проведения аудита</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z204" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основание для проведения аудита</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z205" w:id="175"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аудит проводился в следующем составе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z206" w:id="176"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                   (фамилия, имя, отчество (при наличии) должность</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z207" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (фамилия, имя, отчество (при наличии) компетентных представителей иных организаций</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z208" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z209" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Результаты предыдущего аудита (при наличии) ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z210" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Результаты предыдущего аудита системы управления безопасностью перевозчика были рассмотрены аудиторами:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z211" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Результаты предыдущего аудита системы управления безопасностью устранены/не устранены перевозчиком:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z212" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Выявленные несоответствия (при наличии):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z213" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z214" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Рекомендации (при необходимости)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z215" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для улучшения деятельности перевозчика, даны следующие рекомендации:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z201" w:id="186"/>
-[...333 lines deleted...]
-    <w:bookmarkStart w:name="z216" w:id="201"/>
+    <w:bookmarkStart w:name="z216" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. ____ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z217" w:id="202"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z217" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. ____ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z218" w:id="203"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z218" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение по итогам аудита:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z219" w:id="204"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z219" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Аудиторы: ___________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z220" w:id="205"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z220" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (фамилия, имя, отчество (при наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z221" w:id="206"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z221" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________20__ года (подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkEnd w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматривается дополнить приложением 3 вводится в действие с 12.07.2026 в соответствии с приказом и.о. Министра транспорта РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№136 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(текст исключен).  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматривается дополнить приложением 4 вводится в действие с 12.07.2026 в соответствии с приказом и.о. Министра транспорта РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№136 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(текст исключен).  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматривается дополнить приложением 5 вводится в действие с 12.07.2026 в соответствии с приказом и.о. Министра транспорта РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№136 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(текст исключен).  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматривается дополнить приложением 6 вводится в действие с 12.07.2026 в соответствии с приказом и.о. Министра транспорта РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№136 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(текст исключен).  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -7060,55 +8956,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>