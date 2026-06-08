--- v0 (2025-10-12)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d7b1cc2" w14:textId="d7b1cc2">
+    <w:p w14:paraId="d79ed46" w14:textId="d79ed46">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1487,642 +1487,726 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) справочная служба операторов связи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z99" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок координации деятельности дежурных диспетчерских служб на территории Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z100" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 125</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. При возникновении чрезвычайных ситуаций, угроз жизни и причинения вреда здоровью людей и иных случаев, требующих принятия мер экстренной помощи, УЕДДС координирует деятельность взаимодействующих дежурных диспетчерских служб. Для этого УЕДДС в месте его дислокации интегрируется с информационными системами заинтересованных государственных органов и организаций, а также с имеющейся инфраструктурой связи на территории административно-территориальной единицы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z101" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Взаимодействие с дежурными диспетчерскими службами организуется в режимах повседневной деятельности, повышенной готовности и чрезвычайной ситуации:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z101" w:id="25"/>
-[...15 lines deleted...]
-      5. Взаимодействие с дежурными диспетчерскими службами организуется в режимах повседневной деятельности, повышенной готовности и чрезвычайной ситуации:</w:t>
+    <w:bookmarkStart w:name="z102" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в режиме повседневной деятельности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z102" w:id="26"/>
-[...15 lines deleted...]
-      1) в режиме повседневной деятельности:</w:t>
+    <w:bookmarkStart w:name="z103" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при заступлении на дежурство оперативный дежурный единой дежурно-диспетчерской службы "112" (далее – ЕДДС) проверяет каналы и средства связи, уточняет контактные данные оперативных дежурных взаимодействующих дежурных диспетчерских служб, сведения о наличии дополнительных средств связи с указанием номеров, позывных и другую необходимую информацию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z103" w:id="27"/>
-[...15 lines deleted...]
-      при заступлении на дежурство оперативный дежурный единой дежурно-диспетчерской службы "112" (далее – ЕДДС) проверяет каналы и средства связи, уточняет контактные данные оперативных дежурных взаимодействующих дежурных диспетчерских служб, сведения о наличии дополнительных средств связи с указанием номеров, позывных и другую необходимую информацию;</w:t>
+    <w:bookmarkStart w:name="z104" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      во время дежурства взаимодействующие дежурные диспетчерские службы осуществляют обмен информацией о чрезвычайных ситуациях, угрозах жизни и причинения вреда здоровью людей и иных случаях, требующих принятия мер экстренной помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z104" w:id="28"/>
-[...15 lines deleted...]
-      во время дежурства взаимодействующие дежурные диспетчерские службы осуществляют обмен информацией о чрезвычайных ситуациях, угрозах жизни и причинения вреда здоровью людей и иных случаях, требующих принятия мер экстренной помощи;</w:t>
+    <w:bookmarkStart w:name="z105" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при возникновении чрезвычайных ситуаций, угроз жизни и причинения вреда здоровью людей и иных случаев, требующих принятия мер экстренной помощи, дежурными диспетчерскими службами, организуются мероприятия по реагированию на них с привлечением соответствующей экстренной службы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z105" w:id="29"/>
-[...15 lines deleted...]
-      при возникновении чрезвычайных ситуаций, угроз жизни и причинения вреда здоровью людей и иных случаев, требующих принятия мер экстренной помощи, дежурными диспетчерскими службами, организуются мероприятия по реагированию на них с привлечением соответствующей экстренной службы;</w:t>
+    <w:bookmarkStart w:name="z106" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при поступлении во взаимодействующие дежурные диспетчерские службы информации, о чрезвычайной ситуации в экстренном порядке передается оперативному дежурному ЕДДС "112";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z106" w:id="30"/>
-[...15 lines deleted...]
-      при поступлении во взаимодействующие дежурные диспетчерские службы информации, о чрезвычайной ситуации в экстренном порядке передается оперативному дежурному ЕДДС "112";</w:t>
+    <w:bookmarkStart w:name="z107" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дежурные диспетчерские службы информируют ЕДДС "112" о действиях по экстренному реагированию на ситуации, связанные с возникновением чрезвычайных ситуаций, угроз жизни и причинения вреда здоровью людей и иных случаев, требующих принятия мер экстренной помощи в соответствии со статьей 6 Закона Республики Казахстан "О гражданской защите";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z107" w:id="31"/>
-[...15 lines deleted...]
-      дежурные диспетчерские службы информируют ЕДДС "112" о действиях по экстренному реагированию на ситуации, связанные с возникновением чрезвычайных ситуаций, угроз жизни и причинения вреда здоровью людей и иных случаев, требующих принятия мер экстренной помощи в соответствии со статьей 6 Закона Республики Казахстан "О гражданской защите";</w:t>
+    <w:bookmarkStart w:name="z108" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в режиме повышенной готовности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z108" w:id="32"/>
-[...15 lines deleted...]
-      2) в режиме повышенной готовности:</w:t>
+    <w:bookmarkStart w:name="z109" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оперативный дежурный ЕДДС "112" осуществляет сбор и обобщение информации из служб наблюдения, контроля обстановки и прогнозирования, а также от потенциально опасных объектов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z109" w:id="33"/>
-[...15 lines deleted...]
-      оперативный дежурный ЕДДС "112" осуществляет сбор и обобщение информации из служб наблюдения, контроля обстановки и прогнозирования, а также от потенциально опасных объектов;</w:t>
+    <w:bookmarkStart w:name="z110" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оперативный дежурный ЕДДС "112" передает оперативному дежурному взаимодействующих дежурных диспетчерских служб соответствующего профиля (пожарная служба, правоохранительная служба, скорая медицинская служба, аварийная служба) текущую информацию о радиационной, химической, биологической, экологической, пожарной и другой обстановке, а также обо всех изменениях в зоне возможной чрезвычайной ситуации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z110" w:id="34"/>
-[...15 lines deleted...]
-      оперативный дежурный ЕДДС "112" передает оперативному дежурному взаимодействующих дежурных диспетчерских служб соответствующего профиля (пожарная служба, правоохранительная служба, скорая медицинская служба, аварийная служба) текущую информацию о радиационной, химической, биологической, экологической, пожарной и другой обстановке, а также обо всех изменениях в зоне возможной чрезвычайной ситуации;</w:t>
+    <w:bookmarkStart w:name="z111" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оперативные дежурные взаимодействующих дежурных диспетчерских служб немедленно передают оперативному дежурному ЕДДС "112" поступающую информацию об изменениях обстановки по своей специализации в зоне возможной чрезвычайной ситуации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z111" w:id="35"/>
-[...15 lines deleted...]
-      оперативные дежурные взаимодействующих дежурных диспетчерских служб немедленно передают оперативному дежурному ЕДДС "112" поступающую информацию об изменениях обстановки по своей специализации в зоне возможной чрезвычайной ситуации;</w:t>
+    <w:bookmarkStart w:name="z112" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оперативные дежурные взаимодействующих дежурных диспетчерских служб (за исключением дежурных частей указанных в подпунктах 5), 8) пункта 3) настоящих Правил при получении информации об угрозе чрезвычайной ситуации приводят в повышенную готовность формирования экстренного реагирования и передают в ЕДДС "112" данные об их составе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z112" w:id="36"/>
-[...15 lines deleted...]
-      оперативные дежурные взаимодействующих дежурных диспетчерских служб (за исключением дежурных частей указанных в подпунктах 5), 8) пункта 3) настоящих Правил при получении информации об угрозе чрезвычайной ситуации приводят в повышенную готовность формирования экстренного реагирования и передают в ЕДДС "112" данные об их составе;</w:t>
+    <w:bookmarkStart w:name="z113" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в режиме чрезвычайной ситуации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z113" w:id="37"/>
-[...15 lines deleted...]
-      3) в режиме чрезвычайной ситуации:</w:t>
+    <w:bookmarkStart w:name="z114" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оперативный дежурный ЕДДС "112" при получении сообщения о чрезвычайной ситуации идентифицирует полученную информацию в соответствии с приказом исполняющего обязанности Министра по чрезвычайным ситуациям Республики Казахстан от 10 мая 2023 года № 240 "Об установлении классификации чрезвычайных ситуаций природного и техногенного характера" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 32469);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z114" w:id="38"/>
-[...15 lines deleted...]
-      оперативный дежурный ЕДДС "112" при получении сообщения о чрезвычайной ситуации идентифицирует полученную информацию в соответствии с приказом исполняющего обязанности Министра по чрезвычайным ситуациям Республики Казахстан от 10 мая 2023 года № 240 "Об установлении классификации чрезвычайных ситуаций природного и техногенного характера" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 32469);</w:t>
+    <w:bookmarkStart w:name="z115" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оперативный дежурный ЕДДС "112" в экстренном порядке направляет в зону чрезвычайной ситуации аварийно-спасательные формирования соответствующего профиля (пожарная служба, правоохранительная служба, скорая медицинская служба, аварийная служба);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z115" w:id="39"/>
-[...15 lines deleted...]
-      оперативный дежурный ЕДДС "112" в экстренном порядке направляет в зону чрезвычайной ситуации аварийно-спасательные формирования соответствующего профиля (пожарная служба, правоохранительная служба, скорая медицинская служба, аварийная служба);</w:t>
+    <w:bookmarkStart w:name="z116" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при необходимости направления в зону чрезвычайной ситуации дополнительных формирований экстренного реагирования, оперативный дежурный ЕДДС "112" в экстренном порядке информирует об этом соответствующих оперативных дежурных взаимодействующих дежурных диспетчерских служб;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z116" w:id="40"/>
-[...15 lines deleted...]
-      при необходимости направления в зону чрезвычайной ситуации дополнительных формирований экстренного реагирования, оперативный дежурный ЕДДС "112" в экстренном порядке информирует об этом соответствующих оперативных дежурных взаимодействующих дежурных диспетчерских служб;</w:t>
+    <w:bookmarkStart w:name="z117" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оперативные дежурные взаимодействующих дежурных диспетчерских служб (за исключением дежурных частей указанных в подпунктах 5), 8) пункта 3) настоящих Правил при получении информации о направлении в зону чрезвычайной ситуации дополнительных формирований экстренного реагирования в экстренном порядке осуществляют указанные мероприятия и передают в ЕДДС "112" данные об их составе, времени убытия и прибытия в зону чрезвычайной ситуации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z117" w:id="41"/>
-[...15 lines deleted...]
-      оперативные дежурные взаимодействующих дежурных диспетчерских служб (за исключением дежурных частей указанных в подпунктах 5), 8) пункта 3) настоящих Правил при получении информации о направлении в зону чрезвычайной ситуации дополнительных формирований экстренного реагирования в экстренном порядке осуществляют указанные мероприятия и передают в ЕДДС "112" данные об их составе, времени убытия и прибытия в зону чрезвычайной ситуации.</w:t>
+    <w:bookmarkStart w:name="z118" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Полномочия единой дежурно-диспетчерской службы "112" на территории Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z118" w:id="42"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 4. Полномочия единой дежурно-диспетчерской службы "112" на территории Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z119" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Полномочиями единой дежурно-диспетчерской службы "112" на территории Республики Казахстан являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z119" w:id="43"/>
-[...15 lines deleted...]
-      6. Полномочиями единой дежурно-диспетчерской службы "112" на территории Республики Казахстан являются:</w:t>
+    <w:bookmarkStart w:name="z120" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) прием и обработка сообщений от физических и юридических лиц о предпосылках возникновения или возникновении чрезвычайных ситуаций, пожаров, угроз жизни и причинения вреда здоровью людей и иных случаев, требующих принятия мер экстренной помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z120" w:id="44"/>
-[...15 lines deleted...]
-      1) прием и обработка сообщений от физических и юридических лиц о предпосылках возникновения или возникновении чрезвычайных ситуаций, пожаров, угроз жизни и причинения вреда здоровью людей и иных случаев, требующих принятия мер экстренной помощи;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) координация действий по реагированию экстренных служб на чрезвычайные ситуации, пожары, угрозы жизни и причинения вреда здоровью людей и иные случаи, требующие принятия мер экстренной помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z121" w:id="45"/>
-[...15 lines deleted...]
-      2) координация действий по реагированию экстренных служб на чрезвычайные ситуации, пожары, угрозы жизни и причинения вреда здоровью людей и иные случаи, требующие принятия мер экстренной помощи;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) координация действий экстренных служб уполномоченного органа аварийно-спасательных формирований сил гражданской защиты при ликвидации чрезвычайных ситуаций и проведении аварийно-спасательных работ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z122" w:id="46"/>
-[...15 lines deleted...]
-      3) координация действий экстренных служб уполномоченного органа аварийно-спасательных формирований сил гражданской защиты при ликвидации чрезвычайных ситуаций и проведении аварийно-спасательных работ;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) оповещение и информирование физических и юридических лиц о предпосылках или возникновении чрезвычайных ситуаций, в случае угрозы жизни и здоровью населения, а также порядке действий в сложившейся обстановке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z123" w:id="47"/>
-[...15 lines deleted...]
-      4) оповещение и информирование физических и юридических лиц о предпосылках или возникновении чрезвычайных ситуаций, в случае угрозы жизни и здоровью населения, а также порядке действий в сложившейся обстановке;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) руководство в оперативном отношении дежурными службами территориального органа, подведомственных учреждений и организаций уполномоченного органа, дислоцирующихся в области (городе);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z124" w:id="48"/>
-[...15 lines deleted...]
-      5) руководство в оперативном отношении дежурными службами территориального органа, подведомственных учреждений и организаций уполномоченного органа, дислоцирующихся в области (городе);</w:t>
+    <w:bookmarkStart w:name="z125" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) доведение до территориального органа, подведомственных учреждений и организаций уполномоченного органа, дислоцирующихся в области (городе), распоряжений руководства территориального органа и уполномоченного органа, по вопросам осуществления неотложных мер оперативного реагирования на чрезвычайные ситуации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z125" w:id="49"/>
-[...15 lines deleted...]
-      6) доведение до территориального органа, подведомственных учреждений и организаций уполномоченного органа, дислоцирующихся в области (городе), распоряжений руководства территориального органа и уполномоченного органа, по вопросам осуществления неотложных мер оперативного реагирования на чрезвычайные ситуации;</w:t>
+    <w:bookmarkStart w:name="z126" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) использование в пределах своей компетенции информации, содержащей в базах данных аварийных и экстренных служб, операторов связи, местных исполнительных органов и иных государственных органов, служб гражданской защиты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z126" w:id="50"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2448,31 +2532,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>