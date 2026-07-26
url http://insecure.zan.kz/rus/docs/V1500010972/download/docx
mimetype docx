--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d79ed46" w14:textId="d79ed46">
+    <w:p w14:paraId="36c22a9" w14:textId="36c22a9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,869 +100,845 @@
         </w:rPr>
         <w:t>Об утверждении Правил координации деятельности дежурных диспетчерских служб и полномочий единой дежурно-диспетчерской службы "112" на территории Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра внутренних дел Республики Казахстан от 23 февраля 2015 года № 138. Зарегистрирован в Министерстве юстиции Республики Казахстан 6 мая 2015 года № 10972.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...58 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 69)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 16 Положения о Министерстве по чрезвычайным ситуациям Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 23 октября 2020 года № 701 "Вопросы Министерства по чрезвычайным ситуациям Республики Казахстан" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа Министра по чрезвычайным ситуациям РК от 28.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 369</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Утвердить прилагаемые </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правила</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> координации деятельности дежурных диспетчерских служб и полномочия единой дежурно-диспетчерской службы "112" на территории Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...45 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра по чрезвычайным ситуациям РК от 27.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Комитету по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан (Петров В.В.) в установленном законодательством порядке обеспечить:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в течение десяти календарных дней после государственной регистрации настоящего приказа его направление на официальное опубликование в периодических печатных изданиях и в информационно-правовой системе "Әділет";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) размещение настоящего приказа на интернет-ресурсе Министерства внутренних дел Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Контроль за исполнением настоящего приказа возложить на заместителя министра внутренних дел Республики Казахстан Божко В.К.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...42 lines deleted...]
-      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="2"/>
-[...112 lines deleted...]
-    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Министр внутренних дел</w:t>
+              <w:t>Министр внутренних дел</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Республики Казахстан</w:t>
+              <w:t>Республики Казахстан</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-К. Касымов</w:t>
+              <w:t>К. Касымов</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">      "СОГЛАСОВАН"   </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Министр здравоохранения и   </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       социального развития   </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Республики Казахстан   </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _________________ Т. Дуйсенова   </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5 март 2015 года</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "СОГЛАСОВАН"   </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Министр по инвестициям и развитию   </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Республики Казахстан   </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _________________ А. Исекешев   </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6 апреля 2015 года</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "СОГЛАСОВАН"   </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Председатель Комитета   </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       национальной безопасности   </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Республики Казахстан   </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _________________ Н. Абыкаев   </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27 марта 2015 года</w:t>
       </w:r>
-    </w:p>
-[...29 lines deleted...]
-</w:t>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -1057,1156 +1033,1375 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 23 февраля 2015 года № 138</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:bookmarkStart w:name="z6" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила координации деятельности дежурных диспетчерских служб и полномочий единой дежурно-диспетчерской службы "112" на территории Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила - в редакции приказа Министра по чрезвычайным ситуациям РК от 28.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 369</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...140 lines deleted...]
-    <w:bookmarkStart w:name="z89" w:id="13"/>
+    <w:bookmarkStart w:name="z7" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Взаимодействующие дежурные диспетчерские службы на территории Республики Казахстан</w:t>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-[...180 lines deleted...]
-    <w:bookmarkStart w:name="z99" w:id="23"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...12 lines deleted...]
-      </w:pPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Настоящие Правила координации деятельности дежурных диспетчерских служб "112" на территории Республики Казахстан (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 69)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 16 Положения о Министерстве по чрезвычайным ситуациям Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 23 октября 2020 года № 701 "Вопросы Министерства по чрезвычайным ситуациям Республики Казахстан" и определяют порядок координации деятельности дежурных диспетчерских служб и полномочия единой дежурно-диспетчерской службы "112" на территории Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. В настоящих Правилах используются следующие термины и определения:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) аварийно-спасательное формирование – самостоятельная или входящая в состав аттестованной аварийно-спасательной службы организационно-структурная единица сил гражданской защиты, предназначенная для проведения аварийно-спасательных и неотложных работ;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) уполномоченный орган в сфере гражданской защиты (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере гражданской защиты в части предупреждения и ликвидации чрезвычайных ситуаций природного и техногенного характера, оказания экстренной медицинской и психологической помощи населению, обеспечения пожарной безопасности и организации гражданской обороны; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) единая дежурно-диспетчерская служба "112" – служба приема и обработки сообщений от физических и юридических лиц о предпосылках возникновения или возникновении чрезвычайной ситуации, пожаре, угрозе жизни и причинения вреда здоровью людей и об иных случаях, требующих принятия мер экстренной помощи с последующей координацией действий по реагированию экстренных служб в пределах своей компетенции; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) чрезвычайная ситуация (далее – ЧС) – обстановка на определенной территории, сложившаяся в результате аварии, пожара, вредного воздействия опасных производственных факторов, опасного природного явления, катастрофы, стихийного или иного бедствия, которые повлекли за собой человеческие жертвы, вред здоровью людей или окружающей среде, значительный материальный ущерб и нарушение условий жизнедеятельности людей.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
-[...405 lines deleted...]
-    <w:bookmarkStart w:name="z118" w:id="41"/>
+    <w:bookmarkStart w:name="z89" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Полномочия единой дежурно-диспетчерской службы "112" на территории Республики Казахстан</w:t>
+        <w:t xml:space="preserve"> Глава 2. Взаимодействующие дежурные диспетчерские службы на территории Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z119" w:id="42"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. В состав взаимодействующих дежурных диспетчерских служб на территории Республики Казахстан, в зоне ответственности территориального органа уполномоченного органа входят:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) управления единой дежурно-диспетчерской службы (далее – УЕДДС) территориального органа уполномоченного органа;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) центр оперативного управления, дежурная часть территориального органа Министерства внутренних дел Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) диспетчерское подразделение станций скорой медицинской помощи местного исполнительного органа;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) диспетчерское подразделение службы медицинской авиации Министерства здравоохранения Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) дежурная служба территориального органа Комитета национальной безопасности Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) дежурный Координационного центра поиска и спасания терпящих или потерпевших бедствия воздушных судов республиканского государственного предприятия на праве хозяйственного ведения "Казаэронавигация" Комитета гражданской авиации Министерства транспорта Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) дежурные диспетчерские службы местного исполнительного органа, осуществляющие контроль над аварийно-восстановительными работами на объектах социальной и жилищно-коммунальной инфраструктуры;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8) справочная служба операторов связи.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      6. Полномочиями единой дежурно-диспетчерской службы "112" на территории Республики Казахстан являются:</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z120" w:id="43"/>
+    <w:bookmarkStart w:name="z99" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      1) прием и обработка сообщений от физических и юридических лиц о предпосылках возникновения или возникновении чрезвычайных ситуаций, пожаров, угроз жизни и причинения вреда здоровью людей и иных случаев, требующих принятия мер экстренной помощи;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок координации деятельности дежурных диспетчерских служб на территории Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z121" w:id="44"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) координация действий по реагированию экстренных служб на чрезвычайные ситуации, пожары, угрозы жизни и причинения вреда здоровью людей и иные случаи, требующие принятия мер экстренной помощи;</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 125</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. При возникновении чрезвычайных ситуаций, угроз жизни и причинения вреда здоровью людей и иных случаев, требующих принятия мер экстренной помощи, УЕДДС координирует деятельность взаимодействующих дежурных диспетчерских служб. Для этого УЕДДС в месте его дислокации интегрируется с информационными системами заинтересованных государственных органов и организаций, а также с имеющейся инфраструктурой связи на территории административно-территориальной единицы.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Взаимодействие с дежурными диспетчерскими службами организуется в режимах повседневной деятельности, повышенной готовности и чрезвычайной ситуации:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) в режиме повседневной деятельности:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>при заступлении на дежурство оперативный дежурный единой дежурно-диспетчерской службы "112" (далее – ЕДДС) проверяет каналы и средства связи, уточняет контактные данные оперативных дежурных взаимодействующих дежурных диспетчерских служб, сведения о наличии дополнительных средств связи с указанием номеров, позывных и другую необходимую информацию;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>во время дежурства взаимодействующие дежурные диспетчерские службы осуществляют обмен информацией о чрезвычайных ситуациях, угрозах жизни и причинения вреда здоровью людей и иных случаях, требующих принятия мер экстренной помощи;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>при возникновении чрезвычайных ситуаций, угроз жизни и причинения вреда здоровью людей и иных случаев, требующих принятия мер экстренной помощи, дежурными диспетчерскими службами, организуются мероприятия по реагированию на них с привлечением соответствующей экстренной службы;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>при поступлении во взаимодействующие дежурные диспетчерские службы информации, о чрезвычайной ситуации в экстренном порядке передается оперативному дежурному ЕДДС "112";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дежурные диспетчерские службы информируют ЕДДС "112" о действиях по экстренному реагированию на ситуации, связанные с возникновением чрезвычайных ситуаций, угроз жизни и причинения вреда здоровью людей и иных случаев, требующих принятия мер экстренной помощи в соответствии со статьей 6 Закона Республики Казахстан "О гражданской защите";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) в режиме повышенной готовности:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>оперативный дежурный ЕДДС "112" осуществляет сбор и обобщение информации из служб наблюдения, контроля обстановки и прогнозирования, а также от потенциально опасных объектов;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>оперативный дежурный ЕДДС "112" передает оперативному дежурному взаимодействующих дежурных диспетчерских служб соответствующего профиля (пожарная служба, правоохранительная служба, скорая медицинская служба, аварийная служба) текущую информацию о радиационной, химической, биологической, экологической, пожарной и другой обстановке, а также обо всех изменениях в зоне возможной чрезвычайной ситуации;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>оперативные дежурные взаимодействующих дежурных диспетчерских служб немедленно передают оперативному дежурному ЕДДС "112" поступающую информацию об изменениях обстановки по своей специализации в зоне возможной чрезвычайной ситуации;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>оперативные дежурные взаимодействующих дежурных диспетчерских служб (за исключением дежурных частей указанных в подпунктах 5), 8) пункта 3) настоящих Правил при получении информации об угрозе чрезвычайной ситуации приводят в повышенную готовность формирования экстренного реагирования и передают в ЕДДС "112" данные об их составе;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) в режиме чрезвычайной ситуации:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>оперативный дежурный ЕДДС "112" при получении сообщения о чрезвычайной ситуации идентифицирует полученную информацию в соответствии с приказом исполняющего обязанности Министра по чрезвычайным ситуациям Республики Казахстан от 10 мая 2023 года № 240 "Об установлении классификации чрезвычайных ситуаций природного и техногенного характера" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 32469);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>оперативный дежурный ЕДДС "112" в экстренном порядке направляет в зону чрезвычайной ситуации аварийно-спасательные формирования соответствующего профиля (пожарная служба, правоохранительная служба, скорая медицинская служба, аварийная служба);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>при необходимости направления в зону чрезвычайной ситуации дополнительных формирований экстренного реагирования, оперативный дежурный ЕДДС "112" в экстренном порядке информирует об этом соответствующих оперативных дежурных взаимодействующих дежурных диспетчерских служб;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>оперативные дежурные взаимодействующих дежурных диспетчерских служб (за исключением дежурных частей указанных в подпунктах 5), 8) пункта 3) настоящих Правил при получении информации о направлении в зону чрезвычайной ситуации дополнительных формирований экстренного реагирования в экстренном порядке осуществляют указанные мероприятия и передают в ЕДДС "112" данные об их составе, времени убытия и прибытия в зону чрезвычайной ситуации.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z122" w:id="45"/>
+    <w:bookmarkStart w:name="z118" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      3) координация действий экстренных служб уполномоченного органа аварийно-спасательных формирований сил гражданской защиты при ликвидации чрезвычайных ситуаций и проведении аварийно-спасательных работ;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Полномочия единой дежурно-диспетчерской службы "112" на территории Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z123" w:id="46"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. Полномочиями единой дежурно-диспетчерской службы "112" на территории Республики Казахстан являются:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) прием и обработка сообщений от физических и юридических лиц о предпосылках возникновения или возникновении чрезвычайных ситуаций, пожаров, угроз жизни и причинения вреда здоровью людей и иных случаев, требующих принятия мер экстренной помощи;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) координация действий по реагированию экстренных служб на чрезвычайные ситуации, пожары, угрозы жизни и причинения вреда здоровью людей и иные случаи, требующие принятия мер экстренной помощи;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) координация действий экстренных служб уполномоченного органа аварийно-спасательных формирований сил гражданской защиты при ликвидации чрезвычайных ситуаций и проведении аварийно-спасательных работ;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) оповещение и информирование физических и юридических лиц о предпосылках или возникновении чрезвычайных ситуаций, в случае угрозы жизни и здоровью населения, а также порядке действий в сложившейся обстановке;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) руководство в оперативном отношении дежурными службами территориального органа, подведомственных учреждений и организаций уполномоченного органа, дислоцирующихся в области (городе);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) доведение до территориального органа, подведомственных учреждений и организаций уполномоченного органа, дислоцирующихся в области (городе), распоряжений руководства территориального органа и уполномоченного органа, по вопросам осуществления неотложных мер оперативного реагирования на чрезвычайные ситуации;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) использование в пределах своей компетенции информации, содержащей в базах данных аварийных и экстренных служб, операторов связи, местных исполнительных органов и иных государственных органов, служб гражданской защиты.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      4) оповещение и информирование физических и юридических лиц о предпосылках или возникновении чрезвычайных ситуаций, в случае угрозы жизни и здоровью населения, а также порядке действий в сложившейся обстановке;</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-[...59 lines deleted...]
-    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2532,31 +2727,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>