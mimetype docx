--- v0 (2025-11-13)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="16ca866" w14:textId="16ca866">
+    <w:p w14:paraId="0762856" w14:textId="0762856">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1140,51 +1140,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) текущая цена – цена имущества, складывающаяся в ходе торгов в форме аукциона на повышение цены или объявленная цена, складывающаяся в ходе торгов в форме аукциона на понижение цены;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z333" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) начальная цена – цена имущества, определяемая на основании отчета об оценке стоимости имущества, представленного независимыми консультантами или оценщиком, и устанавливаемая комиссией;</w:t>
+      2) начальная цена – цена имущества, определяемая на основании отчета об оценке стоимости имущества, представленного оценщиком, и устанавливаемая комиссией;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z334" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аукцион – форма торгов, при которой участники заявляют свои предложения публично, проводимая с использованием веб-портала реестра в электронном формате;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z335" w:id="11"/>
     <w:p>
@@ -1380,51 +1380,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 26 июля 2002 года № 833 "Некоторые вопросы учета, хранения, оценки и дальнейшего использования имущества, обращенного (поступившего) в собственность государства по отдельным основаниям" (далее – Правила учета);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z344" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) комиссионное поручение – неотъемлемая часть договора о государственных закупках (комиссии), в котором указывается имущество и его стоимость, подлежащая перечислению в соответствующий бюджет или Специальный государственный фонд, а также сумма, вносимая торговой организацией на счет продавца в качестве финансового обеспечения исполнения обязательств по комиссионному поручению;</w:t>
+      13) комиссионное поручение – неотъемлемая часть договора о государственных закупках (комиссии), в котором указывается имущество и его начальная цена, а также сумма, вносимая торговой организацией на счет продавца в качестве финансового обеспечения исполнения комиссионного поручения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z345" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) денежный баланс участника (далее - электронный кошелек) – лицевой счет потенциального участника в реестре, используемый единым оператором для учета денежных средств, внесенных потенциальным участником на специальный транзитный счет единого оператора в банке второго уровня, связанных с:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z346" w:id="22"/>
     <w:p>
@@ -1480,51 +1480,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) государственные юридические лица – государственные предприятия и государственные учреждения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z349" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      16) Единый оператор в сфере учета государственного имущества (далее – единый оператор) – юридическое лицо, определенное </w:t>
+      16) единый оператор в сфере учета государственного имущества (далее – единый оператор) – юридическое лицо с участием государства в уставном капитале, определенное </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 15 июля 2011 года № 802 "Об определении единого оператора в сфере учета государственного имущества";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z350" w:id="26"/>
     <w:p>
@@ -1580,51 +1580,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) участник торгов – физическое или негосударственное юридическое лицо, зарегистрированное в установленном настоящими Правилами порядке для участия в аукционе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z353" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) цена продажи – окончательная цена имущества, установленная в результате торгов;</w:t>
+      20) цена продажи – окончательная цена имущества, установленная по результатам проведенных торгов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z354" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) продавец – уполномоченный орган либо местные исполнительные органы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z355" w:id="31"/>
     <w:p>
@@ -1889,61 +1889,81 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 2 – в редакции приказа Министра финансов РК от 30.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 212</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра финансов РК от 16.06.2025 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказами Министра финансов РК от 16.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2298,91 +2318,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) фотографии по каждому виду имущества, включаемых отдельными файлами, а для недвижимого имущества и транспортного средства не менее пяти фотографий, сделанных с разных ракурсов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z327" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Имущество, находящееся в долевой собственности, перед выставлением на торги предлагается продавцом остальным участникам долевой собственности по рыночной стоимости.</w:t>
+      Имущество, находящееся в долевой собственности, перед выставлением на торги предлагается продавцом остальным участникам долевой собственности по начальной цене, устанавливаемой комиссией на основании отчета об оценке стоимости имущества, представленного оценщиком.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z328" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При не подписании такими участниками договора купли-продажи недвижимого имущества в течение месяца, прочего имущества – в течение 10 (десяти) рабочих дней с даты направления продавцом письменного предложения, данная доля имущества выставляется на торги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z329" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Требования части второй настоящего пункта в отношении имущества, указанного в позициях 8, 12, 15, 18 и 19 </w:t>
+      Требования части второй настоящего пункта в отношении имущества, указанного в позициях 12, 15, 18 и 19 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, не распространяются на правоохранительные и специальные государственные органы в целях обеспечения безопасности государства, поддержания законности правопорядка, предупреждения и пресечения уголовных правонарушений при соответствии критериям, установленным пунктом 5 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z330" w:id="53"/>
     <w:p>
@@ -2398,90 +2418,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Требования части второй настоящего пункта в отношении имущества, указанного в позиции 12 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Правилам, не распространяются на государственный орган, осуществляющий обеспечение деятельности Президента Республики Казахстан, политических государственных служащих, депутатов Парламента Республики Казахстан, государственных органов и работников их аппаратов при соответствии критериям, установленным пунктом 5 настоящих Правил.</w:t>
+        <w:t xml:space="preserve"> к настоящим Правилам, не распространяются на государственный орган, непосредственно подчиненный и подотчетный Президенту Республики Казахстан, осуществляющий обеспечение деятельности Президента Республики Казахстан, политических государственных служащих, депутатов Парламента Республики Казахстан, государственных органов и работников их аппаратов при соответствии критериям, установленным пунктом 5 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра финансов РК от 20.02.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 90</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказом Министра финансов РК от 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3106,292 +3146,332 @@
         <w:t>
       В протоколе о результатах рассмотрения заявлений отражаются решения по всем государственным юридическим лицам, подавшим заявления, с указанием наименования имущества, его количества и оценочной стоимости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z384" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) при положительном решении комиссии уполномоченным органом или местным исполнительным органом в течение 15 (пятнадцати) рабочих дней принимается решение о:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z385" w:id="77"/>
+    <w:bookmarkStart w:name="z482" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       закреплении имущества на балансе государственных юридических лиц (в пределах одного вида государственной собственности);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z386" w:id="78"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> передачи государственного имущества, закрепленного за государственными юридическими лицами, из одного вида государственной собственности в другой, утвержденными приказом Министра национальной экономики Республики Казахстан от 26 мая 2023 года № 85 "Об утверждении Правил передачи государственного имущества, закрепленного за государственными юридическими лицами, из одного вида государственной собственности в другой" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32641) (далее – Правила № 85).</w:t>
+    <w:bookmarkStart w:name="z483" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      передаче имущества из одного вида государственной собственности в другой.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z387" w:id="79"/>
-[...15 lines deleted...]
-      При непредоставлении в указанный срок ходатайства, подписанного акимом области (города республиканского значения, столицы) или уполномоченного им лица либо лица его замещающего, в адрес уполномоченного органа или согласования уполномоченного органа в адрес соответствующего местного исполнительного органа области (города республиканского значения, столицы), предусмотренных Правилами № 85, имущество выставляется на торги.</w:t>
+    <w:bookmarkStart w:name="z484" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Принятие решения о передаче имущества из республиканской собственности в коммунальную собственность осуществляется уполномоченным органом на основании ходатайства, подписанного акимом области (города республиканского значения, столицы) или уполномоченным им лицом либо лицом, его замещающим.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z388" w:id="80"/>
+    <w:bookmarkStart w:name="z485" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Принятие решения о передаче имущества из коммунальной собственности в республиканскую собственность осуществляется местным исполнительным органом на основании согласования с уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z486" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При непредоставлении в указанный срок ходатайства, подписанного акимом области (города республиканского значения, столицы) или уполномоченного им лица либо лица, его замещающего, в адрес уполномоченного органа или согласования уполномоченного органа в адрес соответствующего местного исполнительного органа области (города республиканского значения, столицы) имущество выставляется на торги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z487" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акт приема-передачи имущества подписывается передающей и принимающей сторонами в течение 10 (десяти) календарных дней с даты принятия решения уполномоченным органом или местным исполнительным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z389" w:id="81"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z488" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При неподписании принимающей стороной акта приема-передачи в установленные сроки уполномоченным органом или местным исполнительным органом подписывается акт об отмене передачи и закреплении на баланс государственного юридического лица, формируемый веб-порталом реестра, после чего имущество выставляется на торги;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z390" w:id="82"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z390" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) в течение 5 (пяти) календарных дней с даты подписания акта приема-передачи имущества уполномоченным органом или местным исполнительным органом сведения о передаче имущества в состав республиканского или коммунального имущества включаются в реестр.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 7 – в редакции приказа Министра финансов РК от 30.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 212</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра финансов РК от 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="83"/>
+    <w:bookmarkStart w:name="z46" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В случае непредставления государственными юридическими лицами заявлений либо экономической нецелесообразности передачи имущества в государственную собственность, имущество выставляется на торги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z391" w:id="84"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z391" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-1. Ежеквартально, не позднее 30 (тридцатого) числа месяца, следующего за отчетным кварталом, между уполномоченным органом или местным исполнительным органом и государственными юридическими лицами проводится сверка на предмет фактического получения имущества на баланс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3410,90 +3490,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z392" w:id="85"/>
+    <w:bookmarkStart w:name="z392" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8-2. Уполномоченный орган или местный исполнительный орган в срок не позднее 15 (пятнадцатого) числа месяца, следующего за отчетным кварталом, направляет государственным юридическим лицам, на баланс которых в отчетном квартале было передано имущество, акты сверки на предмет фактического получения имущества, обращенного в собственность государства по отдельным основаниям, на баланс (далее – акт сверки) по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3512,70 +3592,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z393" w:id="86"/>
+    <w:bookmarkStart w:name="z393" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-3. Государственные юридические лица в течение 10 (десяти) рабочих дней со дня получения актов сверки обеспечивают их подписание и возврат одного экземпляра уполномоченному органу или местному исполнительному органу либо при неполучении имущества на баланс – направление мотивированного отказа от подписания с указанием причины.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3594,70 +3674,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z394" w:id="87"/>
+    <w:bookmarkStart w:name="z394" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-4. Уполномоченный орган или местный исполнительный орган в срок не позднее 5 (пяти) рабочих дней со дня получения мотивированного отказа государственного юридического лица от подписания акта сверки в связи с полным или частичным неполучением имущества направляет материалы в правоохранительные органы для установления виновных лиц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3676,308 +3756,308 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="88"/>
+    <w:bookmarkStart w:name="z47" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Реализация имущества через торговые организации на основании договора о государственных закупках (комиссии) и на торгах</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z48" w:id="89"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z48" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Реализация имущества осуществляется в следующем порядке:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z125" w:id="90"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z125" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) через торговые организации на основании договора о государственных закупках (комиссии) при ее наличии реализуются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z126" w:id="91"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z126" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продовольственные товары с ограниченным сроком годности (хранения);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z127" w:id="92"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z127" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       промышленные товары, бывшие в употреблении (кроме транспортных средств, антикварных изделий и товаров);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z128" w:id="93"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z128" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) на торгах на фондовой бирже реализуются ценные бумаги;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z129" w:id="94"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z129" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) на аукционах реализуется иное имущество, не указанное в подпункте 1) настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z130" w:id="95"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z130" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Реализация доли участия в уставных капиталах товариществ с ограниченной ответственностью производится с соблюдением требований, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О товариществах с ограниченной и дополнительной ответственностью" и действующими законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z131" w:id="96"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z131" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При реализации доли участия государства в уставных капиталах товариществ с ограниченной ответственностью участники товарищества с ограниченной ответственностью пользуются преимущественным перед третьими лицами правом покупки доли участника или ее части при ее продаже кем-либо из участников, за исключением случаев, предусмотренных законодательными актами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z132" w:id="97"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z132" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отказа участника(ов) товарищества с ограниченной ответственностью от преимущественного права покупки, доля в товариществе с ограниченной ответственностью реализуется на аукционе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z133" w:id="98"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z133" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество, не реализованное по результатам вторых торгов на аукционах, передается на реализацию через торговые организации на основании договора о государственных закупках (комиссии) при ее наличии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z134" w:id="99"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z134" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При признании государственных закупок услуг торговой организации несостоявшимися, имущество выставляется на последующие торги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3996,188 +4076,230 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении 10 (десяти) календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="100"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z50" w:id="101"/>
+    <w:bookmarkStart w:name="z49" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Определение торговой организации для заключения с ней договора о государственных закупках (комиссии) осуществляется продавцом в соответствии с законодательством Республики Казахстан о государственных закупках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z489" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом не допускается заключение договора о государственных закупках услуг торговой организации по реализации имущества с потенциальным поставщиком (аффилированным лицом потенциального поставщика), имеющим перед продавцом обязательства по договору о государственных закупках услуг по оценке стоимости того же имущества в соответствующем финансовом году.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Министра финансов РК от 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Реализация имущества по договору о государственных закупках (комиссии) осуществляется торговой организацией путем выставления имущества на открытую продажу с обеспечением возможности его приобретения неопределенным кругом лиц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z51" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Передача имущества для реализации через торговые организации в соответствии с договором о государственных закупках (комиссии) осуществляется на основании комиссионного поручения, акта приема-передачи и документа, подтверждающего денежное обеспечение исполнения комиссионного поручения в размере 25 (двадцати пяти) процентов от начальной цены полученного для реализации имущества (платежное поручение или банковская гарантия).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Денежное обеспечение исполнения комиссионного поручения, оплаченное торговой организацией, засчитывается в счет поступлений от реализованного имущества. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="103"/>
+    <w:bookmarkStart w:name="z28" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К акту приема-передачи прилагается опись передаваемого имущества с указанием суммы, подлежащей перечислению в соответствующий бюджет или Специальный государственный фонд.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Реквизиты для перечисления денег указываются в договоре о государственных закупках (комиссии).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4197,127 +4319,147 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 12 в редакции приказа Министра финансов РК от 05.05.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 293</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Заместителя Премьер-Министра - Министра финансов РК от 09.02.2023 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказами Заместителя Премьер-Министра - Министра финансов РК от 09.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 150</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 303</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="104"/>
+    <w:bookmarkStart w:name="z52" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. По истечении 3 (трех) месяцев с даты получения комиссионного поручения подписывается акт выполненных работ и торговая организация перечисляет в доход соответствующего бюджета или Специальный государственный фонд средства от реализованного имущества, за вычетом денежного обеспечения исполнения комиссионного поручения по реализованному имуществу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4336,252 +4478,272 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="105"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z231" w:id="106"/>
+    <w:bookmarkStart w:name="z53" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Если по истечении 3 (трех) месяцев с даты получения комиссионного поручения осталось нереализованное имущество, то его стоимость понижается на 50 (пятьдесят) процентов от начальной цены имущества, о чем подписывается соответствующее дополнение к акту приема-передачи с указанием суммы, подлежащей перечислению в соответствующий бюджет или Специальный государственный фонд.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z231" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество, принятое торговой организацией от продавца по акту приема-передачи, возврату не подлежит.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z232" w:id="107"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z232" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При расторжении договора о государственных закупках (комиссии) по инициативе торговой организации сумма полученного на реализацию имущества, указанная в комиссионных поручениях, подлежит оплате продавцу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 14 – в редакции приказа Заместителя Премьер-Министра - Министра финансов РК от 14.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1063</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Заместителя Премьер-Министра - Министра финансов РК от 09.02.2023 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказами Заместителя Премьер-Министра - Министра финансов РК от 09.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 150</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 303</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="108"/>
+    <w:bookmarkStart w:name="z54" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Отношения между продавцом и торговой организацией, возникающие в рамках комиссионных поручений, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, регулируются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4600,104 +4762,104 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="109"/>
+    <w:bookmarkStart w:name="z55" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Для реализации имущества на торгах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) производится сбор материалов по имуществу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) определяются начальная, стартовая и минимальная цены имущества на основании отчета об оценке стоимости имущества, представленного оценщиком;</w:t>
+      2) определяются начальная цена имущества на основании решения комиссии, стартовая и минимальная цены имущества в соответствии с пунктом 35 настоящих Правил;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -4833,309 +4995,349 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 16 с изменением, внесенным приказом Заместителя Премьер-Министра - Министра финансов РК от 14.10.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 с изменениями, внесенными приказами Заместителя Премьер-Министра - Министра финансов РК от 14.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1063</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="110"/>
+    <w:bookmarkStart w:name="z56" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Комиссия осуществляет следующие функции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z136" w:id="111"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z136" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) самостоятельно разрабатывает регламент своей работы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z137" w:id="112"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z137" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) рассматривает заявления государственных юридических лиц и документы, приложенные к ним, и принимает соответствующее решение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z138" w:id="113"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z138" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) принимает решение об установлении начальной цены имущества на основании отчета об оценке стоимости имущества, представленного оценщиком;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z139" w:id="114"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z139" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) принимает решение о целесообразности дальнейшего выставления имущества на торги;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z140" w:id="115"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z140" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) принимает решение о сроках и длительности выставления акций на биржевые торги, предельных сроках реализации и дате снятия с биржевых торгов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z141" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) определяет метод торгов по рекомендации брокерской компании при реализации ценных бумаг, обращенных в собственность государства, на фондовых биржах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 17 - в редакции приказа Министра финансов РК от 27.05.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 494</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении 10 (десяти) календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении 10 (десяти) календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра финансов РК от 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="117"/>
+    <w:bookmarkStart w:name="z57" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Функциями продавца являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечение проведения оценки имущества в соответствии с законодательством Республики Казахстан об оценочной деятельности, с привлечением независимых оценщиков;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5179,51 +5381,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) обеспечение проведения торгов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) определение начальной, стартовой и минимальной цен имущества, суммы гарантийного взноса;</w:t>
+      5) определение начальной цены имущества на основании решения комиссии;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) обеспечение реализации ценных бумаг, обращенных в собственность государства, на фондовой бирже, функционирующей на территории Республики Казахстан или иностранных государств (далее - фондовые биржи);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -5413,128 +5615,148 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 18 с изменением, внесенным приказом Министра финансов РК от 27.05.2021 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 с изменениями, внесенными приказами Министра финансов РК от 27.05.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 494</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении 10 (десяти) календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении 10 (десяти) календарных дней после дня его первого официального опубликования); от 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z122" w:id="118"/>
+    <w:bookmarkStart w:name="z122" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18-1. Реализация алкогольной продукции осуществляется при ее соответствии требованиям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодекса</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О налогах и других обязательных платежах в бюджет" (Налоговый кодекс), законов Республики Казахстан "О государственном регулировании производства и оборота этилового спирта и алкогольной продукции" и "О техническом регулировании", а также при наличии декларации о соответствии алкогольной продукции согласно требованиям технических регламентов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z233" w:id="119"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z233" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Реализация или передача и закрепление на баланс государственных юридических лиц нефтепродуктов осуществляется при их соответствии требованиям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5569,71 +5791,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" и "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О государственном регулировании</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> производства и оборота отдельных видов нефтепродуктов", а также наличии заключения экспертизы (лабораторного испытания, исследования) о соответствии показателям качества и безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z234" w:id="120"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z234" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган или местный исполнительный орган обеспечивает проведение экспертизы (лабораторного испытания, исследования) данного имущества при не проведении ее на стадии досудебного производства и судебного разбирательства, а также, если затраты по проведению не превысят оценочную стоимость.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5692,70 +5914,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z123" w:id="121"/>
+    <w:bookmarkStart w:name="z123" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18-2. Организация работы по экспертизе (лабораторному испытанию, исследованию) имущества, обращенного (поступившего) в республиканскую собственность, производится уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Организация работы по экспертизе (лабораторному испытанию, исследованию) имущества, обращенного (поступившего) в коммунальную собственность, производится местным исполнительным органом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5810,70 +6032,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="122"/>
+    <w:bookmarkStart w:name="z58" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Извещение о проведении торгов публикуется не менее чем за пятнадцать календарных дней до их проведения на веб-портале реестра на казахском и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Извещение о проведении торгов содержит следующие сведения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5935,51 +6157,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сведения об отсутствии/наличии ограничений и обременений;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) стартовую, а при проведении аукциона методом понижения цены минимальную цены имущества, выставляемого на аукцион;</w:t>
+      5) стартовую цену, а при проведении аукциона методом на понижение цены и минимальную цену имущества, выставляемого на аукцион;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) размер гарантийного взноса и банковские реквизиты для перечисления гарантийного взноса;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6093,87 +6315,107 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 27.05.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 494</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении 10 (десяти) календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении 10 (десяти) календарных дней после дня его первого официального опубликования); от 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="123"/>
+    <w:bookmarkStart w:name="z59" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Извещение о продаже ценных бумаг, обращенных в собственность государства, на фондовых биржах содержит следующие сведения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дату и время начала биржевых торгов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6256,110 +6498,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) телефоны и место нахождения организатора биржевых торгов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) дополнительную информацию по решению продавца.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="124"/>
+    <w:bookmarkStart w:name="z60" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. До публикации извещения о проведении торгов продавец обеспечивает включение в реестр электронных копии следующих документов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z38" w:id="125"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z38" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) отчет об оценке стоимости имущества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z39" w:id="126"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z39" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) фотографии по каждому виду имущества, включаемых отдельными файлами, а для недвижимого имущества и транспортного средства не менее пяти фотографий, сделанных с разных ракурсов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) документы, указанные в подпунктах 1), 2), 3) и 4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6416,148 +6658,148 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="127"/>
+    <w:bookmarkStart w:name="z61" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Единый оператор</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в течение одного рабочего дня с момента внесения продавцом в базу данных сведений и документов, указанных в пунктах 19 и 21 настоящих Правил, обеспечивает публикацию извещения на веб-портале реестра без ошибок и в соответствии с требованиями, установленными настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Единый оператор оказывает консультационную помощь пользователям веб-портала реестра, в том числе через территориальные подразделения, расположенные в областных центрах и городах республиканского значения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="128"/>
+    <w:bookmarkStart w:name="z62" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. После публикации извещения продавец обеспечивает свободный доступ к осмотру имущества желающим приобрести, а также к информации об имуществе посредством веб-портала реестра. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z395" w:id="129"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z395" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       После публикации извещения о проведении торгов на веб-портале реестра продавец дополнительно размещает на своем интернет-ресурсе и (или) на площадках социальных сетей информационное сообщение о проведении торгов с указанием ссылки на извещение, опубликованное на веб-портале реестра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6576,108 +6818,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="130"/>
+    <w:bookmarkStart w:name="z63" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Извещение о снятии объекта с торгов публикуется не менее чем за три рабочих дня до их проведения на веб-портале реестра на казахском и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Извещение о снятии ценных бумаг, обращенных в собственность государства, с торгов на фондовых биржах, публикуется не менее чем за три рабочих дня до их проведения в периодических печатных изданиях и на веб-портале реестра на казахском и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="131"/>
+    <w:bookmarkStart w:name="z64" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Для подачи заявки на участие в торгах (далее – заявка) участники вносят гарантийный взнос на банковские реквизиты единого оператора, указанные в извещении. Гарантийный взнос вносится участником либо от его имени любым другим физическим или юридическим лицом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При внесении гарантийного взноса необходимо в платежном документе, в назначении платежа указать индивидуальный идентификационный номер (далее – ИИН) или бизнес-идентификационный номер (далее – БИН) участника.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -6714,70 +6956,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="132"/>
+    <w:bookmarkStart w:name="z65" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Гарантийный взнос участника, победившего на торгах и заключившего договор купли-продажи, относится в счет причитающихся платежей по договору купли-продажи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае, если сумма гарантийного взноса превышает цену продажи, то в электронном кошельке у победителя разблокируется разница в день заключения продавцом и покупателем договора купли-продажи.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -6834,70 +7076,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="133"/>
+    <w:bookmarkStart w:name="z66" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Гарантийный взнос не возвращается продавцом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) победителю – в случаях неподписания протокола о результатах торгов либо договора купли-продажи;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6990,70 +7232,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="134"/>
+    <w:bookmarkStart w:name="z67" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Регистрация участников торгов производится со дня публикации извещения о проведении торгов и заканчивается за 5 (пять) минут до начала торгов, по истечении которых поданные участниками заявки не отзываются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7072,70 +7314,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="135"/>
+    <w:bookmarkStart w:name="z68" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Для участия в торгах необходимо предварительно зарегистрироваться на веб-портале реестра с указанием:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) для физических лиц: ИИН, фамилии, имени и отчества (при его наличии);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7244,70 +7486,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении 10 (десяти) календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="136"/>
+    <w:bookmarkStart w:name="z69" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Для регистрации в качестве участника аукциона необходимо на веб-портале реестра зарегистрировать заявку на участие по реализации имущества по форме согласно приложению 4 к настоящим Правилам, подписанную ЭЦП участника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7326,70 +7568,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="137"/>
+    <w:bookmarkStart w:name="z70" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Победитель торгов представляет продавцу при подписании договора купли-продажи копии следующих документов, с обязательным предъявлением оригиналов для сверки либо нотариально засвидетельствованные копии указанных документов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) для физических лиц: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7440,51 +7682,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>документа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, удостоверяющего полномочия представителя юридического лица, а также документа, удостоверяющего личность представителя юридического лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="138"/>
+    <w:bookmarkStart w:name="z71" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. Продавцу и единому оператору не допускается разглашать информацию, имеющую отношение к участникам торгов, в течение всего периода подготовки и проведения торгов, за исключением случаев, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7499,151 +7741,151 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>актами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z72" w:id="139"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z72" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. После регистрации заявки на участие в торгах веб-порталом реестра в течение 3 (трех) минут производится автоматическая проверка на наличие в электронном кошельке денежных средств на сумму гарантийного взноса по имуществу, на которое подана заявка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z397" w:id="140"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z397" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основаниями для отказа веб-порталом реестра в принятии заявки является несоблюдение участником требований, указанных в пунктах 29 и 30 настоящих Правил, а также отсутствие в электронном кошельке за 5 (пять) минут до начала торгов денежных средств на сумму гарантийного взноса, указанного в извещении о проведении торгов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z398" w:id="141"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z398" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При наличии в электронном кошельке денежных средств на сумму гарантийного взноса по имуществу, на которое подана заявка, веб-портал реестра блокирует их до определения результатов торгов, осуществляет принятие заявки и допуск участника к торгам. При отсутствии в электронном кошельке денежных средств на сумму гарантийного взноса веб-портал реестра отклоняет заявку участника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z399" w:id="142"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z399" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам автоматической проверки веб-портал реестра направляет на электронный адрес участника, указанный на веб-портале реестра, электронное уведомление о принятии заявки либо причинах отказа в принятии заявки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z400" w:id="143"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z400" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Участнику, допущенному к аукциону, представляется доступ к аукционному залу по аукционному номеру, присваиваемому веб-порталом реестра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7662,70 +7904,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="144"/>
+    <w:bookmarkStart w:name="z73" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Веб-портал реестра аннулирует аукционный номер участника, отозвавшего электронную заявку для участия в аукционе не менее чем за 5 (пять) минут до начала проведения торгов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7744,430 +7986,454 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="145"/>
+    <w:bookmarkStart w:name="z74" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Аукцион проводится двумя методами:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z143" w:id="146"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z490" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) на повышение цены;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z144" w:id="147"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z491" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) на понижение цены.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z145" w:id="148"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z492" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При проведении аукциона с применением метода на повышение цены стартовая цена имущества равна начальной цене имущества.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z147" w:id="150"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z493" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При проведении аукциона с применением метода на понижение цены стартовая цена имущества определяется путем умножения начальной цены на повышающий коэффициент, равный 3 (трем).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z494" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На первые торги имущество выставляется на аукцион с применением метода на повышение цены.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z495" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На вторые торги имущество выставляется на аукцион с применением метода на понижение цены с установлением минимальной цены в размере 70 (семидесяти) процентов от начальной цены имущества.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z496" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, если имущество не реализовано на вторых торгах, то оно передается на реализацию в торговую организацию, определенную в соответствии с законодательством Республики Казахстан о государственных закупках, при ее наличии по цене в размере 70 (семидесяти) процентов от начальной цены имущества.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z497" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Положения части шестой настоящего пункта не распространяются на следующие виды имущества: объекты недвижимости, имущественные комплексы, заводы, транспортные средства, сельскохозяйственная и специальная техника, животных, нефть, нефтепродукты и продукты переработки (продукты переработки сырой нефти и газового конденсата), оборудование, смартфоны и телефонные аппараты для сотовых сетей связи, доли участия в уставных капиталах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 35 - в редакции приказа Министра финансов РК от 27.05.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 494</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 35 - в редакции приказа Министра финансов РК от 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении 10 (десяти) календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="154"/>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. На третьи торги имущество выставляется на аукцион с применением метода на понижение цены с установлением минимальной цены в размере 50 (пятидесяти) процентов от начальной цены имущества.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z498" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На четвертые торги имущество выставляется на аукцион с применением метода на понижение цены с установлением минимальной цены в размере 30 (тридцати) процентов от начальной цены имущества.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z499" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На пятые и последующие торги имущество выставляется на аукцион с применением метода на понижение цены с установлением минимальной цены не ниже размера гарантийного взноса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z500" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Каждые последующие торги в форме аукциона проводятся не позднее 30 (тридцати) календарных дней с даты предыдущего аукциона.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 36 - в редакции приказа Министра финансов РК от 27.05.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 494</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 36 - в редакции приказа Министра финансов РК от 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении 10 (десяти) календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="155"/>
+    <w:bookmarkStart w:name="z76" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. Участники аукциона в течение одного часа до начала аукциона заходят в аукционный зал, используя ЭЦП и аукционный номер. Аукцион начинается в указанное в извещении о проведении аукциона время города Астаны путем автоматического размещения в аукционном зале стартовой цены имущества. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkEnd w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аукцион в аукционном зале проходит со вторника по пятницу, за исключением праздничных и выходных дней, предусмотренных законодательством Республики Казахстан. Аукцион проводится в период с 10:00 до 17:00 часов по времени города Астаны, при этом аукцион начинается не позднее 15:00 часов по времени города Астаны.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -8204,70 +8470,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="156"/>
+    <w:bookmarkStart w:name="z77" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. В случае отсутствия зарегистрированных участников на момент начала аукциона по имуществу, аукцион по данному имуществу признается несостоявшимся и продавцом подписывается акт о несостоявшемся аукционе, формируемый реестром.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8286,70 +8552,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении 10 (десяти) календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="157"/>
+    <w:bookmarkStart w:name="z78" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Если в течение 20 (двадцати) минут с начала аукциона на повышение цены в аукционном зале ни один из участников не подтвердил свое желание приобрести имущество по стартовой цене, то аукцион на повышение цены по данному имуществу признается несостоявшимся.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если цена имущества достигла установленного минимального размера, и ни один из зарегистрированных участников не подтвердил свое желание приобрести имущество, то аукцион на понижение цены признается несостоявшимся.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8422,190 +8688,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении 10 (десяти) календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="158"/>
+    <w:bookmarkStart w:name="z79" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Шаг изменения цены устанавливается следующим образом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z152" w:id="159"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z152" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) при стартовой или текущей цене объекта продажи в размере до 20000-кратного размера месячного расчетного показателя шаг изменения устанавливается на аукционе с применением метода на повышение цены в размере 10 (десяти) процентов и на аукционе с применением метода на понижение цены в размере 5 (пяти) процентов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z153" w:id="160"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z153" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) при стартовой или текущей цене объекта продажи в размере от 20000 до 50000-кратного размера месячного расчетного показателя шаг изменения устанавливается на аукционе с применением метода на повышение цены в размере 7 (семи) процентов и на аукционе с применением метода на понижение цены в размере 5 (пяти) процентов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z154" w:id="161"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z154" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) при стартовой или текущей цене объекта продажи в размере от 50000-кратного до 100000-кратного размера месячного расчетного показателя шаг изменения устанавливается в размере 5 (пяти) процентов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z155" w:id="162"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z155" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) при стартовой или текущей цене объекта продажи в размере от 100000-кратного до 250000-кратного размера месячного расчетного показателя шаг изменения устанавливается на аукционе с применением метода на повышение цены в размере 2,5 (два целых пять десятых) процентов и на аукционе с применением метода на понижение цены в размере 5 (пяти) процентов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z156" w:id="163"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z156" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) при стартовой или текущей цене объекта продажи в размере от 250000-кратного до 500000-кратного размера месячного расчетного показателя шаг изменения устанавливается на аукционе с применением метода на повышение цены в размере 1 (одного) процента и на аукционе с применением метода на понижение цены в размере 5 (пяти) процентов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z157" w:id="164"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z157" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) при стартовой или текущей цене объекта продажи в размере от 500000-кратного размера месячного расчетного показателя и выше шаг изменения устанавливается на аукционе с применением метода на повышение цены в размере 0,5 (ноль целых пять десятых) процентов и на аукционе с применением метода на понижение цены в размере 5 (пяти) процентов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkEnd w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8624,190 +8890,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении 10 (десяти) календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="165"/>
+    <w:bookmarkStart w:name="z80" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Проведение аукциона с применением метода на повышение цены:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z159" w:id="166"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z159" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) если в течение 20 (двадцати) минут с момента подтверждения стартовой цены в аукционном зале один из участников подтвердит свое желание приобрести имущество путем увеличения стартовой цены имущества на шаг, установленный согласно пункту 40 настоящих Правил, то стартовая цена увеличивается на установленный шаг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z160" w:id="167"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z160" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) если в течение 20 (двадцати) минут после подтверждения стартовой цены в аукционном зале ни один из участников не подтвердит свое желание приобрести объект продажи путем увеличения стартовой цены, то победителем признается участник, подтвердивший стартовую цену, а аукцион по данному объекту продажи признается состоявшимся;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z161" w:id="168"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z161" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) если в течение 20 (двадцати) минут после увеличения текущей цены ни один из участников не подтвердит свое желание приобрести имущество путем увеличения текущей цены, то победителем признается участник, последним подтвердивший свое желание приобрести имущество, а аукцион по данному имуществу признается состоявшимся;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z162" w:id="169"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z162" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) если на момент завершения аукциона на повышение цены в 17:00 часов победитель аукциона не определен, то победителем признается участник, последним подтвердивший свое желание приобрести имущество, и аукцион по данному имуществу признается состоявшимся.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z163" w:id="170"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z163" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аукцион с применением метода на повышение цены идет до максимально предложенной цены одним из участников.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z164" w:id="171"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z164" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аукцион на повышение цены, в котором участвовал только один участник, признается состоявшимся, если участник подтвердил стартовую цену.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkEnd w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8826,150 +9092,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении 10 (десяти) календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="172"/>
+    <w:bookmarkStart w:name="z81" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Проведение аукциона с применением метода на понижение цены:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z166" w:id="173"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z166" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) если в течение 2 (двух) минут с начала аукциона ни один из участников не подтвердит свое желание приобрести имущество в аукционе, то стартовая цена имущества уменьшается на шаг, установленный согласно пункту 40 настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z167" w:id="174"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z167" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) если в течение 2 (двух) минут после уменьшения цены ни один из участников не подтвердил свое желание приобрести имущество, то последняя текущая цена имущества уменьшается с установленным шагом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z168" w:id="175"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z168" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Победителем аукциона с применением метода на понижение цены признается участник, первым подтвердивший свое желание приобрести имущество по текущей цене, и аукцион по имуществу признается состоявшимся.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z169" w:id="176"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z169" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аукцион на понижение цены, в котором участвовал только один участник, признается состоявшимся, если участник подтвердил объявленную цену.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkEnd w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8988,110 +9254,212 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении 10 (десяти) календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="177"/>
+    <w:bookmarkStart w:name="z501" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42-1. Цена продажи имущества, выставленного на торги, устанавливается по результатам проведенных торгов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z502" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цена продажи имущества, переданного на реализацию торговой организации, устанавливается по результатам реализации имущества торговой организацией в рамках соответствующего договора о государственных закупках (комиссии).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 42-1 в соответствии с приказом Министра финансов РК от 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Результаты аукциона по каждому проданному имуществу оформляются электронным протоколом о результатах торгов, который подписывается на веб-портале реестра продавцом и победителем с использованием ЭЦП в день проведения аукциона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z83" w:id="178"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z83" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Протокол о результатах торгов является документом, фиксирующим результаты аукциона и обязательства победителя и продавца подписать договор купли-продажи имущества по цене продажи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z84" w:id="179"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z84" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Договор купли-продажи подписывается в реестре продавцом и победителем с использованием ЭЦП в срок не более 10 (десяти) календарных дней с даты проведения торгов. В договоре указывается ссылка на протокол о результатах торгов, как основание заключения договора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Договор купли-продажи формируется продавцом и направляется на согласование победителю в срок не позднее 5 (пяти) календарных дней с даты проведения торгов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -9128,51 +9496,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении 10 (десяти) календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="180"/>
+    <w:bookmarkStart w:name="z85" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       46. В случае не подписания победителем протокола о результатах торгов либо договора купли-продажи в сроки, указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9187,51 +9555,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, продавцом подписывается акт об отмене результатов торгов, формируемый веб-порталом реестра, и данное имущество вновь выставляется на торги с условиями отмененных торгов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkEnd w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9250,150 +9618,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="181"/>
+    <w:bookmarkStart w:name="z86" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Единый оператор:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z402" w:id="182"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z402" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечивает функционирование веб-портала реестра, а также принимает гарантийные взносы участников торгов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z403" w:id="183"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z403" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) перечисляет в соответствующий бюджет или Специальный государственный фонд разблокированный в электронном кошельке гарантийный взнос участника, победившего в торгах, на основании заявления на перечисление гарантийного взноса, подписанного продавцом с использованием ЭЦП на веб-портале реестра в течение 3 (трех) рабочих дней;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z404" w:id="184"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z404" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) возвращает с электронного кошелька денежные средства участникам торгов на основании заявлений на возврат денежных средств, подписанных участниками с использованием ЭЦП на веб-портале реестра, в срок не позднее 3 (трех) рабочих дней со дня подачи заявления единому оператору;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z405" w:id="185"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z405" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) обеспечивает возможность многократного использования разблокированных в электронном кошельке денежных средств участников для подачи ими заявки на участие в последующих торгах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkEnd w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9432,206 +9800,206 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="186"/>
+    <w:bookmarkStart w:name="z87" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. При возникновении в ходе торгов технического сбоя, препятствующего участию в торгах, участник:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkEnd w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) уведомляется в течение 30 секунд с момента отсутствия устойчивой связи с веб-порталом реестра путем выведения на монитор участника торгов электронного уведомления с контактными данными единого оператора;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) незамедлительно посредством телефона или электронного сообщения ставит в известность об этом по контактным данным единого оператора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="187"/>
+    <w:bookmarkStart w:name="z88" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Единый оператор фиксирует факт технического сбоя и при его наличии на стороне веб-портала реестра уведомляет всех участников торгов посредством размещения информации на веб-портале реестра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z89" w:id="188"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z89" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. При техническом сбое компьютерного и/или телекоммуникационного оборудования участника торги продолжаются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z90" w:id="189"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z90" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. В случае наличия факта технического сбоя веб-портала реестра, указанного в пункте 49 настоящих Правил, препятствующего проведению торгов или процедуре проведения торгов, единый оператор письменно уведомляет об этом продавца и переносит аукцион на следующий рабочий день после дня исправления единым оператором технического сбоя с обязательным предварительным уведомлением принимавших участие в торгах участников о дате и времени продолжения данных торгов посредством размещения информации на веб-портале реестра и направления электронного сообщения на электронный адрес участника, указанный на веб-портале реестра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z265" w:id="190"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z265" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       52. Лицо, выигравшее аукцион, при неподписании протокола о результатах торгов или договора купли-продажи утрачивает внесенный им гарантийный взнос и возмещает продавцу фактически понесенные расходы в части, не покрытой гарантийным взносом, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 101 Закона о государственном имуществе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkEnd w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9650,80 +10018,80 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z266" w:id="191"/>
+    <w:bookmarkStart w:name="z266" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>53. Расчеты по договору купли-продажи производятся между продавцом и покупателем, при этом, покупатель производит расчеты в следующем порядке:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkEnd w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) авансовый платеж вносится в соответствующий бюджет или Специальный государственный фонд в размере не менее 15 (пятнадцати) процентов от цены продажи имущества в срок не позднее 10 (десяти) рабочих дней со дня подписания договора купли-продажи. Гарантийный взнос засчитывается в счет причитающегося авансового платежа;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9788,70 +10156,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="192"/>
+    <w:bookmarkStart w:name="z93" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. В случаях просрочки авансового или окончательного платежа либо неподписания покупателем акта приема-передачи в установленный срок, договор купли-продажи расторгается продавцом в одностороннем порядке с предъявлением требований к покупателю о возмещении реальных убытков в части, не покрытой гарантийным взносом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkEnd w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При расторжении договора купли-продажи продавцом подписывается акт об отмене результатов торгов, формируемый веб-порталом реестра, после чего имущество вновь выставляется на торги с условиями отмененных торгов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -9888,70 +10256,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="193"/>
+    <w:bookmarkStart w:name="z94" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Передача имущества покупателю, за исключением ценных бумаг, обращенных в собственность государства, производится по акту приема-передачи в течение десяти рабочих дней с даты полной оплаты покупателем цены продажи по договору купли-продажи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkEnd w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акт приема-передачи составляется в двух экземплярах (в произвольной форме) на казахском и русском языках, вносится продавцом в реестр в течение двух рабочих дней после подписания, один из которых хранится у продавца, второй передается покупателю.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -10008,310 +10376,428 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="194"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z98" w:id="197"/>
+    <w:bookmarkStart w:name="z95" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Реализация ценных бумаг, обращенных в собственность государства, на фондовых биржах осуществляется продавцом с привлечением брокерской компании.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 56 - в редакции приказа Министра финансов РК от 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">57. Исключен приказом Министра финансов РК от 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z97" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Определение брокерской компании на право реализации ценных бумаг осуществляется продавцом в соответствии с законодательством Республики Казахстан о государственных закупках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 58 - в редакции приказа Министра финансов РК от 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. При продаже ценных бумаг, обращенных в собственность государства, на фондовой бирже отношения, возникающие в связи с их реализацией между продавцом и брокерской компанией, регулируются соответствующим договором.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z99" w:id="198"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z99" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       60. Реализация ценных бумаг производится в торговых системах фондовой биржи в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> биржевой торговли соответствующей фондовой биржи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z100" w:id="199"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z100" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Расчеты по договору купли-продажи ценных бумаг должны быть произведены не позднее тридцати календарных дней со дня подписания договора купли-продажи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z101" w:id="200"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z101" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. В случае просрочки платежа за ценные бумаги допускается расторжение договора в одностороннем порядке после соответствующего уведомления и предъявление к покупателю требования о возмещении фактически понесенных расходов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z102" w:id="201"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z102" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Передача ценных бумаг производится после полной оплаты покупателем цены продажи по договору купли-продажи путем подписания приказа о переводе ценных бумаг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z103" w:id="202"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z103" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       64. При продаже недвижимого имущества к покупателю переходит право на земельный участок в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Земельным</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkEnd w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10330,128 +10816,128 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z104" w:id="203"/>
+    <w:bookmarkStart w:name="z104" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Разукомплектованные транспортные средства, объекты промышленного и иного оборудования, незавершенного строительства либо другое имущество, схожее по существу, оцениваются и реализовываются как запасные части или лом черных и цветных металлов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z105" w:id="204"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z105" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Средства, полученные от продажи имущества</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z106" w:id="205"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z106" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       66. Сведения о средствах, полученных от продажи имущества, а также суммы гарантийных взносов, не возвращенных по основаниям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, и полученные из интегрированной информационной системы казначейства, включаются в реестр продавцом в течение трех рабочих дней с даты оплаты покупателем цены продажи по договору купли-продажи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkEnd w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10470,160 +10956,160 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z107" w:id="206"/>
+    <w:bookmarkStart w:name="z107" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Подготовка и проведение торгов по продаже имущества осуществляются за счет бюджетных средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z108" w:id="207"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z108" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. Оплата услуг единого оператора включается в расходы продавца на подготовку и проведение торгов по продаже имущества.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z109" w:id="208"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z109" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Использование и уничтожение имущества,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>не реализованного по минимальной цене</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z110" w:id="209"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z110" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       69. Имущество, не реализованное по минимальной цене, пригодное для использования, предлагается безвозмездно субъектам социальных услуг в соответствии с Правилами учета, хранения, оценки и дальнейшего использования имущества, обращенного (поступившего) в собственность государства по отдельным основаниям, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 26 июля 2002 года № 833.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkEnd w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10642,228 +11128,228 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z111" w:id="210"/>
+    <w:bookmarkStart w:name="z111" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Порядок уничтожения имущества</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z112" w:id="211"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z112" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. Имущество, не реализованное по минимальной цене и невостребованное субъектами социальных услуг, продовольственное сырье, пищевые продукты, не соответствующие требованиям нормативных документов к их качеству и безопасности, табачные изделия и прочие изделия, содержащие табак неустановленного происхождения, не соответствующие требованиям законодательства Республики Казахстан и санитарно-эпидемиологическим правилам, нормам и гигиеническим нормативам, реализуемые без средств идентификации, и иное имущество, по которым затраты, связанные с транспортировкой, хранением, реализацией, проведением санитарно-эпидемиологической экспертизы и сертификации, превысят их оценочную стоимость, а также не пригодное к дальнейшему использованию имущество уничтожается по решению уполномоченного органа или местного исполнительного органа при наличии решения комиссии об уничтожении имущества.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z239" w:id="212"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z239" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Процедура уничтожения фиксируется с применением фотосъемки и видеозаписи при участии членов комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z240" w:id="213"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z240" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фото и видео фиксация осуществляется на цифровой фотоаппарат и цифровую видеокамеру, включая погрузку имущества из мест его хранения, транспортировку до места уничтожения и непосредственно процесс уничтожения имущества.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z241" w:id="214"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z241" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган или местный исполнительный орган обеспечивает хранение материалов фото и видео фиксации в цифровом формате в течение 24 (двадцати четырех) месяцев со дня уничтожения имущества.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z242" w:id="215"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z242" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель уполномоченного органа или местного исполнительного органа определяет сотрудника, ответственного за хранение материалов фото и видео фиксации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z243" w:id="216"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z243" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По итогам уничтожения имущества составляется акт об уничтожении имущества, подписываемый представителем (-ями) поставщика услуг по уничтожению имущества, а также членами комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z244" w:id="217"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z244" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если присутствие члена комиссии при уничтожении имущества невозможно, то в акте об уничтожении имущества делается отметка и прикладывается копия документа, подтверждающего уважительную причину его отсутствия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z245" w:id="218"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z245" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В акте об уничтожении имущества указываются дата и место составления, наименование имущества с подробной характеристикой каждого предмета, единица измерения, количество (вес), стоимость имущества за единицу в тенге (при наличии), общая стоимость в тенге (при наличии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkEnd w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10936,70 +11422,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z114" w:id="219"/>
+    <w:bookmarkStart w:name="z114" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. Организация работы по уничтожению имущества, обращенного в республиканскую собственность, производится уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkEnd w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Организация работы по уничтожению имущества, обращенного в коммунальную собственность, производится местным исполнительным органом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11199,786 +11685,786 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>решения о передаче</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>имущества государству</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z274" w:id="220"/>
+    <w:bookmarkStart w:name="z274" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Имущество, не подлежащее предложению государственным юридическим лицам посредством веб-портала для передачи на их баланс</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkEnd w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа Заместителя Премьер-Министра - Министра финансов РК от 28.08.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 904</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z275" w:id="221"/>
+    <w:bookmarkStart w:name="z275" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ценные бумаги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z276" w:id="222"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z276" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Доли участия в уставных капиталах хозяйственных товариществ с ограниченной ответственностью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z277" w:id="223"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z277" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Лом черных и цветных металлов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z278" w:id="224"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z278" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Нефть сырая.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z279" w:id="225"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z279" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Животные, сырье животного происхождения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z280" w:id="226"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z280" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Алкогольная продукция.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z281" w:id="227"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z281" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Табак и табачные изделия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z282" w:id="228"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z282" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Сотовые телефоны, комплектующие и аксессуары к ним.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z283" w:id="229"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z283" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Платежные терминалы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z284" w:id="230"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z284" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Игровые автоматы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z285" w:id="231"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z285" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Игорные принадлежности и оборудование для казино.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z286" w:id="232"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z286" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Транспорт, за исключением транспорта медицинского назначения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z287" w:id="233"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z287" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Планшеты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z288" w:id="234"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z288" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Объекты незавершенного строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z289" w:id="235"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z289" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Недвижимое имущество, за исключением административно-офисных объектов, объектов инфраструктуры.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z290" w:id="236"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z290" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Фрагменты кабелей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z291" w:id="237"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z291" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Рыболовные сети и снасти.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z292" w:id="238"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z292" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Предметы одежды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z293" w:id="239"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z293" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Обувь.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z294" w:id="240"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z294" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Часы всех видов и их части.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z295" w:id="241"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z295" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Бижутерия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z296" w:id="242"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z296" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Предметы декора (картины, статуэтки, пано, шкатулки).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z297" w:id="243"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z297" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Чемоданы, сумки и аналогичные им товары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z298" w:id="244"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z298" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Натуральный и искусственный мех и изделия из них.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z299" w:id="245"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z299" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Парфюмерная и косметическая продукция.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z300" w:id="246"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z300" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Корма.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z301" w:id="247"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z301" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Зерно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z302" w:id="248"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z302" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Минеральное сырье, полезные ископаемые.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z303" w:id="249"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z303" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Агрохимикаты, пестициды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z304" w:id="250"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z304" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Продовольcтвенные товары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z305" w:id="251"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z305" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Разукомплектованное имущество.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z306" w:id="252"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z306" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Имущество, находящееся в долевой собственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z307" w:id="253"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z307" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Имущество, поступившее по основанию, указанному в подпункте 4) пункта 1 статьи 210 Закона Республики Казахстан "О государственном имуществе".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z308" w:id="254"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z308" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Имущество, подлежащее уничтожению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkEnd w:id="261"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12174,68 +12660,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z310" w:id="255"/>
+    <w:bookmarkStart w:name="z310" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заключение о необходимости передачи имущества</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkEnd w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа Заместителя Премьер-Министра - Министра финансов РК от 28.08.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12942,68 +13428,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z408" w:id="256"/>
+    <w:bookmarkStart w:name="z408" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт сверки на предмет фактического получения имущества, обращенного в собственность государства по отдельным основаниям, на баланс</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkEnd w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 2-1 в соответствии с приказом Министра финансов РК от 30.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13044,80 +13530,80 @@
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z409" w:id="257"/>
+          <w:bookmarkStart w:name="z409" w:id="264"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="257"/>
+          <w:bookmarkEnd w:id="264"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -13396,80 +13882,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z422" w:id="258"/>
+          <w:bookmarkStart w:name="z422" w:id="265"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="258"/>
+          <w:bookmarkEnd w:id="265"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14103,196 +14589,196 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z446" w:id="259"/>
+    <w:bookmarkStart w:name="z446" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkEnd w:id="266"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z447" w:id="260"/>
+          <w:bookmarkStart w:name="z447" w:id="267"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Принято на баланс по данным государственного юридического лица</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="260"/>
+          <w:bookmarkEnd w:id="267"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z449" w:id="261"/>
+          <w:bookmarkStart w:name="z449" w:id="268"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Наименование имущества</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="261"/>
+          <w:bookmarkEnd w:id="268"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14380,80 +14866,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z454" w:id="262"/>
+          <w:bookmarkStart w:name="z454" w:id="269"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="262"/>
+          <w:bookmarkEnd w:id="269"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14793,64 +15279,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z469" w:id="263"/>
+      <w:bookmarkStart w:name="z469" w:id="270"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящий акт сверки подтверждает передачу _________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkEnd w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование уполномоченного органа/местного исполнительного органа)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14892,80 +15378,80 @@
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z470" w:id="264"/>
+          <w:bookmarkStart w:name="z470" w:id="271"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Наименование уполномоченного органа/</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="264"/>
+          <w:bookmarkEnd w:id="271"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>местного исполнительного органа:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -15005,80 +15491,80 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>юридического лица:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z473" w:id="265"/>
+          <w:bookmarkStart w:name="z473" w:id="272"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________ ___________ _________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="265"/>
+          <w:bookmarkEnd w:id="272"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(Должность (подпись) Фамилия, имя, отчество</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -15152,80 +15638,80 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z476" w:id="266"/>
+          <w:bookmarkStart w:name="z476" w:id="273"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________ ___________ ____________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="266"/>
+          <w:bookmarkEnd w:id="273"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(Должность (подпись) Фамилия, имя, отчество</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -15299,80 +15785,80 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z479" w:id="267"/>
+          <w:bookmarkStart w:name="z479" w:id="274"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Место печати</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="267"/>
+          <w:bookmarkEnd w:id="274"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -15615,550 +16101,581 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z312" w:id="268"/>
+    <w:bookmarkStart w:name="z312" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Комиссионное поручение № ___ "___" __________ 20___ года</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="268"/>
+        <w:t xml:space="preserve"> Комиссионное поручение к договору о государственных закупках (комиссии)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>№ _______ "___" __________ 20___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 3 в соответствии с приказом Заместителя Премьер-Министра - Министра финансов РК от 14.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1063</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа Заместителя Премьер-Министра - Министра финансов РК от 28.08.2023 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра финансов РК от 10.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 904</w:t>
+        <w:t>№ 165</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...76 lines deleted...]
-        <w:t>(далее – Заказчик), в лице ______________________________________,</w:t>
+      <w:bookmarkStart w:name="z503" w:id="276"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В соответствии с Договором о государственных закупках услуг № _________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>от "___" ____20__ года (далее – Договор) между</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование заказчика) (далее – Заказчик),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в лице ____________________________________________________________,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(должность, фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>действующего на основании ____________________________________,</w:t>
+        <w:t>действующего на основании</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование документа)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>с одной стороны, и ____________________________________________</w:t>
-[...84 lines deleted...]
-        <w:t>_____________________________________________________________,</w:t>
+        <w:t>с одной стороны, и _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(далее – Поставщик), (наименование поставщика)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в лице ____________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действующего на (должность, фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>основании _________________________________________________________,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>с другой стороны, (наименование документа)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Заказчик в рамках оказания услуг по Договору, поручает Поставщику</w:t>
-[...16 lines deleted...]
-        <w:t>осуществить реализацию _______________________________________.</w:t>
+        <w:t>Заказчик в рамках оказания услуг по Договору поручает Поставщику осуществить</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>реализацию ________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование имущества)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>"Параметры имущества (виды, количество, идентификационные номера</w:t>
-[...50 lines deleted...]
-        <w:t>Общая стоимость имущества: ________(_______________________) тенге.</w:t>
+        <w:t>Параметры имущества (виды, количество, идентификационные номера (если</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>имеются), стоимость единицы): _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Общая стоимость (начальная цена) имущества: __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(______________________________________________________) тенге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Поставщик обязуется:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в течение 3 (трех) рабочих дней произвести оплату денежного обеспечения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>исполнения настоящего поручения в сумме _______(_______________) тенге</w:t>
+        <w:t>исполнения настоящего поручения в сумме _________(_________________) тенге</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>или предоставить банковскую гарантию;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -16267,51 +16784,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>а в случае наличия нереализованного имущества подписать дополнение к акту</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приема-передачи, предусматривающего снижение стоимости имущества;</w:t>
+        <w:t>приема-передачи, предусматривающее снижение стоимости имущества;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>перечислить стоимость имущества, реализованного в течение 3 (трех) месяцев после</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -16539,85 +17056,102 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>а в случае наличия нереализованного имущества подписать дополнение к акту</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приема-передачи, предусматривающего снижение стоимости имущества;</w:t>
+        <w:t>приема-передачи, предусматривающее снижение стоимости имущества;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>обеспечить снижение стоимости имущества, нереализованного в течение 3 (трех)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>месяцев после подписания акта приема-передачи, на 50 % (пятьдесят процентов).</w:t>
+        <w:t>месяцев после подписания акта приема-передачи, на 50 (пятьдесят) процентов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>от начальной цены имущества.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Оплата услуг Поставщика производится в соответствии с Договором.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
@@ -16627,199 +17161,211 @@
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z504" w:id="277"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Заказчик:</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заказчик:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="277"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_____________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>_______________________________</w:t>
+              <w:t>_____________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>_______________________________</w:t>
-[...16 lines deleted...]
-              <w:t>_______________________________</w:t>
+              <w:t>_____________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поставщик:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>_______________________________</w:t>
+              <w:t>______________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>_______________________________</w:t>
+              <w:t>______________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>_______________________________</w:t>
+              <w:t>______________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -17020,51 +17566,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z315" w:id="269"/>
+    <w:bookmarkStart w:name="z315" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЗАЯВКА</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -17073,109 +17619,109 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>в _____________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(указывается метод аукциона)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkEnd w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 4 в соответствии с приказом Заместителя Премьер-Министра - Министра финансов РК от 28.08.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 904</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z316" w:id="270"/>
+      <w:bookmarkStart w:name="z316" w:id="279"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Рассмотрев опубликованное извещение о реализации имущества и ознакомившись</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkEnd w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>с Правилами реализации или использования имущества, арестованного на основании</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17335,64 +17881,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"___" ________ 20 __ года по адресу: _____________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z317" w:id="271"/>
+      <w:bookmarkStart w:name="z317" w:id="280"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мною (нами) внесен гарантийный взнос для участия в торгах, который блокируется</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkEnd w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>веб-порталом реестра до определения результатов торгов по имуществу:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -17712,64 +18258,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z318" w:id="272"/>
+      <w:bookmarkStart w:name="z318" w:id="281"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Согласен (-ы) с тем, что при обнаружении моего (нашего) несоответствия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkEnd w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      требованиям, предъявляемым к участнику, я (мы) лишаюсь (-емся) права участия</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17783,64 +18329,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>договор купли-продажи будут признаны недействительными.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z319" w:id="273"/>
+      <w:bookmarkStart w:name="z319" w:id="282"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. При определении меня (нас) победителем (-ями) аукциона принимаю (-ем) на себя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkEnd w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>обязательства подписать протокол результатов электронного аукциона в день его</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17854,64 +18400,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>дней с даты проведения торгов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z320" w:id="274"/>
+      <w:bookmarkStart w:name="z320" w:id="283"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Согласен (-ы) с тем, что сумма внесенного мною (нами) гарантийного взноса</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkEnd w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>не возвращается и остается у продавца при:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17942,101 +18488,101 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) неисполнении или ненадлежащем исполнении обязательств по договору купли-продажи.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z321" w:id="275"/>
+      <w:bookmarkStart w:name="z321" w:id="284"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Настоящая заявка вместе с протоколом результатов электронного аукциона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkEnd w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>имеет силу договора, действующего до заключения договора купли-продажи.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z322" w:id="276"/>
+      <w:bookmarkStart w:name="z322" w:id="285"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Представляю (-ем) сведения о себе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkEnd w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Для юридического лица:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18842,55 +19388,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -19216,31 +19762,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>