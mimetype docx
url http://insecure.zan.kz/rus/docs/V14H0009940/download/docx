--- v0 (2025-10-14)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="daf1560" w14:textId="daf1560">
+    <w:p w14:paraId="3dd16a3" w14:textId="3dd16a3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -528,64 +528,77 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Утверждены приказом</w:t>
+              <w:t>Утверждены</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министра образования и науки</w:t>
+              <w:t>приказом Министра</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>образования и науки</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -606,1315 +619,1879 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила осуществления образовательного мониторинга</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Правила - в редакции приказа Министра образования и науки РК от 20.12.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 521</w:t>
+      Сноска. Правила - в редакции приказа и.о. Министра просвещения РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z32" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила осуществления образовательного мониторинга (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 8)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" и определяют порядок осуществления образовательного мониторинга в организациях образования, за исключением организаций высшего и послевузовского образования (далее – организации образования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:bookmarkStart w:name="z33" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила осуществления образовательного мониторинга (далее - Правила) разработаны в соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" (далее - Закон) и определяют порядок осуществления образовательного мониторинга.</w:t>
+      2. В настоящих Правилах используются следующие понятия: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра просвещения РК от 30.04.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...16 lines deleted...]
-      2. В настоящих Правилах используются следующие понятия:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1) предусматривается в редакции приказа и.о. Министра просвещения РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) информационная система – организационно-упорядоченная совокупность информационно-коммуникационных технологий, обслуживающего персонала и технической документации, реализующих определенные технологические действия посредством информационного взаимодействия и предназначенных для решения конкретных функциональных задач;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции приказа и.о. Министра просвещения РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) объекты информатизации – электронные информационные ресурсы, программное обеспечение, интернет-ресурс и информационно-коммуникационная инфраструктура;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) административные данные – индивидуальные количественные (измеряемые с помощью чисел) и (или) качественные (выстроенные по определенному принципу и (или) признаку) данные по физическому или юридическому лицу и данные похозяйственного учета, формируемые административными источниками, за исключением первичных статистических и альтернативных данных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z12" w:id="9"/>
-[...15 lines deleted...]
-      1) информационная система – организационно-упорядоченная совокупность информационно-коммуникационных технологий, обслуживающего персонала и технической документации, реализующих определенные технологические действия посредством информационного взаимодействия и предназначенных для решения конкретных функциональных задач;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) образовательный мониторинг – систематическое наблюдение, анализ, оценка и прогноз состояния и динамики изменений результатов и условий осуществления образовательных процессов, контингента обучающихся, сети, а также рейтинговых показателей достижений деятельности организаций образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
-[...15 lines deleted...]
-      2) объекты информатизации – электронные информационные ресурсы, программное обеспечение, интернет-ресурс и информационно-коммуникационная инфраструктура;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) уполномоченный орган в области образования (далее – уполномоченный орган) – центральный исполнительный орган Республики Казахстан, осуществляющий руководство и межотраслевую координацию в области дошкольного, среднего, технического и профессионального, послесреднего и дополнительного образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z14" w:id="11"/>
-[...15 lines deleted...]
-      3) административные данные – индивидуальные количественные (измеряемые с помощью чисел) и (или) качественные (выстроенные по определенному принципу и (или) признаку) данные по физическому или юридическому лицу и данные похозяйственного учета, формируемые административными источниками, за исключением первичных статистических данных;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) качество образования – комплексная характеристика эффективности образовательной деятельности, а также соответствие подготовки обучающегося и воспитанника требованиям государственного общеобязательного стандарта образования, потребностям личности, общества и государства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
-[...15 lines deleted...]
-      4) образовательный мониторинг – систематическое наблюдение, анализ, оценка и прогноз состояния и динамики изменений результатов и условий осуществления образовательных процессов, контингента обучающихся, сети, а также рейтинговых показателей достижений деятельности организаций образования;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) национальный доклад о состоянии развития дошкольного, среднего, технического и профессионального, послесреднего, дополнительного образования (далее – Национальный доклад) – аналитический публичный документ, характеризующий состояние и развитие системы образования по итогам предыдущего года на основе государственной статистики и административных данных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z16" w:id="13"/>
-[...15 lines deleted...]
-      5) уполномоченный орган в области образования – центральный исполнительный орган Республики Казахстан, осуществляющий руководство и межотраслевую координацию в области образования;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) национальный статистический сборник – информационно-статистический публичный документ, содержащий статистическую информацию системы образования данных по итогам предыдущего года в разрезе регионов на основе административных данных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
-[...15 lines deleted...]
-      6) качество образования – совокупность показателей, характеризующих систему образования и отражающих степень соответствия фактически достигнутых образовательных результатов, условий функционирования системы образования нормативным требованиям, социальным и личностным особенностям;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 9) предусматривается в редакции приказа и.о. Министра просвещения РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) электронная цифровая подпись – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Субъектами осуществления образовательного мониторинга являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z18" w:id="15"/>
-[...15 lines deleted...]
-      7) национальный сборник – информационно-статистический публичный документ, содержащий статистическую информацию системы образования данных по итогам предыдущего года в разрезе регионов на основе административных данных;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организации образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
-[...15 lines deleted...]
-      8) национальный доклад – аналитический публичный документ, характеризующий состояние и развитие системы образования по итогам предыдущего года на основе государственной статистики и административных данных;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) районные (городские) отделы образования (далее – отделы образования);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
-[...15 lines deleted...]
-      9) электронная цифровая подпись – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+    <w:bookmarkStart w:name="z46" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) управления образования областей, городов республиканского значения и столицы (далее – управления образования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
-[...15 lines deleted...]
-      3. Субъектами осуществления образовательного мониторинга являются:</w:t>
+    <w:bookmarkStart w:name="z47" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Объектом осуществления образовательного мониторинга является система образования, за исключением высшего и послевузовского образования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
-[...15 lines deleted...]
-      1) организации образования;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок осуществления образовательного мониторинга</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z23" w:id="20"/>
-[...15 lines deleted...]
-      2) районные (городские) отделы образования;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Образовательный мониторинг осуществляется:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
-[...15 lines deleted...]
-      3) Управления образования областей, городов республиканского значения и столицы.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по уровням образования (дошкольного воспитания и обучения, начального, основного среднего и общего среднего, технического и профессионального, послесреднего);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
-[...15 lines deleted...]
-      4. Объектом осуществления образовательного мониторинга является система образования.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по охвату (районный/городской, областной, республиканский, международный);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:bookmarkStart w:name="z52" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по форме организации (дистанционный, прямой).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z53" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Образовательный мониторинг осуществляется в виде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...43 lines deleted...]
-      по уровням образования (дошкольного воспитания и обучения, начального, основного среднего и общего среднего, технического и профессионального, послесреднего);</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац второй пункта 6 предусматривается в редакции приказа и.о. Министра просвещения РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      систематического наблюдения за деятельностью организаций образования путем сбора, системного учета, обработки, а также хранения, обновления и накопления информации в объектах информатизации уполномоченного органа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организации и проведения управлениями образования и отделами образования методических дней для анализа и методической коррекции процесса обучения в организациях среднего образования и оказания практической помощи педагогическому сообществу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z63" w:id="26"/>
-[...15 lines deleted...]
-      по охвату (районный/городской, областной, республиканский, международный);</w:t>
+    <w:bookmarkStart w:name="z56" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организации социологических или мониторинговых исследований (в том числе для международных сопоставительных и национальных исследований);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z64" w:id="27"/>
-[...15 lines deleted...]
-      по форме организации (дистанционный, прямой).</w:t>
+    <w:bookmarkStart w:name="z57" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      анализа результатов образовательной деятельности (анализ и сопоставление результатов единого национального тестирования, итоговых оценок школьников, международных сопоставительных и национальных исследований).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z58" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Сбор документов и материалов осуществляется на основе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z59" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      административных данных уполномоченного органа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z60" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      государственной статистической отчетности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z61" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведения сравнительного анализа факторов, влияющих на динамику качества образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z62" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      результатов процедур лицензирования, государственной аттестации и аккредитации организаций образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z63" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      результатов проверок деятельности субъектов осуществления образовательного мониторинга органами, осуществляющими государственный контроль за реализацией государственной политики в области образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z64" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      результатов государственной итоговой аттестации обучающихся;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z65" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      результатов единого национального тестирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z66" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      результатов комплексного тестирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z67" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      данных о повышении квалификации и прохождения аттестации педагогических работников;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z68" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      результатов международных сопоставительных и национальных исследований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z69" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      результатов мониторинговых исследований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z70" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      результатов социологических исследований.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Министра просвещения РК от 03.06.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...276 lines deleted...]
-      результатов комплексного тестирования;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 8 предусматривается в редакции приказа и.о. Министра просвещения РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Порядок организации сбора, системного учета, обработки, а также хранения, обновления, накопления и защиты информации в объектах информатизации уполномоченного органа в соответствии с законодательством Республики Казахстан, включает:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) внесение и/или актуализацию административных данных в объектах информатизации уполномоченного органа субъектами осуществления образовательного мониторинга;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z45" w:id="42"/>
-[...15 lines deleted...]
-      данных о повышении квалификации и прохождения аттестации педагогических работников;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществление контроля за обеспечением полноты, достоверности и своевременности актуализации административных данных в объекте информатизации уполномоченного органа субъектами осуществления образовательного мониторинга в сроки, указанные в пункте 9 настоящих Правил;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z46" w:id="43"/>
-[...15 lines deleted...]
-      результатов международных сопоставительных исследований;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) подтверждение административных данных электронной цифровой подписью руководителя субъекта осуществления образовательного мониторинга;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z47" w:id="44"/>
-[...15 lines deleted...]
-      результатов мониторинговых исследований;</w:t>
+    <w:bookmarkStart w:name="z75" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) фиксацию административных данных на одну дату ежегодно для хранения в архиве систем уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z48" w:id="45"/>
-[...15 lines deleted...]
-      результатов социологических исследований.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 9 предусматривается в редакции приказа и.о. Министра просвещения РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Актуализация административных данных в объектах информатизации уполномоченного органа субъектами образовательного мониторинга осуществляется постоянно, по факту возникновения изменений, но не позднее 5 (пяти) рабочих дней с момента их возникновения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 10 предусматривается в редакции приказа и.о. Министра просвещения РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Уполномоченный орган ежегодно в октябре обеспечивает фиксацию административных данных в объектах информатизации уполномоченного органа для формирования административных данных по всем уровням образования. В данный период актуализация административных данных в объектах информатизации уполномоченного органа приостанавливается на срок до 10 (десяти) рабочих дней. О сроках фиксации и приостановления актуализации административных данных пользователи уведомляются в объектах информатизации за 3 (три) рабочих дня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 11 предусматривается в редакции приказа и.о. Министра просвещения РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Местные исполнительные органы в области образования, руководители дошкольных организаций, организаций среднего, технического и профессионального, послесреднего, независимо от формы собственности и ведомственной принадлежности, предоставляют и обеспечивают полное, достоверное и своевременное заполнение данных в объектах информатизации уполномоченного органа или в других интегрированных с ним информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. По результатам образовательного мониторинга уполномоченный орган:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z49" w:id="46"/>
-[...15 lines deleted...]
-      8. Порядок организации сбора, системного учета, обработки, а также хранения, обновления, накопления и защиты информации в объектах информатизации уполномоченного органа в области образования в соответствии с законодательством Республики Казахстан, включает:</w:t>
+    <w:bookmarkStart w:name="z80" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносит корректировки в параметры объекта информатизации уполномоченного органа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z50" w:id="47"/>
-[...15 lines deleted...]
-      1) внесение и/или актуализацию административных данных в объектах информатизации уполномоченного органа в области образования субъектами осуществления образовательного мониторинга;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ежегодно, до 1 декабря, следующего за отчетным периодом, публикует Национальный доклад;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z51" w:id="48"/>
-[...15 lines deleted...]
-      2) осуществление контроля за обеспечением полноты, достоверности и своевременности актуализации данных в объекте информатизации уполномоченного органа организациями образования, районными (городскими) отделами образования и Управлениями образования областей, городов республиканского значения и столицы в сроки, указанные в пункте 9 настоящих Правил;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ежегодно, до 1 марта, следующего за отчетным периодом, публикует Национальный статистический сборник.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z52" w:id="49"/>
-[...240 lines deleted...]
-    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1952,55 +2529,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2326,31 +2903,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>