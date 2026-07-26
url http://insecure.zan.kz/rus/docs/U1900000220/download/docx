--- v1 (2025-11-26)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="504b275" w14:textId="504b275">
+    <w:p w14:paraId="ea9a926" w14:textId="ea9a926">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -244,64 +244,126 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпунктом 20)</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> статьи 44 Конституции Республики Казахстан и в целях обеспечения межведомственной координации по вопросам обеспечения финансовой стабильности Республики Казахстан ПОСТАНОВЛЯЮ:   </w:t>
+        <w:t>подпунктом 21)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 46 Конституции Республики Казахстан и в целях обеспечения межведомственной координации по вопросам обеспечения финансовой стабильности Республики Казахстан ПОСТАНОВЛЯЮ:   </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Образовать Совет по финансовой стабильности Республики Казахстан (далее – Совет). </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -937,1891 +999,1977 @@
         <w:t>
       1) меры реализации макропруденциальной политики, направленной на снижение системных рисков финансовой системы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) меры по предотвращению возникновения финансового кризиса и минимизации его последствий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
-[...15 lines deleted...]
-      3) меры урегулирования неплатежеспособного банка, принудительная ликвидация которого несет системные риски финансовой системы (далее – неплатежеспособный банк), в том числе по государственному участию при его урегулировании;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) исключиен Указом Президента РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) исключен Указом Президента РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z570" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1) применение режима урегулирования к системно значимому банку, включая вопрос о государственном участии при его урегулировании;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
-[...15 lines deleted...]
-      4) финансирование мер по оздоровлению банков второго уровня (далее – банки), в том числе за счет средств Национального Банка Республики Казахстан (далее – Национальный Банк) и (или) его дочерних организаций;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) иные вопросы, необходимые для обеспечения финансовой стабильности финансовой системы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
-[...15 lines deleted...]
-      5) иные вопросы, необходимые для обеспечения финансовой стабильности финансовой системы.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сноска. Пункт 5 с изменениями, внесенными</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Указом Президента РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В рамках своей деятельности Совет:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
-[...15 lines deleted...]
-      6. В рамках своей деятельности Совет:</w:t>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по вопросам макропруденциальной политики:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
-[...15 lines deleted...]
-      1) по вопросам макропруденциальной политики:</w:t>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рассматривает результаты оценки и мониторинга системных рисков, а также предлагаемые меры по их снижению;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
-[...15 lines deleted...]
-      рассматривает результаты оценки и мониторинга системных рисков, а также предлагаемые меры по их снижению;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предоставляет рекомендации по реализации макропруденциальной политики, включая рекомендации по инструментам пруденциального регулирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
-[...15 lines deleted...]
-      предоставляет рекомендации по реализации макропруденциальной политики, включая рекомендации по инструментам пруденциального регулирования;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по вопросам, связанным с мерами по предотвращению возникновения финансового кризиса и минимизации его последствий, рассматривает предложения государственных органов по антикризисным мерам и предоставляет рекомендации по их реализации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
-[...15 lines deleted...]
-      2) по вопросам, связанным с мерами по предотвращению возникновения финансового кризиса и минимизации его последствий, рассматривает предложения государственных органов по антикризисным мерам и предоставляет рекомендации по их реализации;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по вопросам применения режима урегулирования к системно значимому банку:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z311" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рассматривает проект решения о применении режима урегулирования к системно значимому банку и выносит решение об его одобрении или об отказе в его одобрении не позднее трех рабочих дней со дня его получения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
-[...15 lines deleted...]
-      3) по вопросам, связанным с мерами урегулирования неплатежеспособных банков, а также финансирования мер по оздоровлению банков, рассматривает предложения и предоставляет рекомендации;</w:t>
+    <w:bookmarkStart w:name="z312" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рассматривает вопрос о государственном участии при урегулировании системно значимого банка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
-[...15 lines deleted...]
-      4) осуществляет координацию государственных органов и содействие эффективному обмену информацией между членами Совета.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) осуществляет координацию государственных органов и содействие эффективному обмену информацией между членами Совета. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 с изменениями, внесенными Указом Президента РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Права Совета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Совет имеет право:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сотрудничать с межгосударственными и межправительственными координационно-консультативными органами по вопросам, входящим в компетенцию Совета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) привлекать для проведения консультаций по рассматриваемым вопросам специалистов заинтересованных государственных органов, общественные объединения, субъектов частного предпринимательства, организации, ученых и независимых экспертов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3) предусматривается в редакции Указа Президента РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)  в установленном законодательством Республики Казахстан порядке запрашивать и получать от государственных органов Республики Казахстан и иных организаций материалы, необходимые для реализации задач и функций Совета, в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z316" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от Национального Банка информацию о выявленных системных рисках, результатах оценки и мониторинга системных рисков и о предлагаемых мерах по их снижению при рассмотрении вопросов макропруденциальной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z317" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций информацию о финансовом состоянии и рисках финансовых организаций, надзорных и регуляторных мерах при рассмотрении вопросов макропруденциальной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z571" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) в установленном законодательством Республики Казахстан порядке в случае рассмотрения Советом вопроса о государственном участии в урегулировании системно значимого банка запрашивать и получать от государственных органов Республики Казахстан и иных организаций материалы, в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z572" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от Национального Банка:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z573" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      информацию об отнесении банка, находящегося в режиме урегулирования, к системно значимому банку в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О Национальном Банке Республики Казахстан";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z574" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      информацию о возможности предоставления займа последней инстанции системно значимому банку либо стабилизационному банку, которому будут переданы активы и обязательства системно значимого банка в случае предоставления Правительством Республики Казахстан государственной гарантии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z575" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z576" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проект решения о применении режима урегулирования к системно значимому банку;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z577" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      результаты оценки жизнеспособности системно значимого банка, его план урегулирования, а также перечень, условия и ориентировочные сроки реализации инструментов урегулирования, указанных в проекте решения о применении режима урегулирования к системно значимому банку;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z578" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от центрального уполномоченного органа по исполнению бюджета:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z579" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      информацию о возможности использования средств республиканского бюджета и (или) иных средств для: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z580" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      приобретения Правительством Республики Казахстан либо национальным управляющим холдингом акций системно значимого банка, либо стабилизационного банка, которому будут переданы активы и обязательства системно значимого банка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z581" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предоставления государственной гарантии Республики Казахстан по займам для урегулирования системно значимого банка в качестве обеспечения исполнения обязательств по займу последней инстанции системно значимого банка либо стабилизационного банка, которому будут переданы активы и обязательства системно значимого банка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z582" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-2) по вопросам применения режима урегулирования к системно значимому банку представлять рекомендации к перечню, условиям и ориентировочным срокам реализации инструментов урегулирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z44" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществлять иные права в соответствии законодательством Республики Казахстан для реализации своих задач и функций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменениями, внесенными Указом Президента РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3. Права Совета</w:t>
-[...203 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+        <w:t xml:space="preserve"> 4. Формирование и организация деятельности Совета</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z46" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Совет возглавляется председателем Совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z47" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Совета:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z48" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществляет общее руководство деятельностью Совета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z49" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) председательствует на заседаниях Совета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z50" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) определяет форму, дату, место и время проведения заседаний Совета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z51" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществляет общий контроль за реализацией решений Совета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z52" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) один раз в полугодие не позднее 25 числа месяца, следующего за отчетным периодом, отчитывается о работе Совета перед Президентом Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 с изменениями, внесенными указами Президента РК от 03.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 591</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 03.01.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 429</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Члены Совета:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z54" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) вносят предложения по повестке дня заседания Совета и порядку обсуждения вопросов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z55" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) участвуют в подготовке материалов к заседаниям Совета, проектов его решений, способствуют решению стоящих перед Советом задач;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z56" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) участвуют в обсуждении вопросов, рассматриваемых на заседании Совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z57" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Заседания Совета проводятся по мере необходимости в сроки, определяемые председателем Совета, но не реже одного раза в квартал. Заседания Совета проводятся в очной или заочной форме и считаются правомочными при участии в голосовании не менее четырех членов Совета, включая председателя Совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z59" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Датой проведения заседаний Совета в заочной форме является дата окончания приема бюллетеней для заочного голосования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отсутствия должностного лица, входящего в состав Совета, на заседании Совета принимает участие лицо, исполняющее обязанности отсутствующего должностного лица, с правом голосования, подписания бюллетеня для заочного голосования или протокола заседания Совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 в редакции Указа Президента РК от 03.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 591</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Рабочий орган Совета:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z61" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечивает организацию проведения заседаний Совета и осуществляет подготовку соответствующих материалов для проведения заседаний Совета на основе предложений членов Совета и ранее принятых решений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z62" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) формирует проект повестки дня заседания на основе предложений членов Совета и ранее принятых им решений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z63" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) оповещает членов Совета о форме, дате, месте, времени проведения и повестке дня очередного заседания Совета, о дате окончания приема бюллетеней для заочного голосования при проведении заседания Совета в заочной форме и своевременно обеспечивает их необходимыми материалами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z64" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществляет оформление и согласование решений Совета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z65" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществляет мониторинг исполнения решений Совета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z66" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) в течение 15 (пятнадцати) рабочих дней со дня принятия решений Совета направляет копию протокола и иные необходимые материалы членам Совета и другим заинтересованным государственным органам и иным организациям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 с изменениями, внесенными Указом Президента РК от 03.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 591</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. По итогам заседаний Совета принимаются решения, оформляемые протоколом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При проведении заседания в очной форме протокол оформляется и направляется на согласование членам Совета рабочим органом Совета в течение 5 (пяти) рабочих дней после проведенного заседания и подписывается всеми членами Совета, присутствовавшими на заседании, в срок не более 10 (десяти) рабочих дней с даты направления им протокола рабочим органом Совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При проведении заседания в заочной форме протокол оформляется рабочим органом Совета по итогам подсчета голосов на основании полученных бюллетеней для заочного голосования в течение 5 (пяти) рабочих дней после проведенного заседания и подписывается председателем Совета в срок не более 10 (десяти) рабочих дней с даты его оформления рабочим органом Совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 в редакции Указа Президента РК от 03.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 591</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Решения Совета принимаются простым большинством голосов и носят рекомендательный характер. При равенстве голосов голос председательствующего является решающим.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z69" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Члены Совета имеют право на особое мнение, которое, в случае его выражения, должно быть изложено в письменном виде и приложено к протоколу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z70" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Решения Совета могут быть опубликованы в средствах массовой информации или доведены до сведения субъектов финансового рынка любым иным способом в соответствии с действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z71" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Государственные органы предоставляют рабочему органу Совета информацию о выполнении либо невыполнении решений Совета с соответствующим обоснованием не позднее 3 (трех) месяцев со дня принятия Советом соответствующего решения или в сроки, указанные в решении Совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z72" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4. Формирование и организация деятельности Совета</w:t>
-[...838 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 5. Прекращение деятельности Совета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z73" w:id="65"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z73" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Основанием прекращения деятельности Совета является решение Президента Республики Казахстан. </w:t>
-      </w:r>
-[...546 lines deleted...]
-      Управляющий Международным финансовым центром "Астана"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -2907,50 +3055,618 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>УТВЕРЖДЕН</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Указом Президента</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 18 декабря 2019 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 220</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z75" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> СОСТАВ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Совета по финансовой стабильности Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Состав - в редакции Указа Президента РК от 29.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 591</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; с изменениями, внесенными указом Президента РК от 27.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1018</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z90" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Национального Банка Республики Казахстан, председатель</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z565" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Агентства Республики Казахстан по регулированию и развитию финансового рынка</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z566" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр финансов Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z567" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр национальной экономики Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z568" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      представитель от Президента Республики Казахстан, являющийся членом Правления Национального Банка Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z569" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Управляющий Международным финансовым центром "Астана"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">ПРИЛОЖЕНИЕ </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">к Указу Президента </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -2965,414 +3681,414 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от 18 декабря 2019 года </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 220  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z82" w:id="73"/>
+    <w:bookmarkStart w:name="z82" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПЕРЕЧЕНЬ       </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">утративших силу некоторых указов Президента Республики Казахстан      </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z83" w:id="74"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z83" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 12 июня 2010 года № 994 "О Совете по финансовой стабильности и развитию финансового рынка Республики Казахстан" (САПП Республики Казахстан, 2010 г., № 37, ст. 310).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z84" w:id="75"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z84" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 7)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 Указа Президента Республики Казахстан от 22 декабря 2011 года № 204 "О внесении изменений в некоторые указы Президента Республики Казахстан" (САПП Республики Казахстан, 2012 г., № 10, ст. 189).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z85" w:id="76"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z85" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 13 марта 2012 года № 284 "О внесении изменений и дополнений в некоторые акты Президента Республики Казахстан" (САПП Республики Казахстан, 2012 г., № 36, ст. 476).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z86" w:id="77"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z86" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 27 марта 2013 года № 533 "О внесении изменений в некоторые акты Президента Республики Казахстан" (САПП Республики Казахстан, 2013 г., № 22, ст. 351).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z87" w:id="78"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z87" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 12 февраля 2014 года № 750 "О внесении изменений и дополнений в некоторые акты Президента Республики Казахстан по вопросам организации деятельности консультативно-совещательных и иных органов при Президенте Республики Казахстан" (САПП Республики Казахстан 2014 г., № 4, ст. 29).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z88" w:id="79"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z88" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 17 сентября 2014 года № 911 "О внесении изменений и дополнений в некоторые акты Президента Республики Казахстан и признании утратившим силу некоторых распоряжений Президента Республики Казахстан" (САПП Республики Казахстан 2014 г., № 55-56, ст. 538). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z89" w:id="80"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z89" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 20 октября 2017 года № 568 "О внесении изменений и дополнений в некоторые акты Президента Республики Казахстан и признании утратившими силу некоторых актов Президента Республики Казахстан" (САПП Республики Казахстан 2017 г., № 50-51-52, ст. 325).    </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>