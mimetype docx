--- v1 (2025-12-26)
+++ v2 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1539afe" w14:textId="1539afe">
+    <w:p w14:paraId="065d8a1" w14:textId="065d8a1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1042,74 +1042,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обоснование и расчеты подписываются первым руководителем исполнительного органа, финансируемого из районного (городского) бюджета, бюджета города районного значения, села, поселка, сельского округа, или лицом, им уполномоченным.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. После принятия постановления о выделении средств из резервов Правительства Республики Казахстан и местных исполнительных органов администраторы бюджетных программ в течение трех рабочих дней вносят изменения в соответствующие планы финансирования в соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> исполнения бюджета и его кассового обслуживания на 2025 финансовый год, утвержденными приказом Министра финансов Республики Казахстан от 30 мая 2025 года № 272 (далее – Правила № 272).</w:t>
+      6. После принятия постановления о выделении средств из резервов Правительства Республики Казахстан и местных исполнительных органов администраторы бюджетных программ в течение трех рабочих дней вносят изменения в соответствующие планы финансирования в соответствии с процедурами казначейского исполнения бюджета и их кассового обслуживания, процедурами казначейского учета и мониторинга, утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 27 июня 2025 года № 328 (далее – процедуры № 328).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 – в редакции постановления Правительства РК от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 335</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Выделение бюджетных средств из резервов Правительства Республики Казахстан и местного исполнительного органа области, района (города областного значения) нижестоящему бюджету осуществляется в виде целевых трансфертов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1122,154 +1184,278 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае выделения средств из резервов Правительства Республики Казахстан и местных исполнительных органов в виде целевых трансфертов из вышестоящего бюджета первое перечисление средств нижестоящим бюджетам осуществляется в соответствии с индивидуальным планом финансирования по платежам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. В случаях наличия образовавшейся экономии, неиспользования в течение финансового года или частичного использования выделенных из резервов Правительства Республики Казахстан или местных исполнительных органов бюджетных средств соответствующий администратор бюджетной программы до 20 декабря текущего финансового года обеспечивает их возврат путем восстановления резерва Правительства Республики Казахстан или местного исполнительного органа посредством внесения изменений в соответствующие планы финансирования в соответствии с Правилами № 272.</w:t>
+      8. В случаях наличия образовавшейся экономии, неиспользования в течение финансового года или частичного использования выделенных из резервов Правительства Республики Казахстан или местных исполнительных органов бюджетных средств соответствующий администратор бюджетной программы до 20 декабря текущего финансового года обеспечивает их возврат путем восстановления резерва Правительства Республики Казахстан или местного исполнительного органа посредством внесения изменений в соответствующие планы финансирования в соответствии с процедурами № 328.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выделении бюджетных средств из резервов Правительства Республики Казахстан и местного исполнительного органа области, района (города областного значения) нижестоящему бюджету в виде целевых трансфертов в случаях, определенных частью первой настоящего пункта, местный исполнительный орган нижестоящего бюджета уведомляет об этом администратора бюджетных программ вышестоящего бюджета, выделившего средства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Местный уполномоченный орган по исполнению нижестоящего бюджета после внесения изменений в соответствующие планы финансирования администратором бюджетных программ вышестоящего бюджета осуществляет корректировку соответствующего местного бюджета в соответствии с Правилами № 272.</w:t>
+      Местный уполномоченный орган по исполнению нижестоящего бюджета после внесения изменений в соответствующие планы финансирования администратором бюджетных программ вышестоящего бюджета осуществляет корректировку соответствующего местного бюджета в соответствии с процедурами № 328.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Возврат неиспользованных бюджетных средств, образовавшейся экономии и (или) остатка неиспользованной части бюджетных средств, полученных из резерва вышестоящего бюджета, осуществляется местным уполномоченным органом по исполнению нижестоящего бюджета с соответствующего кода классификации поступлений бюджета путем восстановления кассовых расходов администратора бюджетной программы вышестоящего бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По итогам возврата бюджетных средств, предусмотренных настоящим пунктом, администратор бюджетной программы в течение трех рабочих дней посредством электронного документооборота в соответствии с Законом Республики Казахстан "Об электронном документе и электронной цифровой подписи" уведомляет, соответственно, центральный или местный уполномоченный орган по исполнению бюджета с указанием суммы и причины возврата.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 с изменениями, внесенными постановлением Правительства РК от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 335</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. В случаях неиспользования или частичного использования в течение финансового года бюджетных средств, выделенных из резервов Правительства Республики Казахстан или местных исполнительных органов и сконвертированных в иностранную валюту, администратор бюджетной программы в соответствии с Правилами № 272 обеспечивает возврат неиспользованной части иностранной валюты в пересчете на рыночный курс обмена валюты, по которому было произведено первоначальное выделение средств из резервов.</w:t>
+      9. В случаях неиспользования или частичного использования в течение финансового года бюджетных средств, выделенных из резервов Правительства Республики Казахстан или местных исполнительных органов и сконвертированных в иностранную валюту, администратор бюджетной программы в соответствии с процедурами № 328 обеспечивает возврат неиспользованной части иностранной валюты в пересчете на рыночный курс обмена валюты, по которому было произведено первоначальное выделение средств из резервов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 – в редакции постановления Правительства РК от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 335</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Выделение средств из резервов Правительства Республики Казахстан в виде целевых трансфертов нижестоящим бюджетам после 20 декабря допускается в случаях ликвидации чрезвычайных ситуаций социального, природного и техногенного характера, возникновения ситуаций, угрожающих политической, экономической и социальной стабильности Республики Казахстан или ее административно-территориальной единицы, а также жизни и здоровью людей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1657,55 +1843,131 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дальнейшее финансирование указанных расходов осуществляется уполномоченными органами по исполнению бюджета по мере представления администраторами бюджетных программ обосновывающих документов в соответствии с законодательством Республики Казахстан о гражданской защите.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      19. Необходимые объемы затрат с расчетами на реализацию долгосрочных мероприятий по ликвидации последствий чрезвычайных ситуаций, а также на их предупреждение представляются администраторами бюджетных программ в уполномоченный орган по бюджетному планированию для рассмотрения. </w:t>
+        <w:t>
+      19. Необходимые объемы затрат с расчетами на реализацию долгосрочных мероприятий по ликвидации последствий чрезвычайных ситуаций, а также на их предупреждение представляются администраторами бюджетных программ в центральный уполномоченный орган по бюджетному планированию и (или) местный уполномоченный орган по государственному планированию для рассмотрения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 – в редакции постановления Правительства РК от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 335</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Использование чрезвычайного резерва при оказании официальной гуманитарной помощи Республикой Казахстан и Республике Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2431,127 +2693,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">3) действовал по 31.12.2025 включительно, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего постановления.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...60 lines deleted...]
-      3) для субсидирования убытков (долгов) энергопроизводящих организаций, находящихся в коммунальной собственности, сто процентов акций (долей участия в уставном капитале) которых принадлежат государству, и осуществляющих одновременно деятельность по производству электрической энергии, воды (дистиллята) и тепловой энергии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z92" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2910,74 +3130,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Местные исполнительные органы за свои неправомерно принятые акты, а также неправомерные действия своих должностных лиц в области административного управления возмещают ущерб за счет денег, находящихся в распоряжения этих органов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
     <w:bookmarkStart w:name="z111" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      41. Проект постановления соответствующего местного исполнительного органа о выделении бюджетных средств из резервов местных исполнительных органов областей, городов республиканского значения, столицы или районов (городов областного значения) на исполнение обязательств соответствующего местного исполнительного органа по решениям судов подготавливается соответствующим исполнительным органом.</w:t>
+      41. Проект постановления соответствующего местного исполнительного органа о выделении бюджетных средств из резервов местных исполнительных органов областей, городов республиканского значения, столицы или районов (городов областного значения) на исполнение обязательств соответствующего местного исполнительного органа по решениям судов подготавливается соответствующим местным уполномоченным органом по исполнению бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
     <w:bookmarkStart w:name="z112" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом к проекту постановления о выделении бюджетных средств из резервов местных исполнительных органов областей, городов республиканского значения, столицы или районов (городов областного значения) на исполнение обязательств соответствующего местного исполнительного органа по решениям судов прилагаются копии судебных актов и исполнительных документов в соответствии с законодательством Республики Казахстан об исполнительном производстве и статусе судебных исполнителей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 41 с изменениями, внесенными постановлением Правительства РК от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 335</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z113" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 7. Использование резервов на покрытие дефицита наличности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
     <w:bookmarkStart w:name="z114" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -3662,74 +3944,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 8. Предоставление отчетности и осуществление контроля за использованием средств, выделенных из резервов Правительства Республики Казахстан или местных исполнительных органов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
     <w:bookmarkStart w:name="z148" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      54. Администраторы бюджетных программ, получающие бюджетные средства, выделенные из резервов Правительства Республики Казахстан или местных исполнительных органов, по итогам финансового года предоставляют отчеты об их использовании, объемах и стоимости выполненных работ, соответственно, в центральный или местные уполномоченные органы по исполнению бюджета в соответствии с </w:t>
+      54. Администраторы бюджетных программ, получающие бюджетные средства, выделенные из резервов Правительства Республики Казахстан или местных исполнительных органов, по итогам финансового года представляют отчеты об их использовании, соответственно, в центральный или местные уполномоченные органы по исполнению бюджета в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 28 мая 2025 года № 262 "Об утверждении Правил составления и предоставления бюджетной отчетности".</w:t>
+        <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 30 мая 2025 года № 275 "Об утверждении Правил проведения бюджетного мониторинга".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 54 – в редакции постановления Правительства РК от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 335</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z149" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Центральный уполномоченный орган по внешнеполитической деятельности представляет в центральный уполномоченный орган по исполнению бюджета и уполномоченный орган в области государственного материального резерва соответствующую информацию о получении страной-получателем оказанной Республикой Казахстан официальной гуманитарной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
     <w:bookmarkStart w:name="z150" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5155,55 +5499,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5529,31 +5873,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>