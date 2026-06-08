--- v2 (2026-03-11)
+++ v3 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dd3438d" w14:textId="dd3438d">
+    <w:p w14:paraId="422fd54" w14:textId="422fd54">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -6429,6392 +6429,6008 @@
         <w:t>
       102) разрабатывает и утверждает правила безопасной эксплуатации подъемников для лиц с ограниченными возможностями (лиц с инвалидностью);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
     <w:bookmarkStart w:name="z1178" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       103) разрабатывает и утверждает правила аттестации сварщиков и специалистов сварочного производства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z1179" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      104) разрабатывает и утверждает правила подготовки, переподготовки и проверки знаний (экзаменов) руководителей, специалистов и работников в области промышленной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z1180" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105) разрабатывает и утверждает правила согласования проектной документации на строительство, расширение, реконструкцию, модернизацию, консервацию и ликвидацию опасного производственного объекта организациями, эксплуатирующими опасный производственный объект;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z1181" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      106) разрабатывает и утверждает правила обеспечения промышленной безопасности при эксплуатации и ремонте резервуаров для нефти и нефтепродуктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z1182" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      107) разрабатывает и утверждает правила по обеспечению промышленной безопасности при строительстве подземных сооружений и метрополитенов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z1183" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      108) определяет порядок постановки на учет и снятия с учета опасных технических устройств на объектах социальной инфраструктуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z1184" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      109) утверждает правила обслуживания организаций, владеющих и (или) эксплуатирующих опасные производственные объекты, профессиональными аварийно-спасательными службами в области промышленной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z1185" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      110) утверждает правила определения общего уровня опасности опасного производственного объекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z1186" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      111) утверждает правила выдачи разрешения на производство взрывных работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z1187" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      112) утверждает правила идентификации опасных производственных объектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z1188" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      113) утверждает правила, определяющие критерии отнесения опасных производственных объектов к декларируемым, и правила разработки декларации промышленной безопасности опасного производственного объекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z1189" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114) разрабатывает и утверждает инструкцию по организации и осуществлению производственного контроля на опасном производственном объекте;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z1190" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      115) разрабатывает и утверждает инструкцию об организации и порядке проведения обследования технического состояния грузоподъемных машин, отработавших нормативный срок службы, с целью определения возможности их дальнейшей эксплуатации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z1191" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      116) разрабатывает и утверждает инструкцию по проведению обследования технического состояния стреловых самоходных кранов общего назначения с истекшим сроком службы с целью определения возможности их дальнейшей эксплуатации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z1192" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      117) разрабатывает и утверждает инструкцию по проведению технического освидетельствования сосудов, цистерн, бочек и баллонов, работающих под давлением;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z1193" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      118) разрабатывает и утверждает инструкцию по проведению обследования и технического освидетельствования трубопроводов пара и горячей воды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z1194" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      119) разрабатывает и утверждает инструкцию по проведению обследования технического состояния башенных кранов с истекшим сроком службы с целью определения возможности их дальнейшей эксплуатации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z1195" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      120) разрабатывает и утверждает инструкцию по проведению обследования технического состояния монтажных кранов с истекшим сроком службы с целью определения возможности их дальнейшей эксплуатации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z1196" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      121) разрабатывает и утверждает инструкцию по проведению обследования технического состояния кранов мостового типа с истекшим сроком службы с целью определения возможности их дальнейшей эксплуатации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z1197" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      122) разрабатывает и утверждает инструкцию по проведению обследования технического состояния подъемников (вышек) с истекшим сроком службы с целью определения возможности их дальнейшей эксплуатации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z1198" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      123) разрабатывает и утверждает инструкцию по проведению обследования сосудов, работающих под давлением, с истекшим сроком службы с целью определения возможности их дальнейшей эксплуатации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z1199" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      124) разрабатывает и утверждает инструкцию по проведению обследования технического состояния лифтов, а также подъемников для лиц с ограниченными возможностями (лиц с инвалидностью) с истекшим сроком службы с целью определения возможности их дальнейшей эксплуатации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z1200" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      125) разрабатывает и утверждает инструкцию по проведению технического диагностирования установок для бурения и ремонта нефтяных и газовых скважин с истекшим сроком службы с целью определения возможности их дальнейшей эксплуатации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z1201" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      126) разрабатывает и утверждает инструкцию по безопасной эксплуатации оборудования для добычи высоковязкой, сернистой нефти;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z1202" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      127) разрабатывает и утверждает инструкцию по безопасности в газовом хозяйстве предприятий черной металлургии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z1203" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      128) разрабатывает и утверждает инструкцию по безопасности при эксплуатации технологических трубопроводов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z1204" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      129) разрабатывает и утверждает инструкцию по безопасности при производстве и потреблении продуктов разделения воздуха;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z1205" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      130) разрабатывает и утверждает инструкцию по разработке плана ликвидации аварий и проведению учебных тревог и противоаварийных тренировок на опасных производственных объектах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z1206" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      131) разрабатывает и утверждает требования и нормативы расчета штатной численности личного состава, нормы оснащения профессиональных аварийно-спасательных служб в области промышленной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z1207" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      132) разрабатывает и утверждает типовые программы подготовки спасателей профессиональных аварийно-спасательных служб в области промышленной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z1208" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      133) утверждает критерии отнесения опасных производственных объектов к декларируемым;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z1209" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      134) утверждает требования, предъявляемые к юридическим лицам, аттестуемым на проведение работ в области промышленной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z1210" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      135) устанавливает требования к профессиональным аварийно-спасательным службам в области промышленной безопасности и профессиональным объектовым аварийно-спасательным службам в области промышленной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z1211" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      136) утверждает формы акта о приостановлении либо запрещении деятельности или отдельных видов деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z1212" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      137) разрабатывает и утверждает квалификационные требования для осуществления деятельности по разработке, производству, приобретению, реализации, хранению взрывчатых и пиротехнических (за исключением гражданских) веществ и изделий с их применением и перечень документов, подтверждающих соответствие им;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z1213" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      138) разрабатывает и утверждает требования по безопасности объектов систем газоснабжения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z1496" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      138-1) ведет и публикует на своем интернет-ресурсе реестр владельцев газонаполнительных станций, газонаполнительных пунктов, автогазозаправочных станций и промышленных потребителей – владельцев сосудов, работающих под давлением, использующих их для хранения сжиженного нефтяного газа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z1497" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      138-2) разрабатывает и утверждает правила ведения реестра владельцев газонаполнительных станций, газонаполнительных пунктов, автогазозаправочных станций и промышленных потребителей – владельцев сосудов, работающих под давлением, использующих их для хранения сжиженного нефтяного газа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z1214" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      139) разрабатывает и утверждает перечень пунктов хранения материальных ценностей государственного резерва по согласованию с Министерством обороны Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z1215" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      140) разрабатывает и утверждает содержание и правила осуществления профессиональной подготовки, переподготовки и повышения квалификации сотрудников Министерства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z1541" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      140-1) утверждает правила конкурсного отбора военнослужащих срочной службы для получения образовательных льгот на поступление в высшие военные, специальные учебные заведения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z1542" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      140-2) утверждает правила конкурсного отбора военнослужащих срочной службы для получения образовательных льгот на поступление в организации высшего и (или) послевузовского образования по образовательным программам высшего образования в пределах квот, установленных законодательством Республики Казахстан, за исключением образовательных программ медицинского, фармацевтического и педагогического образования, по согласованию с уполномоченным органом в области науки и высшего образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z1216" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      141) разрабатывает и утверждает правила заключения, продления, изменения, расторжения и прекращения контракта с лицами, поступающими в организации образования Министерства, в организации образования, реализующие профессиональные учебные программы высшего образования правоохранительных органов иностранных государств по направлению Министерства, с оплатой обучения за счет бюджетных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z1217" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      142) разрабатывает и утверждает правила деятельности специального учебного заведения Министерства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z1218" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      143) разрабатывает и утверждает правила организации и осуществления учебного процесса, учебно-методической и научно-методической деятельности в специальном учебном заведении Министерства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z1219" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      144) разрабатывает и утверждает правила организации учебного процесса по дистанционному обучению в специальном учебном заведении Министерства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z1220" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      145) разрабатывает и утверждает правила проведения текущего контроля успеваемости, промежуточной и итоговой аттестации обучающихся специального учебного заведения Министерства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">146) исключен постановлением Правительства РК от 11.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1222" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      147) разрабатывает и утверждает правила организации работ по подготовке, экспертизе, апробации, изданию и проведению мониторинга учебных изданий и учебно-методических комплексов в специальном учебном заведении Министерства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z1223" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      148) разрабатывает и утверждает правила приема на обучение в специальное учебное заведение Министерства, реализующее образовательные программы послевузовского образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z1224" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      149) разрабатывает и утверждает правила организации и прохождения профессиональной практики и стажировки обучающихся в специальном учебном заведении Министерства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z1225" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      150) разрабатывает и утверждает правила перевода и восстановления в специальное учебное заведение Министерства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z1226" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      151) разрабатывает и утверждает квалификационные характеристики должностей педагогов в специальном учебном заведении Министерства, за исключением должностей гражданских служащих;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z1227" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      152) разрабатывает и утверждает правила замещения должностей педагогов, научных работников специального учебного заведения Министерства, за исключением должностей гражданских служащих;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z1228" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      153) разрабатывает и утверждает требования к информационным системам и интернет-ресурсам специального учебного заведения Министерства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z1229" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      154) разрабатывает и утверждает перечень образовательных программ, реализуемых в специальном учебном заведении Министерства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z1230" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      155) разрабатывает и утверждает правила организации учебного процесса с применением образовательных технологий в специальном учебном заведении Министерства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z1231" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      156) утверждает правила оказания платных видов деятельности по реализации товаров (работ, услуг) специальным учебным заведением Министерства и расходования им денег от реализации товаров (работ, услуг);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z1232" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      157) утверждает цены на товары (работы, услуги) специального учебного заведения Министерства, предоставляемые на платной основе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z1233" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      158) разрабатывает и утверждает правила приема на обучение в специальное учебное заведение Министерства, реализующее образовательные программы высшего образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z1534" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      158-1) утверждает правила посещения членами семей курсантов, являющимися гражданами Республики Казахстан, своих близких родственников из числа курсантов специального учебного заведения Министерства для ознакомления с их жизнью и бытом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z1500" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      158-2) утверждает правила отбора сотрудников, военнослужащих и курсантов органов гражданской защиты для направления на обучение в иностранные учебные заведения по направлению деятельности Министерства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Подпункт 104) предусматривается в редакции постановления Правительства РК от 24.10.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 896</w:t>
+        <w:t xml:space="preserve">159) Исключен постановления Правительства РК от 08.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 665</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 11.09.2022).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>вводится</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в действие c 01.01.2026).</w:t>
+        <w:t xml:space="preserve">160) Исключен постановления Правительства РК от 08.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 665</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.09.2022).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...917 lines deleted...]
-    <w:bookmarkEnd w:id="296"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">161) Исключен постановления Правительства РК от 08.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 665</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.09.2022).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">162) Исключен постановления Правительства РК от 08.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 665</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.09.2022).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">163) Исключен постановления Правительства РК от 08.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 665</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.09.2022).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">164) Исключен постановления Правительства РК от 08.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 665</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.09.2022).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">165) Исключен постановления Правительства РК от 14.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">166) Исключен постановления Правительства РК от 08.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 665</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.09.2022).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1242" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      167) утверждает перечень руководящих должностей в органах гражданской защиты, замещаемых на конкурсной основе, условия и правила проведения конкурса на вышестоящие руководящие должности в органах гражданской защиты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">146) исключен постановлением Правительства РК от 11.12.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 1104</w:t>
+        <w:t xml:space="preserve">168) Исключен постановления Правительства РК от 14.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1222" w:id="297"/>
-[...821 lines deleted...]
-    <w:bookmarkStart w:name="z1244" w:id="312"/>
+    <w:bookmarkStart w:name="z1244" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       169) утверждает перечень руководящих должностей органов гражданской защиты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z1245" w:id="313"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z1245" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       170) утверждает содержание и правила организации профессиональной служебной (профессиональной) и физической подготовки сотрудников и военнослужащих органов гражданской защиты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z1246" w:id="314"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z1246" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       171) утверждает правила и условия прохождения компьютерного тестирования сотрудника, подлежащего аттестации, на знание законодательства Республики Казахстан и логическое мышление, нормативы по определению профессиональной пригодности, а также пороговые значения для категорий должностей органов гражданской защиты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z1559" w:id="315"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z1559" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       171-1) утверждает порядок, этапы и сроки проведения внеплановой аттестации сотрудников органов гражданской защиты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z1560" w:id="316"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z1560" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       171-2) утверждает совместно с руководителями правоохранительных органов порядок и методы проведения психолого-социологического исследования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z1247" w:id="317"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z1247" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       172) утверждает правила распределения выпускников специального учебного заведения Министерства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z1248" w:id="318"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z1248" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       173) утверждает инструкцию по организации научно-исследовательской деятельности в системе органов гражданской защиты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z1249" w:id="319"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z1249" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       174) разрабатывает и утверждает правила определения классной квалификации сотрудников и военнослужащих органов гражданской защиты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z1413" w:id="320"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z1413" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       174-1) утверждает инструкцию о приеме на службу в органы гражданской защиты, назначении на должность, перемещении, выдвижении по службе, предоставлении отпусков, присвоении специальных званий, увольнении и откомандировании;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z1414" w:id="321"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z1414" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       174-2) утверждает описание, знаки различия, а также правила ношения форменной одежды сотрудников органов гражданской защиты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z1501" w:id="322"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z1501" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       174-3) определяет потребность органов гражданской защиты в кадрах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z1502" w:id="323"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z1502" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       174-4) принимает меры по противодействию коррупции, соблюдению сотрудниками, военнослужащими и работниками ограничений, связанных с пребыванием на правоохранительной, воинской и государственной службе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z1503" w:id="324"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z1503" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       174-5) организует подготовку, повышение квалификации и переподготовку кадров для органов гражданской защиты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z1250" w:id="325"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z1250" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       175) обеспечивает осуществление единой государственной кадровой политики в органах гражданской защиты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z1415" w:id="326"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z1415" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       175-1) утверждает методику оценки результатов кадрового обеспечения и качества работы субъектов кадровой политики органов гражданской защиты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z1416" w:id="327"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z1416" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       175-2) утверждает инструкцию по планированию и подготовке материалов организационно-штатных мероприятий, разработке штатов органов гражданской защиты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z1417" w:id="328"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z1417" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       175-3) утверждает правила отбора на первоначальную профессиональную подготовку и условия ее прохождения для лиц, поступающих в органы гражданской защиты, а также основания их отчисления от первоначальной профессиональной подготовки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z1418" w:id="329"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z1418" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       175-4) утверждает правила и сроки организации наставничества для лиц, впервые поступающих на правоохранительную службу в органы гражданской защиты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z1419" w:id="330"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z1419" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       175-5) организует воспитательную, социально-правовую, психологическую и идеологическую работу с личным составом органов гражданской защиты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z1420" w:id="331"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z1420" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       175-6) утверждает правила организации воспитательной, психологической и идеологической работы с личным составом органов гражданской защиты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z1421" w:id="332"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z1421" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       175-7) утверждает правила и методику проведения ежегодного социологического мониторинга состояния морально-психологического климата в подразделениях органов гражданской защиты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z1422" w:id="333"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z1422" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       175-8) утверждает порядок и методы определения профессиональных компетенций, ключевых показателей и расчета показателя конкурентоспособности (цифрового рейтинга) кандидата на службу в органы гражданской защиты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z1423" w:id="334"/>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z1423" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       175-9) утверждает правила ведения личных дел, содержащих персональные данные сотрудников и военнослужащих органов гражданской защиты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z1498" w:id="335"/>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z1498" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       175-10) разрабатывает и утверждает методику определения мест по размещению и передислокации трассовых медико-спасательных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z1499" w:id="336"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z1499" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       175-11) разрабатывает и утверждает правила оказания экстренной психологической помощи населению (в том числе сотрудникам органов гражданской защиты) при чрезвычайных ситуациях природного и техногенного характера;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z1525" w:id="337"/>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z1525" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       175-12) на ежегодной основе по согласованию с отраслевыми советами по профессиональным квалификациям вносит предложения в уполномоченный орган в области признания профессиональных квалификаций по внесению изменений и дополнений в реестр профессий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z1526" w:id="338"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z1526" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       175-13) на ежегодной основе по согласованию с отраслевыми советами по профессиональным квалификациям разрабатывает предложения по разработке и (или) актуализации профессиональных стандартов и направляет их в уполномоченный орган в области признания профессиональных квалификаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z1527" w:id="339"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z1527" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       175-14) на ежегодной основе по согласованию с местными исполнительными органами областей, городов республиканского значения и столицы формирует потребность рынка труда в признании профессиональных квалификаций с учетом актуальности профессий в текущем и будущем периодах в порядке, определенном уполномоченным органом в области признания профессиональных квалификаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z1528" w:id="340"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z1528" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       175-15) по согласованию с отраслевыми советами по профессиональным квалификациям вносит предложения в уполномоченный орган в области признания профессиональных квалификаций по условиям признания профессиональных квалификаций для рассмотрения на заседании Национального совета по профессиональным квалификациям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z1529" w:id="341"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z1529" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       175-16) разрабатывает и (или) актуализирует отраслевые рамки квалификации в порядке, определенном уполномоченным органом в области признания профессиональных квалификаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z1530" w:id="342"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z1530" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       175-17) разрабатывает, утверждает и (или) актуализирует профессиональные стандарты по согласованию с отраслевым советом по профессиональным квалификациям и уполномоченным органом в области признания профессиональных квалификаций с учетом заключения Национальной палаты предпринимателей Республики Казахстан на основе Национального классификатора занятий Республики Казахстан, отраслевых рамок квалификаций в порядке, определенном уполномоченным органом в области признания профессиональных квалификаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z1531" w:id="343"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z1531" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       175-18) разрабатывает и утверждает положение об отраслевых советах по профессиональным квалификациям на основе типового положения об отраслевых советах по профессиональным квалификациям, утвержденного уполномоченным органом в области признания профессиональных квалификаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z1614" w:id="344"/>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z1614" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       175-19) утверждает типовые нормы и нормативы по труду организаций по согласованию с уполномоченным государственным органом по труду;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z1571" w:id="345"/>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z1571" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       175-20) разрабатывает и утверждает правила исчисления срока службы и выплаты денежного содержания сотрудникам и военнослужащим органов гражданской защиты при выполнении задач по ликвидации чрезвычайных ситуаций или тушению пожаров в период действия военного или чрезвычайного положения или проведения антитеррористической операции, или в условиях вооруженного конфликта либо в местности, где объявлена чрезвычайная ситуация природного и техногенного характера;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z1572" w:id="346"/>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z1572" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       175-21) разрабатывает перечень должностей сотрудников органов гражданской защиты, имеющих право при перемещениях по службе на подъемное пособие, возмещение затрат за проезд на транспорте и перевозку собственного имущества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z1573" w:id="347"/>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z1573" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       175-22) участвует в формировании государственной политики и принимает меры по противодействию теневой экономике;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z1613" w:id="348"/>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z1613" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       175-23) разрабатывает и утверждает правила деятельности жилищных комиссий органов гражданской защиты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z1251" w:id="349"/>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z1251" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       176) осуществляет проведение дознания по делам об уголовных правонарушениях, связанных с пожарами, в пределах своих полномочий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z1532" w:id="350"/>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z1532" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       176-1) организует исследование пожаров с установлением причин и очагов возникновения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z1252" w:id="351"/>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z1252" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177) в пределах своей компетенции исполняет судебные акты, требования судей, постановления, предписания и требования прокурора, письменные поручения дознавателя в ходе досудебного производства по уголовным делам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z1253" w:id="352"/>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z1253" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       178) принимает решение о выпуске материальных ценностей из государственного материального резерва для принятия мер по предупреждению и ликвидации чрезвычайных ситуаций природного и техногенного характера и их последствий в порядке разбронирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z1254" w:id="353"/>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z1254" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       179) осуществляет информационно-аналитическую деятельность в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z1255" w:id="354"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z1255" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       180) обеспечивает создание запасных (загородных) и подвижных пунктов управления для начальника гражданской обороны Республики Казахстан и центральных исполнительных органов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z1256" w:id="355"/>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z1256" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       181) разрабатывает и утверждает инструкцию по определению потребности в средствах гражданской защиты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z1257" w:id="356"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z1257" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       182) координирует деятельность аварийно-спасательных служб и формирований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z1574" w:id="357"/>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z1574" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       182-1) координирует деятельность морской организации уполномоченного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z1258" w:id="358"/>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z1258" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       183) организует научные исследования, пропаганду знаний, обучение населения и специалистов в сфере гражданской защиты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z1259" w:id="359"/>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z1259" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       184) ведет государственный учет чрезвычайных ситуаций природного и техногенного характера;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z1465" w:id="360"/>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z1465" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       184-1) устанавливает классификацию чрезвычайных ситуаций природного и техногенного характера; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z1466" w:id="361"/>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z1466" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       184-2) проводит в пределах своей компетенции оценку рисков стихийных бедствий от климатических угроз;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z1467" w:id="362"/>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z1467" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       184-3) осуществляет в пределах своей компетенции и с учетом приоритетности меры по адаптации к изменению климата, в том числе направленные на предотвращение новых рисков, снижение существующей опасности и укрепление устойчивости;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z1468" w:id="363"/>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z1468" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       184-4) осуществляет мониторинг и оценку эффективности мер по адаптации к изменению климата, реализуемых в пределах своей компетенции, и корректирует эти меры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z1260" w:id="364"/>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z1260" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       185) проводит мероприятия по созданию и реорганизации подведомственных организаций, в том числе отрядов и полевых подвижных госпиталей медицины катастроф, а также некоммерческих специализированных организаций в области защиты от чрезвычайных ситуаций, учебных заведений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z1261" w:id="365"/>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z1261" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       186) осуществляет проведение аварийно-спасательных и неотложных работ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z1262" w:id="366"/>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z1262" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       187) обеспечивает функционирование корпоративной информационно-коммуникационной системы государственной системы гражданской защиты, ситуационно-кризисных центров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z1263" w:id="367"/>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z1263" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       188) обеспечивает информационную безопасность в органах гражданской защиты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z1264" w:id="368"/>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z1264" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       189) организует и обеспечивает предоставление электронных услуг юридическим и физическим лицам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z1435" w:id="369"/>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z1435" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       189-1) осуществляет анализ и выявление системных проблем при рассмотрении обращений физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z1555" w:id="370"/>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z1555" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       189-2) рассматривает петиции в порядке и сроки, установленные Административным процедурно-процессуальным кодексом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z1556" w:id="371"/>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z1556" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       189-3) проводит цифровую трансформацию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z1265" w:id="372"/>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z1265" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       190) осуществляет предупреждение и тушение пожаров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z1266" w:id="373"/>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z1266" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       191) ведет специальный учет военнообязанных, назначенных на должности рядового и начальствующего состава органов государственной противопожарной службы и снятых в установленном порядке с воинского учета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z1267" w:id="374"/>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z1267" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       192) осуществляет разработку национальных стандартов и национальных классификаторов технико-экономической информации по согласованию с уполномоченным органом в сфере стандартизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z1575" w:id="375"/>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z1575" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       192-6) использует технические средства при осуществлении государственного контроля в области гражданской обороны для фиксации фактов совершения нарушений и действий государственных инспекторов по государственному контролю в области гражданской обороны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z1576" w:id="376"/>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z1576" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       192-7) разрабатывает и утверждает инструкцию использования технических средств при осуществлении государственного контроля и надзора в области гражданской обороны для фиксации фактов совершения нарушений и действий сотрудников органов гражданской защиты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z1268" w:id="377"/>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z1268" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       193) осуществляет подготовку предложений по созданию технических комитетов по стандартизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z1269" w:id="378"/>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z1269" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       194) участвует в работе технических комитетов по стандартизации и национального органа по стандартизации, международных организаций по стандартизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z1270" w:id="379"/>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z1270" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       195) участвует в реализации единой государственной политики в области обеспечения единства измерений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z1271" w:id="380"/>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z1271" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       196) обеспечивает связь с общественностью и средствами массовой информации по вопросам в сфере гражданской защиты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z1272" w:id="381"/>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z1272" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       197) присваивает квалификацию "Спасатель международного класса";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z1273" w:id="382"/>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z1273" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       198) осуществляет контроль за деятельностью структурных подразделений, территориальных органов, подведомственных учреждений и организаций Министерства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z1274" w:id="383"/>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z1274" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       199) взаимодействует с привлеченными в рамках законодательства о государственных закупках специалистами по нормированию труда, обеспечивает подготовку и представление им материалов и сведений, требуемых для разработки научно-обоснованных нормативов нагрузки сотрудников и работников вверенных подразделений на всех уровнях управления, несет ответственность за качество разработанных нормативов нагрузки, включая их объективность и возможность применения на практике;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z1275" w:id="384"/>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z1275" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       200) в соответствии с научно-обоснованными нормативами проводит анализ фактической нагрузки на сотрудников и работников вверенных подразделений на всех уровнях управления, на основании которого определяет их нормативную штатную численность и вырабатывает предложения по ее перераспределению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z1276" w:id="385"/>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z1276" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       201) организует финансовое планирование, учет, финансирование и составление отчетности (периодической и годовой) подведомственными государственными учреждениями и субъектами квазигосударственного сектора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z1277" w:id="386"/>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z1277" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       202) организует правовое обеспечение в сфере гражданской защиты, представительство в судах, а также в других государственных органах и организациях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z1278" w:id="387"/>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z1278" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       203) разрабатывает и утверждает подзаконные нормативные правовые акты, определяющие порядок оказания государственных услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z1279" w:id="388"/>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z1279" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       204) осуществляет прием на службу сотрудников и военнослужащих органов гражданской защиты, перемещение по службе, увольнение со службы, решение вопросов присвоения воинских и специальных званий в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z1280" w:id="389"/>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z1280" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       205) награждает ведомственными наградами и вносит Президенту Республики Казахстан представление к награждению государственными наградами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z1281" w:id="390"/>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z1281" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       206) приобретает нефтепродукты у единого оператора по поставке нефтепродуктов, определенного уполномоченным органом по государственному регулированию производства нефтепродуктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z1585" w:id="391"/>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z1585" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       206-1) при отказе единого оператора по поставке нефтепродуктов приобретать нефтепродукты по карточной системе самостоятельно закупает нефтепродукты на конкурентной основе за счет бюджетных средств на соответствующий год;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z1282" w:id="392"/>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z1282" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       207) использует данные дистанционного зондирования Земли для предупреждения и ликвидации чрезвычайных ситуаций природного и техногенного характера и оценки их последствий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z1469" w:id="393"/>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z1469" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       207-1) участвует в разработке и согласовании карты экологической чувствительности с индексами чувствительности для ликвидации разливов нефти на море и в предохранительной зоне Республики Казахстан в порядке, определяемом уполномоченным органом в области охраны окружающей среды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z1283" w:id="394"/>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z1283" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       208) проводит аккредитацию экспертных организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z1284" w:id="395"/>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z1284" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       209) ведет государственный реестр экспертных организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z1285" w:id="396"/>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z1285" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       210) обеспечивает содержание оперативного резерва уполномоченного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z1286" w:id="397"/>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z1286" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       211) организует финансовое, материально-техническое и медицинское обеспечение органов гражданской защиты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z1287" w:id="398"/>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z1287" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       212) осуществляет внутренний государственный финансовый аудит центрального аппарата, органов и подразделений гражданской защиты, организаций, находящихся в ведении Министерства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z1288" w:id="399"/>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z1288" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       213) осуществляет организацию и ведение секретного и несекретного делопроизводства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z1289" w:id="400"/>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z1289" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       214) разрабатывает и осуществляет мероприятия по технической защите секретной информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z1290" w:id="401"/>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z1290" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       215) управляет системой государственного материального резерва;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z1291" w:id="402"/>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z1291" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       216) согласовывает решения государственных органов по предупреждению и ликвидации чрезвычайных ситуаций социального характера, выпуску материальных ценностей из государственного материального резерва для принятия мер по предупреждению и ликвидации чрезвычайных ситуаций социального характера и их последствий в порядке разбронирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z1292" w:id="403"/>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z1292" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       217) согласовывает предложения уполномоченного органа в области регулирования торговой деятельности и уполномоченного органа в области развития агропромышленного комплекса о необходимости выпуска материальных ценностей из государственного материального резерва для оказания регулирующего воздействия на рынок с указанием субъектов торговой деятельности – получателей, объема, цены и размера торговой надбавки выпускаемых материальных ценностей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z1470" w:id="404"/>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z1470" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       217-1) согласовывает решения руководства организаций о создании, перемещении, перепрофилировании или ликвидации объектовых профессиональных аварийно-спасательных служб и формирований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z1293" w:id="405"/>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z1293" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       218) составляет протоколы, рассматривает дела об административных правонарушениях и налагает административные взыскания в порядке, установленном Кодексом Республики Казахстан об административных правонарушениях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z1294" w:id="406"/>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z1294" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       219) разрабатывает и утверждает проверочные листы, критерии оценки степени риска, графики проведения проверок, а также полугодовые списки проведения профилактического контроля и надзора с посещением субъекта (объекта) контроля и надзора в соответствии с Предпринимательским кодексом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z1533" w:id="407"/>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z1533" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       219-1) организует обследование систем и элементов противопожарной защиты объекта с применением инструментального метода;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z1543" w:id="408"/>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z1543" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       219-2) разрабатывает и утверждает форму акта о приостановлении деятельности или отдельных видов деятельности в области пожарной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z1544" w:id="409"/>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z1544" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       219-3) утверждает инструкцию использования технических средств при осуществлении государственного контроля и надзора в области пожарной безопасности для фиксации фактов совершения нарушений и действий сотрудников органов гражданской защиты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z1545" w:id="410"/>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z1545" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       219-4) определяет перечень требований в области пожарной безопасности, нарушение которых влечет применение мер оперативного реагирования, а также в отношении конкретных нарушений требований – конкретный вид меры оперативного реагирования с указанием срока действия данной меры (при необходимости);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z1546" w:id="411"/>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z1546" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       219-5) использует технические средства при осуществлении государственного контроля и надзора в области пожарной безопасности для фиксации фактов совершения нарушений и действий сотрудников органов гражданской защиты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z1295" w:id="412"/>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z1295" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       220) проводит анализ регуляторного воздействия в отношении разрабатываемых проектов документов, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 82 Предпринимательского кодекса Республики Казахстан, в порядке, определяемом уполномоченным органом по предпринимательству;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z1296" w:id="413"/>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z1296" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       221) представляет в уполномоченный орган по предпринимательству отчеты о состоянии регулирования предпринимательской деятельности в отдельной отрасли или сфере государственного управления, в которой введен или планируется к введению регуляторный инструмент;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z1438" w:id="414"/>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z1438" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       221-1) предоставляет в уполномоченный орган в области биологической безопасности статистическую информацию, иную учетную и отчетную документацию (информацию) об общих мероприятиях гражданской защиты по предупреждению чрезвычайных ситуаций, связанных с обращением патогенных биологических агентов и функционированием потенциально опасных биологических объектов, в соответствии с законодательством Республики Казахстан в области биологической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z1297" w:id="415"/>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z1297" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       222) принимает решения о выпуске материальных ценностей из государственного материального резерва в порядке освежения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z1298" w:id="416"/>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z1298" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       223) принимает решения об утилизации материальных ценностей государственного резерва по согласованию с уполномоченным органом по государственному имуществу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z1299" w:id="417"/>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z1299" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       224) принимает решения о перемещении материальных ценностей государственного материального резерва;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z1300" w:id="418"/>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z1300" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       225) предъявляет в суды иски в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z1301" w:id="419"/>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z1301" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       226) устанавливает образцы служебного удостоверения, нагрудного знака, номерного штампа и пломбира государственного инспектора по промышленной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z1302" w:id="420"/>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z1302" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       227) осуществляет организацию государственного контроля и надзора в области промышленной безопасности в соответствии с законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z1471" w:id="421"/>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z1471" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       227-1) разрабатывает и утверждает инструкцию по использованию технических средств аудио-, видеозаписи государственными инспекторами по государственному контролю и надзору в области промышленной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkEnd w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">228) исключен в соответствии с постановлением Правительства РК от 28.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 561</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие c 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1547" w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      228-1) разрабатывает и утверждает перечень требований промышленной безопасности, нарушение которых влечет применение мер оперативного воздействия, а также определяет в отношении конкретных нарушений требований конкретный вид меры оперативного воздействия с указанием срока действия данной меры (при необходимости);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z1304" w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      229) принимает решение о перемещении разбронированных материальных ценностей мобилизационного резерва, хранящихся в подведомственной организации системы государственного резерва;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z1305" w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      230) по решению уполномоченного органа по управлению государственным имуществом, по согласованию с государственными органами – получателями осуществляет передачу на безвозмездной основе материальных ценностей государственного резерва, подлежащих освежению, и разбронированных материальных ценностей при изменении номенклатуры на баланс других государственных органов, подведомственной организации системы государственного резерва;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z1306" w:id="426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231) с участием заинтересованных государственных органов разрабатывает предложения по номенклатуре и объемам хранения материальных ценностей государственного материального резерва и вносит их на утверждение в Правительство Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z1307" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      232) разрабатывает правила оказания гуманитарной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z1308" w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      233) разрабатывает правила оперирования материальными ценностями государственного материального резерва и представление их на утверждение в Правительство Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z1309" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      234) разрабатывает правила использования материальных ценностей государственного материального резерва в период мобилизации, военного положения и в военное время;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z1310" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      235) по итогам полугодия – до 15 июля отчетного года, по итогам года – до 15 января года, следующего за отчетным, представляет информацию по учету материальных ценностей государственного материального резерва в уполномоченный орган в области мобилизационной подготовки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 16 предусматривается дополнить подпунктом 235-1) в соответствии с постановлением Правительства РК от 28.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 561</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие c 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1577" w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      235-2) с участием заинтересованных государственных органов при изменении номенклатуры разрабатывает проект решения о выпуске материальных ценностей из государственного резерва в порядке разбронирования и вносит его на утверждение в Правительство Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z1311" w:id="432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      236) осуществляет мониторинг эффективности государственного контроля и надзора в области промышленной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z1312" w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      237) разрабатывает и утверждает нормативные правовые акты в сфере гражданской защиты, в области государственного резерва, промышленной безопасности в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z1313" w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      238) проводит анализ применения законодательства Республики Казахстан в регулируемой сфере;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z1314" w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      239) обеспечивает охрану от пожаров территорий населенных пунктов и особо важных объектов государственной собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z1315" w:id="436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      240) координирует деятельность противопожарных служб;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z1316" w:id="437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      241) разрабатывает меры по мобилизационной подготовке и мобилизации подразделений государственной противопожарной службы, повышению устойчивости их работы при возникновении чрезвычайных ситуаций в мирное и военное время, обеспечению постоянной готовности к мобилизации органов государственной противопожарной службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z1317" w:id="438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      242) организует и осуществляет в соответствии с законодательством Республики Казахстан мероприятия по предупреждению пожаров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z1318" w:id="439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      243) выдает гражданам, должностным и юридическим лицам предписания об устранении выявленных нарушений и проведении мероприятий по предотвращению пожаров и гражданской обороне;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z1319" w:id="440"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      244) приостанавливает в соответствии с законодательством Республики Казахстан частично или полностью работу организаций, отдельных производств, производственных участков, агрегатов, запрещает эксплуатацию зданий, сооружений, электрических сетей, приборов отопления и ведения пожароопасных работ, осуществляемых субъектами с нарушением норм и правил пожарной безопасности, а также при невыполнении предусмотренных проектами требований пожарной безопасности при строительстве, реконструкции, расширении или техническом перевооружении организаций, объекта, сооружения, здания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z1320" w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      245) осуществляет контроль за готовностью пожарных подразделений в населенных пунктах и на объектах к борьбе с пожарами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z1321" w:id="442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      246) осуществляет в государственных органах, организациях, на предприятиях контроль и надзор за исполнением нормативных правовых актов по вопросам пожарной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z1322" w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      247) осуществляет контроль за соблюдением правил безопасности на водоемах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z1323" w:id="444"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      248) выдает гражданам и юридическим лицам предписания за несоблюдение правил безопасности на водоемах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z1324" w:id="445"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      249) проводит аттестацию профессиональных противопожарных служб на право проведения работ по предупреждению и тушению пожаров, обеспечению пожарной безопасности и проведению аварийно-спасательных работ, связанных с тушением пожаров, в организациях, населенных пунктах и на объектах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z1472" w:id="446"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      249-1) на основе и во исполнение основных направлений внутренней и внешней политики государства, определенных Президентом Республики Казахстан, и основных направлений социально-экономической политики государства, его обороноспособности, безопасности, обеспечения общественного порядка, разработанных Правительством Республики Казахстан, формирует государственную политику в области государственного материального резерва в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z1325" w:id="447"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      250) выпускает материальные ценности из государственного материального резерва для оказания регулирующего воздействия на рынок на основании решения Правительства Республики Казахстан путем заключения договоров с субъектами торговой деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z1326" w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      251) осуществляет управление системой государственного материального резерва;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z1327" w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      252) организует хранение и освежение материальных ценностей государственного материального резерва;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z1328" w:id="450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      253) организует проведение исследований (испытаний) материальных ценностей, поставляемых и находящихся на хранении в государственном резерве, на соответствие требованиям законодательства Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z1329" w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      254) организует реализацию утилизированных товаров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z1330" w:id="452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      255) обеспечивает соблюдение требований нормативных правовых актов при размещении, хранении, пополнении, перемещении, освежении и целевом использовании материальных ценностей государственного материального резерва;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z1331" w:id="453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      256) обеспечивает перемещение материальных ценностей государственного материального резерва;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z1332" w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      257) обеспечивает размещение, учет и контроль за качественной и количественной сохранностью материальных ценностей государственного материального резерва;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z1333" w:id="455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      258) заключает договоры (контракты) с получателем о выпуске материальных ценностей из государственного материального резерва в порядке заимствования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">259) исключен постановлением Правительства РК от 28.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 561</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1335" w:id="456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      260) привлекает к проведению инвентаризации в области государственного материального резерва должностных лиц и специалистов соответствующих государственных органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Подпункт 228) пункта 16 предусматривается исключить в соответствии с постановлением Правительства РК от 28.07.2025 </w:t>
+        <w:t xml:space="preserve">      Подпункт 261) предусматривается в редакции постановления Правительства РК от 28.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 561</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в действие c 01.01.2026).</w:t>
+        <w:t xml:space="preserve"> в действие c 01.01.2027).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      228) разрабатывает и утверждает совместно с уполномоченным органом по предпринимательству акты, касающиеся критериев оценки степени риска для отбора субъектов (объектов) надзора, проверочные листы в области промышленной безопасности;</w:t>
-[...1104 lines deleted...]
-        <w:t>
       261) проводит инвентаризацию сохранности материальных ценностей государственного материального резерва, хранящихся в пунктах хранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1337" w:id="455"/>
+    <w:bookmarkStart w:name="z1337" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       262) направляет материалы инвентаризации в правоохранительные органы для решения вопроса о привлечении к ответственности лиц, виновных в нарушении порядка хранения и использования материальных ценностей государственного резерва;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z1473" w:id="456"/>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z1473" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       262-1) утверждает правила подготовки и представления отчетов о наличии и движении материальных ценностей государственного материального резерва;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z1338" w:id="457"/>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z1338" w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       263) ведет учет материальных ценностей государственного материального резерва;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z1474" w:id="458"/>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z1474" w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       263-1) принимает решение о выпуске материальных ценностей из государственного материального резерва в порядке заимствования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z1475" w:id="459"/>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z1475" w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       263-2) по согласованию с уполномоченным органом по управлению государственным имуществом принимает решение о выпуске материальных ценностей из государственного материального резерва в порядке разбронирования для уничтожения или утилизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="459"/>
-    <w:bookmarkStart w:name="z1339" w:id="460"/>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z1339" w:id="462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       264) размещает заказы на поставку материальных ценностей в государственный материальный резерв;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z1340" w:id="461"/>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z1340" w:id="463"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       265) на основе и во исполнение основных направлений внутренней и внешней политики государства, определенных Президентом Республики Казахстан, и основных направлений социально-экономической политики государства, его обороноспособности, безопасности, обеспечения общественного порядка, разработанных Правительством Республики Казахстан, формирует государственную политику в области промышленной безопасности в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z1341" w:id="462"/>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z1341" w:id="464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       266) осуществляет государственный контроль и надзор за соблюдением опасными производственными объектами и организациями, эксплуатирующими опасные технические устройства, требований промышленной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z1342" w:id="463"/>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z1342" w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       267) осуществляет государственный контроль и надзор за готовностью опасных производственных объектов и организаций, эксплуатирующих опасные технические устройства, к проведению работ по ликвидации и локализации аварий и их последствий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="463"/>
-[...134 lines deleted...]
-    <w:bookmarkStart w:name="z1344" w:id="464"/>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z1343" w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      268) осуществляет государственный контроль и надзор за своевременностью проведения обследования, диагностирования производственных зданий, технологических сооружений опасных производственных объектов, технических освидетельствований опасных технических устройств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z1344" w:id="467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       269) осуществляет государственный контроль и надзор в области промышленной безопасности за готовностью профессиональных аварийно-спасательных служб в области промышленной безопасности к выполнению горноспасательных, газоспасательных, противофонтанных работ на опасных производственных объектах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="464"/>
-    <w:bookmarkStart w:name="z1586" w:id="465"/>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z1586" w:id="468"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       269-17) согласовывает сводный план обновления и технического перевооружения опасных производственных объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="465"/>
-    <w:bookmarkStart w:name="z1615" w:id="466"/>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z1615" w:id="469"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       269-18) разрабатывает и утверждает нормативы численности должностных лиц служб производственного контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="466"/>
-    <w:bookmarkStart w:name="z1616" w:id="467"/>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z1616" w:id="470"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       269-19) разрабатывает и утверждает правила разработки и согласования сводного плана обновления и технического перевооружения опасных производственных объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="467"/>
-    <w:bookmarkStart w:name="z1345" w:id="468"/>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z1345" w:id="471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       270) осуществляет государственный контроль и надзор в области промышленной безопасности за юридическими лицами, аттестованными на право проведения работ в области промышленной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="468"/>
-    <w:bookmarkStart w:name="z1346" w:id="469"/>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z1346" w:id="472"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       271) осуществляет государственный контроль и надзор в области промышленной безопасности при эксплуатации магистрального трубопровода;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="469"/>
-    <w:bookmarkStart w:name="z1347" w:id="470"/>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z1347" w:id="473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       272) осуществляет государственный контроль в сфере газа и газоснабжения в части соблюдения требований безопасной эксплуатации бытовых баллонов и объектов систем газоснабжения, за исключением газопотребляющих систем и газового оборудования бытовых и коммунально-бытовых потребителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="470"/>
-    <w:bookmarkStart w:name="z1348" w:id="471"/>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z1348" w:id="474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       273) приостанавливает или запрещает в исключительных случаях, представляющих угрозу жизни и здоровью людей, без судебного решения деятельность или отдельные виды деятельности индивидуальных предпринимателей, организаций, связанные с эксплуатацией опасных производственных объектов, технических устройств, на срок не более трех дней с обязательным предъявлением в указанный срок искового заявления в суд;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="471"/>
-    <w:bookmarkStart w:name="z1349" w:id="472"/>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z1349" w:id="475"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       274) выдает физическим и юридическим лицам акты о результатах проверки, предписания по выявленным нарушениям, акты о запрещении либо приостановлении деятельности или отдельных видов деятельности в области промышленной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="472"/>
-    <w:bookmarkStart w:name="z1350" w:id="473"/>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z1350" w:id="476"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       275) выдает разрешения на применение технологий, применяемых на опасных производственных объектах, опасных технических устройств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="473"/>
-    <w:bookmarkStart w:name="z1351" w:id="474"/>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z1351" w:id="477"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       276) выдает разрешения на постоянное применение взрывчатых веществ и изделий на их основе, производство взрывных работ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="474"/>
-    <w:bookmarkStart w:name="z1352" w:id="475"/>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z1352" w:id="478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       277) проводит аттестацию юридических лиц на право проведения работ в области промышленной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="475"/>
-    <w:bookmarkStart w:name="z1353" w:id="476"/>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z1353" w:id="479"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       278) проводит аттестацию профессиональных аварийно-спасательных служб в области промышленной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="476"/>
-    <w:bookmarkStart w:name="z1354" w:id="477"/>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z1354" w:id="480"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       279) осуществляет организацию и проведение технического расследования случаев утрат взрывчатых веществ и изделий на их основе совместно с заинтересованными государственными органами в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="477"/>
-    <w:bookmarkStart w:name="z1355" w:id="478"/>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z1355" w:id="481"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       280) проводит анализ применения и учета взрывчатых веществ и изделий на их основе, применяемых при производстве взрывных работ на опасных производственных объектах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="478"/>
-    <w:bookmarkStart w:name="z1356" w:id="479"/>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z1356" w:id="482"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       281) ведет учет выданных, отозванных разрешений на применение технологий, применяемых на опасных производственных объектах, опасных технических устройств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="479"/>
-    <w:bookmarkStart w:name="z1357" w:id="480"/>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z1357" w:id="483"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       282) проводит регистрацию деклараций промышленной безопасности опасного производственного объекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="480"/>
-    <w:bookmarkStart w:name="z1358" w:id="481"/>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z1358" w:id="484"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       283) осуществляет организацию и проведение совместно с заинтересованными государственными органами в пределах своей компетенции расследования аварий и несчастных случаев, произошедших вследствие аварий на опасных производственных объектах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="481"/>
-    <w:bookmarkStart w:name="z1359" w:id="482"/>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z1359" w:id="485"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       284) участвует в проведении учебных тревог на опасных производственных объектах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="482"/>
-    <w:bookmarkStart w:name="z1360" w:id="483"/>
+    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkStart w:name="z1360" w:id="486"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       285) участвует в приемочных испытаниях, технических освидетельствованиях опасного производственного объекта при вводе его в эксплуатацию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="483"/>
-    <w:bookmarkStart w:name="z1361" w:id="484"/>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z1361" w:id="487"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       286) проводит проверки знаний (экзаменов) руководителей юридических лиц опасных производственных объектов, декларирующих промышленную безопасность, а также членов постоянно действующих экзаменационных комиссий указанных юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="484"/>
-    <w:bookmarkStart w:name="z1362" w:id="485"/>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z1362" w:id="488"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       287) участвует в комиссии по проведению контрольных и приемочных испытаний взрывчатых веществ и изделий на их основе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="485"/>
-    <w:bookmarkStart w:name="z1363" w:id="486"/>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z1363" w:id="489"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       288) оказывает государственные услуги в соответствии с подзаконными нормативными правовыми актами, определяющими порядок оказания государственных услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="486"/>
-    <w:bookmarkStart w:name="z1364" w:id="487"/>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z1364" w:id="490"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       289) выдает лицензии на осуществление деятельности по разработке, производству, приобретению, реализации, хранению взрывчатых и пиротехнических (за исключением гражданских) веществ и изделий с их применением;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="487"/>
-    <w:bookmarkStart w:name="z1365" w:id="488"/>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z1365" w:id="491"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       290) согласовывает проектную документацию на строительство, расширение, реконструкцию, модернизацию, консервацию и ликвидацию опасных производственных объектов в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О гражданской защите" и законодательством Республики Казахстан об архитектурной, градостроительной и строительной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="488"/>
-    <w:bookmarkStart w:name="z1366" w:id="489"/>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z1366" w:id="492"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       291) согласовывает планы горных работ по добыче твердых полезных ископаемых в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О недрах и недропользовании";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="489"/>
-    <w:bookmarkStart w:name="z1367" w:id="490"/>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z1367" w:id="493"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       292) согласовывает проекты эксплуатации пространства недр в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О недрах и недропользовании"; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="490"/>
-    <w:bookmarkStart w:name="z1368" w:id="491"/>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z1368" w:id="494"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       293) согласовывает выдачу лицензии в части соответствия заявителя требованиям законодательства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="491"/>
-    <w:bookmarkStart w:name="z1369" w:id="492"/>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z1369" w:id="495"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       294) осуществляет организацию деятельности Совета по взрывному делу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkEnd w:id="495"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12877,450 +12493,450 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие c 01.01.2027).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1370" w:id="493"/>
+    <w:bookmarkStart w:name="z1370" w:id="496"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       295) осуществляет государственный контроль в области гражданской обороны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="493"/>
-    <w:bookmarkStart w:name="z1548" w:id="494"/>
+    <w:bookmarkEnd w:id="496"/>
+    <w:bookmarkStart w:name="z1548" w:id="497"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       295-1) разрабатывает и утверждает форму полугодового плана проведения периодических проверок, акта о назначении, продлении, приостановлении и возобновлении проверки, заключения о результатах проверки в области гражданской обороны в отношении государственных органов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="494"/>
-    <w:bookmarkStart w:name="z1371" w:id="495"/>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z1371" w:id="498"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       296) осуществляет государственный контроль и надзор в области пожарной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="495"/>
-    <w:bookmarkStart w:name="z1424" w:id="496"/>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z1424" w:id="499"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       296-1) осуществляет формирование, мониторинг реализации и оценку результатов государственного социального заказа в порядке, определяемом уполномоченным органом в сфере взаимодействия с неправительственными организациями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="496"/>
-    <w:bookmarkStart w:name="z1425" w:id="497"/>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z1425" w:id="500"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       296-2) создает совет по взаимодействию и сотрудничеству с неправительственными организациями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="497"/>
-    <w:bookmarkStart w:name="z1426" w:id="498"/>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z1426" w:id="501"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       296-3) представляет информацию по реализации государственного социального заказа в уполномоченный орган в сфере взаимодействия с неправительственными организациями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="498"/>
-    <w:bookmarkStart w:name="z1427" w:id="499"/>
+    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkStart w:name="z1427" w:id="502"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       296-4) размещает на своем интернет-ресурсе планируемые темы и информацию по реализации государственного социального заказа, а также оценку результатов государственного социального заказа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="499"/>
-    <w:bookmarkStart w:name="z1428" w:id="500"/>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z1428" w:id="503"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       296-5) оказывает информационную, консультативную, методическую поддержку неправительственным организациям, осуществляющим государственный социальный заказ; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="500"/>
-    <w:bookmarkStart w:name="z1429" w:id="501"/>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z1429" w:id="504"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       296-6) предоставляет государственные гранты в пределах своей компетенции через оператора в сфере грантового финансирования неправительственных организаций и рассматривает отчет оператора о результатах реализации государственных грантов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="501"/>
-    <w:bookmarkStart w:name="z1430" w:id="502"/>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z1430" w:id="505"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       296-7) осуществляет оценку эффективности государственных грантов с привлечением представителей гражданского общества в соответствии с правилами формирования, предоставления, мониторинга и оценки эффективности государственных грантов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="502"/>
-    <w:bookmarkStart w:name="z1431" w:id="503"/>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z1431" w:id="506"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       296-8) на основе рекомендаций Координационного совета по взаимодействию с неправительственными организациями при уполномоченном органе в сфере взаимодействия с неправительственными организациями формирует государственные гранты по направлениям и объемам финансирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="503"/>
-    <w:bookmarkStart w:name="z1432" w:id="504"/>
+    <w:bookmarkEnd w:id="506"/>
+    <w:bookmarkStart w:name="z1432" w:id="507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       296-9) проводит конкурсный отбор стратегических партнеров и заключает с ними договоры в соответствии с правилами осуществления государственного заказа на реализацию стратегического партнерства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="504"/>
-    <w:bookmarkStart w:name="z1433" w:id="505"/>
+    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkStart w:name="z1433" w:id="508"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       296-10) осуществляет оценку исполнения стратегическими партнерами обязательств в соответствии с заключенными договорами и правилами осуществления государственного заказа на реализацию стратегического партнерства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="505"/>
-    <w:bookmarkStart w:name="z1434" w:id="506"/>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z1434" w:id="509"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       296-11) ежегодно до 1 декабря представляет в уполномоченный орган в сфере взаимодействия с неправительственными организациями информацию о результатах государственного заказа на реализацию стратегического партнерства в соответствии с правилами осуществления государственного заказа на реализацию стратегического партнерства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="506"/>
-    <w:bookmarkStart w:name="z1495" w:id="507"/>
+    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkStart w:name="z1495" w:id="510"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       296-12) устанавливает цены на товары (работы, услуги), производимые и (или) реализуемые субъектом специального права, по согласованию с антимонопольным органом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="507"/>
-    <w:bookmarkStart w:name="z1549" w:id="508"/>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z1549" w:id="511"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       269-13) осуществляет получение и передачу информации о разливах нефти;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="508"/>
-    <w:bookmarkStart w:name="z1550" w:id="509"/>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z1550" w:id="512"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       269-14) проводит учения и тренировки по ликвидации разливов нефти;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="509"/>
-    <w:bookmarkStart w:name="z1551" w:id="510"/>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z1551" w:id="513"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       269-15) организует оперативные действия по ликвидации разливов нефти третьего уровня;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="510"/>
-    <w:bookmarkStart w:name="z1552" w:id="511"/>
+    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkStart w:name="z1552" w:id="514"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       269-16) организует действия по обращению за международной помощью и оказанию помощи другим странам в случае получения запроса о ликвидации разливов нефти;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="511"/>
-    <w:bookmarkStart w:name="z1372" w:id="512"/>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z1372" w:id="515"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       297) осуществляет иные функции, предусмотренные законами, актами Президента и Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkEnd w:id="515"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13369,51 +12985,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 665</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п. 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); от 19.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 834</w:t>
       </w:r>
       <w:r>
@@ -13842,197 +13458,217 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 31.08.2025); от 24.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 896</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17. Исключен постановлением Правительства РК от 07.02.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...54 lines deleted...]
-    <w:bookmarkStart w:name="z270" w:id="513"/>
+    </w:p>
+    <w:bookmarkStart w:name="z270" w:id="516"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkEnd w:id="516"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 3 - в редакции постановления Правительства РК от 07.02.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z271" w:id="514"/>
+    <w:bookmarkStart w:name="z271" w:id="517"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Руководство Министерством осуществляется Министром по чрезвычайным ситуациям, который несет персональную ответственность за выполнение возложенных на Министерство задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkEnd w:id="517"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14051,510 +13687,510 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z272" w:id="515"/>
+    <w:bookmarkStart w:name="z272" w:id="518"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Министр по чрезвычайным ситуациям назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="515"/>
-    <w:bookmarkStart w:name="z273" w:id="516"/>
+    <w:bookmarkEnd w:id="518"/>
+    <w:bookmarkStart w:name="z273" w:id="519"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Министр по чрезвычайным ситуациям имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="516"/>
-    <w:bookmarkStart w:name="z274" w:id="517"/>
+    <w:bookmarkEnd w:id="519"/>
+    <w:bookmarkStart w:name="z274" w:id="520"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Полномочия Министра по чрезвычайным ситуациям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="517"/>
-    <w:bookmarkStart w:name="z275" w:id="518"/>
+    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkStart w:name="z275" w:id="521"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) вырабатывает предложения по формированию государственной политики в сферах, регулируемых Министерством;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="518"/>
-    <w:bookmarkStart w:name="z276" w:id="519"/>
+    <w:bookmarkEnd w:id="521"/>
+    <w:bookmarkStart w:name="z276" w:id="522"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) назначает на должности и освобождает от должностей руководителей комитетов, которые подконтрольны ему в своей деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="519"/>
-    <w:bookmarkStart w:name="z277" w:id="520"/>
+    <w:bookmarkEnd w:id="522"/>
+    <w:bookmarkStart w:name="z277" w:id="523"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) представляет Министерство в Парламенте Республики Казахстан, иных государственных органах и организациях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="520"/>
-    <w:bookmarkStart w:name="z278" w:id="521"/>
+    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkStart w:name="z278" w:id="524"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) подписывает приказы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="521"/>
-    <w:bookmarkStart w:name="z279" w:id="522"/>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z279" w:id="525"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) утверждает регламент работы Министерства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="522"/>
-    <w:bookmarkStart w:name="z280" w:id="523"/>
+    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkStart w:name="z280" w:id="526"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) согласовывает и визирует проекты нормативных правовых актов, поступивших на согласование в Министерство;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="523"/>
-    <w:bookmarkStart w:name="z281" w:id="524"/>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z281" w:id="527"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) отменяет или приостанавливает полностью или в части действия актов ведомств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="524"/>
-    <w:bookmarkStart w:name="z282" w:id="525"/>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z282" w:id="528"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) принимает меры по противодействию коррупции в Министерстве и несет за это персональную ответственность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="525"/>
-    <w:bookmarkStart w:name="z283" w:id="526"/>
+    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkStart w:name="z283" w:id="529"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) входит в состав руководящего органа или наблюдательного совета коммерческой организации с прямым и косвенным участием государства в уставном капитале в случае принятия соответствующего решения Правительства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="526"/>
-    <w:bookmarkStart w:name="z284" w:id="527"/>
+    <w:bookmarkEnd w:id="529"/>
+    <w:bookmarkStart w:name="z284" w:id="530"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) принимает решения по другим вопросам, отнесенным к его компетенции, и осуществляет иные полномочия в соответствии с законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="527"/>
-    <w:bookmarkStart w:name="z285" w:id="528"/>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z285" w:id="531"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) проводит единую кадровую политику;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="528"/>
-    <w:bookmarkStart w:name="z286" w:id="529"/>
+    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkStart w:name="z286" w:id="532"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) в соответствии с законодательством назначает и освобождает от должностей работников, вопросы трудовых отношений которых отнесены к его компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="529"/>
-    <w:bookmarkStart w:name="z287" w:id="530"/>
+    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z287" w:id="533"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) вносит представления Президенту Республики Казахстан о присвоении специальных званий высшему начальствующему составу и высших воинских званий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="530"/>
-    <w:bookmarkStart w:name="z288" w:id="531"/>
+    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkStart w:name="z288" w:id="534"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) вносит представления Президенту Республики Казахстан к награждению особо отличившихся работников Министерства государственными наградами и присвоению почетных званий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="531"/>
-    <w:bookmarkStart w:name="z289" w:id="532"/>
+    <w:bookmarkEnd w:id="534"/>
+    <w:bookmarkStart w:name="z289" w:id="535"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) в установленном законодательством порядке налагает дисциплинарные взыскания и применяет меры поощрения на работников, вопросы трудовых отношений которых отнесены к его компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="532"/>
-    <w:bookmarkStart w:name="z290" w:id="533"/>
+    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkStart w:name="z290" w:id="536"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) в пределах своей компетенции в соответствии с законодательством образует и упраздняет подразделения уполномоченного органа в сфере гражданской защиты, устанавливает их структуру, штатную численность в пределах утвержденного Правительством Республики Казахстан лимита штатной численности и фонда оплаты труда, выделенных бюджетных средств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="533"/>
-    <w:bookmarkStart w:name="z291" w:id="534"/>
+    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkStart w:name="z291" w:id="537"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) распределяет финансовые средства на содержание органов гражданской защиты Республики Казахстан в пределах ассигнований, выделенных из республиканского бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="534"/>
-    <w:bookmarkStart w:name="z292" w:id="535"/>
+    <w:bookmarkEnd w:id="537"/>
+    <w:bookmarkStart w:name="z292" w:id="538"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Исполнение полномочий Министра по чрезвычайным ситуациям в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="535"/>
-    <w:bookmarkStart w:name="z293" w:id="536"/>
+    <w:bookmarkEnd w:id="538"/>
+    <w:bookmarkStart w:name="z293" w:id="539"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Министр по чрезвычайным ситуациям определяет полномочия своих заместителей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="536"/>
-    <w:bookmarkStart w:name="z294" w:id="537"/>
+    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkStart w:name="z294" w:id="540"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Аппарат Министерства возглавляется руководителем аппарата или должностным лицом Министерства, назначаемым на должность и освобождаемым от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="537"/>
+    <w:bookmarkEnd w:id="540"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14573,184 +14209,184 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z295" w:id="538"/>
+    <w:bookmarkStart w:name="z295" w:id="541"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="538"/>
-    <w:bookmarkStart w:name="z296" w:id="539"/>
+    <w:bookmarkEnd w:id="541"/>
+    <w:bookmarkStart w:name="z296" w:id="542"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Министерство может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством. Имущество Министерства формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="539"/>
-    <w:bookmarkStart w:name="z297" w:id="540"/>
+    <w:bookmarkEnd w:id="542"/>
+    <w:bookmarkStart w:name="z297" w:id="543"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Имущество, закрепленное за Министерством, относится к республиканской собственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="540"/>
-    <w:bookmarkStart w:name="z298" w:id="541"/>
+    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkStart w:name="z298" w:id="544"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Министерство не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="541"/>
-    <w:bookmarkStart w:name="z299" w:id="542"/>
+    <w:bookmarkEnd w:id="544"/>
+    <w:bookmarkStart w:name="z299" w:id="545"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="542"/>
-    <w:bookmarkStart w:name="z300" w:id="543"/>
+    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkStart w:name="z300" w:id="546"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Реорганизация и упразднение Министерства осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="543"/>
-    <w:bookmarkStart w:name="z301" w:id="544"/>
+    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkStart w:name="z301" w:id="547"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень организаций, находящихся в ведении Министерства и его ведомств</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="544"/>
+    <w:bookmarkEnd w:id="547"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень с изменениями, внесенными постановлениями Правительства РК от 30.03.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14825,358 +14461,358 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 03.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 714</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z302" w:id="545"/>
+    <w:bookmarkStart w:name="z302" w:id="548"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Государственные предприятия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="545"/>
-    <w:bookmarkStart w:name="z303" w:id="546"/>
+    <w:bookmarkEnd w:id="548"/>
+    <w:bookmarkStart w:name="z303" w:id="549"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республиканское государственное предприятие на праве хозяйственного ведения "Селденкоргау Курылыс".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="546"/>
-    <w:bookmarkStart w:name="z304" w:id="547"/>
+    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkStart w:name="z304" w:id="550"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акционерные общества</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="547"/>
-    <w:bookmarkStart w:name="z305" w:id="548"/>
+    <w:bookmarkEnd w:id="550"/>
+    <w:bookmarkStart w:name="z305" w:id="551"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Исключена постановлением Правительства РК от 30.03.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 180</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="548"/>
-    <w:bookmarkStart w:name="z306" w:id="549"/>
+    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkStart w:name="z306" w:id="552"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Акционерное общество "Казавиаспас".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="549"/>
-    <w:bookmarkStart w:name="z307" w:id="550"/>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z307" w:id="553"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Акционерное общество "Национальный центр научных исследований, подготовки и обучения в сфере гражданской защиты".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="550"/>
-    <w:bookmarkStart w:name="z1553" w:id="551"/>
+    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkStart w:name="z1553" w:id="554"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Акционерное общество "Теңіз жасағы".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="551"/>
-    <w:bookmarkStart w:name="z308" w:id="552"/>
+    <w:bookmarkEnd w:id="554"/>
+    <w:bookmarkStart w:name="z308" w:id="555"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Товарищества с ограниченной ответственностью</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="552"/>
-    <w:bookmarkStart w:name="z309" w:id="553"/>
+    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkStart w:name="z309" w:id="556"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Исключен постановлением Правительства РК от 03.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 714</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="553"/>
-    <w:bookmarkStart w:name="z35" w:id="554"/>
+    <w:bookmarkEnd w:id="556"/>
+    <w:bookmarkStart w:name="z35" w:id="557"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Товарищество с ограниченной ответственностью "Национальный научный центр сейсмологических наблюдений и исследований".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="554"/>
-    <w:bookmarkStart w:name="z1050" w:id="555"/>
+    <w:bookmarkEnd w:id="557"/>
+    <w:bookmarkStart w:name="z1050" w:id="558"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Комитет по государственным материальным резервам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="555"/>
-    <w:bookmarkStart w:name="z1051" w:id="556"/>
+    <w:bookmarkEnd w:id="558"/>
+    <w:bookmarkStart w:name="z1051" w:id="559"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республиканское государственное предприятие на праве хозяйственного ведения "Резерв".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="556"/>
-    <w:bookmarkStart w:name="z312" w:id="557"/>
+    <w:bookmarkEnd w:id="559"/>
+    <w:bookmarkStart w:name="z312" w:id="560"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень территориальных органов, находящихся в ведении Министерства и территориальных подразделений его ведомств</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="557"/>
-    <w:bookmarkStart w:name="z313" w:id="558"/>
+    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkStart w:name="z313" w:id="561"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Министерство по чрезвычайным ситуациям Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="558"/>
+    <w:bookmarkEnd w:id="561"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Раздел 1 с изменениями, внесенными постановлениями Правительства РК от 12.07.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15291,650 +14927,650 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 14.10.202 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 847</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z314" w:id="559"/>
+    <w:bookmarkStart w:name="z314" w:id="562"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Департамент по чрезвычайным ситуациям Акмолинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="559"/>
-    <w:bookmarkStart w:name="z1377" w:id="560"/>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z1377" w:id="563"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1. Департамент по чрезвычайным ситуациям области Абай.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="560"/>
-    <w:bookmarkStart w:name="z315" w:id="561"/>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z315" w:id="564"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департамент по чрезвычайным ситуациям Актюбинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="561"/>
-    <w:bookmarkStart w:name="z316" w:id="562"/>
+    <w:bookmarkEnd w:id="564"/>
+    <w:bookmarkStart w:name="z316" w:id="565"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Департамент по чрезвычайным ситуациям Алматинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="562"/>
-    <w:bookmarkStart w:name="z317" w:id="563"/>
+    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkStart w:name="z317" w:id="566"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Департамент по чрезвычайным ситуациям Атырауской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="563"/>
-    <w:bookmarkStart w:name="z318" w:id="564"/>
+    <w:bookmarkEnd w:id="566"/>
+    <w:bookmarkStart w:name="z318" w:id="567"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Департамент по чрезвычайным ситуациям Западно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="564"/>
-    <w:bookmarkStart w:name="z319" w:id="565"/>
+    <w:bookmarkEnd w:id="567"/>
+    <w:bookmarkStart w:name="z319" w:id="568"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Департамент по чрезвычайным ситуациям Жамбылской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="565"/>
-    <w:bookmarkStart w:name="z1378" w:id="566"/>
+    <w:bookmarkEnd w:id="568"/>
+    <w:bookmarkStart w:name="z1378" w:id="569"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6-1. Департамент по чрезвычайным ситуациям области Жетісу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="566"/>
-    <w:bookmarkStart w:name="z320" w:id="567"/>
+    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkStart w:name="z320" w:id="570"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Департамент по чрезвычайным ситуациям Карагандинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="567"/>
-    <w:bookmarkStart w:name="z321" w:id="568"/>
+    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkStart w:name="z321" w:id="571"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Департамент по чрезвычайным ситуациям Костанайской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="568"/>
-    <w:bookmarkStart w:name="z322" w:id="569"/>
+    <w:bookmarkEnd w:id="571"/>
+    <w:bookmarkStart w:name="z322" w:id="572"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Департамент по чрезвычайным ситуациям Кызылординской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="569"/>
-    <w:bookmarkStart w:name="z323" w:id="570"/>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z323" w:id="573"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Департамент по чрезвычайным ситуациям Мангистауской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="570"/>
-    <w:bookmarkStart w:name="z324" w:id="571"/>
+    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkStart w:name="z324" w:id="574"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Департамент по чрезвычайным ситуациям Павлодарской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="571"/>
-    <w:bookmarkStart w:name="z325" w:id="572"/>
+    <w:bookmarkEnd w:id="574"/>
+    <w:bookmarkStart w:name="z325" w:id="575"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Департамент по чрезвычайным ситуациям Северо-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="572"/>
-    <w:bookmarkStart w:name="z326" w:id="573"/>
+    <w:bookmarkEnd w:id="575"/>
+    <w:bookmarkStart w:name="z326" w:id="576"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Департамент по чрезвычайным ситуациям Туркестанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="573"/>
-    <w:bookmarkStart w:name="z1379" w:id="574"/>
+    <w:bookmarkEnd w:id="576"/>
+    <w:bookmarkStart w:name="z1379" w:id="577"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13-1. Департамент по чрезвычайным ситуациям области Ұлытау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="574"/>
-    <w:bookmarkStart w:name="z327" w:id="575"/>
+    <w:bookmarkEnd w:id="577"/>
+    <w:bookmarkStart w:name="z327" w:id="578"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Департамент по чрезвычайным ситуациям Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="575"/>
-    <w:bookmarkStart w:name="z328" w:id="576"/>
+    <w:bookmarkEnd w:id="578"/>
+    <w:bookmarkStart w:name="z328" w:id="579"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Департамент по чрезвычайным ситуациям города Астаны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="576"/>
-    <w:bookmarkStart w:name="z329" w:id="577"/>
+    <w:bookmarkEnd w:id="579"/>
+    <w:bookmarkStart w:name="z329" w:id="580"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Департамент по чрезвычайным ситуациям города Алматы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="577"/>
-    <w:bookmarkStart w:name="z330" w:id="578"/>
+    <w:bookmarkEnd w:id="580"/>
+    <w:bookmarkStart w:name="z330" w:id="581"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Департамент по чрезвычайным ситуациям города Шымкента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="578"/>
-    <w:bookmarkStart w:name="z331" w:id="579"/>
+    <w:bookmarkEnd w:id="581"/>
+    <w:bookmarkStart w:name="z331" w:id="582"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Управление по чрезвычайным ситуациям района "Алматы" Департамента по чрезвычайным ситуациям города Астаны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="579"/>
-    <w:bookmarkStart w:name="z332" w:id="580"/>
+    <w:bookmarkEnd w:id="582"/>
+    <w:bookmarkStart w:name="z332" w:id="583"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Управление по чрезвычайным ситуациям района "Байқоңыр" Департамента по чрезвычайным ситуациям города Астаны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="580"/>
-    <w:bookmarkStart w:name="z333" w:id="581"/>
+    <w:bookmarkEnd w:id="583"/>
+    <w:bookmarkStart w:name="z333" w:id="584"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Управление по чрезвычайным ситуациям района "Есиль" Департамента по чрезвычайным ситуациям города Астаны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="581"/>
-    <w:bookmarkStart w:name="z1440" w:id="582"/>
+    <w:bookmarkEnd w:id="584"/>
+    <w:bookmarkStart w:name="z1440" w:id="585"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20-1. Управление по чрезвычайным ситуациям района "Нұра" Департамента по чрезвычайным ситуациям города Астаны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="582"/>
-    <w:bookmarkStart w:name="z1557" w:id="583"/>
+    <w:bookmarkEnd w:id="585"/>
+    <w:bookmarkStart w:name="z1557" w:id="586"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20-2. Управление по чрезвычайным ситуациям района "Сарайшық" Департамента по чрезвычайным ситуациям города Астаны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="583"/>
-    <w:bookmarkStart w:name="z334" w:id="584"/>
+    <w:bookmarkEnd w:id="586"/>
+    <w:bookmarkStart w:name="z334" w:id="587"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Управление по чрезвычайным ситуациям района "Сарыарка" Департамента по чрезвычайным ситуациям города Астаны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="584"/>
-    <w:bookmarkStart w:name="z1380" w:id="585"/>
+    <w:bookmarkEnd w:id="587"/>
+    <w:bookmarkStart w:name="z1380" w:id="588"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21-1. Управление по чрезвычайным ситуациям города Семей Департамента по чрезвычайным ситуациям области Абай.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="585"/>
-    <w:bookmarkStart w:name="z335" w:id="586"/>
+    <w:bookmarkEnd w:id="588"/>
+    <w:bookmarkStart w:name="z335" w:id="589"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Управление по чрезвычайным ситуациям города Степногорска Департамента по чрезвычайным ситуациям Акмолинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="586"/>
-    <w:bookmarkStart w:name="z336" w:id="587"/>
+    <w:bookmarkEnd w:id="589"/>
+    <w:bookmarkStart w:name="z336" w:id="590"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Управление по чрезвычайным ситуациям города Кокшетау Департамента по чрезвычайным ситуациям Акмолинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="587"/>
-    <w:bookmarkStart w:name="z337" w:id="588"/>
+    <w:bookmarkEnd w:id="590"/>
+    <w:bookmarkStart w:name="z337" w:id="591"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Управление по чрезвычайным ситуациям города Актобе Департамента по чрезвычайным ситуациям Актюбинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="588"/>
+    <w:bookmarkEnd w:id="591"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15963,330 +15599,330 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1381" w:id="589"/>
+    <w:bookmarkStart w:name="z1381" w:id="592"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25-1. Управление по чрезвычайным ситуациям города Қонаев Департамента по чрезвычайным ситуациям Алматинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="589"/>
-    <w:bookmarkStart w:name="z339" w:id="590"/>
+    <w:bookmarkEnd w:id="592"/>
+    <w:bookmarkStart w:name="z339" w:id="593"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Управление по чрезвычайным ситуациям Алатауского района Департамента по чрезвычайным ситуациям города Алматы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="590"/>
-    <w:bookmarkStart w:name="z340" w:id="591"/>
+    <w:bookmarkEnd w:id="593"/>
+    <w:bookmarkStart w:name="z340" w:id="594"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Управление по чрезвычайным ситуациям Алмалинского района Департамента по чрезвычайным ситуациям города Алматы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="591"/>
-    <w:bookmarkStart w:name="z341" w:id="592"/>
+    <w:bookmarkEnd w:id="594"/>
+    <w:bookmarkStart w:name="z341" w:id="595"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Управление по чрезвычайным ситуациям Ауэзовского района Департамента по чрезвычайным ситуациям города Алматы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="592"/>
-    <w:bookmarkStart w:name="z342" w:id="593"/>
+    <w:bookmarkEnd w:id="595"/>
+    <w:bookmarkStart w:name="z342" w:id="596"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Управление по чрезвычайным ситуациям Бостандыкского района Департамента по чрезвычайным ситуациям города Алматы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="593"/>
-    <w:bookmarkStart w:name="z343" w:id="594"/>
+    <w:bookmarkEnd w:id="596"/>
+    <w:bookmarkStart w:name="z343" w:id="597"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Управление по чрезвычайным ситуациям Жетысуского района Департамента по чрезвычайным ситуациям города Алматы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="594"/>
-    <w:bookmarkStart w:name="z344" w:id="595"/>
+    <w:bookmarkEnd w:id="597"/>
+    <w:bookmarkStart w:name="z344" w:id="598"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Управление по чрезвычайным ситуациям Медеуского района Департамента по чрезвычайным ситуациям города Алматы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="595"/>
-    <w:bookmarkStart w:name="z345" w:id="596"/>
+    <w:bookmarkEnd w:id="598"/>
+    <w:bookmarkStart w:name="z345" w:id="599"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Управление по чрезвычайным ситуациям Турксибского района Департамента по чрезвычайным ситуациям города Алматы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="596"/>
-    <w:bookmarkStart w:name="z346" w:id="597"/>
+    <w:bookmarkEnd w:id="599"/>
+    <w:bookmarkStart w:name="z346" w:id="600"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Управление по чрезвычайным ситуациям Наурызбайского района Департамента по чрезвычайным ситуациям города Алматы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="597"/>
-    <w:bookmarkStart w:name="z347" w:id="598"/>
+    <w:bookmarkEnd w:id="600"/>
+    <w:bookmarkStart w:name="z347" w:id="601"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Управление по чрезвычайным ситуациям города Атырау Департамента по чрезвычайным ситуациям Атырауской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="598"/>
-    <w:bookmarkStart w:name="z348" w:id="599"/>
+    <w:bookmarkEnd w:id="601"/>
+    <w:bookmarkStart w:name="z348" w:id="602"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Управление по чрезвычайным ситуациям города Уральска Департамента по чрезвычайным ситуациям Западно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="599"/>
-    <w:bookmarkStart w:name="z349" w:id="600"/>
+    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkStart w:name="z349" w:id="603"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Управление по чрезвычайным ситуациям города Тараза Департамента по чрезвычайным ситуациям Жамбылской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="600"/>
-    <w:bookmarkStart w:name="z1382" w:id="601"/>
+    <w:bookmarkEnd w:id="603"/>
+    <w:bookmarkStart w:name="z1382" w:id="604"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36-1. Управление по чрезвычайным ситуациям города Талдыкоргана Департамента по чрезвычайным ситуациям области Жетісу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="601"/>
-    <w:bookmarkStart w:name="z350" w:id="602"/>
+    <w:bookmarkEnd w:id="604"/>
+    <w:bookmarkStart w:name="z350" w:id="605"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Управление по чрезвычайным ситуациям города Балхаша Департамента по чрезвычайным ситуациям Карагандинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkEnd w:id="605"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16315,350 +15951,350 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z352" w:id="603"/>
+    <w:bookmarkStart w:name="z352" w:id="606"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Управление по чрезвычайным ситуациям города Караганды Департамента по чрезвычайным ситуациям Карагандинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="603"/>
-    <w:bookmarkStart w:name="z353" w:id="604"/>
+    <w:bookmarkEnd w:id="606"/>
+    <w:bookmarkStart w:name="z353" w:id="607"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Управление по чрезвычайным ситуациям города Темиртау Департамента по чрезвычайным ситуациям Карагандинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="604"/>
-    <w:bookmarkStart w:name="z354" w:id="605"/>
+    <w:bookmarkEnd w:id="607"/>
+    <w:bookmarkStart w:name="z354" w:id="608"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Управление по чрезвычайным ситуациям города Костаная Департамента по чрезвычайным ситуациям Костанайской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="605"/>
-    <w:bookmarkStart w:name="z355" w:id="606"/>
+    <w:bookmarkEnd w:id="608"/>
+    <w:bookmarkStart w:name="z355" w:id="609"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Управление по чрезвычайным ситуациям города Рудного Департамента по чрезвычайным ситуациям Костанайской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="606"/>
-    <w:bookmarkStart w:name="z356" w:id="607"/>
+    <w:bookmarkEnd w:id="609"/>
+    <w:bookmarkStart w:name="z356" w:id="610"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Управление по чрезвычайным ситуациям города Кызылорды Департамента по чрезвычайным ситуациям Кызылординской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="607"/>
-    <w:bookmarkStart w:name="z357" w:id="608"/>
+    <w:bookmarkEnd w:id="610"/>
+    <w:bookmarkStart w:name="z357" w:id="611"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Управление по чрезвычайным ситуациям города Актау Департамента по чрезвычайным ситуациям Мангистауской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="608"/>
-    <w:bookmarkStart w:name="z358" w:id="609"/>
+    <w:bookmarkEnd w:id="611"/>
+    <w:bookmarkStart w:name="z358" w:id="612"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Управление по чрезвычайным ситуациям города Экибастуза Департамента по чрезвычайным ситуациям Павлодарской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="609"/>
-    <w:bookmarkStart w:name="z359" w:id="610"/>
+    <w:bookmarkEnd w:id="612"/>
+    <w:bookmarkStart w:name="z359" w:id="613"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Управление по чрезвычайным ситуациям города Павлодара Департамента по чрезвычайным ситуациям Павлодарской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="610"/>
-    <w:bookmarkStart w:name="z360" w:id="611"/>
+    <w:bookmarkEnd w:id="613"/>
+    <w:bookmarkStart w:name="z360" w:id="614"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Управление по чрезвычайным ситуациям города Петропавловска Департамента по чрезвычайным ситуациям Северо-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="611"/>
-    <w:bookmarkStart w:name="z361" w:id="612"/>
+    <w:bookmarkEnd w:id="614"/>
+    <w:bookmarkStart w:name="z361" w:id="615"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Управление по чрезвычайным ситуациям Сайрамского района Департамента по чрезвычайным ситуациям Туркестанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="612"/>
-    <w:bookmarkStart w:name="z362" w:id="613"/>
+    <w:bookmarkEnd w:id="615"/>
+    <w:bookmarkStart w:name="z362" w:id="616"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Управление по чрезвычайным ситуациям города Туркестана Департамента по чрезвычайным ситуациям Туркестанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="613"/>
-    <w:bookmarkStart w:name="z1383" w:id="614"/>
+    <w:bookmarkEnd w:id="616"/>
+    <w:bookmarkStart w:name="z1383" w:id="617"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49-1. Управление по чрезвычайным ситуациям города Жезказгана Департамента по чрезвычайным ситуациям области Ұлытау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="614"/>
-    <w:bookmarkStart w:name="z363" w:id="615"/>
+    <w:bookmarkEnd w:id="617"/>
+    <w:bookmarkStart w:name="z363" w:id="618"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Управление по чрезвычайным ситуациям района Алтай Департамента по чрезвычайным ситуациям Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="615"/>
-    <w:bookmarkStart w:name="z364" w:id="616"/>
+    <w:bookmarkEnd w:id="618"/>
+    <w:bookmarkStart w:name="z364" w:id="619"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Управление по чрезвычайным ситуациям города Усть-Каменогорска Департамента по чрезвычайным ситуациям Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="616"/>
-    <w:bookmarkStart w:name="z365" w:id="617"/>
+    <w:bookmarkEnd w:id="619"/>
+    <w:bookmarkStart w:name="z365" w:id="620"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Управление по чрезвычайным ситуациям города Риддера Департамента по чрезвычайным ситуациям Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="617"/>
+    <w:bookmarkEnd w:id="620"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16687,750 +16323,750 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z367" w:id="618"/>
+    <w:bookmarkStart w:name="z367" w:id="621"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54.Управление по чрезвычайным ситуациям Абайского района Департамента по чрезвычайным ситуациям города Шымкента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="618"/>
-    <w:bookmarkStart w:name="z368" w:id="619"/>
+    <w:bookmarkEnd w:id="621"/>
+    <w:bookmarkStart w:name="z368" w:id="622"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Управление по чрезвычайным ситуациям Аль-Фарабийского района Департамента по чрезвычайным ситуациям города Шымкента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="619"/>
-    <w:bookmarkStart w:name="z369" w:id="620"/>
+    <w:bookmarkEnd w:id="622"/>
+    <w:bookmarkStart w:name="z369" w:id="623"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Управление по чрезвычайным ситуациям Енбекшинского района Департамента по чрезвычайным ситуациям города Шымкента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="620"/>
-    <w:bookmarkStart w:name="z1436" w:id="621"/>
+    <w:bookmarkEnd w:id="623"/>
+    <w:bookmarkStart w:name="z1436" w:id="624"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56-1. Управление по чрезвычайным ситуациям района "Тұран" Департамента по чрезвычайным ситуациям города Шымкента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="621"/>
-    <w:bookmarkStart w:name="z370" w:id="622"/>
+    <w:bookmarkEnd w:id="624"/>
+    <w:bookmarkStart w:name="z370" w:id="625"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Управление по чрезвычайным ситуациям района "Каратау" Департамента по чрезвычайным ситуациям города Шымкента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="622"/>
-    <w:bookmarkStart w:name="z1384" w:id="623"/>
+    <w:bookmarkEnd w:id="625"/>
+    <w:bookmarkStart w:name="z1384" w:id="626"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57-1. Отдел по чрезвычайным ситуациям Абайского района Департамента по чрезвычайным ситуациям области Абай.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="623"/>
-    <w:bookmarkStart w:name="z1385" w:id="624"/>
+    <w:bookmarkEnd w:id="626"/>
+    <w:bookmarkStart w:name="z1385" w:id="627"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57-2. Отдел по чрезвычайным ситуациям района Ақсуат Департамента по чрезвычайным ситуациям области Абай.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="624"/>
-    <w:bookmarkStart w:name="z1386" w:id="625"/>
+    <w:bookmarkEnd w:id="627"/>
+    <w:bookmarkStart w:name="z1386" w:id="628"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57-3. Отдел по чрезвычайным ситуациям Аягозского района Департамента по чрезвычайным ситуациям области Абай.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="625"/>
-    <w:bookmarkStart w:name="z1387" w:id="626"/>
+    <w:bookmarkEnd w:id="628"/>
+    <w:bookmarkStart w:name="z1387" w:id="629"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57-4. Отдел по чрезвычайным ситуациям Бескарагайского района Департамента по чрезвычайным ситуациям области Абай.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="626"/>
-    <w:bookmarkStart w:name="z1388" w:id="627"/>
+    <w:bookmarkEnd w:id="629"/>
+    <w:bookmarkStart w:name="z1388" w:id="630"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57-5. Отдел по чрезвычайным ситуациям Бородулихинского района Департамента по чрезвычайным ситуациям области Абай.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="627"/>
-    <w:bookmarkStart w:name="z1389" w:id="628"/>
+    <w:bookmarkEnd w:id="630"/>
+    <w:bookmarkStart w:name="z1389" w:id="631"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57-6. Отдел по чрезвычайным ситуациям Жарминского района Департамента по чрезвычайным ситуациям области Абай.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="628"/>
-    <w:bookmarkStart w:name="z1390" w:id="629"/>
+    <w:bookmarkEnd w:id="631"/>
+    <w:bookmarkStart w:name="z1390" w:id="632"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57-7. Отдел по чрезвычайным ситуациям Кокпектинского района Департамента по чрезвычайным ситуациям области Абай.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="629"/>
-    <w:bookmarkStart w:name="z1391" w:id="630"/>
+    <w:bookmarkEnd w:id="632"/>
+    <w:bookmarkStart w:name="z1391" w:id="633"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57-8. Отдел по чрезвычайным ситуациям города Курчатова Департамента по чрезвычайным ситуациям области Абай.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="630"/>
-    <w:bookmarkStart w:name="z1392" w:id="631"/>
+    <w:bookmarkEnd w:id="633"/>
+    <w:bookmarkStart w:name="z1392" w:id="634"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57-9. Отдел по чрезвычайным ситуациям Урджарского района Департамента по чрезвычайным ситуациям области Абай.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="631"/>
-    <w:bookmarkStart w:name="z1535" w:id="632"/>
+    <w:bookmarkEnd w:id="634"/>
+    <w:bookmarkStart w:name="z1535" w:id="635"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57-10. Отдел по чрезвычайным ситуациям района Мақаншы Департамента по чрезвычайным ситуациям области Абай.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="632"/>
-    <w:bookmarkStart w:name="z1536" w:id="633"/>
+    <w:bookmarkEnd w:id="635"/>
+    <w:bookmarkStart w:name="z1536" w:id="636"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57-11. Отдел по чрезвычайным ситуациям района Жаңасемей Департамента по чрезвычайным ситуациям области Абай.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="633"/>
-    <w:bookmarkStart w:name="z371" w:id="634"/>
+    <w:bookmarkEnd w:id="636"/>
+    <w:bookmarkStart w:name="z371" w:id="637"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Отдел по чрезвычайным ситуациям Аккольского района Департамента по чрезвычайным ситуациям Акмолинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="634"/>
-    <w:bookmarkStart w:name="z372" w:id="635"/>
+    <w:bookmarkEnd w:id="637"/>
+    <w:bookmarkStart w:name="z372" w:id="638"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Отдел по чрезвычайным ситуациям Аршалынского района Департамента по чрезвычайным ситуациям Акмолинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="635"/>
-    <w:bookmarkStart w:name="z373" w:id="636"/>
+    <w:bookmarkEnd w:id="638"/>
+    <w:bookmarkStart w:name="z373" w:id="639"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Отдел по чрезвычайным ситуациям Астраханского района Департамента по чрезвычайным ситуациям Акмолинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="636"/>
-    <w:bookmarkStart w:name="z374" w:id="637"/>
+    <w:bookmarkEnd w:id="639"/>
+    <w:bookmarkStart w:name="z374" w:id="640"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Отдел по чрезвычайным ситуациям Атбасарского района Департамента по чрезвычайным ситуациям Акмолинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="637"/>
-    <w:bookmarkStart w:name="z375" w:id="638"/>
+    <w:bookmarkEnd w:id="640"/>
+    <w:bookmarkStart w:name="z375" w:id="641"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. Отдел по чрезвычайным ситуациям Буландынского района Департамента по чрезвычайным ситуациям Акмолинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="638"/>
-    <w:bookmarkStart w:name="z376" w:id="639"/>
+    <w:bookmarkEnd w:id="641"/>
+    <w:bookmarkStart w:name="z376" w:id="642"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Отдел по чрезвычайным ситуациям Егиндыкольского района Департамента по чрезвычайным ситуациям Акмолинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="639"/>
-    <w:bookmarkStart w:name="z377" w:id="640"/>
+    <w:bookmarkEnd w:id="642"/>
+    <w:bookmarkStart w:name="z377" w:id="643"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Отдел по чрезвычайным ситуациям района Биржан сал Департамента по чрезвычайным ситуациям Акмолинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="640"/>
-    <w:bookmarkStart w:name="z378" w:id="641"/>
+    <w:bookmarkEnd w:id="643"/>
+    <w:bookmarkStart w:name="z378" w:id="644"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Отдел по чрезвычайным ситуациям Ерейментауского района Департамента по чрезвычайным ситуациям Акмолинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="641"/>
-    <w:bookmarkStart w:name="z379" w:id="642"/>
+    <w:bookmarkEnd w:id="644"/>
+    <w:bookmarkStart w:name="z379" w:id="645"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. Отдел по чрезвычайным ситуациям Есильского района Департамента по чрезвычайным ситуациям Акмолинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="642"/>
-    <w:bookmarkStart w:name="z380" w:id="643"/>
+    <w:bookmarkEnd w:id="645"/>
+    <w:bookmarkStart w:name="z380" w:id="646"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Отдел по чрезвычайным ситуациям Жаксынского района Департамента по чрезвычайным ситуациям Акмолинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="643"/>
-    <w:bookmarkStart w:name="z381" w:id="644"/>
+    <w:bookmarkEnd w:id="646"/>
+    <w:bookmarkStart w:name="z381" w:id="647"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. Отдел по чрезвычайным ситуациям Жаркаинского района Департамента по чрезвычайным ситуациям Акмолинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="644"/>
-    <w:bookmarkStart w:name="z382" w:id="645"/>
+    <w:bookmarkEnd w:id="647"/>
+    <w:bookmarkStart w:name="z382" w:id="648"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69. Отдел по чрезвычайным ситуациям Зерендинского района Департамента по чрезвычайным ситуациям Акмолинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="645"/>
-    <w:bookmarkStart w:name="z383" w:id="646"/>
+    <w:bookmarkEnd w:id="648"/>
+    <w:bookmarkStart w:name="z383" w:id="649"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. Отдел по чрезвычайным ситуациям Коргалжынского района Департамента по чрезвычайным ситуациям Акмолинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="646"/>
-    <w:bookmarkStart w:name="z1373" w:id="647"/>
+    <w:bookmarkEnd w:id="649"/>
+    <w:bookmarkStart w:name="z1373" w:id="650"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70-1. Отдел по чрезвычайным ситуациям города Косшы Департамента по чрезвычайным ситуациям Акмолинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="647"/>
-    <w:bookmarkStart w:name="z384" w:id="648"/>
+    <w:bookmarkEnd w:id="650"/>
+    <w:bookmarkStart w:name="z384" w:id="651"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. Отдел по чрезвычайным ситуациям Сандыктауского района Департамента по чрезвычайным ситуациям Акмолинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="648"/>
-    <w:bookmarkStart w:name="z385" w:id="649"/>
+    <w:bookmarkEnd w:id="651"/>
+    <w:bookmarkStart w:name="z385" w:id="652"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. Отдел по чрезвычайным ситуациям Целиноградского района Департамента по чрезвычайным ситуациям Акмолинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="649"/>
-    <w:bookmarkStart w:name="z386" w:id="650"/>
+    <w:bookmarkEnd w:id="652"/>
+    <w:bookmarkStart w:name="z386" w:id="653"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73. Отдел по чрезвычайным ситуациям Шортандинского района Департамента по чрезвычайным ситуациям Акмолинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="650"/>
-    <w:bookmarkStart w:name="z387" w:id="651"/>
+    <w:bookmarkEnd w:id="653"/>
+    <w:bookmarkStart w:name="z387" w:id="654"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74. Отдел по чрезвычайным ситуациям Бурабайского района Департамента по чрезвычайным ситуациям Акмолинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="651"/>
-    <w:bookmarkStart w:name="z1537" w:id="652"/>
+    <w:bookmarkEnd w:id="654"/>
+    <w:bookmarkStart w:name="z1537" w:id="655"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74-1. Отдел по чрезвычайным ситуациям города Алатау Департамента по чрезвычайным ситуациям Алматинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="652"/>
+    <w:bookmarkEnd w:id="655"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17513,90 +17149,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z390" w:id="653"/>
+    <w:bookmarkStart w:name="z390" w:id="656"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77. Отдел по чрезвычайным ситуациям Балхашского района Департамента по чрезвычайным ситуациям Алматинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="653"/>
-    <w:bookmarkStart w:name="z391" w:id="654"/>
+    <w:bookmarkEnd w:id="656"/>
+    <w:bookmarkStart w:name="z391" w:id="657"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78. Отдел по чрезвычайным ситуациям Енбикшиказахского района Департамента по чрезвычайным ситуациям Алматинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="654"/>
+    <w:bookmarkEnd w:id="657"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17625,90 +17261,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z393" w:id="655"/>
+    <w:bookmarkStart w:name="z393" w:id="658"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80. Отдел по чрезвычайным ситуациям Жамбылского района Департамента по чрезвычайным ситуациям Алматинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="655"/>
-    <w:bookmarkStart w:name="z394" w:id="656"/>
+    <w:bookmarkEnd w:id="658"/>
+    <w:bookmarkStart w:name="z394" w:id="659"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       81. Отдел по чрезвычайным ситуациям Илийского района Департамента по чрезвычайным ситуациям Алматинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="656"/>
+    <w:bookmarkEnd w:id="659"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17737,70 +17373,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z396" w:id="657"/>
+    <w:bookmarkStart w:name="z396" w:id="660"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       83. Отдел по чрезвычайным ситуациям Карасайского района Департамента по чрезвычайным ситуациям Алматинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="657"/>
+    <w:bookmarkEnd w:id="660"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17829,70 +17465,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z398" w:id="658"/>
+    <w:bookmarkStart w:name="z398" w:id="661"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85. Отдел по чрезвычайным ситуациям Кегенского района Департамента по чрезвычайным ситуациям Алматинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="658"/>
+    <w:bookmarkEnd w:id="661"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18029,70 +17665,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z402" w:id="659"/>
+    <w:bookmarkStart w:name="z402" w:id="662"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       89. Отдел по чрезвычайным ситуациям Раимбекского района Департамента по чрезвычайным ситуациям Алматинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="659"/>
+    <w:bookmarkEnd w:id="662"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18121,70 +17757,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z404" w:id="660"/>
+    <w:bookmarkStart w:name="z404" w:id="663"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       91. Отдел по чрезвычайным ситуациям Талгарского района Департамента по чрезвычайным ситуациям Алматинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="660"/>
+    <w:bookmarkEnd w:id="663"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18213,450 +17849,450 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z406" w:id="661"/>
+    <w:bookmarkStart w:name="z406" w:id="664"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       93. Отдел по чрезвычайным ситуациям Уйгурского района Департамента по чрезвычайным ситуациям Алматинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="661"/>
-    <w:bookmarkStart w:name="z407" w:id="662"/>
+    <w:bookmarkEnd w:id="664"/>
+    <w:bookmarkStart w:name="z407" w:id="665"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       94. Отдел по чрезвычайным ситуациям Айтекебийского района Департамента по чрезвычайным ситуациям Актюбинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="662"/>
-    <w:bookmarkStart w:name="z408" w:id="663"/>
+    <w:bookmarkEnd w:id="665"/>
+    <w:bookmarkStart w:name="z408" w:id="666"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       95. Отдел по чрезвычайным ситуациям Алгинского района Департамента по чрезвычайным ситуациям Актюбинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="663"/>
-    <w:bookmarkStart w:name="z409" w:id="664"/>
+    <w:bookmarkEnd w:id="666"/>
+    <w:bookmarkStart w:name="z409" w:id="667"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       96. Отдел по чрезвычайным ситуациям Байганинского района Департамента по чрезвычайным ситуациям Актюбинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="664"/>
-    <w:bookmarkStart w:name="z410" w:id="665"/>
+    <w:bookmarkEnd w:id="667"/>
+    <w:bookmarkStart w:name="z410" w:id="668"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       97. Отдел по чрезвычайным ситуациям Иргизского района Департамента по чрезвычайным ситуациям Актюбинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="665"/>
-    <w:bookmarkStart w:name="z411" w:id="666"/>
+    <w:bookmarkEnd w:id="668"/>
+    <w:bookmarkStart w:name="z411" w:id="669"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       98. Отдел по чрезвычайным ситуациям Каргалинского района Департамента по чрезвычайным ситуациям Актюбинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="666"/>
-    <w:bookmarkStart w:name="z412" w:id="667"/>
+    <w:bookmarkEnd w:id="669"/>
+    <w:bookmarkStart w:name="z412" w:id="670"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       99. Отдел по чрезвычайным ситуациям Мартукского района Департамента по чрезвычайным ситуациям Актюбинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="667"/>
-    <w:bookmarkStart w:name="z413" w:id="668"/>
+    <w:bookmarkEnd w:id="670"/>
+    <w:bookmarkStart w:name="z413" w:id="671"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100. Отдел по чрезвычайным ситуациям Мугалжарского района Департамента по чрезвычайным ситуациям Актюбинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="668"/>
-    <w:bookmarkStart w:name="z414" w:id="669"/>
+    <w:bookmarkEnd w:id="671"/>
+    <w:bookmarkStart w:name="z414" w:id="672"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       101. Отдел по чрезвычайным ситуациям Темирского района Департамента по чрезвычайным ситуациям Актюбинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="669"/>
-    <w:bookmarkStart w:name="z415" w:id="670"/>
+    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkStart w:name="z415" w:id="673"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       102. Отдел по чрезвычайным ситуациям Уилского района Департамента по чрезвычайным ситуациям Актюбинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="670"/>
-    <w:bookmarkStart w:name="z416" w:id="671"/>
+    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkStart w:name="z416" w:id="674"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       103. Отдел по чрезвычайным ситуациям Хобдинского района Департамента по чрезвычайным ситуациям Актюбинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="671"/>
-    <w:bookmarkStart w:name="z417" w:id="672"/>
+    <w:bookmarkEnd w:id="674"/>
+    <w:bookmarkStart w:name="z417" w:id="675"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       104. Отдел по чрезвычайным ситуациям Хромтауского района Департамента по чрезвычайным ситуациям Актюбинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="672"/>
-    <w:bookmarkStart w:name="z418" w:id="673"/>
+    <w:bookmarkEnd w:id="675"/>
+    <w:bookmarkStart w:name="z418" w:id="676"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       105. Отдел по чрезвычайным ситуациям Шалкарского района Департамента по чрезвычайным ситуациям Актюбинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="673"/>
-    <w:bookmarkStart w:name="z419" w:id="674"/>
+    <w:bookmarkEnd w:id="676"/>
+    <w:bookmarkStart w:name="z419" w:id="677"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       106. Отдел по чрезвычайным ситуациям Жылыойского района Департамента по чрезвычайным ситуациям Атырауской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="674"/>
-    <w:bookmarkStart w:name="z420" w:id="675"/>
+    <w:bookmarkEnd w:id="677"/>
+    <w:bookmarkStart w:name="z420" w:id="678"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       107. Отдел по чрезвычайным ситуациям Индерского района Департамента по чрезвычайным ситуациям Атырауской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="675"/>
-    <w:bookmarkStart w:name="z421" w:id="676"/>
+    <w:bookmarkEnd w:id="678"/>
+    <w:bookmarkStart w:name="z421" w:id="679"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       108. Отдел по чрезвычайным ситуациям Исатайского района Департамента по чрезвычайным ситуациям Атырауской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="676"/>
-    <w:bookmarkStart w:name="z422" w:id="677"/>
+    <w:bookmarkEnd w:id="679"/>
+    <w:bookmarkStart w:name="z422" w:id="680"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       109. Отдел по чрезвычайным ситуациям Кызылкогинского района Департамента по чрезвычайным ситуациям Атырауской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="677"/>
-    <w:bookmarkStart w:name="z423" w:id="678"/>
+    <w:bookmarkEnd w:id="680"/>
+    <w:bookmarkStart w:name="z423" w:id="681"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       110. Отдел по чрезвычайным ситуациям Курмангазинского района Департамента по чрезвычайным ситуациям Атырауской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="678"/>
-    <w:bookmarkStart w:name="z424" w:id="679"/>
+    <w:bookmarkEnd w:id="681"/>
+    <w:bookmarkStart w:name="z424" w:id="682"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111. Отдел по чрезвычайным ситуациям Макатского района Департамента по чрезвычайным ситуациям Атырауской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="679"/>
-    <w:bookmarkStart w:name="z425" w:id="680"/>
+    <w:bookmarkEnd w:id="682"/>
+    <w:bookmarkStart w:name="z425" w:id="683"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       112. Отдел по чрезвычайным ситуациям Махамбетского района Департамента по чрезвычайным ситуациям Атырауской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="680"/>
+    <w:bookmarkEnd w:id="683"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18847,70 +18483,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z430" w:id="681"/>
+    <w:bookmarkStart w:name="z430" w:id="684"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       117. Отдел по чрезвычайным ситуациям Глубоковского района Департамента по чрезвычайным ситуациям Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="681"/>
+    <w:bookmarkEnd w:id="684"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18939,90 +18575,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z432" w:id="682"/>
+    <w:bookmarkStart w:name="z432" w:id="685"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       119. Отдел по чрезвычайным ситуациям Зайсанского района Департамента по чрезвычайным ситуациям Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="682"/>
-    <w:bookmarkStart w:name="z433" w:id="683"/>
+    <w:bookmarkEnd w:id="685"/>
+    <w:bookmarkStart w:name="z433" w:id="686"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       120. Отдел по чрезвычайным ситуациям Катон-Карагайского района Департамента по чрезвычайным ситуациям Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="683"/>
+    <w:bookmarkEnd w:id="686"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19105,130 +18741,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z436" w:id="684"/>
+    <w:bookmarkStart w:name="z436" w:id="687"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       123. Отдел по чрезвычайным ситуациям Курчумского района Департамента по чрезвычайным ситуациям Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="684"/>
-    <w:bookmarkStart w:name="z1393" w:id="685"/>
+    <w:bookmarkEnd w:id="687"/>
+    <w:bookmarkStart w:name="z1393" w:id="688"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       123-1. Отдел по чрезвычайным ситуациям района Самар Департамента по чрезвычайным ситуациям Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="685"/>
-    <w:bookmarkStart w:name="z437" w:id="686"/>
+    <w:bookmarkEnd w:id="688"/>
+    <w:bookmarkStart w:name="z437" w:id="689"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       124. Отдел по чрезвычайным ситуациям Тарбагатайского района Департамента по чрезвычайным ситуациям Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="686"/>
-    <w:bookmarkStart w:name="z438" w:id="687"/>
+    <w:bookmarkEnd w:id="689"/>
+    <w:bookmarkStart w:name="z438" w:id="690"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       125. Отдел по чрезвычайным ситуациям Уланского района Департамента по чрезвычайным ситуациям Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="687"/>
+    <w:bookmarkEnd w:id="690"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19257,790 +18893,790 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z440" w:id="688"/>
+    <w:bookmarkStart w:name="z440" w:id="691"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       127. Отдел по чрезвычайным ситуациям Шемонаихинского района Департамента по чрезвычайным ситуациям Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="688"/>
-    <w:bookmarkStart w:name="z1538" w:id="689"/>
+    <w:bookmarkEnd w:id="691"/>
+    <w:bookmarkStart w:name="z1538" w:id="692"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       127-1. Отдел по чрезвычайным ситуациям района Үлкен Нарын Департамента по чрезвычайным ситуациям Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="689"/>
-    <w:bookmarkStart w:name="z1539" w:id="690"/>
+    <w:bookmarkEnd w:id="692"/>
+    <w:bookmarkStart w:name="z1539" w:id="693"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       127-2. Отдел по чрезвычайным ситуациям района Марқакөл Департамента по чрезвычайным ситуациям Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="690"/>
-    <w:bookmarkStart w:name="z441" w:id="691"/>
+    <w:bookmarkEnd w:id="693"/>
+    <w:bookmarkStart w:name="z441" w:id="694"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       128. Отдел по чрезвычайным ситуациям Байзакского района Департамента по чрезвычайным ситуациям Жамбылской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="691"/>
-    <w:bookmarkStart w:name="z442" w:id="692"/>
+    <w:bookmarkEnd w:id="694"/>
+    <w:bookmarkStart w:name="z442" w:id="695"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       129. Отдел по чрезвычайным ситуациям Жамбылского района Департамента по чрезвычайным ситуациям Жамбылской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="692"/>
-    <w:bookmarkStart w:name="z443" w:id="693"/>
+    <w:bookmarkEnd w:id="695"/>
+    <w:bookmarkStart w:name="z443" w:id="696"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       130. Отдел по чрезвычайным ситуациям Жуалынского района Департамента по чрезвычайным ситуациям Жамбылской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="693"/>
-    <w:bookmarkStart w:name="z444" w:id="694"/>
+    <w:bookmarkEnd w:id="696"/>
+    <w:bookmarkStart w:name="z444" w:id="697"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       131. Отдел по чрезвычайным ситуациям Кордайского района Департамента по чрезвычайным ситуациям Жамбылской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="694"/>
-    <w:bookmarkStart w:name="z445" w:id="695"/>
+    <w:bookmarkEnd w:id="697"/>
+    <w:bookmarkStart w:name="z445" w:id="698"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       132. Отдел по чрезвычайным ситуациям Меркенского района Департамента по чрезвычайным ситуациям Жамбылской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="695"/>
-    <w:bookmarkStart w:name="z446" w:id="696"/>
+    <w:bookmarkEnd w:id="698"/>
+    <w:bookmarkStart w:name="z446" w:id="699"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       133. Отдел по чрезвычайным ситуациям Мойынкумского района Департамента по чрезвычайным ситуациям Жамбылской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="696"/>
-    <w:bookmarkStart w:name="z447" w:id="697"/>
+    <w:bookmarkEnd w:id="699"/>
+    <w:bookmarkStart w:name="z447" w:id="700"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       134. Отдел по чрезвычайным ситуациям Сарысуского района Департамента по чрезвычайным ситуациям Жамбылской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="697"/>
-    <w:bookmarkStart w:name="z448" w:id="698"/>
+    <w:bookmarkEnd w:id="700"/>
+    <w:bookmarkStart w:name="z448" w:id="701"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       135. Отдел по чрезвычайным ситуациям Таласского района Департамента по чрезвычайным ситуациям Жамбылской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="698"/>
-    <w:bookmarkStart w:name="z449" w:id="699"/>
+    <w:bookmarkEnd w:id="701"/>
+    <w:bookmarkStart w:name="z449" w:id="702"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       136. Отдел по чрезвычайным ситуациям района Турара Рыскулова Департамента по чрезвычайным ситуациям Жамбылской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="699"/>
-    <w:bookmarkStart w:name="z450" w:id="700"/>
+    <w:bookmarkEnd w:id="702"/>
+    <w:bookmarkStart w:name="z450" w:id="703"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       137. Отдел по чрезвычайным ситуациям Шуйского района Департамента по чрезвычайным ситуациям Жамбылской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="700"/>
-    <w:bookmarkStart w:name="z1394" w:id="701"/>
+    <w:bookmarkEnd w:id="703"/>
+    <w:bookmarkStart w:name="z1394" w:id="704"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       137-1. Отдел по чрезвычайным ситуациям Аксуского района Департамента по чрезвычайным ситуациям области Жетісу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="701"/>
-    <w:bookmarkStart w:name="z1395" w:id="702"/>
+    <w:bookmarkEnd w:id="704"/>
+    <w:bookmarkStart w:name="z1395" w:id="705"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       137-2. Отдел по чрезвычайным ситуациям Алакольского района Департамента по чрезвычайным ситуациям области Жетісу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="702"/>
-    <w:bookmarkStart w:name="z1396" w:id="703"/>
+    <w:bookmarkEnd w:id="705"/>
+    <w:bookmarkStart w:name="z1396" w:id="706"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       137-3. Отдел по чрезвычайным ситуациям Ескельдинского района Департамента по чрезвычайным ситуациям области Жетісу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="703"/>
-    <w:bookmarkStart w:name="z1397" w:id="704"/>
+    <w:bookmarkEnd w:id="706"/>
+    <w:bookmarkStart w:name="z1397" w:id="707"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       137-4. Отдел по чрезвычайным ситуациям Каратальского района Департамента по чрезвычайным ситуациям области Жетісу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="704"/>
-    <w:bookmarkStart w:name="z1398" w:id="705"/>
+    <w:bookmarkEnd w:id="707"/>
+    <w:bookmarkStart w:name="z1398" w:id="708"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       137-5. Отдел по чрезвычайным ситуациям Кербулакского района Департамента по чрезвычайным ситуациям области Жетісу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="705"/>
-    <w:bookmarkStart w:name="z1399" w:id="706"/>
+    <w:bookmarkEnd w:id="708"/>
+    <w:bookmarkStart w:name="z1399" w:id="709"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       137-6. Отдел по чрезвычайным ситуациям Коксуского района Департамента по чрезвычайным ситуациям области Жетісу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="706"/>
-    <w:bookmarkStart w:name="z1400" w:id="707"/>
+    <w:bookmarkEnd w:id="709"/>
+    <w:bookmarkStart w:name="z1400" w:id="710"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       137-7. Отдел по чрезвычайным ситуациям Панфиловского района Департамента по чрезвычайным ситуациям области Жетісу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="707"/>
-    <w:bookmarkStart w:name="z1401" w:id="708"/>
+    <w:bookmarkEnd w:id="710"/>
+    <w:bookmarkStart w:name="z1401" w:id="711"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       137-8. Отдел по чрезвычайным ситуациям Сарканского района Департамента по чрезвычайным ситуациям области Жетісу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="708"/>
-    <w:bookmarkStart w:name="z1402" w:id="709"/>
+    <w:bookmarkEnd w:id="711"/>
+    <w:bookmarkStart w:name="z1402" w:id="712"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       137-9. Отдел по чрезвычайным ситуациям города Текели Департамента по чрезвычайным ситуациям области Жетісу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="709"/>
-    <w:bookmarkStart w:name="z451" w:id="710"/>
+    <w:bookmarkEnd w:id="712"/>
+    <w:bookmarkStart w:name="z451" w:id="713"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       138. Отдел по чрезвычайным ситуациям Акжаикского района Департамента по чрезвычайным ситуациям Западно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="710"/>
-    <w:bookmarkStart w:name="z452" w:id="711"/>
+    <w:bookmarkEnd w:id="713"/>
+    <w:bookmarkStart w:name="z452" w:id="714"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       139. Отдел по чрезвычайным ситуациям Бокейординского района Департамента по чрезвычайным ситуациям Западно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="711"/>
-    <w:bookmarkStart w:name="z453" w:id="712"/>
+    <w:bookmarkEnd w:id="714"/>
+    <w:bookmarkStart w:name="z453" w:id="715"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       140. Отдел по чрезвычайным ситуациям Бурлинского района Департамента по чрезвычайным ситуациям Западно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="712"/>
-    <w:bookmarkStart w:name="z454" w:id="713"/>
+    <w:bookmarkEnd w:id="715"/>
+    <w:bookmarkStart w:name="z454" w:id="716"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       141. Отдел по чрезвычайным ситуациям Жангалинского района Департамента по чрезвычайным ситуациям Западно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="713"/>
-    <w:bookmarkStart w:name="z455" w:id="714"/>
+    <w:bookmarkEnd w:id="716"/>
+    <w:bookmarkStart w:name="z455" w:id="717"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       142. Отдел по чрезвычайным ситуациям Жанибекского района Департамента по чрезвычайным ситуациям Западно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="714"/>
-    <w:bookmarkStart w:name="z456" w:id="715"/>
+    <w:bookmarkEnd w:id="717"/>
+    <w:bookmarkStart w:name="z456" w:id="718"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       143. Отдел по чрезвычайным ситуациям района Бәйтерек Департамента по чрезвычайным ситуациям Западно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="715"/>
-    <w:bookmarkStart w:name="z457" w:id="716"/>
+    <w:bookmarkEnd w:id="718"/>
+    <w:bookmarkStart w:name="z457" w:id="719"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       144. Отдел по чрезвычайным ситуациям Казталовского района Департамента по чрезвычайным ситуациям Западно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="716"/>
-    <w:bookmarkStart w:name="z458" w:id="717"/>
+    <w:bookmarkEnd w:id="719"/>
+    <w:bookmarkStart w:name="z458" w:id="720"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       145. Отдел по чрезвычайным ситуациям Каратобинского района Департамента по чрезвычайным ситуациям Западно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="717"/>
-    <w:bookmarkStart w:name="z459" w:id="718"/>
+    <w:bookmarkEnd w:id="720"/>
+    <w:bookmarkStart w:name="z459" w:id="721"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       146. Отдел по чрезвычайным ситуациям Сырымского района Департамента по чрезвычайным ситуациям Западно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="718"/>
-    <w:bookmarkStart w:name="z460" w:id="719"/>
+    <w:bookmarkEnd w:id="721"/>
+    <w:bookmarkStart w:name="z460" w:id="722"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       147. Отдел по чрезвычайным ситуациям Таскалинского района Департамента по чрезвычайным ситуациям Западно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="719"/>
-    <w:bookmarkStart w:name="z461" w:id="720"/>
+    <w:bookmarkEnd w:id="722"/>
+    <w:bookmarkStart w:name="z461" w:id="723"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       148. Отдел по чрезвычайным ситуациям Теректинского района Департамента по чрезвычайным ситуациям Западно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="720"/>
-    <w:bookmarkStart w:name="z462" w:id="721"/>
+    <w:bookmarkEnd w:id="723"/>
+    <w:bookmarkStart w:name="z462" w:id="724"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       149. Отдел по чрезвычайным ситуациям Чингирлауского района Департамента по чрезвычайным ситуациям Западно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="721"/>
-    <w:bookmarkStart w:name="z463" w:id="722"/>
+    <w:bookmarkEnd w:id="724"/>
+    <w:bookmarkStart w:name="z463" w:id="725"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       150. Отдел по чрезвычайным ситуациям Абайского района Департамента по чрезвычайным ситуациям Карагандинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="722"/>
-    <w:bookmarkStart w:name="z464" w:id="723"/>
+    <w:bookmarkEnd w:id="725"/>
+    <w:bookmarkStart w:name="z464" w:id="726"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       151. Отдел по чрезвычайным ситуациям Актогайского района Департамента по чрезвычайным ситуациям Карагандинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="723"/>
-    <w:bookmarkStart w:name="z465" w:id="724"/>
+    <w:bookmarkEnd w:id="726"/>
+    <w:bookmarkStart w:name="z465" w:id="727"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       152. Отдел по чрезвычайным ситуациям Бухар-Жырауского района Департамента по чрезвычайным ситуациям Карагандинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="724"/>
+    <w:bookmarkEnd w:id="727"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20123,150 +19759,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z468" w:id="725"/>
+    <w:bookmarkStart w:name="z468" w:id="728"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       155. Отдел по чрезвычайным ситуациям Каркаралинского района Департамента по чрезвычайным ситуациям Карагандинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="725"/>
-    <w:bookmarkStart w:name="z469" w:id="726"/>
+    <w:bookmarkEnd w:id="728"/>
+    <w:bookmarkStart w:name="z469" w:id="729"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       156. Отдел по чрезвычайным ситуациям Нуринского района Департамента по чрезвычайным ситуациям Карагандинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="726"/>
-    <w:bookmarkStart w:name="z470" w:id="727"/>
+    <w:bookmarkEnd w:id="729"/>
+    <w:bookmarkStart w:name="z470" w:id="730"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       157. Отдел по чрезвычайным ситуациям Осакаровского района Департамента по чрезвычайным ситуациям Карагандинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="727"/>
-    <w:bookmarkStart w:name="z471" w:id="728"/>
+    <w:bookmarkEnd w:id="730"/>
+    <w:bookmarkStart w:name="z471" w:id="731"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       158. Отдел по чрезвычайным ситуациям города Приозерска Департамента по чрезвычайным ситуациям Карагандинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="728"/>
-    <w:bookmarkStart w:name="z472" w:id="729"/>
+    <w:bookmarkEnd w:id="731"/>
+    <w:bookmarkStart w:name="z472" w:id="732"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       159. Отдел по чрезвычайным ситуациям города Сарани Департамента по чрезвычайным ситуациям Карагандинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="729"/>
+    <w:bookmarkEnd w:id="732"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20349,1644 +19985,1644 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z475" w:id="730"/>
+    <w:bookmarkStart w:name="z475" w:id="733"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       162. Отдел по чрезвычайным ситуациям города Шахтинска Департамента по чрезвычайным ситуациям Карагандинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="730"/>
-    <w:bookmarkStart w:name="z476" w:id="731"/>
+    <w:bookmarkEnd w:id="733"/>
+    <w:bookmarkStart w:name="z476" w:id="734"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       163. Отдел по чрезвычайным ситуациям Шетского района Департамента по чрезвычайным ситуациям Карагандинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="731"/>
-    <w:bookmarkStart w:name="z477" w:id="732"/>
+    <w:bookmarkEnd w:id="734"/>
+    <w:bookmarkStart w:name="z477" w:id="735"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       164. Отдел по чрезвычайным ситуациям Алтынсаринского района Департамента по чрезвычайным ситуациям Костанайской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="732"/>
-    <w:bookmarkStart w:name="z478" w:id="733"/>
+    <w:bookmarkEnd w:id="735"/>
+    <w:bookmarkStart w:name="z478" w:id="736"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       165. Отдел по чрезвычайным ситуациям Амангельдинского района Департамента по чрезвычайным ситуациям Костанайской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="733"/>
-    <w:bookmarkStart w:name="z479" w:id="734"/>
+    <w:bookmarkEnd w:id="736"/>
+    <w:bookmarkStart w:name="z479" w:id="737"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       166. Отдел по чрезвычайным ситуациям Аулиекольского района Департамента по чрезвычайным ситуациям Костанайской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="734"/>
-    <w:bookmarkStart w:name="z480" w:id="735"/>
+    <w:bookmarkEnd w:id="737"/>
+    <w:bookmarkStart w:name="z480" w:id="738"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       167. Отдел по чрезвычайным ситуациям Денисовского района Департамента по чрезвычайным ситуациям Костанайской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="735"/>
-    <w:bookmarkStart w:name="z481" w:id="736"/>
+    <w:bookmarkEnd w:id="738"/>
+    <w:bookmarkStart w:name="z481" w:id="739"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       168. Отдел по чрезвычайным ситуациям Джангельдинского района Департамента по чрезвычайным ситуациям Костанайской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="736"/>
-    <w:bookmarkStart w:name="z482" w:id="737"/>
+    <w:bookmarkEnd w:id="739"/>
+    <w:bookmarkStart w:name="z482" w:id="740"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       169. Отдел по чрезвычайным ситуациям Житикаринского района Департамента по чрезвычайным ситуациям Костанайской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="737"/>
-    <w:bookmarkStart w:name="z483" w:id="738"/>
+    <w:bookmarkEnd w:id="740"/>
+    <w:bookmarkStart w:name="z483" w:id="741"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       170. Отдел по чрезвычайным ситуациям Камыстинского района Департамента по чрезвычайным ситуациям Костанайской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="738"/>
-    <w:bookmarkStart w:name="z484" w:id="739"/>
+    <w:bookmarkEnd w:id="741"/>
+    <w:bookmarkStart w:name="z484" w:id="742"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       171. Отдел по чрезвычайным ситуациям Карабалыкского района Департамента по чрезвычайным ситуациям Костанайской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="739"/>
-    <w:bookmarkStart w:name="z485" w:id="740"/>
+    <w:bookmarkEnd w:id="742"/>
+    <w:bookmarkStart w:name="z485" w:id="743"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       172. Отдел по чрезвычайным ситуациям Карасуского района Департамента по чрезвычайным ситуациям Костанайской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="740"/>
-    <w:bookmarkStart w:name="z486" w:id="741"/>
+    <w:bookmarkEnd w:id="743"/>
+    <w:bookmarkStart w:name="z486" w:id="744"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       173. Отдел по чрезвычайным ситуациям Костанайского района Департамента по чрезвычайным ситуациям Костанайской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="741"/>
-    <w:bookmarkStart w:name="z487" w:id="742"/>
+    <w:bookmarkEnd w:id="744"/>
+    <w:bookmarkStart w:name="z487" w:id="745"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       174. Отдел по чрезвычайным ситуациям города Лисаковска Департамента по чрезвычайным ситуациям Костанайской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="742"/>
-    <w:bookmarkStart w:name="z488" w:id="743"/>
+    <w:bookmarkEnd w:id="745"/>
+    <w:bookmarkStart w:name="z488" w:id="746"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       175. Отдел по чрезвычайным ситуациям Мендыгаринского района Департамента по чрезвычайным ситуациям Костанайской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="743"/>
-    <w:bookmarkStart w:name="z489" w:id="744"/>
+    <w:bookmarkEnd w:id="746"/>
+    <w:bookmarkStart w:name="z489" w:id="747"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       176. Отдел по чрезвычайным ситуациям Наурзумского района Департамента по чрезвычайным ситуациям Костанайской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="744"/>
-    <w:bookmarkStart w:name="z490" w:id="745"/>
+    <w:bookmarkEnd w:id="747"/>
+    <w:bookmarkStart w:name="z490" w:id="748"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177. Отдел по чрезвычайным ситуациям города Аркалыка Департамента по чрезвычайным ситуациям Костанайской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="745"/>
-    <w:bookmarkStart w:name="z491" w:id="746"/>
+    <w:bookmarkEnd w:id="748"/>
+    <w:bookmarkStart w:name="z491" w:id="749"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       178. Отдел по чрезвычайным ситуациям Сарыкольского района Департамента по чрезвычайным ситуациям Костанайской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="746"/>
-    <w:bookmarkStart w:name="z492" w:id="747"/>
+    <w:bookmarkEnd w:id="749"/>
+    <w:bookmarkStart w:name="z492" w:id="750"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       179. Отдел по чрезвычайным ситуациям района Беимбета Майлина Департамента по чрезвычайным ситуациям Костанайской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="747"/>
-    <w:bookmarkStart w:name="z493" w:id="748"/>
+    <w:bookmarkEnd w:id="750"/>
+    <w:bookmarkStart w:name="z493" w:id="751"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       180. Отдел по чрезвычайным ситуациям Узункольского района Департамента по чрезвычайным ситуациям Костанайской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="748"/>
-    <w:bookmarkStart w:name="z494" w:id="749"/>
+    <w:bookmarkEnd w:id="751"/>
+    <w:bookmarkStart w:name="z494" w:id="752"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       181. Отдел по чрезвычайным ситуациям Федоровского района Департамента по чрезвычайным ситуациям Костанайской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="749"/>
-    <w:bookmarkStart w:name="z495" w:id="750"/>
+    <w:bookmarkEnd w:id="752"/>
+    <w:bookmarkStart w:name="z495" w:id="753"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       182. Отдел по чрезвычайным ситуациям Аральского района Департамента по чрезвычайным ситуациям Кызылординской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="750"/>
-    <w:bookmarkStart w:name="z496" w:id="751"/>
+    <w:bookmarkEnd w:id="753"/>
+    <w:bookmarkStart w:name="z496" w:id="754"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       183. Отдел по чрезвычайным ситуациям Жалагашского района Департамента по чрезвычайным ситуациям Кызылординской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="751"/>
-    <w:bookmarkStart w:name="z497" w:id="752"/>
+    <w:bookmarkEnd w:id="754"/>
+    <w:bookmarkStart w:name="z497" w:id="755"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       184. Отдел по чрезвычайным ситуациям Жанакорганского района Департамента по чрезвычайным ситуациям Кызылординской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="752"/>
-    <w:bookmarkStart w:name="z498" w:id="753"/>
+    <w:bookmarkEnd w:id="755"/>
+    <w:bookmarkStart w:name="z498" w:id="756"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       185. Отдел по чрезвычайным ситуациям Казалинского района Департамента по чрезвычайным ситуациям Кызылординской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="753"/>
-    <w:bookmarkStart w:name="z499" w:id="754"/>
+    <w:bookmarkEnd w:id="756"/>
+    <w:bookmarkStart w:name="z499" w:id="757"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       186. Отдел по чрезвычайным ситуациям Кармакшинского района Департамента по чрезвычайным ситуациям Кызылординской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="754"/>
-    <w:bookmarkStart w:name="z500" w:id="755"/>
+    <w:bookmarkEnd w:id="757"/>
+    <w:bookmarkStart w:name="z500" w:id="758"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       187. Отдел по чрезвычайным ситуациям Сырдарьинского района Департамента по чрезвычайным ситуациям Кызылординской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="755"/>
-    <w:bookmarkStart w:name="z501" w:id="756"/>
+    <w:bookmarkEnd w:id="758"/>
+    <w:bookmarkStart w:name="z501" w:id="759"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       188. Отдел по чрезвычайным ситуациям Шиелийского района Департамента по чрезвычайным ситуациям Кызылординской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="756"/>
-    <w:bookmarkStart w:name="z502" w:id="757"/>
+    <w:bookmarkEnd w:id="759"/>
+    <w:bookmarkStart w:name="z502" w:id="760"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       189. Отдел по чрезвычайным ситуациям Бейнеуского района Департамента по чрезвычайным ситуациям Мангистауской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="757"/>
-    <w:bookmarkStart w:name="z503" w:id="758"/>
+    <w:bookmarkEnd w:id="760"/>
+    <w:bookmarkStart w:name="z503" w:id="761"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       190. Отдел по чрезвычайным ситуациям города Жана-Озен Департамента по чрезвычайным ситуациям Мангистауской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="758"/>
-    <w:bookmarkStart w:name="z504" w:id="759"/>
+    <w:bookmarkEnd w:id="761"/>
+    <w:bookmarkStart w:name="z504" w:id="762"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       191. Отдел по чрезвычайным ситуациям Каракиянского района Департамента по чрезвычайным ситуациям Мангистауской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="759"/>
-    <w:bookmarkStart w:name="z505" w:id="760"/>
+    <w:bookmarkEnd w:id="762"/>
+    <w:bookmarkStart w:name="z505" w:id="763"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       192. Отдел по чрезвычайным ситуациям Мангистауского района Департамента по чрезвычайным ситуациям Мангистауской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="760"/>
-    <w:bookmarkStart w:name="z506" w:id="761"/>
+    <w:bookmarkEnd w:id="763"/>
+    <w:bookmarkStart w:name="z506" w:id="764"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       193. Отдел по чрезвычайным ситуациям Мунайлинского района Департамента по чрезвычайным ситуациям Мангистауской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="761"/>
-    <w:bookmarkStart w:name="z507" w:id="762"/>
+    <w:bookmarkEnd w:id="764"/>
+    <w:bookmarkStart w:name="z507" w:id="765"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       194. Отдел по чрезвычайным ситуациям Тупкараганского района Департамента по чрезвычайным ситуациям Мангистауской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="762"/>
-    <w:bookmarkStart w:name="z508" w:id="763"/>
+    <w:bookmarkEnd w:id="765"/>
+    <w:bookmarkStart w:name="z508" w:id="766"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       195. Отдел по чрезвычайным ситуациям города Аксу Департамента по чрезвычайным ситуациям Павлодарской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="763"/>
-    <w:bookmarkStart w:name="z509" w:id="764"/>
+    <w:bookmarkEnd w:id="766"/>
+    <w:bookmarkStart w:name="z509" w:id="767"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       196. Отдел по чрезвычайным ситуациям Актогайского района Департамента по чрезвычайным ситуациям Павлодарской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="764"/>
-    <w:bookmarkStart w:name="z510" w:id="765"/>
+    <w:bookmarkEnd w:id="767"/>
+    <w:bookmarkStart w:name="z510" w:id="768"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       197. Отдел по чрезвычайным ситуациям Баянаульского района Департамента по чрезвычайным ситуациям Павлодарской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="765"/>
-    <w:bookmarkStart w:name="z511" w:id="766"/>
+    <w:bookmarkEnd w:id="768"/>
+    <w:bookmarkStart w:name="z511" w:id="769"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       198. Отдел по чрезвычайным ситуациям Железинского района Департамента по чрезвычайным ситуациям Павлодарской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="766"/>
-    <w:bookmarkStart w:name="z512" w:id="767"/>
+    <w:bookmarkEnd w:id="769"/>
+    <w:bookmarkStart w:name="z512" w:id="770"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       199. Отдел по чрезвычайным ситуациям Иртышского района Департамента по чрезвычайным ситуациям Павлодарской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="767"/>
-    <w:bookmarkStart w:name="z513" w:id="768"/>
+    <w:bookmarkEnd w:id="770"/>
+    <w:bookmarkStart w:name="z513" w:id="771"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       200. Отдел по чрезвычайным ситуациям района Тереңкөл Департамента по чрезвычайным ситуациям Павлодарской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="768"/>
-    <w:bookmarkStart w:name="z514" w:id="769"/>
+    <w:bookmarkEnd w:id="771"/>
+    <w:bookmarkStart w:name="z514" w:id="772"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       201. Отдел по чрезвычайным ситуациям района Аққулы Департамента по чрезвычайным ситуациям Павлодарской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="769"/>
-    <w:bookmarkStart w:name="z515" w:id="770"/>
+    <w:bookmarkEnd w:id="772"/>
+    <w:bookmarkStart w:name="z515" w:id="773"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       202. Отдел по чрезвычайным ситуациям Майского района Департамента по чрезвычайным ситуациям Павлодарской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="770"/>
-    <w:bookmarkStart w:name="z516" w:id="771"/>
+    <w:bookmarkEnd w:id="773"/>
+    <w:bookmarkStart w:name="z516" w:id="774"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       203. Отдел по чрезвычайным ситуациям Павлодарского района Департамента по чрезвычайным ситуациям Павлодарской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="771"/>
-    <w:bookmarkStart w:name="z517" w:id="772"/>
+    <w:bookmarkEnd w:id="774"/>
+    <w:bookmarkStart w:name="z517" w:id="775"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       204. Отдел по чрезвычайным ситуациям Успенского района Департамента по чрезвычайным ситуациям Павлодарской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="772"/>
-    <w:bookmarkStart w:name="z518" w:id="773"/>
+    <w:bookmarkEnd w:id="775"/>
+    <w:bookmarkStart w:name="z518" w:id="776"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       205. Отдел по чрезвычайным ситуациям Щербактинского района Департамента по чрезвычайным ситуациям Павлодарской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="773"/>
-    <w:bookmarkStart w:name="z519" w:id="774"/>
+    <w:bookmarkEnd w:id="776"/>
+    <w:bookmarkStart w:name="z519" w:id="777"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       206. Отдел по чрезвычайным ситуациям Айыртауского района Департамента по чрезвычайным ситуациям Северо-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="774"/>
-    <w:bookmarkStart w:name="z520" w:id="775"/>
+    <w:bookmarkEnd w:id="777"/>
+    <w:bookmarkStart w:name="z520" w:id="778"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       207. Отдел по чрезвычайным ситуациям Акжарского района Департамента по чрезвычайным ситуациям Северо-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="775"/>
-    <w:bookmarkStart w:name="z521" w:id="776"/>
+    <w:bookmarkEnd w:id="778"/>
+    <w:bookmarkStart w:name="z521" w:id="779"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       208. Отдел по чрезвычайным ситуациям Аккайынского района Департамента по чрезвычайным ситуациям Северо-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="776"/>
-    <w:bookmarkStart w:name="z522" w:id="777"/>
+    <w:bookmarkEnd w:id="779"/>
+    <w:bookmarkStart w:name="z522" w:id="780"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       209. Отдел по чрезвычайным ситуациям района имени Габита Мусрепова Департамента по чрезвычайным ситуациям Северо-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="777"/>
-    <w:bookmarkStart w:name="z523" w:id="778"/>
+    <w:bookmarkEnd w:id="780"/>
+    <w:bookmarkStart w:name="z523" w:id="781"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       210. Отдел по чрезвычайным ситуациям Есильского района Департамента по чрезвычайным ситуациям Северо-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="778"/>
-    <w:bookmarkStart w:name="z524" w:id="779"/>
+    <w:bookmarkEnd w:id="781"/>
+    <w:bookmarkStart w:name="z524" w:id="782"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       211. Отдел по чрезвычайным ситуациям Жамбылского района Департамента по чрезвычайным ситуациям Северо-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="779"/>
-    <w:bookmarkStart w:name="z525" w:id="780"/>
+    <w:bookmarkEnd w:id="782"/>
+    <w:bookmarkStart w:name="z525" w:id="783"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       212. Отдел по чрезвычайным ситуациям Кызылжарского района Департамента по чрезвычайным ситуациям Северо-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="780"/>
-    <w:bookmarkStart w:name="z526" w:id="781"/>
+    <w:bookmarkEnd w:id="783"/>
+    <w:bookmarkStart w:name="z526" w:id="784"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       213. Отдел по чрезвычайным ситуациям района Магжана Жумабаева Департамента по чрезвычайным ситуациям Северо-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="781"/>
-    <w:bookmarkStart w:name="z527" w:id="782"/>
+    <w:bookmarkEnd w:id="784"/>
+    <w:bookmarkStart w:name="z527" w:id="785"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       214. Отдел по чрезвычайным ситуациям Мамлютского района Департамента по чрезвычайным ситуациям Северо-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="782"/>
-    <w:bookmarkStart w:name="z528" w:id="783"/>
+    <w:bookmarkEnd w:id="785"/>
+    <w:bookmarkStart w:name="z528" w:id="786"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       215. Отдел по чрезвычайным ситуациям Тайыншинского района Департамента по чрезвычайным ситуациям Северо-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="783"/>
-    <w:bookmarkStart w:name="z529" w:id="784"/>
+    <w:bookmarkEnd w:id="786"/>
+    <w:bookmarkStart w:name="z529" w:id="787"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       216. Отдел по чрезвычайным ситуациям Тимирязевского района Департамента по чрезвычайным ситуациям Северо-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="784"/>
-    <w:bookmarkStart w:name="z530" w:id="785"/>
+    <w:bookmarkEnd w:id="787"/>
+    <w:bookmarkStart w:name="z530" w:id="788"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       217. Отдел по чрезвычайным ситуациям Уалихановского района Департамента по чрезвычайным ситуациям Северо-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="785"/>
-    <w:bookmarkStart w:name="z531" w:id="786"/>
+    <w:bookmarkEnd w:id="788"/>
+    <w:bookmarkStart w:name="z531" w:id="789"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       218. Отдел по чрезвычайным ситуациям района имени Шал акына Департамента по чрезвычайным ситуациям Северо-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="786"/>
-    <w:bookmarkStart w:name="z532" w:id="787"/>
+    <w:bookmarkEnd w:id="789"/>
+    <w:bookmarkStart w:name="z532" w:id="790"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       219. Отдел по чрезвычайным ситуациям Арысского района Департамента по чрезвычайным ситуациям Туркестанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="787"/>
-    <w:bookmarkStart w:name="z533" w:id="788"/>
+    <w:bookmarkEnd w:id="790"/>
+    <w:bookmarkStart w:name="z533" w:id="791"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       220. Отдел по чрезвычайным ситуациям Байдибекского района Департамента по чрезвычайным ситуациям Туркестанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="788"/>
-    <w:bookmarkStart w:name="z534" w:id="789"/>
+    <w:bookmarkEnd w:id="791"/>
+    <w:bookmarkStart w:name="z534" w:id="792"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       221. Отдел по чрезвычайным ситуациям Жетысайского района Департамента по чрезвычайным ситуациям Туркестанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="789"/>
-    <w:bookmarkStart w:name="z535" w:id="790"/>
+    <w:bookmarkEnd w:id="792"/>
+    <w:bookmarkStart w:name="z535" w:id="793"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       222. Отдел по чрезвычайным ситуациям Казыгуртского района Департамента по чрезвычайным ситуациям Туркестанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="790"/>
-    <w:bookmarkStart w:name="z536" w:id="791"/>
+    <w:bookmarkEnd w:id="793"/>
+    <w:bookmarkStart w:name="z536" w:id="794"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       223. Отдел по чрезвычайным ситуациям Келесского района Департамента по чрезвычайным ситуациям Туркестанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="791"/>
-    <w:bookmarkStart w:name="z537" w:id="792"/>
+    <w:bookmarkEnd w:id="794"/>
+    <w:bookmarkStart w:name="z537" w:id="795"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       224. Отдел по чрезвычайным ситуациям города Кентау Департамента по чрезвычайным ситуациям Туркестанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="792"/>
-    <w:bookmarkStart w:name="z538" w:id="793"/>
+    <w:bookmarkEnd w:id="795"/>
+    <w:bookmarkStart w:name="z538" w:id="796"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       225. Отдел по чрезвычайным ситуациям Мактааральского района Департамента по чрезвычайным ситуациям Туркестанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="793"/>
-    <w:bookmarkStart w:name="z539" w:id="794"/>
+    <w:bookmarkEnd w:id="796"/>
+    <w:bookmarkStart w:name="z539" w:id="797"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       226. Отдел по чрезвычайным ситуациям Ордабасинского района Департамента по чрезвычайным ситуациям Туркестанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="794"/>
-    <w:bookmarkStart w:name="z540" w:id="795"/>
+    <w:bookmarkEnd w:id="797"/>
+    <w:bookmarkStart w:name="z540" w:id="798"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       227. Отдел по чрезвычайным ситуациям Отрарского района Департамента по чрезвычайным ситуациям Туркестанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="795"/>
-    <w:bookmarkStart w:name="z541" w:id="796"/>
+    <w:bookmarkEnd w:id="798"/>
+    <w:bookmarkStart w:name="z541" w:id="799"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       228. Отдел по чрезвычайным ситуациям Сарыагашского района Департамента по чрезвычайным ситуациям Туркестанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="796"/>
-    <w:bookmarkStart w:name="z1043" w:id="797"/>
+    <w:bookmarkEnd w:id="799"/>
+    <w:bookmarkStart w:name="z1043" w:id="800"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       228-1. Отдел по чрезвычайным ситуациям района Сауран Департамента по чрезвычайным ситуациям Туркестанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="797"/>
-    <w:bookmarkStart w:name="z542" w:id="798"/>
+    <w:bookmarkEnd w:id="800"/>
+    <w:bookmarkStart w:name="z542" w:id="801"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       229. Отдел по чрезвычайным ситуациям Созакского района Департамента по чрезвычайным ситуациям Туркестанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="798"/>
-    <w:bookmarkStart w:name="z543" w:id="799"/>
+    <w:bookmarkEnd w:id="801"/>
+    <w:bookmarkStart w:name="z543" w:id="802"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       230. Отдел по чрезвычайным ситуациям Толебийского района Департамента по чрезвычайным ситуациям Туркестанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="799"/>
-    <w:bookmarkStart w:name="z544" w:id="800"/>
+    <w:bookmarkEnd w:id="802"/>
+    <w:bookmarkStart w:name="z544" w:id="803"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       231. Отдел по чрезвычайным ситуациям Тюлькубасского района Департамента по чрезвычайным ситуациям Туркестанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="800"/>
-    <w:bookmarkStart w:name="z545" w:id="801"/>
+    <w:bookmarkEnd w:id="803"/>
+    <w:bookmarkStart w:name="z545" w:id="804"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       232. Отдел по чрезвычайным ситуациям Шардаринского района Департамента по чрезвычайным ситуациям Туркестанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="801"/>
-    <w:bookmarkStart w:name="z1403" w:id="802"/>
+    <w:bookmarkEnd w:id="804"/>
+    <w:bookmarkStart w:name="z1403" w:id="805"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       233. Отдел по чрезвычайным ситуациям Жанааркинского района Департамента по чрезвычайным ситуациям области Ұлытау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="802"/>
-    <w:bookmarkStart w:name="z1404" w:id="803"/>
+    <w:bookmarkEnd w:id="805"/>
+    <w:bookmarkStart w:name="z1404" w:id="806"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       234. Отдел по чрезвычайным ситуациям города Каражала Департамента по чрезвычайным ситуациям области Ұлытау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="803"/>
-    <w:bookmarkStart w:name="z1405" w:id="804"/>
+    <w:bookmarkEnd w:id="806"/>
+    <w:bookmarkStart w:name="z1405" w:id="807"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       235. Отдел по чрезвычайным ситуациям города Сатпаева Департамента по чрезвычайным ситуациям области Ұлытау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="804"/>
-    <w:bookmarkStart w:name="z1406" w:id="805"/>
+    <w:bookmarkEnd w:id="807"/>
+    <w:bookmarkStart w:name="z1406" w:id="808"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       236. Отдел по чрезвычайным ситуациям Улытауского района Департамента по чрезвычайным ситуациям области Ұлытау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="805"/>
-    <w:bookmarkStart w:name="z546" w:id="806"/>
+    <w:bookmarkEnd w:id="808"/>
+    <w:bookmarkStart w:name="z546" w:id="809"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Комитет промышленной безопасности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="806"/>
+    <w:bookmarkEnd w:id="809"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Раздел 2 исключен постановлением Правительства РК от 14.10.202 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 847</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z564" w:id="807"/>
+    <w:bookmarkStart w:name="z564" w:id="810"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень государственных учреждений, находящихся в ведении Министерства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="807"/>
+    <w:bookmarkEnd w:id="810"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок- в редакции постановления Правительства РК от 07.02.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22177,230 +21813,230 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z565" w:id="808"/>
+    <w:bookmarkStart w:name="z565" w:id="811"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Республиканское государственное учреждение "Воинская часть 28237 имени Бауыржан Момышұлы Министерства по чрезвычайным ситуациям Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="808"/>
-    <w:bookmarkStart w:name="z566" w:id="809"/>
+    <w:bookmarkEnd w:id="811"/>
+    <w:bookmarkStart w:name="z566" w:id="812"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Республиканское государственное учреждение "Воинская часть 68303 имени Касыма Кайсенова Министерства по чрезвычайным ситуациям Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="809"/>
-    <w:bookmarkStart w:name="z567" w:id="810"/>
+    <w:bookmarkEnd w:id="812"/>
+    <w:bookmarkStart w:name="z567" w:id="813"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Республиканское государственное учреждение "Воинская часть 52859 имени Мартбека Мамраева Министерства по чрезвычайным ситуациям Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="810"/>
-    <w:bookmarkStart w:name="z1439" w:id="811"/>
+    <w:bookmarkEnd w:id="813"/>
+    <w:bookmarkStart w:name="z1439" w:id="814"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1. Республиканское государственное учреждение "Воинская часть 20982 имени Есет батыр Көкіұлы Министерства по чрезвычайным ситуациям Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="811"/>
-    <w:bookmarkStart w:name="z1617" w:id="812"/>
+    <w:bookmarkEnd w:id="814"/>
+    <w:bookmarkStart w:name="z1617" w:id="815"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-2. Республиканское государственное учреждение "Воинская часть 55209 Министерства по чрезвычайным ситуациям Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="812"/>
-    <w:bookmarkStart w:name="z568" w:id="813"/>
+    <w:bookmarkEnd w:id="815"/>
+    <w:bookmarkStart w:name="z568" w:id="816"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Академия гражданской защиты имени Малика Габдуллина Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="813"/>
-    <w:bookmarkStart w:name="z569" w:id="814"/>
+    <w:bookmarkEnd w:id="816"/>
+    <w:bookmarkStart w:name="z569" w:id="817"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Казселезащита Министерства по чрезвычайным ситуациям Республики Казахстан (город Алматы).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="814"/>
-    <w:bookmarkStart w:name="z570" w:id="815"/>
+    <w:bookmarkEnd w:id="817"/>
+    <w:bookmarkStart w:name="z570" w:id="818"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Республиканский оперативно-спасательный отряд (город Алматы).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="815"/>
-    <w:bookmarkStart w:name="z571" w:id="816"/>
+    <w:bookmarkEnd w:id="818"/>
+    <w:bookmarkStart w:name="z571" w:id="819"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Центр медицины катастроф Министерства по чрезвычайным ситуациям Республики Казахстан (город Астана).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="816"/>
+    <w:bookmarkEnd w:id="819"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22551,308 +22187,308 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 23 октября 2020 года № 701</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z590" w:id="817"/>
+    <w:bookmarkStart w:name="z590" w:id="820"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Изменения и дополнения, которые вносятся в некоторые решения Правительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="817"/>
-    <w:bookmarkStart w:name="z591" w:id="818"/>
+    <w:bookmarkEnd w:id="820"/>
+    <w:bookmarkStart w:name="z591" w:id="821"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 27 мая 1999 года № 659 "О передаче прав по владению и пользованию государственными пакетами акций и государственными долями в организациях, находящихся в республиканской собственности":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="818"/>
-    <w:bookmarkStart w:name="z592" w:id="819"/>
+    <w:bookmarkEnd w:id="821"/>
+    <w:bookmarkStart w:name="z592" w:id="822"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в перечне государственных пакетов акций и государственных долей участия в организациях республиканской собственности, право владения и пользования которыми передается отраслевым министерствам и иным государственным органам, утвержденном указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="819"/>
-    <w:bookmarkStart w:name="z593" w:id="820"/>
+    <w:bookmarkEnd w:id="822"/>
+    <w:bookmarkStart w:name="z593" w:id="823"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в разделе "Комитету по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="820"/>
-    <w:bookmarkStart w:name="z594" w:id="821"/>
+    <w:bookmarkEnd w:id="823"/>
+    <w:bookmarkStart w:name="z594" w:id="824"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       строки, порядковые номера 266-7, 266-8, 266-9, 266-11, 266-13, 266-14, 266-15, 266-16, 266-17, 266-18, 266-20, 266-21, 266-21-1, 266-22, 266-23 и 266-24, исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="821"/>
-    <w:bookmarkStart w:name="z595" w:id="822"/>
+    <w:bookmarkEnd w:id="824"/>
+    <w:bookmarkStart w:name="z595" w:id="825"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       раздел "Министерству по чрезвычайным ситуациям Республики Казахстан" дополнить пунктами следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="822"/>
-    <w:bookmarkStart w:name="z596" w:id="823"/>
+    <w:bookmarkEnd w:id="825"/>
+    <w:bookmarkStart w:name="z596" w:id="826"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "295-7. АО "Өрт сөндіруші".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="823"/>
-    <w:bookmarkStart w:name="z597" w:id="824"/>
+    <w:bookmarkEnd w:id="826"/>
+    <w:bookmarkStart w:name="z597" w:id="827"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       295-8. АО "Казавиаспас".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="824"/>
-    <w:bookmarkStart w:name="z598" w:id="825"/>
+    <w:bookmarkEnd w:id="827"/>
+    <w:bookmarkStart w:name="z598" w:id="828"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       295-9. АО "Национальный центр научных исследований, подготовки и обучения в сфере гражданской защиты".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="825"/>
-    <w:bookmarkStart w:name="z599" w:id="826"/>
+    <w:bookmarkEnd w:id="828"/>
+    <w:bookmarkStart w:name="z599" w:id="829"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       295-10. "Кызылординская железнодорожная больница".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="826"/>
-    <w:bookmarkStart w:name="z600" w:id="827"/>
+    <w:bookmarkEnd w:id="829"/>
+    <w:bookmarkStart w:name="z600" w:id="830"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 14 мая 2003 года № 450 "Об утверждении Перечня специализированных служб, оказывающих необходимую помощь туристам, терпящим бедствие на территории Республики Казахстан" (САПП Республики Казахстан, 2003 г., № 19, ст.198):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="827"/>
+    <w:bookmarkEnd w:id="830"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22865,290 +22501,290 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Перечень</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> специализированных служб, оказывающих необходимую помощь туристам, терпящим бедствие на территории Республики Казахстан, утвержденный указанным постановлением, изложить в новой редакции согласно приложению к настоящим изменениям и дополнениям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z602" w:id="828"/>
+    <w:bookmarkStart w:name="z602" w:id="831"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 4 марта 2004 года № 271 "Об утверждении Правил распределения международной гуманитарной помощи в местности, где введено чрезвычайное положение" (САПП Республики Казахстан, 2004 г., № 11, ст. 145):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="828"/>
-    <w:bookmarkStart w:name="z603" w:id="829"/>
+    <w:bookmarkEnd w:id="831"/>
+    <w:bookmarkStart w:name="z603" w:id="832"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> распределения международной гуманитарной помощи в местности, где введено чрезвычайное положение, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="829"/>
-    <w:bookmarkStart w:name="z604" w:id="830"/>
+    <w:bookmarkEnd w:id="832"/>
+    <w:bookmarkStart w:name="z604" w:id="833"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       абзац третий </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="830"/>
-    <w:bookmarkStart w:name="z605" w:id="831"/>
+    <w:bookmarkEnd w:id="833"/>
+    <w:bookmarkStart w:name="z605" w:id="834"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Комиссия по вопросам международной гуманитарной помощи Республики Казахстан (далее – Комиссия), созданная распоряжением Премьер-Министра Республики Казахстан от 27 марта 2017 года № 38-р, решает вопросы использования международной гуманитарной помощи в соответствии с возложенными на нее функциями.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="831"/>
-    <w:bookmarkStart w:name="z606" w:id="832"/>
+    <w:bookmarkEnd w:id="834"/>
+    <w:bookmarkStart w:name="z606" w:id="835"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       подпункт 2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="832"/>
-    <w:bookmarkStart w:name="z607" w:id="833"/>
+    <w:bookmarkEnd w:id="835"/>
+    <w:bookmarkStart w:name="z607" w:id="836"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2) распределение международной гуманитарной помощи во взаимодействии с представителями Министерства по чрезвычайным ситуациям Республики Казахстан;".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="833"/>
-    <w:bookmarkStart w:name="z608" w:id="834"/>
+    <w:bookmarkEnd w:id="836"/>
+    <w:bookmarkStart w:name="z608" w:id="837"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 13 апреля 2005 года № 347 "Об утверждении перечня государственных органов, которые во взаимодействии с уполномоченным органом имеют право на приоритетное использование, а также приостановление деятельности сетей и средств связи, за исключением правительственной и президентской связи, сетей и средств связи экстренных служб при угрозе или возникновении чрезвычайной ситуации социального, природного и техногенного характера, а также введении чрезвычайного положения" (САПП Республики Казахстан, 2005 г., № 15, ст.187):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="834"/>
+    <w:bookmarkEnd w:id="837"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23161,170 +22797,170 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>перечень</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> государственных органов, которые во взаимодействии с уполномоченным органом имеют право на приоритетное использование, а также приостановление деятельности сетей и средств связи, за исключением правительственной и президентской связи, сетей и средств связи экстренных служб при угрозе или возникновении чрезвычайной ситуации социального, природного и техногенного характера, а также введении чрезвычайного положения, утвержденный указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z610" w:id="835"/>
+    <w:bookmarkStart w:name="z610" w:id="838"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить пунктом 5 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="835"/>
-    <w:bookmarkStart w:name="z611" w:id="836"/>
+    <w:bookmarkEnd w:id="838"/>
+    <w:bookmarkStart w:name="z611" w:id="839"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5. Министерство по чрезвычайным ситуациям Республики Казахстан.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="836"/>
-    <w:bookmarkStart w:name="z612" w:id="837"/>
+    <w:bookmarkEnd w:id="839"/>
+    <w:bookmarkStart w:name="z612" w:id="840"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 22 июня 2005 года № 607 "Вопросы Министерства внутренних дел Республики Казахстан" (САПП Республики Казахстан, 2005 г., № 25, ст. 311):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="837"/>
-    <w:bookmarkStart w:name="z613" w:id="838"/>
+    <w:bookmarkEnd w:id="840"/>
+    <w:bookmarkStart w:name="z613" w:id="841"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Министерстве внутренних дел Республики Казахстан, утвержденном указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="838"/>
+    <w:bookmarkEnd w:id="841"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23357,170 +22993,170 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z615" w:id="839"/>
+    <w:bookmarkStart w:name="z615" w:id="842"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1. Министерство внутренних дел Республики Казахстан (далее – Министерство) является центральным исполнительным органом Республики Казахстан, осуществляющим руководство системой органов внутренних дел Республики Казахстан, а также в пределах, предусмотренных законодательством, межотраслевую координацию в сфере борьбы с преступностью, охраны общественного порядка и обеспечения общественной безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="839"/>
-    <w:bookmarkStart w:name="z616" w:id="840"/>
+    <w:bookmarkEnd w:id="842"/>
+    <w:bookmarkStart w:name="z616" w:id="843"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Министерство имеет территориальные органы в областях, городах республиканского значения, столице, районах, городах, районах в городах и на транспорте, а также ведомства:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="840"/>
-    <w:bookmarkStart w:name="z617" w:id="841"/>
+    <w:bookmarkEnd w:id="843"/>
+    <w:bookmarkStart w:name="z617" w:id="844"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Главное командование Национальной гвардии Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="841"/>
-    <w:bookmarkStart w:name="z618" w:id="842"/>
+    <w:bookmarkEnd w:id="844"/>
+    <w:bookmarkStart w:name="z618" w:id="845"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Комитет уголовно-исполнительной системы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="842"/>
-    <w:bookmarkStart w:name="z619" w:id="843"/>
+    <w:bookmarkEnd w:id="845"/>
+    <w:bookmarkStart w:name="z619" w:id="846"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Комитет административной полиции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="843"/>
-    <w:bookmarkStart w:name="z620" w:id="844"/>
+    <w:bookmarkEnd w:id="846"/>
+    <w:bookmarkStart w:name="z620" w:id="847"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Комитет миграционной службы.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="844"/>
+    <w:bookmarkEnd w:id="847"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23533,230 +23169,230 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z622" w:id="845"/>
+    <w:bookmarkStart w:name="z622" w:id="848"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14. Миссия Министерства – защита жизни, здоровья, прав и свобод человека и гражданина, интересов общества и государства от противоправных посягательств.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="845"/>
-    <w:bookmarkStart w:name="z623" w:id="846"/>
+    <w:bookmarkEnd w:id="848"/>
+    <w:bookmarkStart w:name="z623" w:id="849"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       подпункт 5) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="846"/>
-    <w:bookmarkStart w:name="z624" w:id="847"/>
+    <w:bookmarkEnd w:id="849"/>
+    <w:bookmarkStart w:name="z624" w:id="850"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="847"/>
-    <w:bookmarkStart w:name="z625" w:id="848"/>
+    <w:bookmarkEnd w:id="850"/>
+    <w:bookmarkStart w:name="z625" w:id="851"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в функциях центрального аппарата подпункты 95-1), 95-2), 95-5), 95-6), 95-7), 95-8), 95-9), 95-10), 95-11), 95-12), 95-13), 95-14), 95-15), 95-16), 95-17), 95-18), 95-19), 95-20), 95-21), 95-22), 95-23), 95-24), 95-25), 95-26), 95-27), 95-28), 95-29), 95-30), 95-31), 95-32), 95-33), 95-34), 95-35), 95-36), 95-37), 95-38), 95-39) и 95-40) исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="848"/>
-    <w:bookmarkStart w:name="z626" w:id="849"/>
+    <w:bookmarkEnd w:id="851"/>
+    <w:bookmarkStart w:name="z626" w:id="852"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>функциях ведомств</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> подпункты 84-1), 84-2), 84-4), 84-5), 84-6), 84-7), 84-8), 84-9), 84-10), 84-11), 84-12), 84-13), 84-14), 84-15), 84-16) и 84-17) исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="849"/>
-    <w:bookmarkStart w:name="z627" w:id="850"/>
+    <w:bookmarkEnd w:id="852"/>
+    <w:bookmarkStart w:name="z627" w:id="853"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в перечне организаций, находящихся в ведении Министерства:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="850"/>
+    <w:bookmarkEnd w:id="853"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23769,90 +23405,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>раздел 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z629" w:id="851"/>
+    <w:bookmarkStart w:name="z629" w:id="854"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>перечне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> государственных учреждений – территориальных органов, находящихся в ведении Министерства и его ведомств:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="851"/>
+    <w:bookmarkEnd w:id="854"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23865,130 +23501,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>раздел 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z631" w:id="852"/>
+    <w:bookmarkStart w:name="z631" w:id="855"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>перечне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> государственных учреждений, находящихся в ведении Министерства и его ведомств:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="852"/>
-    <w:bookmarkStart w:name="z632" w:id="853"/>
+    <w:bookmarkEnd w:id="855"/>
+    <w:bookmarkStart w:name="z632" w:id="856"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в разделе 3:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="853"/>
-    <w:bookmarkStart w:name="z633" w:id="854"/>
+    <w:bookmarkEnd w:id="856"/>
+    <w:bookmarkStart w:name="z633" w:id="857"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пункты 41, 42 и 43 исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="854"/>
+    <w:bookmarkEnd w:id="857"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -24001,130 +23637,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>раздел 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исключить.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z635" w:id="855"/>
+    <w:bookmarkStart w:name="z635" w:id="858"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 22 декабря 2010 года № 1404 "Об утверждении Правил организации деятельности в сфере противодействия терроризму в Республике Казахстан" (САПП Республики Казахстан, 2011 г., № 6, ст. 80): </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="855"/>
-    <w:bookmarkStart w:name="z636" w:id="856"/>
+    <w:bookmarkEnd w:id="858"/>
+    <w:bookmarkStart w:name="z636" w:id="859"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> организации деятельности в сфере противодействия терроризму в Республике Казахстан, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="856"/>
+    <w:bookmarkEnd w:id="859"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -24137,70 +23773,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z638" w:id="857"/>
+    <w:bookmarkStart w:name="z638" w:id="860"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "22. Для минимизации и (или) ликвидации последствий акта (актов) терроризма привлекаются государственные и негосударственные пожарные и специализированные пожарные части, оперативно-спасательные подразделения Министерства по чрезвычайным ситуациям Республики Казахстан, добровольные спасательные формирования, соответствующие подразделения воздушного, водного или железнодорожного транспорта, а также отряды экстренного реагирования местных исполнительных органов совместно с аварийно-техническими командами городских (районных) коммунальных служб.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="857"/>
+    <w:bookmarkEnd w:id="860"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24229,130 +23865,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z652" w:id="858"/>
+    <w:bookmarkStart w:name="z652" w:id="861"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 15 мая 2012 года № 620 "Об утверждении Правил организации и проведения призыва граждан Республики Казахстан на воинскую службу" (САПП Республики Казахстан, 2012 г., № 49, ст. 675):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="858"/>
-    <w:bookmarkStart w:name="z653" w:id="859"/>
+    <w:bookmarkEnd w:id="861"/>
+    <w:bookmarkStart w:name="z653" w:id="862"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> организации и проведения призыва граждан Республики Казахстан на воинскую службу, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="859"/>
+    <w:bookmarkEnd w:id="862"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -24365,350 +24001,350 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 7)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 16 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z655" w:id="860"/>
+    <w:bookmarkStart w:name="z655" w:id="863"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "7) призывники, окончившие факультеты механизации и электрификации сельского хозяйства, направляются в танковые, авиационные, зенитно-ракетные части и воинские части гражданской обороны уполномоченного органа в сфере гражданской защиты, Национальную гвардию Республики Казахстан;".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="860"/>
-    <w:bookmarkStart w:name="z656" w:id="861"/>
+    <w:bookmarkEnd w:id="863"/>
+    <w:bookmarkStart w:name="z656" w:id="864"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 27 августа 2013 года № 868 "Об утверждении Правил выплаты единовременной компенсации в случае гибели (смерти) военнослужащего в период прохождения им воинской службы или военнообязанного, призванного на воинские сборы, при установлении ему инвалидности или в случае получения им увечья, связанного с исполнением обязанностей воинской службы" (САПП Республики Казахстан, 2013 г., № 50, ст. 708):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="861"/>
-    <w:bookmarkStart w:name="z657" w:id="862"/>
+    <w:bookmarkEnd w:id="864"/>
+    <w:bookmarkStart w:name="z657" w:id="865"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> выплаты единовременной компенсации в случае гибели (смерти) военнослужащего в период прохождения им воинской службы или военнообязанного, призванного на воинские сборы, при установлении ему инвалидности или в случае получения им увечья, связанного с исполнением обязанностей воинской службы, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="862"/>
-    <w:bookmarkStart w:name="z658" w:id="863"/>
+    <w:bookmarkEnd w:id="865"/>
+    <w:bookmarkStart w:name="z658" w:id="866"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="863"/>
-    <w:bookmarkStart w:name="z659" w:id="864"/>
+    <w:bookmarkEnd w:id="866"/>
+    <w:bookmarkStart w:name="z659" w:id="867"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подпункт 2) изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="864"/>
-    <w:bookmarkStart w:name="z660" w:id="865"/>
+    <w:bookmarkEnd w:id="867"/>
+    <w:bookmarkStart w:name="z660" w:id="868"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2) Министерством внутренних дел Республики Казахстан – военнослужащим, состоящим на воинской службе или проходившим воинскую службу в Национальной гвардии Республики Казахстан, военно-следственных органах;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="865"/>
-    <w:bookmarkStart w:name="z661" w:id="866"/>
+    <w:bookmarkEnd w:id="868"/>
+    <w:bookmarkStart w:name="z661" w:id="869"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить подпунктом 7) следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="866"/>
-    <w:bookmarkStart w:name="z662" w:id="867"/>
+    <w:bookmarkEnd w:id="869"/>
+    <w:bookmarkStart w:name="z662" w:id="870"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "7) Министерством по чрезвычайным ситуациям Республики Казахстан – военнослужащим, состоящим на воинской службе или проходившим воинскую службу в органах управления и воинских частях гражданской обороны уполномоченного органа в сфере гражданской защиты.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="867"/>
-    <w:bookmarkStart w:name="z663" w:id="868"/>
+    <w:bookmarkEnd w:id="870"/>
+    <w:bookmarkStart w:name="z663" w:id="871"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 24 сентября 2014 года № 1011 "Вопросы Министерства национальной экономики Республики Казахстан" (САПП Республики Казахстан, 2014 г., № 59-60, ст. 555):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="868"/>
-    <w:bookmarkStart w:name="z664" w:id="869"/>
+    <w:bookmarkEnd w:id="871"/>
+    <w:bookmarkStart w:name="z664" w:id="872"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Министерстве национальной экономики Республики Казахстан, утвержденном указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="869"/>
+    <w:bookmarkEnd w:id="872"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -24721,70 +24357,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 7)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z666" w:id="870"/>
+    <w:bookmarkStart w:name="z666" w:id="873"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "7) мобилизационной подготовки и мобилизации.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="870"/>
+    <w:bookmarkEnd w:id="873"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -25551,150 +25187,150 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>перечень</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> организаций, находящихся в ведении Комитета по государственным материальным резервам Министерства национальной экономики Республики Казахстан, исключить.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z672" w:id="871"/>
+    <w:bookmarkStart w:name="z672" w:id="874"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 25 декабря 2015 года № 1059 "О некоторых вопросах лицензирования деятельности по ликвидации (уничтожению, утилизации, захоронению) и переработке высвобождаемых боеприпасов, вооружений, военной техники, специальных средств" (САПП Республики Казахстан, 2015 г., № 70-71, ст. 531):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="871"/>
-    <w:bookmarkStart w:name="z673" w:id="872"/>
+    <w:bookmarkEnd w:id="874"/>
+    <w:bookmarkStart w:name="z673" w:id="875"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       подпункт 2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="872"/>
-    <w:bookmarkStart w:name="z674" w:id="873"/>
+    <w:bookmarkEnd w:id="875"/>
+    <w:bookmarkStart w:name="z674" w:id="876"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2) Министерство по чрезвычайным ситуациям Республики Казахстан государственным органом, согласующим выдачу лицензии на осуществление деятельности по ликвидации (уничтожению, утилизации, захоронению) и переработке высвобождаемых боеприпасов, вооружений, военной техники, специальных средств, в части соответствия заявителя требованиям законодательства Республики Казахстан.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="873"/>
+    <w:bookmarkEnd w:id="876"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25872,68 +25508,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>решения Правительства</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z706" w:id="874"/>
+    <w:bookmarkStart w:name="z706" w:id="877"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень специализированных служб, оказывающих необходимую помощь туристам, терпящим бедствие на территории Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="874"/>
+    <w:bookmarkEnd w:id="877"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -28894,9828 +28530,9828 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 23 октября 2020 года № 701</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z708" w:id="875"/>
+    <w:bookmarkStart w:name="z708" w:id="878"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень переименовываемых государственных учреждений – территориальных подразделений и государственных учреждений, находящихся в ведении Министерства внутренних дел Республики Казахстан и Министерства индустрии и инфраструктурного развития Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="875"/>
-    <w:bookmarkStart w:name="z709" w:id="876"/>
+    <w:bookmarkEnd w:id="878"/>
+    <w:bookmarkStart w:name="z709" w:id="879"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Департамент по чрезвычайным ситуациям Акмолинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Департамент по чрезвычайным ситуациям Акмолинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="876"/>
-    <w:bookmarkStart w:name="z710" w:id="877"/>
+    <w:bookmarkEnd w:id="879"/>
+    <w:bookmarkStart w:name="z710" w:id="880"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департамент по чрезвычайным ситуациям Актюбинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Департамент по чрезвычайным ситуациям Актюбинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="877"/>
-    <w:bookmarkStart w:name="z711" w:id="878"/>
+    <w:bookmarkEnd w:id="880"/>
+    <w:bookmarkStart w:name="z711" w:id="881"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Департамент по чрезвычайным ситуациям Алматинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Департамент по чрезвычайным ситуациям Алматинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="878"/>
-    <w:bookmarkStart w:name="z712" w:id="879"/>
+    <w:bookmarkEnd w:id="881"/>
+    <w:bookmarkStart w:name="z712" w:id="882"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Департамент по чрезвычайным ситуациям Атырауской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Департамент по чрезвычайным ситуациям Атырауской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="879"/>
-    <w:bookmarkStart w:name="z713" w:id="880"/>
+    <w:bookmarkEnd w:id="882"/>
+    <w:bookmarkStart w:name="z713" w:id="883"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Департамент по чрезвычайным ситуациям Западно-Казахстанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Департамент по чрезвычайным ситуациям Западно-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="880"/>
-    <w:bookmarkStart w:name="z714" w:id="881"/>
+    <w:bookmarkEnd w:id="883"/>
+    <w:bookmarkStart w:name="z714" w:id="884"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Департамент по чрезвычайным ситуациям Жамбылской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Департамент по чрезвычайным ситуациям Жамбылской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="881"/>
-    <w:bookmarkStart w:name="z715" w:id="882"/>
+    <w:bookmarkEnd w:id="884"/>
+    <w:bookmarkStart w:name="z715" w:id="885"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Департамент по чрезвычайным ситуациям Карагандинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Департамент по чрезвычайным ситуациям Карагандинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="882"/>
-    <w:bookmarkStart w:name="z716" w:id="883"/>
+    <w:bookmarkEnd w:id="885"/>
+    <w:bookmarkStart w:name="z716" w:id="886"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Департамент по чрезвычайным ситуациям Костанайской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Департамент по чрезвычайным ситуациям Костанайской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="883"/>
-    <w:bookmarkStart w:name="z717" w:id="884"/>
+    <w:bookmarkEnd w:id="886"/>
+    <w:bookmarkStart w:name="z717" w:id="887"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Департамент по чрезвычайным ситуациям Кызылординской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Департамент по чрезвычайным ситуациям Кызылординской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="884"/>
-    <w:bookmarkStart w:name="z718" w:id="885"/>
+    <w:bookmarkEnd w:id="887"/>
+    <w:bookmarkStart w:name="z718" w:id="888"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Департамент по чрезвычайным ситуациям Мангистауской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Департамент по чрезвычайным ситуациям Мангистауской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="885"/>
-    <w:bookmarkStart w:name="z719" w:id="886"/>
+    <w:bookmarkEnd w:id="888"/>
+    <w:bookmarkStart w:name="z719" w:id="889"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Департамент по чрезвычайным ситуациям Павлодарской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Департамент по чрезвычайным ситуациям Павлодарской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="886"/>
-    <w:bookmarkStart w:name="z720" w:id="887"/>
+    <w:bookmarkEnd w:id="889"/>
+    <w:bookmarkStart w:name="z720" w:id="890"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Департамент по чрезвычайным ситуациям Северо-Казахстанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Департамент по чрезвычайным ситуациям Северо-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="887"/>
-    <w:bookmarkStart w:name="z721" w:id="888"/>
+    <w:bookmarkEnd w:id="890"/>
+    <w:bookmarkStart w:name="z721" w:id="891"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Департамент по чрезвычайным ситуациям Туркестанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Департамент по чрезвычайным ситуациям Туркестанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="888"/>
-    <w:bookmarkStart w:name="z722" w:id="889"/>
+    <w:bookmarkEnd w:id="891"/>
+    <w:bookmarkStart w:name="z722" w:id="892"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Департамент по чрезвычайным ситуациям Восточно-Казахстанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Департамент по чрезвычайным ситуациям Восточно-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="889"/>
-    <w:bookmarkStart w:name="z723" w:id="890"/>
+    <w:bookmarkEnd w:id="892"/>
+    <w:bookmarkStart w:name="z723" w:id="893"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Департамент по чрезвычайным ситуациям города Нур-Султана Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Департамент по чрезвычайным ситуациям города Нур-Султана Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="890"/>
-    <w:bookmarkStart w:name="z724" w:id="891"/>
+    <w:bookmarkEnd w:id="893"/>
+    <w:bookmarkStart w:name="z724" w:id="894"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Департамент по чрезвычайным ситуациям города Алматы Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Департамент по чрезвычайным ситуациям города Алматы Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="891"/>
-    <w:bookmarkStart w:name="z725" w:id="892"/>
+    <w:bookmarkEnd w:id="894"/>
+    <w:bookmarkStart w:name="z725" w:id="895"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Департамент по чрезвычайным ситуациям города Шымкента Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Департамент по чрезвычайным ситуациям города Шымкента Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="892"/>
-    <w:bookmarkStart w:name="z726" w:id="893"/>
+    <w:bookmarkEnd w:id="895"/>
+    <w:bookmarkStart w:name="z726" w:id="896"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Управление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям района "Алматы" Департамента по чрезвычайным ситуациям города Нур-Султана Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Управление по чрезвычайным ситуациям района "Алматы" Департамента по чрезвычайным ситуациям города Нур-Султана Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="893"/>
-    <w:bookmarkStart w:name="z727" w:id="894"/>
+    <w:bookmarkEnd w:id="896"/>
+    <w:bookmarkStart w:name="z727" w:id="897"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Управление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям района "Байқоңыр" Департамента по чрезвычайным ситуациям города Нур-Султана Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Управление по чрезвычайным ситуациям района "Байқоңыр" Департамента по чрезвычайным ситуациям города Нур-Султана Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="894"/>
-    <w:bookmarkStart w:name="z728" w:id="895"/>
+    <w:bookmarkEnd w:id="897"/>
+    <w:bookmarkStart w:name="z728" w:id="898"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Управление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям района "Есиль" Департамента по чрезвычайным ситуациям города Нур-Султана Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Управление по чрезвычайным ситуациям района "Есиль" Департамента по чрезвычайным ситуациям города Нур-Султана Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="895"/>
-    <w:bookmarkStart w:name="z729" w:id="896"/>
+    <w:bookmarkEnd w:id="898"/>
+    <w:bookmarkStart w:name="z729" w:id="899"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Управление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям района "Сарыарка" Департамента по чрезвычайным ситуациям города Нур-Султана Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Управление по чрезвычайным ситуациям района "Сарыарка" Департамента по чрезвычайным ситуациям города Нур-Султана Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="896"/>
-    <w:bookmarkStart w:name="z730" w:id="897"/>
+    <w:bookmarkEnd w:id="899"/>
+    <w:bookmarkStart w:name="z730" w:id="900"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Управление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям города Кокшетау Департамента по чрезвычайным ситуациям Акмолинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Управление по чрезвычайным ситуациям города Кокшетау Департамента по чрезвычайным ситуациям Акмолинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="897"/>
-    <w:bookmarkStart w:name="z731" w:id="898"/>
+    <w:bookmarkEnd w:id="900"/>
+    <w:bookmarkStart w:name="z731" w:id="901"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Управление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям города Степногорска Департамента по чрезвычайным ситуациям Акмолинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Управление по чрезвычайным ситуациям города Степногорска Департамента по чрезвычайным ситуациям Акмолинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="898"/>
-    <w:bookmarkStart w:name="z732" w:id="899"/>
+    <w:bookmarkEnd w:id="901"/>
+    <w:bookmarkStart w:name="z732" w:id="902"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Управление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям города Актобе Департамента по чрезвычайным ситуациям Актюбинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Управление по чрезвычайным ситуациям города Актобе Департамента по чрезвычайным ситуациям Актюбинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="899"/>
-    <w:bookmarkStart w:name="z733" w:id="900"/>
+    <w:bookmarkEnd w:id="902"/>
+    <w:bookmarkStart w:name="z733" w:id="903"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Управление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям города Талдыкоргана Департамента по чрезвычайным ситуациям Алматинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Управление по чрезвычайным ситуациям города Талдыкоргана Департамента по чрезвычайным ситуациям Алматинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="900"/>
-    <w:bookmarkStart w:name="z734" w:id="901"/>
+    <w:bookmarkEnd w:id="903"/>
+    <w:bookmarkStart w:name="z734" w:id="904"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Управление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям города Атырау Департамента по чрезвычайным ситуациям Атырауской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Управление по чрезвычайным ситуациям города Атырау Департамента по чрезвычайным ситуациям Атырауской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="901"/>
-    <w:bookmarkStart w:name="z735" w:id="902"/>
+    <w:bookmarkEnd w:id="904"/>
+    <w:bookmarkStart w:name="z735" w:id="905"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Управление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям города Уральска Департамента по чрезвычайным ситуациям Западно-Казахстанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Управление по чрезвычайным ситуациям города Уральска Департамента по чрезвычайным ситуациям Западно-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="902"/>
-    <w:bookmarkStart w:name="z736" w:id="903"/>
+    <w:bookmarkEnd w:id="905"/>
+    <w:bookmarkStart w:name="z736" w:id="906"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Управление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям города Тараза Департамента по чрезвычайным ситуациям Жамбылской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Управление по чрезвычайным ситуациям города Тараза Департамента по чрезвычайным ситуациям Жамбылской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="903"/>
-    <w:bookmarkStart w:name="z737" w:id="904"/>
+    <w:bookmarkEnd w:id="906"/>
+    <w:bookmarkStart w:name="z737" w:id="907"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Управление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям города Балхаша Департамента по чрезвычайным ситуациям Карагандинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Управление по чрезвычайным ситуациям города Балхаша Департамента по чрезвычайным ситуациям Карагандинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="904"/>
-    <w:bookmarkStart w:name="z738" w:id="905"/>
+    <w:bookmarkEnd w:id="907"/>
+    <w:bookmarkStart w:name="z738" w:id="908"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Управление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям города Жезказгана Департамента по чрезвычайным ситуациям Карагандинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Управление по чрезвычайным ситуациям города Жезказгана Департамента по чрезвычайным ситуациям Карагандинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="905"/>
-    <w:bookmarkStart w:name="z739" w:id="906"/>
+    <w:bookmarkEnd w:id="908"/>
+    <w:bookmarkStart w:name="z739" w:id="909"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Управление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям города Караганды Департамента по чрезвычайным ситуациям Карагандинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Управление по чрезвычайным ситуациям города Караганды Департамента по чрезвычайным ситуациям Карагандинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="906"/>
-    <w:bookmarkStart w:name="z740" w:id="907"/>
+    <w:bookmarkEnd w:id="909"/>
+    <w:bookmarkStart w:name="z740" w:id="910"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Управление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям города Темиртау Департамента по чрезвычайным ситуациям Карагандинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Управление по чрезвычайным ситуациям города Темиртау Департамента по чрезвычайным ситуациям Карагандинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="907"/>
-    <w:bookmarkStart w:name="z741" w:id="908"/>
+    <w:bookmarkEnd w:id="910"/>
+    <w:bookmarkStart w:name="z741" w:id="911"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Управление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям города Костаная Департамента по чрезвычайным ситуациям Костанайской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Управление по чрезвычайным ситуациям города Костаная Департамента по чрезвычайным ситуациям Костанайской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="908"/>
-    <w:bookmarkStart w:name="z742" w:id="909"/>
+    <w:bookmarkEnd w:id="911"/>
+    <w:bookmarkStart w:name="z742" w:id="912"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Управление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям города Рудного Департамента по чрезвычайным ситуациям Костанайской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Управление по чрезвычайным ситуациям города Рудного Департамента по чрезвычайным ситуациям Костанайской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="909"/>
-    <w:bookmarkStart w:name="z743" w:id="910"/>
+    <w:bookmarkEnd w:id="912"/>
+    <w:bookmarkStart w:name="z743" w:id="913"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Управление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям города Кызылорды Департамента по чрезвычайным ситуациям Кызылординской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Управление по чрезвычайным ситуациям города Кызылорды Департамента по чрезвычайным ситуациям Кызылординской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="910"/>
-    <w:bookmarkStart w:name="z744" w:id="911"/>
+    <w:bookmarkEnd w:id="913"/>
+    <w:bookmarkStart w:name="z744" w:id="914"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Управление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям города Актау Департамента по чрезвычайным ситуациям Мангистауской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Управление по чрезвычайным ситуациям города Актау Департамента по чрезвычайным ситуациям Мангистауской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="911"/>
-    <w:bookmarkStart w:name="z745" w:id="912"/>
+    <w:bookmarkEnd w:id="914"/>
+    <w:bookmarkStart w:name="z745" w:id="915"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Управление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям города Экибастуза Департамента по чрезвычайным ситуациям Павлодарской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Управление по чрезвычайным ситуациям города Экибастуза Департамента по чрезвычайным ситуациям Павлодарской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="912"/>
-    <w:bookmarkStart w:name="z746" w:id="913"/>
+    <w:bookmarkEnd w:id="915"/>
+    <w:bookmarkStart w:name="z746" w:id="916"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Управление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям города Павлодара Департамента по чрезвычайным ситуациям Павлодарской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Управление по чрезвычайным ситуациям города Павлодара Департамента по чрезвычайным ситуациям Павлодарской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="913"/>
-    <w:bookmarkStart w:name="z747" w:id="914"/>
+    <w:bookmarkEnd w:id="916"/>
+    <w:bookmarkStart w:name="z747" w:id="917"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Управление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям города Петропавловска Департамента по чрезвычайным ситуациям Северо-Казахстанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Управление по чрезвычайным ситуациям города Петропавловска Департамента по чрезвычайным ситуациям Северо-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="914"/>
-    <w:bookmarkStart w:name="z748" w:id="915"/>
+    <w:bookmarkEnd w:id="917"/>
+    <w:bookmarkStart w:name="z748" w:id="918"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Управление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Сайрамского района Департамента по чрезвычайным ситуациям Туркестанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Управление по чрезвычайным ситуациям Сайрамского района Департамента по чрезвычайным ситуациям Туркестанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="915"/>
-    <w:bookmarkStart w:name="z749" w:id="916"/>
+    <w:bookmarkEnd w:id="918"/>
+    <w:bookmarkStart w:name="z749" w:id="919"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Управление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям города Туркестана Департамента по чрезвычайным ситуациям Туркестанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Управление по чрезвычайным ситуациям города Туркестана Департамента по чрезвычайным ситуациям Туркестанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="916"/>
-    <w:bookmarkStart w:name="z750" w:id="917"/>
+    <w:bookmarkEnd w:id="919"/>
+    <w:bookmarkStart w:name="z750" w:id="920"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Управление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям района Алтай Департамента по чрезвычайным ситуациям Восточно-Казахстанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Управление по чрезвычайным ситуациям района Алтай Департамента по чрезвычайным ситуациям Восточно-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="917"/>
-    <w:bookmarkStart w:name="z751" w:id="918"/>
+    <w:bookmarkEnd w:id="920"/>
+    <w:bookmarkStart w:name="z751" w:id="921"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       43. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Управление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям города Усть-Каменогорска Департамента по чрезвычайным ситуациям Восточно-Казахстанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Управление по чрезвычайным ситуациям города Усть-Каменогорска Департамента по чрезвычайным ситуациям Восточно-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="918"/>
-    <w:bookmarkStart w:name="z752" w:id="919"/>
+    <w:bookmarkEnd w:id="921"/>
+    <w:bookmarkStart w:name="z752" w:id="922"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       44. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Управление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям города Риддера Департамента по чрезвычайным ситуациям Восточно-Казахстанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Управление по чрезвычайным ситуациям города Риддера Департамента по чрезвычайным ситуациям Восточно-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="919"/>
-    <w:bookmarkStart w:name="z753" w:id="920"/>
+    <w:bookmarkEnd w:id="922"/>
+    <w:bookmarkStart w:name="z753" w:id="923"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Управление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям города Семей Департамента по чрезвычайным ситуациям Восточно-Казахстанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Управление по чрезвычайным ситуациям города Семей Департамента по чрезвычайным ситуациям Восточно-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="920"/>
-    <w:bookmarkStart w:name="z754" w:id="921"/>
+    <w:bookmarkEnd w:id="923"/>
+    <w:bookmarkStart w:name="z754" w:id="924"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       46. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Алатауского района Департамента по чрезвычайным ситуациям города Алматы Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Управление по чрезвычайным ситуациям Алатауского района Департамента по чрезвычайным ситуациям города Алматы Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="921"/>
-    <w:bookmarkStart w:name="z755" w:id="922"/>
+    <w:bookmarkEnd w:id="924"/>
+    <w:bookmarkStart w:name="z755" w:id="925"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Алмалинского района Департамента по чрезвычайным ситуациям города Алматы Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Управление по чрезвычайным ситуациям Алмалинского района Департамента по чрезвычайным ситуациям города Алматы Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="922"/>
-    <w:bookmarkStart w:name="z756" w:id="923"/>
+    <w:bookmarkEnd w:id="925"/>
+    <w:bookmarkStart w:name="z756" w:id="926"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       48. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Ауэзовского района Департамента по чрезвычайным ситуациям города Алматы Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Управление по чрезвычайным ситуациям Ауэзовского района Департамента по чрезвычайным ситуациям города Алматы Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="923"/>
-    <w:bookmarkStart w:name="z757" w:id="924"/>
+    <w:bookmarkEnd w:id="926"/>
+    <w:bookmarkStart w:name="z757" w:id="927"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       49. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Бостандыкского района Департамента по чрезвычайным ситуациям города Алматы Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Управление по чрезвычайным ситуациям Бостандыкского района Департамента по чрезвычайным ситуациям города Алматы Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="924"/>
-    <w:bookmarkStart w:name="z758" w:id="925"/>
+    <w:bookmarkEnd w:id="927"/>
+    <w:bookmarkStart w:name="z758" w:id="928"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       50. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Жетысуского района Департамента по чрезвычайным ситуациям города Алматы Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Управление по чрезвычайным ситуациям Жетысуского района Департамента по чрезвычайным ситуациям города Алматы Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="925"/>
-    <w:bookmarkStart w:name="z759" w:id="926"/>
+    <w:bookmarkEnd w:id="928"/>
+    <w:bookmarkStart w:name="z759" w:id="929"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       51. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Наурызбайского района Департамента по чрезвычайным ситуациям города Алматы Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Управление по чрезвычайным ситуациям Наурызбайского района Департамента по чрезвычайным ситуациям города Алматы Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="926"/>
-    <w:bookmarkStart w:name="z760" w:id="927"/>
+    <w:bookmarkEnd w:id="929"/>
+    <w:bookmarkStart w:name="z760" w:id="930"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       52. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Медеуского района Департамента по чрезвычайным ситуациям города Алматы Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Управление по чрезвычайным ситуациям Медеуского района Департамента по чрезвычайным ситуациям города Алматы Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="927"/>
-    <w:bookmarkStart w:name="z761" w:id="928"/>
+    <w:bookmarkEnd w:id="930"/>
+    <w:bookmarkStart w:name="z761" w:id="931"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       53. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Турксибского района Департамента по чрезвычайным ситуациям города Алматы Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Управление по чрезвычайным ситуациям Турксибского района Департамента по чрезвычайным ситуациям города Алматы Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="928"/>
-    <w:bookmarkStart w:name="z762" w:id="929"/>
+    <w:bookmarkEnd w:id="931"/>
+    <w:bookmarkStart w:name="z762" w:id="932"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       54. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Абайского района Департамента по чрезвычайным ситуациям города Шымкента Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Управление по чрезвычайным ситуациям Абайского района Департамента по чрезвычайным ситуациям города Шымкента Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="929"/>
-    <w:bookmarkStart w:name="z763" w:id="930"/>
+    <w:bookmarkEnd w:id="932"/>
+    <w:bookmarkStart w:name="z763" w:id="933"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       55. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Аль-Фарабийского района Департамента по чрезвычайным ситуациям города Шымкента Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Управление по чрезвычайным ситуациям Аль-Фарабийского района Департамента по чрезвычайным ситуациям города Шымкента Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="930"/>
-    <w:bookmarkStart w:name="z764" w:id="931"/>
+    <w:bookmarkEnd w:id="933"/>
+    <w:bookmarkStart w:name="z764" w:id="934"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       56. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Енбекшинского района Департамента по чрезвычайным ситуациям города Шымкента Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Управление по чрезвычайным ситуациям Енбекшинского района Департамента по чрезвычайным ситуациям города Шымкента Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="931"/>
-    <w:bookmarkStart w:name="z765" w:id="932"/>
+    <w:bookmarkEnd w:id="934"/>
+    <w:bookmarkStart w:name="z765" w:id="935"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       57. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям района "Каратау" Департамента по чрезвычайным ситуациям города Шымкента Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Управление по чрезвычайным ситуациям района "Каратау" Департамента по чрезвычайным ситуациям города Шымкента Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="932"/>
-    <w:bookmarkStart w:name="z766" w:id="933"/>
+    <w:bookmarkEnd w:id="935"/>
+    <w:bookmarkStart w:name="z766" w:id="936"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       58. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Аккольского района Департамента по чрезвычайным ситуациям Акмолинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Аккольского района Департамента по чрезвычайным ситуациям Акмолинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="933"/>
-    <w:bookmarkStart w:name="z767" w:id="934"/>
+    <w:bookmarkEnd w:id="936"/>
+    <w:bookmarkStart w:name="z767" w:id="937"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       59. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Аршалынского района Департамента по чрезвычайным ситуациям Акмолинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Аршалынского района Департамента по чрезвычайным ситуациям Акмолинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="934"/>
-    <w:bookmarkStart w:name="z768" w:id="935"/>
+    <w:bookmarkEnd w:id="937"/>
+    <w:bookmarkStart w:name="z768" w:id="938"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       60. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Астраханского района Департамента по чрезвычайным ситуациям Акмолинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Астраханского района Департамента по чрезвычайным ситуациям Акмолинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="935"/>
-    <w:bookmarkStart w:name="z769" w:id="936"/>
+    <w:bookmarkEnd w:id="938"/>
+    <w:bookmarkStart w:name="z769" w:id="939"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       61. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Атбасарского района Департамента по чрезвычайным ситуациям Акмолинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Атбасарского района Департамента по чрезвычайным ситуациям Акмолинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="936"/>
-    <w:bookmarkStart w:name="z770" w:id="937"/>
+    <w:bookmarkEnd w:id="939"/>
+    <w:bookmarkStart w:name="z770" w:id="940"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       62. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Буландынского района Департамента по чрезвычайным ситуациям Акмолинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Буландынского района Департамента по чрезвычайным ситуациям Акмолинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="937"/>
-    <w:bookmarkStart w:name="z771" w:id="938"/>
+    <w:bookmarkEnd w:id="940"/>
+    <w:bookmarkStart w:name="z771" w:id="941"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       63. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Егиндыкольского района Департамента по чрезвычайным ситуациям Акмолинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Егиндыкольского района Департамента по чрезвычайным ситуациям Акмолинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="938"/>
-    <w:bookmarkStart w:name="z772" w:id="939"/>
+    <w:bookmarkEnd w:id="941"/>
+    <w:bookmarkStart w:name="z772" w:id="942"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       64. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям района Биржан сал Департамента по чрезвычайным ситуациям Акмолинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям района Биржан сал Департамента по чрезвычайным ситуациям Акмолинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="939"/>
-    <w:bookmarkStart w:name="z773" w:id="940"/>
+    <w:bookmarkEnd w:id="942"/>
+    <w:bookmarkStart w:name="z773" w:id="943"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       65. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Ерейментауского района Департамента по чрезвычайным ситуациям Акмолинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Ерейментауского района Департамента по чрезвычайным ситуациям Акмолинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="940"/>
-    <w:bookmarkStart w:name="z774" w:id="941"/>
+    <w:bookmarkEnd w:id="943"/>
+    <w:bookmarkStart w:name="z774" w:id="944"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       66. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Есильского района Департамента по чрезвычайным ситуациям Акмолинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Есильского района Департамента по чрезвычайным ситуациям Акмолинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="941"/>
-    <w:bookmarkStart w:name="z775" w:id="942"/>
+    <w:bookmarkEnd w:id="944"/>
+    <w:bookmarkStart w:name="z775" w:id="945"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       67. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Жаксынского района Департамента по чрезвычайным ситуациям Акмолинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Жаксынского района Департамента по чрезвычайным ситуациям Акмолинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="942"/>
-    <w:bookmarkStart w:name="z776" w:id="943"/>
+    <w:bookmarkEnd w:id="945"/>
+    <w:bookmarkStart w:name="z776" w:id="946"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       68. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Жаркаинского района Департамента по чрезвычайным ситуациям Акмолинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Жаркаинского района Департамента по чрезвычайным ситуациям Акмолинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="943"/>
-    <w:bookmarkStart w:name="z777" w:id="944"/>
+    <w:bookmarkEnd w:id="946"/>
+    <w:bookmarkStart w:name="z777" w:id="947"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       69. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Зерендинского района Департамента по чрезвычайным ситуациям Акмолинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Зерендинского района Департамента по чрезвычайным ситуациям Акмолинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="944"/>
-    <w:bookmarkStart w:name="z778" w:id="945"/>
+    <w:bookmarkEnd w:id="947"/>
+    <w:bookmarkStart w:name="z778" w:id="948"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       70. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Коргалжынского района Департамента по чрезвычайным ситуациям Акмолинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Коргалжынского района Департамента по чрезвычайным ситуациям Акмолинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="945"/>
-    <w:bookmarkStart w:name="z779" w:id="946"/>
+    <w:bookmarkEnd w:id="948"/>
+    <w:bookmarkStart w:name="z779" w:id="949"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       71. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Сандыктауского района Департамента по чрезвычайным ситуациям Акмолинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Сандыктауского района Департамента по чрезвычайным ситуациям Акмолинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="946"/>
-    <w:bookmarkStart w:name="z780" w:id="947"/>
+    <w:bookmarkEnd w:id="949"/>
+    <w:bookmarkStart w:name="z780" w:id="950"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       72. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Целиноградского района Департамента по чрезвычайным ситуациям Акмолинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Целиноградского района Департамента по чрезвычайным ситуациям Акмолинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="947"/>
-    <w:bookmarkStart w:name="z781" w:id="948"/>
+    <w:bookmarkEnd w:id="950"/>
+    <w:bookmarkStart w:name="z781" w:id="951"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       73. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Шортандинского района Департамента по чрезвычайным ситуациям Акмолинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Шортандинского района Департамента по чрезвычайным ситуациям Акмолинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="948"/>
-    <w:bookmarkStart w:name="z782" w:id="949"/>
+    <w:bookmarkEnd w:id="951"/>
+    <w:bookmarkStart w:name="z782" w:id="952"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       74. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Бурабайского района Департамента по чрезвычайным ситуациям Акмолинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Бурабайского района Департамента по чрезвычайным ситуациям Акмолинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="949"/>
-    <w:bookmarkStart w:name="z783" w:id="950"/>
+    <w:bookmarkEnd w:id="952"/>
+    <w:bookmarkStart w:name="z783" w:id="953"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       75. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Айтекебийского района Департамента по чрезвычайным ситуациям Актюбинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Айтекебийского района Департамента по чрезвычайным ситуациям Актюбинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="950"/>
-    <w:bookmarkStart w:name="z784" w:id="951"/>
+    <w:bookmarkEnd w:id="953"/>
+    <w:bookmarkStart w:name="z784" w:id="954"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       76. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Алгинского района Департамента по чрезвычайным ситуациям Актюбинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Алгинского района Департамента по чрезвычайным ситуациям Актюбинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="951"/>
-    <w:bookmarkStart w:name="z785" w:id="952"/>
+    <w:bookmarkEnd w:id="954"/>
+    <w:bookmarkStart w:name="z785" w:id="955"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       77. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Байганинского района Департамента по чрезвычайным ситуациям Актюбинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан Отдел по чрезвычайным ситуациям Байганинского района Департамента по чрезвычайным ситуациям Актюбинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="952"/>
-    <w:bookmarkStart w:name="z786" w:id="953"/>
+    <w:bookmarkEnd w:id="955"/>
+    <w:bookmarkStart w:name="z786" w:id="956"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       78. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Иргизского района Департамента по чрезвычайным ситуациям Актюбинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Иргизского района Департамента по чрезвычайным ситуациям Актюбинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="953"/>
-    <w:bookmarkStart w:name="z787" w:id="954"/>
+    <w:bookmarkEnd w:id="956"/>
+    <w:bookmarkStart w:name="z787" w:id="957"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       79. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Каргалинского района Департамента по чрезвычайным ситуациям Актюбинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Каргалинского района Департамента по чрезвычайным ситуациям Актюбинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="954"/>
-    <w:bookmarkStart w:name="z788" w:id="955"/>
+    <w:bookmarkEnd w:id="957"/>
+    <w:bookmarkStart w:name="z788" w:id="958"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       80. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Мартукского района Департамента по чрезвычайным ситуациям Актюбинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Мартукского района Департамента по чрезвычайным ситуациям Актюбинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="955"/>
-    <w:bookmarkStart w:name="z789" w:id="956"/>
+    <w:bookmarkEnd w:id="958"/>
+    <w:bookmarkStart w:name="z789" w:id="959"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       81. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Мугалжарского района Департамента по чрезвычайным ситуациям Актюбинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Мугалжарского района Департамента по чрезвычайным ситуациям Актюбинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="956"/>
-    <w:bookmarkStart w:name="z790" w:id="957"/>
+    <w:bookmarkEnd w:id="959"/>
+    <w:bookmarkStart w:name="z790" w:id="960"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       82. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Темирского района Департамента по чрезвычайным ситуациям Актюбинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Темирского района Департамента по чрезвычайным ситуациям Актюбинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="957"/>
-    <w:bookmarkStart w:name="z791" w:id="958"/>
+    <w:bookmarkEnd w:id="960"/>
+    <w:bookmarkStart w:name="z791" w:id="961"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       83. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Уилского района Департамента по чрезвычайным ситуациям Актюбинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Уилского района Департамента по чрезвычайным ситуациям Актюбинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="958"/>
-    <w:bookmarkStart w:name="z792" w:id="959"/>
+    <w:bookmarkEnd w:id="961"/>
+    <w:bookmarkStart w:name="z792" w:id="962"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       84. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Хобдинского района Департамента по чрезвычайным ситуациям Актюбинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Хобдинского района Департамента по чрезвычайным ситуациям Актюбинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="959"/>
-    <w:bookmarkStart w:name="z793" w:id="960"/>
+    <w:bookmarkEnd w:id="962"/>
+    <w:bookmarkStart w:name="z793" w:id="963"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       85. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Хромтауского района Департамента по чрезвычайным ситуациям Актюбинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Хромтауского района Департамента по чрезвычайным ситуациям Актюбинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="960"/>
-    <w:bookmarkStart w:name="z794" w:id="961"/>
+    <w:bookmarkEnd w:id="963"/>
+    <w:bookmarkStart w:name="z794" w:id="964"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       86. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Шалкарского района Департамента по чрезвычайным ситуациям Актюбинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Шалкарского района Департамента по чрезвычайным ситуациям Актюбинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="961"/>
-    <w:bookmarkStart w:name="z795" w:id="962"/>
+    <w:bookmarkEnd w:id="964"/>
+    <w:bookmarkStart w:name="z795" w:id="965"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       87. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Аксуского района Департамента по чрезвычайным ситуациям Алматинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Аксуского района Департамента по чрезвычайным ситуациям Алматинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="962"/>
-    <w:bookmarkStart w:name="z796" w:id="963"/>
+    <w:bookmarkEnd w:id="965"/>
+    <w:bookmarkStart w:name="z796" w:id="966"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       88. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Алакольского района Департамента по чрезвычайным ситуациям Алматинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Алакольского района Департамента по чрезвычайным ситуациям Алматинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="963"/>
-    <w:bookmarkStart w:name="z797" w:id="964"/>
+    <w:bookmarkEnd w:id="966"/>
+    <w:bookmarkStart w:name="z797" w:id="967"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       89. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Балхашского района Департамента по чрезвычайным ситуациям Алматинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Балхашского района Департамента по чрезвычайным ситуациям Алматинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="964"/>
-    <w:bookmarkStart w:name="z798" w:id="965"/>
+    <w:bookmarkEnd w:id="967"/>
+    <w:bookmarkStart w:name="z798" w:id="968"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       90. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Енбикшиказахского района Департамента по чрезвычайным ситуациям Алматинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Енбикшиказахского района Департамента по чрезвычайным ситуациям Алматинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="965"/>
-    <w:bookmarkStart w:name="z799" w:id="966"/>
+    <w:bookmarkEnd w:id="968"/>
+    <w:bookmarkStart w:name="z799" w:id="969"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       91. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Ескельдинского района Департамента по чрезвычайным ситуациям Алматинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Ескельдинского района Департамента по чрезвычайным ситуациям Алматинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="966"/>
-    <w:bookmarkStart w:name="z800" w:id="967"/>
+    <w:bookmarkEnd w:id="969"/>
+    <w:bookmarkStart w:name="z800" w:id="970"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       92. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Жамбылского района Департамента по чрезвычайным ситуациям Алматинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Жамбылского района Департамента по чрезвычайным ситуациям Алматинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="967"/>
-    <w:bookmarkStart w:name="z801" w:id="968"/>
+    <w:bookmarkEnd w:id="970"/>
+    <w:bookmarkStart w:name="z801" w:id="971"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       93. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Илийского района Департамента по чрезвычайным ситуациям Алматинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Илийского района Департамента по чрезвычайным ситуациям Алматинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="968"/>
-    <w:bookmarkStart w:name="z802" w:id="969"/>
+    <w:bookmarkEnd w:id="971"/>
+    <w:bookmarkStart w:name="z802" w:id="972"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       94. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям города Капшагая Департамента по чрезвычайным ситуациям Алматинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям города Капшагая Департамента по чрезвычайным ситуациям Алматинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="969"/>
-    <w:bookmarkStart w:name="z803" w:id="970"/>
+    <w:bookmarkEnd w:id="972"/>
+    <w:bookmarkStart w:name="z803" w:id="973"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       95. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Карасайского района Департамента по чрезвычайным ситуациям Алматинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Карасайского района Департамента по чрезвычайным ситуациям Алматинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="970"/>
-    <w:bookmarkStart w:name="z804" w:id="971"/>
+    <w:bookmarkEnd w:id="973"/>
+    <w:bookmarkStart w:name="z804" w:id="974"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       96. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Каратальского района Департамента по чрезвычайным ситуациям Алматинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Каратальского района Департамента по чрезвычайным ситуациям Алматинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="971"/>
-    <w:bookmarkStart w:name="z805" w:id="972"/>
+    <w:bookmarkEnd w:id="974"/>
+    <w:bookmarkStart w:name="z805" w:id="975"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       97. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Кегенского района Департамента по чрезвычайным ситуациям Алматинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Кегенского района Департамента по чрезвычайным ситуациям Алматинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="972"/>
-    <w:bookmarkStart w:name="z806" w:id="973"/>
+    <w:bookmarkEnd w:id="975"/>
+    <w:bookmarkStart w:name="z806" w:id="976"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       98. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Кербулакского района Департамента по чрезвычайным ситуациям Алматинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Кербулакского района Департамента по чрезвычайным ситуациям Алматинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="973"/>
-    <w:bookmarkStart w:name="z807" w:id="974"/>
+    <w:bookmarkEnd w:id="976"/>
+    <w:bookmarkStart w:name="z807" w:id="977"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       99. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Коксуского района Департамента по чрезвычайным ситуациям Алматинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Коксуского района Департамента по чрезвычайным ситуациям Алматинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="974"/>
-    <w:bookmarkStart w:name="z808" w:id="975"/>
+    <w:bookmarkEnd w:id="977"/>
+    <w:bookmarkStart w:name="z808" w:id="978"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       100. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Панфиловского района Департамента по чрезвычайным ситуациям Алматинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Панфиловского района Департамента по чрезвычайным ситуациям Алматинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="975"/>
-    <w:bookmarkStart w:name="z809" w:id="976"/>
+    <w:bookmarkEnd w:id="978"/>
+    <w:bookmarkStart w:name="z809" w:id="979"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       101. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Раимбекского района Департамента по чрезвычайным ситуациям Алматинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Раимбекского района Департамента по чрезвычайным ситуациям Алматинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="976"/>
-    <w:bookmarkStart w:name="z810" w:id="977"/>
+    <w:bookmarkEnd w:id="979"/>
+    <w:bookmarkStart w:name="z810" w:id="980"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       102. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Саркандского района Департамента по чрезвычайным ситуациям Алматинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Саркандского района Департамента по чрезвычайным ситуациям Алматинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="977"/>
-    <w:bookmarkStart w:name="z811" w:id="978"/>
+    <w:bookmarkEnd w:id="980"/>
+    <w:bookmarkStart w:name="z811" w:id="981"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       103. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Талгарского района Департамента по чрезвычайным ситуациям Алматинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Талгарского района Департамента по чрезвычайным ситуациям Алматинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="978"/>
-    <w:bookmarkStart w:name="z812" w:id="979"/>
+    <w:bookmarkEnd w:id="981"/>
+    <w:bookmarkStart w:name="z812" w:id="982"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       104. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям города Текели Департамента по чрезвычайным ситуациям Алматинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям города Текели Департамента по чрезвычайным ситуациям Алматинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="979"/>
-    <w:bookmarkStart w:name="z813" w:id="980"/>
+    <w:bookmarkEnd w:id="982"/>
+    <w:bookmarkStart w:name="z813" w:id="983"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       105. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Уйгурского района Департамента по чрезвычайным ситуациям Алматинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Уйгурского района Департамента по чрезвычайным ситуациям Алматинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="980"/>
-    <w:bookmarkStart w:name="z814" w:id="981"/>
+    <w:bookmarkEnd w:id="983"/>
+    <w:bookmarkStart w:name="z814" w:id="984"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       106. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Жылыойского района Департамента по чрезвычайным ситуациям Атырауской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Жылыойского района Департамента по чрезвычайным ситуациям Атырауской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="981"/>
-    <w:bookmarkStart w:name="z815" w:id="982"/>
+    <w:bookmarkEnd w:id="984"/>
+    <w:bookmarkStart w:name="z815" w:id="985"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       107. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Индерского района Департамента по чрезвычайным ситуациям Атырауской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Индерского района Департамента по чрезвычайным ситуациям Атырауской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="982"/>
-    <w:bookmarkStart w:name="z816" w:id="983"/>
+    <w:bookmarkEnd w:id="985"/>
+    <w:bookmarkStart w:name="z816" w:id="986"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       108. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Исатайского района Департамента по чрезвычайным ситуациям Атырауской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Исатайского района Департамента по чрезвычайным ситуациям Атырауской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="983"/>
-    <w:bookmarkStart w:name="z817" w:id="984"/>
+    <w:bookmarkEnd w:id="986"/>
+    <w:bookmarkStart w:name="z817" w:id="987"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       109. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Кызылкогинского района Департамента по чрезвычайным ситуациям Атырауской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Кызылкогинского района Департамента по чрезвычайным ситуациям Атырауской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="984"/>
-    <w:bookmarkStart w:name="z818" w:id="985"/>
+    <w:bookmarkEnd w:id="987"/>
+    <w:bookmarkStart w:name="z818" w:id="988"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       110. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Курмангазинского района Департамента по чрезвычайным ситуациям Атырауской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Курмангазинского района Департамента по чрезвычайным ситуациям Атырауской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="985"/>
-    <w:bookmarkStart w:name="z819" w:id="986"/>
+    <w:bookmarkEnd w:id="988"/>
+    <w:bookmarkStart w:name="z819" w:id="989"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       111. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Макатского района Департамента по чрезвычайным ситуациям Атырауской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Макатского района Департамента по чрезвычайным ситуациям Атырауской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="986"/>
-    <w:bookmarkStart w:name="z820" w:id="987"/>
+    <w:bookmarkEnd w:id="989"/>
+    <w:bookmarkStart w:name="z820" w:id="990"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       112. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Махамбетского района Департамента по чрезвычайным ситуациям Атырауской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Махамбетского района Департамента по чрезвычайным ситуациям Атырауской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="987"/>
-    <w:bookmarkStart w:name="z821" w:id="988"/>
+    <w:bookmarkEnd w:id="990"/>
+    <w:bookmarkStart w:name="z821" w:id="991"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       113. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Акжаикского района Департамента по чрезвычайным ситуациям Западно-Казахстанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Акжаикского района Департамента по чрезвычайным ситуациям Западно-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="988"/>
-    <w:bookmarkStart w:name="z822" w:id="989"/>
+    <w:bookmarkEnd w:id="991"/>
+    <w:bookmarkStart w:name="z822" w:id="992"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       114. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Бокейординского района Департамента по чрезвычайным ситуациям Западно-Казахстанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Бокейординского района Департамента по чрезвычайным ситуациям Западно-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="989"/>
-    <w:bookmarkStart w:name="z823" w:id="990"/>
+    <w:bookmarkEnd w:id="992"/>
+    <w:bookmarkStart w:name="z823" w:id="993"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       115. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Бурлинского района Департамента по чрезвычайным ситуациям Западно-Казахстанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Бурлинского района Департамента по чрезвычайным ситуациям Западно-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="990"/>
-    <w:bookmarkStart w:name="z824" w:id="991"/>
+    <w:bookmarkEnd w:id="993"/>
+    <w:bookmarkStart w:name="z824" w:id="994"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       116. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Жангалинского района Департамента по чрезвычайным ситуациям Западно-Казахстанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Жангалинского района Департамента по чрезвычайным ситуациям Западно-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="991"/>
-    <w:bookmarkStart w:name="z825" w:id="992"/>
+    <w:bookmarkEnd w:id="994"/>
+    <w:bookmarkStart w:name="z825" w:id="995"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       117. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Жанибекского района Департамента по чрезвычайным ситуациям Западно-Казахстанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Жанибекского района Департамента по чрезвычайным ситуациям Западно-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="992"/>
-    <w:bookmarkStart w:name="z826" w:id="993"/>
+    <w:bookmarkEnd w:id="995"/>
+    <w:bookmarkStart w:name="z826" w:id="996"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       118. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям района Бәйтерек Департамента по чрезвычайным ситуациям Западно-Казахстанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям района Бәйтерек Департамента по чрезвычайным ситуациям Западно-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="993"/>
-    <w:bookmarkStart w:name="z827" w:id="994"/>
+    <w:bookmarkEnd w:id="996"/>
+    <w:bookmarkStart w:name="z827" w:id="997"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       119. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Казталовского района Департамента по чрезвычайным ситуациям Западно-Казахстанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Казталовского района Департамента по чрезвычайным ситуациям Западно-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="994"/>
-    <w:bookmarkStart w:name="z828" w:id="995"/>
+    <w:bookmarkEnd w:id="997"/>
+    <w:bookmarkStart w:name="z828" w:id="998"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       120. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Каратобинского района Департамента по чрезвычайным ситуациям Западно-Казахстанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Каратобинского района Департамента по чрезвычайным ситуациям Западно-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="995"/>
-    <w:bookmarkStart w:name="z829" w:id="996"/>
+    <w:bookmarkEnd w:id="998"/>
+    <w:bookmarkStart w:name="z829" w:id="999"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       121. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Сырымского района Департамента по чрезвычайным ситуациям Западно-Казахстанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Сырымского района Департамента по чрезвычайным ситуациям Западно-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="996"/>
-    <w:bookmarkStart w:name="z830" w:id="997"/>
+    <w:bookmarkEnd w:id="999"/>
+    <w:bookmarkStart w:name="z830" w:id="1000"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       122. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Таскалинского района Департамента по чрезвычайным ситуациям Западно-Казахстанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Таскалинского района Департамента по чрезвычайным ситуациям Западно-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="997"/>
-    <w:bookmarkStart w:name="z831" w:id="998"/>
+    <w:bookmarkEnd w:id="1000"/>
+    <w:bookmarkStart w:name="z831" w:id="1001"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       123. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Теректинского района Департамента по чрезвычайным ситуациям Западно-Казахстанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Теректинского района Департамента по чрезвычайным ситуациям Западно-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="998"/>
-    <w:bookmarkStart w:name="z832" w:id="999"/>
+    <w:bookmarkEnd w:id="1001"/>
+    <w:bookmarkStart w:name="z832" w:id="1002"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       124. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Чингирлауского района Департамента по чрезвычайным ситуациям Западно-Казахстанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Чингирлауского района Департамента по чрезвычайным ситуациям Западно-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="999"/>
-    <w:bookmarkStart w:name="z833" w:id="1000"/>
+    <w:bookmarkEnd w:id="1002"/>
+    <w:bookmarkStart w:name="z833" w:id="1003"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       125. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Байзакского района Департамента по чрезвычайным ситуациям Жамбылской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Байзакского района Департамента по чрезвычайным ситуациям Жамбылской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1000"/>
-    <w:bookmarkStart w:name="z834" w:id="1001"/>
+    <w:bookmarkEnd w:id="1003"/>
+    <w:bookmarkStart w:name="z834" w:id="1004"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       126. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Жамбылского района Департамента по чрезвычайным ситуациям Жамбылской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Жамбылского района Департамента по чрезвычайным ситуациям Жамбылской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1001"/>
-    <w:bookmarkStart w:name="z835" w:id="1002"/>
+    <w:bookmarkEnd w:id="1004"/>
+    <w:bookmarkStart w:name="z835" w:id="1005"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       127. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Жуалынского района Департамента по чрезвычайным ситуациям Жамбылской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Жуалынского района Департамента по чрезвычайным ситуациям Жамбылской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1002"/>
-    <w:bookmarkStart w:name="z836" w:id="1003"/>
+    <w:bookmarkEnd w:id="1005"/>
+    <w:bookmarkStart w:name="z836" w:id="1006"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       128. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Кордайского района Департамента по чрезвычайным ситуациям Жамбылской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Кордайского района Департамента по чрезвычайным ситуациям Жамбылской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1003"/>
-    <w:bookmarkStart w:name="z837" w:id="1004"/>
+    <w:bookmarkEnd w:id="1006"/>
+    <w:bookmarkStart w:name="z837" w:id="1007"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       129. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Меркенского района Департамента по чрезвычайным ситуациям Жамбылской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Меркенского района Департамента по чрезвычайным ситуациям Жамбылской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1004"/>
-    <w:bookmarkStart w:name="z838" w:id="1005"/>
+    <w:bookmarkEnd w:id="1007"/>
+    <w:bookmarkStart w:name="z838" w:id="1008"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       130. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Мойынкумского района Департамента по чрезвычайным ситуациям Жамбылской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Мойынкумского района Департамента по чрезвычайным ситуациям Жамбылской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1005"/>
-    <w:bookmarkStart w:name="z839" w:id="1006"/>
+    <w:bookmarkEnd w:id="1008"/>
+    <w:bookmarkStart w:name="z839" w:id="1009"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       131. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Сарысуского района Департамента по чрезвычайным ситуациям Жамбылской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Сарысуского района Департамента по чрезвычайным ситуациям Жамбылской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1006"/>
-    <w:bookmarkStart w:name="z840" w:id="1007"/>
+    <w:bookmarkEnd w:id="1009"/>
+    <w:bookmarkStart w:name="z840" w:id="1010"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       132. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Таласского района Департамента по чрезвычайным ситуациям Жамбылской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Таласского района Департамента по чрезвычайным ситуациям Жамбылской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1007"/>
-    <w:bookmarkStart w:name="z841" w:id="1008"/>
+    <w:bookmarkEnd w:id="1010"/>
+    <w:bookmarkStart w:name="z841" w:id="1011"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       133. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям района Турара Рыскулова Департамента по чрезвычайным ситуациям Жамбылской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям района Турара Рыскулова Департамента по чрезвычайным ситуациям Жамбылской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1008"/>
-    <w:bookmarkStart w:name="z842" w:id="1009"/>
+    <w:bookmarkEnd w:id="1011"/>
+    <w:bookmarkStart w:name="z842" w:id="1012"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       134. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Шуйского района Департамента по чрезвычайным ситуациям Жамбылской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Шуйского района Департамента по чрезвычайным ситуациям Жамбылской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1009"/>
-    <w:bookmarkStart w:name="z843" w:id="1010"/>
+    <w:bookmarkEnd w:id="1012"/>
+    <w:bookmarkStart w:name="z843" w:id="1013"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       135. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Абайского района Департамента по чрезвычайным ситуациям Карагандинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Абайского района Департамента по чрезвычайным ситуациям Карагандинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1010"/>
-    <w:bookmarkStart w:name="z844" w:id="1011"/>
+    <w:bookmarkEnd w:id="1013"/>
+    <w:bookmarkStart w:name="z844" w:id="1014"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       136. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Актогайского района Департамента по чрезвычайным ситуациям Карагандинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Актогайского района Департамента по чрезвычайным ситуациям Карагандинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1011"/>
-    <w:bookmarkStart w:name="z845" w:id="1012"/>
+    <w:bookmarkEnd w:id="1014"/>
+    <w:bookmarkStart w:name="z845" w:id="1015"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       137. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Бухар-Жырауского района Департамента по чрезвычайным ситуациям Карагандинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Бухар-Жырауского района Департамента по чрезвычайным ситуациям Карагандинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1012"/>
-    <w:bookmarkStart w:name="z846" w:id="1013"/>
+    <w:bookmarkEnd w:id="1015"/>
+    <w:bookmarkStart w:name="z846" w:id="1016"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       138. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Жанааркинского района Департамента по чрезвычайным ситуациям Карагандинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Жанааркинского района Департамента по чрезвычайным ситуациям Карагандинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1013"/>
-    <w:bookmarkStart w:name="z847" w:id="1014"/>
+    <w:bookmarkEnd w:id="1016"/>
+    <w:bookmarkStart w:name="z847" w:id="1017"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       139. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям города Каражала Департамента по чрезвычайным ситуациям Карагандинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям города Каражала Департамента по чрезвычайным ситуациям Карагандинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1014"/>
-    <w:bookmarkStart w:name="z848" w:id="1015"/>
+    <w:bookmarkEnd w:id="1017"/>
+    <w:bookmarkStart w:name="z848" w:id="1018"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       140. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Каркаралинского района Департамента по чрезвычайным ситуациям Карагандинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Каркаралинского района Департамента по чрезвычайным ситуациям Карагандинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1015"/>
-    <w:bookmarkStart w:name="z849" w:id="1016"/>
+    <w:bookmarkEnd w:id="1018"/>
+    <w:bookmarkStart w:name="z849" w:id="1019"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       141. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Нуринского района Департамента по чрезвычайным ситуациям Карагандинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Нуринского района Департамента по чрезвычайным ситуациям Карагандинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1016"/>
-    <w:bookmarkStart w:name="z850" w:id="1017"/>
+    <w:bookmarkEnd w:id="1019"/>
+    <w:bookmarkStart w:name="z850" w:id="1020"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       142. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Осакаровского района Департамента по чрезвычайным ситуациям Карагандинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Осакаровского района Департамента по чрезвычайным ситуациям Карагандинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1017"/>
-    <w:bookmarkStart w:name="z851" w:id="1018"/>
+    <w:bookmarkEnd w:id="1020"/>
+    <w:bookmarkStart w:name="z851" w:id="1021"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       143. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям города Приозерска Департамента по чрезвычайным ситуациям Карагандинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям города Приозерска Департамента по чрезвычайным ситуациям Карагандинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1018"/>
-    <w:bookmarkStart w:name="z852" w:id="1019"/>
+    <w:bookmarkEnd w:id="1021"/>
+    <w:bookmarkStart w:name="z852" w:id="1022"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       144. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям города Сарани Департамента по чрезвычайным ситуациям Карагандинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям города Сарани Департамента по чрезвычайным ситуациям Карагандинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1019"/>
-    <w:bookmarkStart w:name="z853" w:id="1020"/>
+    <w:bookmarkEnd w:id="1022"/>
+    <w:bookmarkStart w:name="z853" w:id="1023"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       145. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям города Сатпаева Департамента по чрезвычайным ситуациям Карагандинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям города Сатпаева Департамента по чрезвычайным ситуациям Карагандинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1020"/>
-    <w:bookmarkStart w:name="z854" w:id="1021"/>
+    <w:bookmarkEnd w:id="1023"/>
+    <w:bookmarkStart w:name="z854" w:id="1024"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       146. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Улытауского района Департамента по чрезвычайным ситуациям Карагандинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Улытауского района Департамента по чрезвычайным ситуациям Карагандинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1021"/>
-    <w:bookmarkStart w:name="z855" w:id="1022"/>
+    <w:bookmarkEnd w:id="1024"/>
+    <w:bookmarkStart w:name="z855" w:id="1025"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       147. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям города Шахтинска Департамента по чрезвычайным ситуациям Карагандинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям города Шахтинска Департамента по чрезвычайным ситуациям Карагандинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1022"/>
-    <w:bookmarkStart w:name="z856" w:id="1023"/>
+    <w:bookmarkEnd w:id="1025"/>
+    <w:bookmarkStart w:name="z856" w:id="1026"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       148. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Шетского района Департамента по чрезвычайным ситуациям Карагандинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Шетского района Департамента по чрезвычайным ситуациям Карагандинской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1023"/>
-    <w:bookmarkStart w:name="z857" w:id="1024"/>
+    <w:bookmarkEnd w:id="1026"/>
+    <w:bookmarkStart w:name="z857" w:id="1027"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       149. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Алтынсаринского района Департамента по чрезвычайным ситуациям Костанайской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Алтынсаринского района Департамента по чрезвычайным ситуациям Костанайской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1024"/>
-    <w:bookmarkStart w:name="z858" w:id="1025"/>
+    <w:bookmarkEnd w:id="1027"/>
+    <w:bookmarkStart w:name="z858" w:id="1028"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       150. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Амангельдинского района Департамента по чрезвычайным ситуациям Костанайской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Амангельдинского района Департамента по чрезвычайным ситуациям Костанайской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1025"/>
-    <w:bookmarkStart w:name="z859" w:id="1026"/>
+    <w:bookmarkEnd w:id="1028"/>
+    <w:bookmarkStart w:name="z859" w:id="1029"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       151. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Аулиекольского района Департамента по чрезвычайным ситуациям Костанайской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Аулиекольского района Департамента по чрезвычайным ситуациям Костанайской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1026"/>
-    <w:bookmarkStart w:name="z860" w:id="1027"/>
+    <w:bookmarkEnd w:id="1029"/>
+    <w:bookmarkStart w:name="z860" w:id="1030"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       152. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Денисовского района Департамента по чрезвычайным ситуациям Костанайской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Денисовского района Департамента по чрезвычайным ситуациям Костанайской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1027"/>
-    <w:bookmarkStart w:name="z861" w:id="1028"/>
+    <w:bookmarkEnd w:id="1030"/>
+    <w:bookmarkStart w:name="z861" w:id="1031"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       153. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Джангельдинского района Департамента по чрезвычайным ситуациям Костанайской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Джангельдинского района Департамента по чрезвычайным ситуациям Костанайской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1028"/>
-    <w:bookmarkStart w:name="z862" w:id="1029"/>
+    <w:bookmarkEnd w:id="1031"/>
+    <w:bookmarkStart w:name="z862" w:id="1032"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       154. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Житикаринского района Департамента по чрезвычайным ситуациям Костанайской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Житикаринского района Департамента по чрезвычайным ситуациям Костанайской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1029"/>
-    <w:bookmarkStart w:name="z863" w:id="1030"/>
+    <w:bookmarkEnd w:id="1032"/>
+    <w:bookmarkStart w:name="z863" w:id="1033"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       155. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Камыстинского района Департамента по чрезвычайным ситуациям Костанайской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Камыстинского района Департамента по чрезвычайным ситуациям Костанайской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1030"/>
-    <w:bookmarkStart w:name="z864" w:id="1031"/>
+    <w:bookmarkEnd w:id="1033"/>
+    <w:bookmarkStart w:name="z864" w:id="1034"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       156. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Карабалыкского района Департамента по чрезвычайным ситуациям Костанайской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Карабалыкского района Департамента по чрезвычайным ситуациям Костанайской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1031"/>
-    <w:bookmarkStart w:name="z865" w:id="1032"/>
+    <w:bookmarkEnd w:id="1034"/>
+    <w:bookmarkStart w:name="z865" w:id="1035"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       157. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Карасуского района Департамента по чрезвычайным ситуациям Костанайской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Карасуского района Департамента по чрезвычайным ситуациям Костанайской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1032"/>
-    <w:bookmarkStart w:name="z866" w:id="1033"/>
+    <w:bookmarkEnd w:id="1035"/>
+    <w:bookmarkStart w:name="z866" w:id="1036"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       158. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Костанайского района Департамента по чрезвычайным ситуациям Костанайской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Костанайского района Департамента по чрезвычайным ситуациям Костанайской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1033"/>
-    <w:bookmarkStart w:name="z867" w:id="1034"/>
+    <w:bookmarkEnd w:id="1036"/>
+    <w:bookmarkStart w:name="z867" w:id="1037"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       159. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям города Лисаковска Департамента по чрезвычайным ситуациям Костанайской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям города Лисаковска Департамента по чрезвычайным ситуациям Костанайской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1034"/>
-    <w:bookmarkStart w:name="z868" w:id="1035"/>
+    <w:bookmarkEnd w:id="1037"/>
+    <w:bookmarkStart w:name="z868" w:id="1038"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       160. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Мендыгаринского района Департамента по чрезвычайным ситуациям Костанайской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Мендыгаринского района Департамента по чрезвычайным ситуациям Костанайской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1035"/>
-    <w:bookmarkStart w:name="z869" w:id="1036"/>
+    <w:bookmarkEnd w:id="1038"/>
+    <w:bookmarkStart w:name="z869" w:id="1039"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       161. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Наурзумского района Департамента по чрезвычайным ситуациям Костанайской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Наурзумского района Департамента по чрезвычайным ситуациям Костанайской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1036"/>
-    <w:bookmarkStart w:name="z870" w:id="1037"/>
+    <w:bookmarkEnd w:id="1039"/>
+    <w:bookmarkStart w:name="z870" w:id="1040"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       162. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям города Аркалыка Департамента по чрезвычайным ситуациям Костанайской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям города Аркалыка Департамента по чрезвычайным ситуациям Костанайской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1037"/>
-    <w:bookmarkStart w:name="z871" w:id="1038"/>
+    <w:bookmarkEnd w:id="1040"/>
+    <w:bookmarkStart w:name="z871" w:id="1041"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       163. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Сарыкольского района Департамента по чрезвычайным ситуациям Костанайской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Сарыкольского района Департамента по чрезвычайным ситуациям Костанайской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1038"/>
-    <w:bookmarkStart w:name="z872" w:id="1039"/>
+    <w:bookmarkEnd w:id="1041"/>
+    <w:bookmarkStart w:name="z872" w:id="1042"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       164. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям района Беимбета Майлина Департамента по чрезвычайным ситуациям Костанайской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям района Беимбета Майлина Департамента по чрезвычайным ситуациям Костанайской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1039"/>
-    <w:bookmarkStart w:name="z873" w:id="1040"/>
+    <w:bookmarkEnd w:id="1042"/>
+    <w:bookmarkStart w:name="z873" w:id="1043"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       165. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Узункольского района Департамента по чрезвычайным ситуациям Костанайской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Узункольского района Департамента по чрезвычайным ситуациям Костанайской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1040"/>
-    <w:bookmarkStart w:name="z874" w:id="1041"/>
+    <w:bookmarkEnd w:id="1043"/>
+    <w:bookmarkStart w:name="z874" w:id="1044"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       166. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Федоровского района Департамента по чрезвычайным ситуациям Костанайской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Федоровского района Департамента по чрезвычайным ситуациям Костанайской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1041"/>
-    <w:bookmarkStart w:name="z875" w:id="1042"/>
+    <w:bookmarkEnd w:id="1044"/>
+    <w:bookmarkStart w:name="z875" w:id="1045"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       167. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Аральского района Департамента по чрезвычайным ситуациям Кызылординской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Аральского района Департамента по чрезвычайным ситуациям Кызылординской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1042"/>
-    <w:bookmarkStart w:name="z876" w:id="1043"/>
+    <w:bookmarkEnd w:id="1045"/>
+    <w:bookmarkStart w:name="z876" w:id="1046"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       168. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Жалагашского района Департамента по чрезвычайным ситуациям Кызылординской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Жалагашского района Департамента по чрезвычайным ситуациям Кызылординской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1043"/>
-    <w:bookmarkStart w:name="z877" w:id="1044"/>
+    <w:bookmarkEnd w:id="1046"/>
+    <w:bookmarkStart w:name="z877" w:id="1047"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       169. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Жанакорганского района Департамента по чрезвычайным ситуациям Кызылординской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Жанакорганского района Департамента по чрезвычайным ситуациям Кызылординской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1044"/>
-    <w:bookmarkStart w:name="z878" w:id="1045"/>
+    <w:bookmarkEnd w:id="1047"/>
+    <w:bookmarkStart w:name="z878" w:id="1048"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       170. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Казалинского района Департамента по чрезвычайным ситуациям Кызылординской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Казалинского района Департамента по чрезвычайным ситуациям Кызылординской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1045"/>
-    <w:bookmarkStart w:name="z879" w:id="1046"/>
+    <w:bookmarkEnd w:id="1048"/>
+    <w:bookmarkStart w:name="z879" w:id="1049"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       171. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Кармакшинского района Департамента по чрезвычайным ситуациям Кызылординской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Кармакшинского района Департамента по чрезвычайным ситуациям Кызылординской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1046"/>
-    <w:bookmarkStart w:name="z880" w:id="1047"/>
+    <w:bookmarkEnd w:id="1049"/>
+    <w:bookmarkStart w:name="z880" w:id="1050"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       172. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Сырдарьинского района Департамента по чрезвычайным ситуациям Кызылординской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Сырдарьинского района Департамента по чрезвычайным ситуациям Кызылординской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1047"/>
-    <w:bookmarkStart w:name="z881" w:id="1048"/>
+    <w:bookmarkEnd w:id="1050"/>
+    <w:bookmarkStart w:name="z881" w:id="1051"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       173. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Шиелийского района Департамента по чрезвычайным ситуациям Кызылординской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Шиелийского района Департамента по чрезвычайным ситуациям Кызылординской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1048"/>
-    <w:bookmarkStart w:name="z882" w:id="1049"/>
+    <w:bookmarkEnd w:id="1051"/>
+    <w:bookmarkStart w:name="z882" w:id="1052"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       174. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Бейнеуского района Департамента по чрезвычайным ситуациям Мангистауской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Бейнеуского района Департамента по чрезвычайным ситуациям Мангистауской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1049"/>
-    <w:bookmarkStart w:name="z883" w:id="1050"/>
+    <w:bookmarkEnd w:id="1052"/>
+    <w:bookmarkStart w:name="z883" w:id="1053"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       175. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям города Жана-Озен Департамента по чрезвычайным ситуациям Мангистауской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям города Жана-Озен Департамента по чрезвычайным ситуациям Мангистауской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1050"/>
-    <w:bookmarkStart w:name="z884" w:id="1051"/>
+    <w:bookmarkEnd w:id="1053"/>
+    <w:bookmarkStart w:name="z884" w:id="1054"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       176. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Каракиянского района Департамента по чрезвычайным ситуациям Мангистауской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Каракиянского района Департамента по чрезвычайным ситуациям Мангистауской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1051"/>
-    <w:bookmarkStart w:name="z885" w:id="1052"/>
+    <w:bookmarkEnd w:id="1054"/>
+    <w:bookmarkStart w:name="z885" w:id="1055"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       177. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Мангистауского района Департамента по чрезвычайным ситуациям Мангистауской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Мангистауского района Департамента по чрезвычайным ситуациям Мангистауской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1052"/>
-    <w:bookmarkStart w:name="z886" w:id="1053"/>
+    <w:bookmarkEnd w:id="1055"/>
+    <w:bookmarkStart w:name="z886" w:id="1056"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       178. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Мунайлинского района Департамента по чрезвычайным ситуациям Мангистауской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Мунайлинского района Департамента по чрезвычайным ситуациям Мангистауской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1053"/>
-    <w:bookmarkStart w:name="z887" w:id="1054"/>
+    <w:bookmarkEnd w:id="1056"/>
+    <w:bookmarkStart w:name="z887" w:id="1057"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       179. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Тупкараганского района Департамента по чрезвычайным ситуациям Мангистауской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Тупкараганского района Департамента по чрезвычайным ситуациям Мангистауской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1054"/>
-    <w:bookmarkStart w:name="z888" w:id="1055"/>
+    <w:bookmarkEnd w:id="1057"/>
+    <w:bookmarkStart w:name="z888" w:id="1058"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       180. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям города Аксу Департамента по чрезвычайным ситуациям Павлодарской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям города Аксу Департамента по чрезвычайным ситуациям Павлодарской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1055"/>
-    <w:bookmarkStart w:name="z889" w:id="1056"/>
+    <w:bookmarkEnd w:id="1058"/>
+    <w:bookmarkStart w:name="z889" w:id="1059"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       181. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Актогайского района Департамента по чрезвычайным ситуациям Павлодарской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Актогайского района Департамента по чрезвычайным ситуациям Павлодарской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1056"/>
-    <w:bookmarkStart w:name="z890" w:id="1057"/>
+    <w:bookmarkEnd w:id="1059"/>
+    <w:bookmarkStart w:name="z890" w:id="1060"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       182. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Баянаульского района Департамента по чрезвычайным ситуациям Павлодарской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Баянаульского района Департамента по чрезвычайным ситуациям Павлодарской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1057"/>
-    <w:bookmarkStart w:name="z891" w:id="1058"/>
+    <w:bookmarkEnd w:id="1060"/>
+    <w:bookmarkStart w:name="z891" w:id="1061"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       183. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Железинского района Департамента по чрезвычайным ситуациям Павлодарской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Железинского района Департамента по чрезвычайным ситуациям Павлодарской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1058"/>
-    <w:bookmarkStart w:name="z892" w:id="1059"/>
+    <w:bookmarkEnd w:id="1061"/>
+    <w:bookmarkStart w:name="z892" w:id="1062"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       184. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Иртышского района Департамента по чрезвычайным ситуациям Павлодарской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Иртышского района Департамента по чрезвычайным ситуациям Павлодарской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1059"/>
-    <w:bookmarkStart w:name="z893" w:id="1060"/>
+    <w:bookmarkEnd w:id="1062"/>
+    <w:bookmarkStart w:name="z893" w:id="1063"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       185. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям района Тереңкөл Департамента по чрезвычайным ситуациям Павлодарской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям района Тереңкөл Департамента по чрезвычайным ситуациям Павлодарской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1060"/>
-    <w:bookmarkStart w:name="z894" w:id="1061"/>
+    <w:bookmarkEnd w:id="1063"/>
+    <w:bookmarkStart w:name="z894" w:id="1064"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       186. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям района Аққулы Департамента по чрезвычайным ситуациям Павлодарской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям района Аққулы Департамента по чрезвычайным ситуациям Павлодарской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1061"/>
-    <w:bookmarkStart w:name="z895" w:id="1062"/>
+    <w:bookmarkEnd w:id="1064"/>
+    <w:bookmarkStart w:name="z895" w:id="1065"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       187. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Майского района Департамента по чрезвычайным ситуациям Павлодарской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Майского района Департамента по чрезвычайным ситуациям Павлодарской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1062"/>
-    <w:bookmarkStart w:name="z896" w:id="1063"/>
+    <w:bookmarkEnd w:id="1065"/>
+    <w:bookmarkStart w:name="z896" w:id="1066"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       188. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Павлодарского района Департамента по чрезвычайным ситуациям Павлодарской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Павлодарского района Департамента по чрезвычайным ситуациям Павлодарской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1063"/>
-    <w:bookmarkStart w:name="z897" w:id="1064"/>
+    <w:bookmarkEnd w:id="1066"/>
+    <w:bookmarkStart w:name="z897" w:id="1067"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       189. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Успенского района Департамента по чрезвычайным ситуациям Павлодарской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Успенского района Департамента по чрезвычайным ситуациям Павлодарской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1064"/>
-    <w:bookmarkStart w:name="z898" w:id="1065"/>
+    <w:bookmarkEnd w:id="1067"/>
+    <w:bookmarkStart w:name="z898" w:id="1068"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       190. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Щербактинского района Департамента по чрезвычайным ситуациям Павлодарской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Щербактинского района Департамента по чрезвычайным ситуациям Павлодарской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1065"/>
-    <w:bookmarkStart w:name="z899" w:id="1066"/>
+    <w:bookmarkEnd w:id="1068"/>
+    <w:bookmarkStart w:name="z899" w:id="1069"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       191. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Айыртауского района Департамента по чрезвычайным ситуациям Северо-Казахстанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Айыртауского района Департамента по чрезвычайным ситуациям Северо-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1066"/>
-    <w:bookmarkStart w:name="z900" w:id="1067"/>
+    <w:bookmarkEnd w:id="1069"/>
+    <w:bookmarkStart w:name="z900" w:id="1070"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       192. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Акжарского района Департамента по чрезвычайным ситуациям Северо-Казахстанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Акжарского района Департамента по чрезвычайным ситуациям Северо-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1067"/>
-    <w:bookmarkStart w:name="z901" w:id="1068"/>
+    <w:bookmarkEnd w:id="1070"/>
+    <w:bookmarkStart w:name="z901" w:id="1071"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       193. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Аккайынского района Департамента по чрезвычайным ситуациям Северо-Казахстанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Аккайынского района Департамента по чрезвычайным ситуациям Северо-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1068"/>
-    <w:bookmarkStart w:name="z902" w:id="1069"/>
+    <w:bookmarkEnd w:id="1071"/>
+    <w:bookmarkStart w:name="z902" w:id="1072"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       194. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям района имени Габита Мусрепова Департамента по чрезвычайным ситуациям Северо-Казахстанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям района имени Габита Мусрепова Департамента по чрезвычайным ситуациям Северо-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1069"/>
-    <w:bookmarkStart w:name="z903" w:id="1070"/>
+    <w:bookmarkEnd w:id="1072"/>
+    <w:bookmarkStart w:name="z903" w:id="1073"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       195. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Есильского района Департамента по чрезвычайным ситуациям Северо-Казахстанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Есильского района Департамента по чрезвычайным ситуациям Северо-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1070"/>
-    <w:bookmarkStart w:name="z904" w:id="1071"/>
+    <w:bookmarkEnd w:id="1073"/>
+    <w:bookmarkStart w:name="z904" w:id="1074"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       196. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Жамбылского района Департамента по чрезвычайным ситуациям Северо-Казахстанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Жамбылского района Департамента по чрезвычайным ситуациям Северо-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1071"/>
-    <w:bookmarkStart w:name="z905" w:id="1072"/>
+    <w:bookmarkEnd w:id="1074"/>
+    <w:bookmarkStart w:name="z905" w:id="1075"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       197. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Кызылжарского района Департамента по чрезвычайным ситуациям Северо-Казахстанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Кызылжарского района Департамента по чрезвычайным ситуациям Северо-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1072"/>
-    <w:bookmarkStart w:name="z906" w:id="1073"/>
+    <w:bookmarkEnd w:id="1075"/>
+    <w:bookmarkStart w:name="z906" w:id="1076"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       198. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям района Магжана Жумабаева Департамента по чрезвычайным ситуациям Северо-Казахстанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям района Магжана Жумабаева Департамента по чрезвычайным ситуациям Северо-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1073"/>
-    <w:bookmarkStart w:name="z907" w:id="1074"/>
+    <w:bookmarkEnd w:id="1076"/>
+    <w:bookmarkStart w:name="z907" w:id="1077"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       199. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Мамлютского района Департамента по чрезвычайным ситуациям Северо-Казахстанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Мамлютского района Департамента по чрезвычайным ситуациям Северо-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1074"/>
-    <w:bookmarkStart w:name="z908" w:id="1075"/>
+    <w:bookmarkEnd w:id="1077"/>
+    <w:bookmarkStart w:name="z908" w:id="1078"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       200. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Тайыншинского района Департамента по чрезвычайным ситуациям Северо-Казахстанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Тайыншинского района Департамента по чрезвычайным ситуациям Северо-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1075"/>
-    <w:bookmarkStart w:name="z909" w:id="1076"/>
+    <w:bookmarkEnd w:id="1078"/>
+    <w:bookmarkStart w:name="z909" w:id="1079"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       201. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Тимирязевского района Департамента по чрезвычайным ситуациям Северо-Казахстанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Тимирязевского района Департамента по чрезвычайным ситуациям Северо-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1076"/>
-    <w:bookmarkStart w:name="z910" w:id="1077"/>
+    <w:bookmarkEnd w:id="1079"/>
+    <w:bookmarkStart w:name="z910" w:id="1080"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       202. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Уалихановского района Департамента по чрезвычайным ситуациям Северо-Казахстанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Уалихановского района Департамента по чрезвычайным ситуациям Северо-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1077"/>
-    <w:bookmarkStart w:name="z911" w:id="1078"/>
+    <w:bookmarkEnd w:id="1080"/>
+    <w:bookmarkStart w:name="z911" w:id="1081"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       203. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям района имени Шал акына Департамента по чрезвычайным ситуациям Северо-Казахстанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям района имени Шал акына Департамента по чрезвычайным ситуациям Северо-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1078"/>
-    <w:bookmarkStart w:name="z912" w:id="1079"/>
+    <w:bookmarkEnd w:id="1081"/>
+    <w:bookmarkStart w:name="z912" w:id="1082"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       204. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Арысского района Департамента по чрезвычайным ситуациям Туркестанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Арысского района Департамента по чрезвычайным ситуациям Туркестанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1079"/>
-    <w:bookmarkStart w:name="z913" w:id="1080"/>
+    <w:bookmarkEnd w:id="1082"/>
+    <w:bookmarkStart w:name="z913" w:id="1083"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       205. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Байдибекского района Департамента по чрезвычайным ситуациям Туркестанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Байдибекского района Департамента по чрезвычайным ситуациям Туркестанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1080"/>
-    <w:bookmarkStart w:name="z914" w:id="1081"/>
+    <w:bookmarkEnd w:id="1083"/>
+    <w:bookmarkStart w:name="z914" w:id="1084"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       206. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Жетысайского района Департамента по чрезвычайным ситуациям Туркестанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Жетысайского района Департамента по чрезвычайным ситуациям Туркестанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1081"/>
-    <w:bookmarkStart w:name="z915" w:id="1082"/>
+    <w:bookmarkEnd w:id="1084"/>
+    <w:bookmarkStart w:name="z915" w:id="1085"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       207. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Казыгуртского района Департамента по чрезвычайным ситуациям Туркестанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Казыгуртского района Департамента по чрезвычайным ситуациям Туркестанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1082"/>
-    <w:bookmarkStart w:name="z916" w:id="1083"/>
+    <w:bookmarkEnd w:id="1085"/>
+    <w:bookmarkStart w:name="z916" w:id="1086"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       208. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Келесского района Департамента по чрезвычайным ситуациям Туркестанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Келесского района Департамента по чрезвычайным ситуациям Туркестанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1083"/>
-    <w:bookmarkStart w:name="z917" w:id="1084"/>
+    <w:bookmarkEnd w:id="1086"/>
+    <w:bookmarkStart w:name="z917" w:id="1087"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       209. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям города Кентау Департамента по чрезвычайным ситуациям Туркестанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям города Кентау Департамента по чрезвычайным ситуациям Туркестанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1084"/>
-    <w:bookmarkStart w:name="z918" w:id="1085"/>
+    <w:bookmarkEnd w:id="1087"/>
+    <w:bookmarkStart w:name="z918" w:id="1088"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       210. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Мактааральского района Департамента по чрезвычайным ситуациям Туркестанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Мактааральского района Департамента по чрезвычайным ситуациям Туркестанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1085"/>
-    <w:bookmarkStart w:name="z919" w:id="1086"/>
+    <w:bookmarkEnd w:id="1088"/>
+    <w:bookmarkStart w:name="z919" w:id="1089"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       211. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Ордабасинского района Департамента по чрезвычайным ситуациям Туркестанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Ордабасинского района Департамента по чрезвычайным ситуациям Туркестанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1086"/>
-    <w:bookmarkStart w:name="z920" w:id="1087"/>
+    <w:bookmarkEnd w:id="1089"/>
+    <w:bookmarkStart w:name="z920" w:id="1090"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       212. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Отрарского района Департамента по чрезвычайным ситуациям Туркестанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Отрарского района Департамента по чрезвычайным ситуациям Туркестанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1087"/>
-    <w:bookmarkStart w:name="z921" w:id="1088"/>
+    <w:bookmarkEnd w:id="1090"/>
+    <w:bookmarkStart w:name="z921" w:id="1091"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       213. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Сарыагашского района Департамента по чрезвычайным ситуациям Туркестанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Сарыагашского района Департамента по чрезвычайным ситуациям Туркестанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1088"/>
-    <w:bookmarkStart w:name="z922" w:id="1089"/>
+    <w:bookmarkEnd w:id="1091"/>
+    <w:bookmarkStart w:name="z922" w:id="1092"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       214. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Созакского района Департамента по чрезвычайным ситуациям Туркестанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Созакского района Департамента по чрезвычайным ситуациям Туркестанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1089"/>
-    <w:bookmarkStart w:name="z923" w:id="1090"/>
+    <w:bookmarkEnd w:id="1092"/>
+    <w:bookmarkStart w:name="z923" w:id="1093"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       215. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Толебийского района Департамента по чрезвычайным ситуациям Туркестанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Толебийского района Департамента по чрезвычайным ситуациям Туркестанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1090"/>
-    <w:bookmarkStart w:name="z924" w:id="1091"/>
+    <w:bookmarkEnd w:id="1093"/>
+    <w:bookmarkStart w:name="z924" w:id="1094"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       216. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Тюлькубасского района Департамента по чрезвычайным ситуациям Туркестанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Тюлькубасского района Департамента по чрезвычайным ситуациям Туркестанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1091"/>
-    <w:bookmarkStart w:name="z925" w:id="1092"/>
+    <w:bookmarkEnd w:id="1094"/>
+    <w:bookmarkStart w:name="z925" w:id="1095"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       217. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Шардаринского района Департамента по чрезвычайным ситуациям Туркестанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Шардаринского района Департамента по чрезвычайным ситуациям Туркестанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1092"/>
-    <w:bookmarkStart w:name="z926" w:id="1093"/>
+    <w:bookmarkEnd w:id="1095"/>
+    <w:bookmarkStart w:name="z926" w:id="1096"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       218. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Абайского района Департамента по чрезвычайным ситуациям Восточно-Казахстанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Абайского района Департамента по чрезвычайным ситуациям Восточно-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1093"/>
-    <w:bookmarkStart w:name="z927" w:id="1094"/>
+    <w:bookmarkEnd w:id="1096"/>
+    <w:bookmarkStart w:name="z927" w:id="1097"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       219. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Аягозского района Департамента по чрезвычайным ситуациям Восточно-Казахстанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Аягозского района Департамента по чрезвычайным ситуациям Восточно-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1094"/>
-    <w:bookmarkStart w:name="z928" w:id="1095"/>
+    <w:bookmarkEnd w:id="1097"/>
+    <w:bookmarkStart w:name="z928" w:id="1098"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       220. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Бескарагайского района Департамента по чрезвычайным ситуациям Восточно-Казахстанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Бескарагайского района Департамента по чрезвычайным ситуациям Восточно-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1095"/>
-    <w:bookmarkStart w:name="z929" w:id="1096"/>
+    <w:bookmarkEnd w:id="1098"/>
+    <w:bookmarkStart w:name="z929" w:id="1099"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       221. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Бородулихинского района Департамента по чрезвычайным ситуациям Восточно-Казахстанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Бородулихинского района Департамента по чрезвычайным ситуациям Восточно-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1096"/>
-    <w:bookmarkStart w:name="z930" w:id="1097"/>
+    <w:bookmarkEnd w:id="1099"/>
+    <w:bookmarkStart w:name="z930" w:id="1100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       222. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Глубоковского района Департамента по чрезвычайным ситуациям Восточно-Казахстанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Глубоковского района Департамента по чрезвычайным ситуациям Восточно-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1097"/>
-    <w:bookmarkStart w:name="z931" w:id="1098"/>
+    <w:bookmarkEnd w:id="1100"/>
+    <w:bookmarkStart w:name="z931" w:id="1101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       223. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Жарминского района Департамента по чрезвычайным ситуациям Восточно-Казахстанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Жарминского района Департамента по чрезвычайным ситуациям Восточно-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1098"/>
-    <w:bookmarkStart w:name="z932" w:id="1099"/>
+    <w:bookmarkEnd w:id="1101"/>
+    <w:bookmarkStart w:name="z932" w:id="1102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       224. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Зайсанского района Департамента по чрезвычайным ситуациям Восточно-Казахстанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Зайсанского района Департамента по чрезвычайным ситуациям Восточно-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1099"/>
-    <w:bookmarkStart w:name="z933" w:id="1100"/>
+    <w:bookmarkEnd w:id="1102"/>
+    <w:bookmarkStart w:name="z933" w:id="1103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       225. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Катон-Карагайского района Департамента по чрезвычайным ситуациям Восточно-Казахстанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Катон-Карагайского района Департамента по чрезвычайным ситуациям Восточно-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1100"/>
-    <w:bookmarkStart w:name="z934" w:id="1101"/>
+    <w:bookmarkEnd w:id="1103"/>
+    <w:bookmarkStart w:name="z934" w:id="1104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       226. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Кокпектинского района Департамента по чрезвычайным ситуациям Восточно-Казахстанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Кокпектинского района Департамента по чрезвычайным ситуациям Восточно-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1101"/>
-    <w:bookmarkStart w:name="z935" w:id="1102"/>
+    <w:bookmarkEnd w:id="1104"/>
+    <w:bookmarkStart w:name="z935" w:id="1105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       227. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям города Курчатова Департамента по чрезвычайным ситуациям Восточно-Казахстанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям города Курчатова Департамента по чрезвычайным ситуациям Восточно-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1102"/>
-    <w:bookmarkStart w:name="z936" w:id="1103"/>
+    <w:bookmarkEnd w:id="1105"/>
+    <w:bookmarkStart w:name="z936" w:id="1106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       228. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Курчумского района Департамента по чрезвычайным ситуациям Восточно-Казахстанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Курчумского района Департамента по чрезвычайным ситуациям Восточно-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1103"/>
-    <w:bookmarkStart w:name="z937" w:id="1104"/>
+    <w:bookmarkEnd w:id="1106"/>
+    <w:bookmarkStart w:name="z937" w:id="1107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       229. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Тарбагатайского района Департамента по чрезвычайным ситуациям Восточно-Казахстанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Тарбагатайского района Департамента по чрезвычайным ситуациям Восточно-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1104"/>
-    <w:bookmarkStart w:name="z938" w:id="1105"/>
+    <w:bookmarkEnd w:id="1107"/>
+    <w:bookmarkStart w:name="z938" w:id="1108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       230. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Уланского района Департамента по чрезвычайным ситуациям Восточно-Казахстанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Уланского района Департамента по чрезвычайным ситуациям Восточно-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1105"/>
-    <w:bookmarkStart w:name="z939" w:id="1106"/>
+    <w:bookmarkEnd w:id="1108"/>
+    <w:bookmarkStart w:name="z939" w:id="1109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       231. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Урджарского района Департамента по чрезвычайным ситуациям Восточно-Казахстанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Урджарского района Департамента по чрезвычайным ситуациям Восточно-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1106"/>
-    <w:bookmarkStart w:name="z940" w:id="1107"/>
+    <w:bookmarkEnd w:id="1109"/>
+    <w:bookmarkStart w:name="z940" w:id="1110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       232. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отдел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по чрезвычайным ситуациям Шемонаихинского района Департамента по чрезвычайным ситуациям Восточно-Казахстанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Отдел по чрезвычайным ситуациям Шемонаихинского района Департамента по чрезвычайным ситуациям Восточно-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1107"/>
-    <w:bookmarkStart w:name="z941" w:id="1108"/>
+    <w:bookmarkEnd w:id="1110"/>
+    <w:bookmarkStart w:name="z941" w:id="1111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       233. Республиканское государственное учреждение "Воинская часть 28237 Национальной гвардии Республики Казахстан" в республиканское государственное учреждение "Воинская часть 28237 Министерства по чрезвычайным ситуациям Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1108"/>
-    <w:bookmarkStart w:name="z942" w:id="1109"/>
+    <w:bookmarkEnd w:id="1111"/>
+    <w:bookmarkStart w:name="z942" w:id="1112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       234. Республиканское государственное учреждение "Воинская часть 68303 Национальной гвардии Республики Казахстан" в республиканское государственное учреждение "Воинская часть 68303 Министерства по чрезвычайным ситуациям Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1109"/>
-    <w:bookmarkStart w:name="z943" w:id="1110"/>
+    <w:bookmarkEnd w:id="1112"/>
+    <w:bookmarkStart w:name="z943" w:id="1113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       235. Республиканское государственное учреждение "Воинская часть 52859 Национальной гвардии Республики Казахстан" в республиканское государственное учреждение "Воинская часть 52859 Министерства по чрезвычайным ситуациям Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1110"/>
-    <w:bookmarkStart w:name="z944" w:id="1111"/>
+    <w:bookmarkEnd w:id="1113"/>
+    <w:bookmarkStart w:name="z944" w:id="1114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       236. Кокшетауский технический институт Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан в Кокшетауский технический институт Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1111"/>
-    <w:bookmarkStart w:name="z945" w:id="1112"/>
+    <w:bookmarkEnd w:id="1114"/>
+    <w:bookmarkStart w:name="z945" w:id="1115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       237. Казселезащита Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан (город Алматы) в Казселезащита Министерства по чрезвычайным ситуациям Республики Казахстан (город Алматы).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1112"/>
-    <w:bookmarkStart w:name="z946" w:id="1113"/>
+    <w:bookmarkEnd w:id="1115"/>
+    <w:bookmarkStart w:name="z946" w:id="1116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       238. Республиканский оперативно-спасательный отряд Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан (город Алматы) в республиканский оперативно-спасательный отряд Министерства по чрезвычайным ситуациям Республики Казахстан (город Алматы).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1113"/>
-    <w:bookmarkStart w:name="z947" w:id="1114"/>
+    <w:bookmarkEnd w:id="1116"/>
+    <w:bookmarkStart w:name="z947" w:id="1117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       239. Центр медицины катастроф Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан (город Нур-Султан) в Центр медицины катастроф Министерства по чрезвычайным ситуациям Республики Казахстан (город Нур-Султан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1114"/>
-    <w:bookmarkStart w:name="z948" w:id="1115"/>
+    <w:bookmarkEnd w:id="1117"/>
+    <w:bookmarkStart w:name="z948" w:id="1118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       240. Службу пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям Акмолинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан (город Кокшетау) в Службу пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям Акмолинской области Министерства по чрезвычайным ситуациям Республики Казахстан (город Кокшетау).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1115"/>
-    <w:bookmarkStart w:name="z949" w:id="1116"/>
+    <w:bookmarkEnd w:id="1118"/>
+    <w:bookmarkStart w:name="z949" w:id="1119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       241. Службу пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям Актюбинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан (город Актобе) в Службу пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям Актюбинской области Министерства по чрезвычайным ситуациям Республики Казахстан (город Актобе).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1116"/>
-    <w:bookmarkStart w:name="z950" w:id="1117"/>
+    <w:bookmarkEnd w:id="1119"/>
+    <w:bookmarkStart w:name="z950" w:id="1120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       242. Службу пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям Алматинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан (город Талдыкорган) в Службу пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям Алматинской области Министерства по чрезвычайным ситуациям Республики Казахстан (город Талдыкорган).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1117"/>
-    <w:bookmarkStart w:name="z951" w:id="1118"/>
+    <w:bookmarkEnd w:id="1120"/>
+    <w:bookmarkStart w:name="z951" w:id="1121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       243. Службу пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям Атырауской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан (город Атырау) в Службу пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям Атырауской области Министерства по чрезвычайным ситуациям Республики Казахстан (город Атырау).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1118"/>
-    <w:bookmarkStart w:name="z952" w:id="1119"/>
+    <w:bookmarkEnd w:id="1121"/>
+    <w:bookmarkStart w:name="z952" w:id="1122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       244. Службу пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям Западно-Казахстанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан (город Уральск) в Службу пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям Западно-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан (город Уральск).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1119"/>
-    <w:bookmarkStart w:name="z953" w:id="1120"/>
+    <w:bookmarkEnd w:id="1122"/>
+    <w:bookmarkStart w:name="z953" w:id="1123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       245. Службу пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям Жамбылской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан (город Тараз) в Службу пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям Жамбылской области Министерства по чрезвычайным ситуациям Республики Казахстан (город Тараз).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1120"/>
-    <w:bookmarkStart w:name="z954" w:id="1121"/>
+    <w:bookmarkEnd w:id="1123"/>
+    <w:bookmarkStart w:name="z954" w:id="1124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       246. Службу пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям Карагандинской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан (город Караганда) в Службу пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям Карагандинской области Министерства по чрезвычайным ситуациям Республики Казахстан (город Караганда).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1121"/>
-    <w:bookmarkStart w:name="z955" w:id="1122"/>
+    <w:bookmarkEnd w:id="1124"/>
+    <w:bookmarkStart w:name="z955" w:id="1125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       247. Службу пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям Костанайской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан (город Костанай) в Службу пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям Костанайской области Министерства по чрезвычайным ситуациям Республики Казахстан (город Костанай).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1122"/>
-    <w:bookmarkStart w:name="z956" w:id="1123"/>
+    <w:bookmarkEnd w:id="1125"/>
+    <w:bookmarkStart w:name="z956" w:id="1126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       248. Службу пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям Кызылординской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан (город Кызылорда) в Службу пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям Кызылординской области Министерства по чрезвычайным ситуациям Республики Казахстан (город Кызылорда).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1123"/>
-    <w:bookmarkStart w:name="z957" w:id="1124"/>
+    <w:bookmarkEnd w:id="1126"/>
+    <w:bookmarkStart w:name="z957" w:id="1127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       249. Службу пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям Мангистауской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан (город Актау) в Службу пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям Мангистауской области Министерства по чрезвычайным ситуациям Республики Казахстан (город Актау).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1124"/>
-    <w:bookmarkStart w:name="z958" w:id="1125"/>
+    <w:bookmarkEnd w:id="1127"/>
+    <w:bookmarkStart w:name="z958" w:id="1128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       250. Службу пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям Павлодарской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан (город Павлодар) в Службу пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям Павлодарской области Министерства по чрезвычайным ситуациям Республики Казахстан (город Павлодар).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1125"/>
-    <w:bookmarkStart w:name="z959" w:id="1126"/>
+    <w:bookmarkEnd w:id="1128"/>
+    <w:bookmarkStart w:name="z959" w:id="1129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       251. Службу пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям Северо-Казахстанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан (город Петропавловск) в Службу пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям Северо-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан (город Петропавловск).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1126"/>
-    <w:bookmarkStart w:name="z960" w:id="1127"/>
+    <w:bookmarkEnd w:id="1129"/>
+    <w:bookmarkStart w:name="z960" w:id="1130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       252. Службу пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям Туркестанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан (город Туркестан) в Службу пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям Туркестанской области Министерства по чрезвычайным ситуациям Республики Казахстан (город Туркестан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1127"/>
-    <w:bookmarkStart w:name="z961" w:id="1128"/>
+    <w:bookmarkEnd w:id="1130"/>
+    <w:bookmarkStart w:name="z961" w:id="1131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       253. Службу пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям Восточно-Казахстанской области Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан (город Усть-Каменогорск) в Службу пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям Восточно-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан (город Усть-Каменогорск).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1128"/>
-    <w:bookmarkStart w:name="z962" w:id="1129"/>
+    <w:bookmarkEnd w:id="1131"/>
+    <w:bookmarkStart w:name="z962" w:id="1132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       254. Службу пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям города Нур-Султана Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан (город Нур-Султан) в Службу пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям города Нур-Султана Министерства по чрезвычайным ситуациям Республики Казахстан (город Нур-Султан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1129"/>
-    <w:bookmarkStart w:name="z963" w:id="1130"/>
+    <w:bookmarkEnd w:id="1132"/>
+    <w:bookmarkStart w:name="z963" w:id="1133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       255. Службу пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям города Алматы Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан (город Алматы) в Службу пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям города Алматы Министерства по чрезвычайным ситуациям Республики Казахстан (город Алматы).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1130"/>
-    <w:bookmarkStart w:name="z964" w:id="1131"/>
+    <w:bookmarkEnd w:id="1133"/>
+    <w:bookmarkStart w:name="z964" w:id="1134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       256. Службу пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям города Шымкента Комитета по чрезвычайным ситуациям Министерства внутренних дел Республики Казахстан (город Шымкент) в Службу пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям города Шымкента Министерства по чрезвычайным ситуациям Республики Казахстан (город Шымкент).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1131"/>
-    <w:bookmarkStart w:name="z965" w:id="1132"/>
+    <w:bookmarkEnd w:id="1134"/>
+    <w:bookmarkStart w:name="z965" w:id="1135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       257. Республиканское государственное учреждение "Департамент Комитета индустриального развития и промышленной безопасности Министерства индустрии и инфраструктурного развития Республики Казахстан по Акмолинской области" в республиканское государственное учреждение "Департамент Комитета промышленной безопасности Министерства по чрезвычайным ситуациям Республики Казахстан по Акмолинской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1132"/>
-    <w:bookmarkStart w:name="z966" w:id="1133"/>
+    <w:bookmarkEnd w:id="1135"/>
+    <w:bookmarkStart w:name="z966" w:id="1136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       258. Республиканское государственное учреждение "Департамент Комитета индустриального развития и промышленной безопасности Министерства индустрии и инфраструктурного развития Республики Казахстан по Актюбинской области" в республиканское государственное учреждение "Департамент Комитета промышленной безопасности Министерства по чрезвычайным ситуациям Республики Казахстан по Актюбинской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1133"/>
-    <w:bookmarkStart w:name="z967" w:id="1134"/>
+    <w:bookmarkEnd w:id="1136"/>
+    <w:bookmarkStart w:name="z967" w:id="1137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       259. Республиканское государственное учреждение "Департамент Комитета индустриального развития и промышленной безопасности Министерства индустрии и инфраструктурного развития Республики Казахстан по Алматинской области" в республиканское государственное учреждение "Департамент Комитета промышленной безопасности Министерства по чрезвычайным ситуациям Республики Казахстан по Алматинской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1134"/>
-    <w:bookmarkStart w:name="z968" w:id="1135"/>
+    <w:bookmarkEnd w:id="1137"/>
+    <w:bookmarkStart w:name="z968" w:id="1138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       260. Республиканское государственное учреждение "Департамент Комитета индустриального развития и промышленной безопасности Министерства индустрии и инфраструктурного развития Республики Казахстан по Атырауской области" в республиканское государственное учреждение "Департамент Комитета промышленной безопасности Министерства по чрезвычайным ситуациям Республики Казахстан по Атырауской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1135"/>
-    <w:bookmarkStart w:name="z969" w:id="1136"/>
+    <w:bookmarkEnd w:id="1138"/>
+    <w:bookmarkStart w:name="z969" w:id="1139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       261. Республиканское государственное учреждение "Департамент Комитета индустриального развития и промышленной безопасности Министерства индустрии и инфраструктурного развития Республики Казахстан по Западно-Казахстанской области" в республиканское государственное учреждение "Департамент Комитета промышленной безопасности Министерства по чрезвычайным ситуациям Республики Казахстан по Западно-Казахстанской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1136"/>
-    <w:bookmarkStart w:name="z970" w:id="1137"/>
+    <w:bookmarkEnd w:id="1139"/>
+    <w:bookmarkStart w:name="z970" w:id="1140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       262. Республиканское государственное учреждение "Департамент Комитета индустриального развития и промышленной безопасности Министерства индустрии и инфраструктурного развития Республики Казахстан по Жамбылской области" в республиканское государственное учреждение "Департамент Комитета промышленной безопасности Министерства по чрезвычайным ситуациям Республики Казахстан по Жамбылской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1137"/>
-    <w:bookmarkStart w:name="z971" w:id="1138"/>
+    <w:bookmarkEnd w:id="1140"/>
+    <w:bookmarkStart w:name="z971" w:id="1141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       263. Республиканское государственное учреждение "Департамент Комитета индустриального развития и промышленной безопасности Министерства индустрии и инфраструктурного развития Республики Казахстан по Карагандинской области" в республиканское государственное учреждение "Департамент Комитета промышленной безопасности Министерства по чрезвычайным ситуациям Республики Казахстан по Карагандинской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1138"/>
-    <w:bookmarkStart w:name="z972" w:id="1139"/>
+    <w:bookmarkEnd w:id="1141"/>
+    <w:bookmarkStart w:name="z972" w:id="1142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       264. Республиканское государственное учреждение "Департамент Комитета индустриального развития и промышленной безопасности Министерства индустрии и инфраструктурного развития Республики Казахстан по Костанайской области" в республиканское государственное учреждение "Департамент Комитета промышленной безопасности Министерства по чрезвычайным ситуациям Республики Казахстан по Костанайской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1139"/>
-    <w:bookmarkStart w:name="z973" w:id="1140"/>
+    <w:bookmarkEnd w:id="1142"/>
+    <w:bookmarkStart w:name="z973" w:id="1143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       265. Республиканское государственное учреждение "Департамент Комитета индустриального развития и промышленной безопасности Министерства индустрии и инфраструктурного развития Республики Казахстан по Кызылординской области" в республиканское государственное учреждение "Департамент Комитета промышленной безопасности Министерства по чрезвычайным ситуациям Республики Казахстан по Кызылординской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1140"/>
-    <w:bookmarkStart w:name="z974" w:id="1141"/>
+    <w:bookmarkEnd w:id="1143"/>
+    <w:bookmarkStart w:name="z974" w:id="1144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       266. Республиканское государственное учреждение "Департамент Комитета индустриального развития и промышленной безопасности Министерства индустрии и инфраструктурного развития Республики Казахстан по Мангистауской области" в республиканское государственное учреждение "Департамент Комитета промышленной безопасности Министерства по чрезвычайным ситуациям Республики Казахстан по Мангистауской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1141"/>
-    <w:bookmarkStart w:name="z975" w:id="1142"/>
+    <w:bookmarkEnd w:id="1144"/>
+    <w:bookmarkStart w:name="z975" w:id="1145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       267. Республиканское государственное учреждение "Департамент Комитета индустриального развития и промышленной безопасности Министерства индустрии и инфраструктурного развития Республики Казахстан по Павлодарской области" в республиканское государственное учреждение "Департамент Комитета промышленной безопасности Министерства по чрезвычайным ситуациям Республики Казахстан по Павлодарской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1142"/>
-    <w:bookmarkStart w:name="z976" w:id="1143"/>
+    <w:bookmarkEnd w:id="1145"/>
+    <w:bookmarkStart w:name="z976" w:id="1146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       268. Республиканское государственное учреждение "Департамент Комитета индустриального развития и промышленной безопасности Министерства индустрии и инфраструктурного развития Республики Казахстан по Северо-Казахстанской области" в республиканское государственное учреждение "Департамент Комитета промышленной безопасности Министерства по чрезвычайным ситуациям Республики Казахстан по Северо-Казахстанской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1143"/>
-    <w:bookmarkStart w:name="z977" w:id="1144"/>
+    <w:bookmarkEnd w:id="1146"/>
+    <w:bookmarkStart w:name="z977" w:id="1147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       269. Республиканское государственное учреждение "Департамент Комитета индустриального развития и промышленной безопасности Министерства индустрии и инфраструктурного развития Республики Казахстан по Туркестанской области" в республиканское государственное учреждение "Департамент Комитета промышленной безопасности Министерства по чрезвычайным ситуациям Республики Казахстан по Туркестанской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1144"/>
-    <w:bookmarkStart w:name="z978" w:id="1145"/>
+    <w:bookmarkEnd w:id="1147"/>
+    <w:bookmarkStart w:name="z978" w:id="1148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       270. Республиканское государственное учреждение "Департамент Комитета индустриального развития и промышленной безопасности Министерства индустрии и инфраструктурного развития Республики Казахстан по Восточно-Казахстанской области" в республиканское государственное учреждение "Департамент Комитета промышленной безопасности Министерства по чрезвычайным ситуациям Республики Казахстан по Восточно-Казахстанской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1145"/>
-    <w:bookmarkStart w:name="z979" w:id="1146"/>
+    <w:bookmarkEnd w:id="1148"/>
+    <w:bookmarkStart w:name="z979" w:id="1149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       271. Республиканское государственное учреждение "Департамент Комитета индустриального развития и промышленной безопасности Министерства индустрии и инфраструктурного развития Республики Казахстан по городу Нур-Султану" в республиканское государственное учреждение "Департамент Комитета промышленной безопасности Министерства по чрезвычайным ситуациям Республики Казахстан по городу Нур-Султану".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1146"/>
-    <w:bookmarkStart w:name="z980" w:id="1147"/>
+    <w:bookmarkEnd w:id="1149"/>
+    <w:bookmarkStart w:name="z980" w:id="1150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       272. Республиканское государственное учреждение "Департамент Комитета индустриального развития и промышленной безопасности Министерства индустрии и инфраструктурного развития Республики Казахстан по городу Алматы" в республиканское государственное учреждение "Департамент Комитета промышленной безопасности Министерства по чрезвычайным ситуациям Республики Казахстан по городу Алматы".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1147"/>
-    <w:bookmarkStart w:name="z981" w:id="1148"/>
+    <w:bookmarkEnd w:id="1150"/>
+    <w:bookmarkStart w:name="z981" w:id="1151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       273. Республиканское государственное учреждение "Департамент Комитета индустриального развития и промышленной безопасности Министерства индустрии и инфраструктурного развития Республики Казахстан по городу Шымкенту" в республиканское государственное учреждение "Департамент Комитета промышленной безопасности Министерства по чрезвычайным ситуациям Республики Казахстан по городу Шымкенту".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1148"/>
+    <w:bookmarkEnd w:id="1151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -38826,68 +38462,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 23 октября 2020 года № 701</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z983" w:id="1149"/>
+    <w:bookmarkStart w:name="z983" w:id="1152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень юридических лиц, права владения и пользования государственными пакетами акций долями участия которых передаются Министерству по чрезвычайным ситуациям Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1149"/>
+    <w:bookmarkEnd w:id="1152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок - в редакции постановления Правительства РК от 30.12.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -38940,70 +38576,70 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 03.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 714</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z984" w:id="1150"/>
+    <w:bookmarkStart w:name="z984" w:id="1153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министерству по чрезвычайным ситуациям Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1150"/>
+    <w:bookmarkEnd w:id="1153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -39022,90 +38658,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z986" w:id="1151"/>
+    <w:bookmarkStart w:name="z986" w:id="1154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республиканское государственное предприятие на праве хозяйственного ведения "Селденкоргау Курылыс".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1151"/>
-    <w:bookmarkStart w:name="z987" w:id="1152"/>
+    <w:bookmarkEnd w:id="1154"/>
+    <w:bookmarkStart w:name="z987" w:id="1155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акционерные общества</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1152"/>
+    <w:bookmarkEnd w:id="1155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -39134,90 +38770,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z989" w:id="1153"/>
+    <w:bookmarkStart w:name="z989" w:id="1156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Акционерное общество "Казавиаспас".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1153"/>
-    <w:bookmarkStart w:name="z990" w:id="1154"/>
+    <w:bookmarkEnd w:id="1156"/>
+    <w:bookmarkStart w:name="z990" w:id="1157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Акционерное общество "Национальный центр научных исследований, подготовки и обучения в сфере гражданской защиты".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1154"/>
+    <w:bookmarkEnd w:id="1157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>