--- v3 (2026-06-08)
+++ v4 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="422fd54" w14:textId="422fd54">
+    <w:p w14:paraId="0ba0c30" w14:textId="0ba0c30">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1463,100 +1463,120 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Министерству запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Министерства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z17" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Если Министерству законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
+      Если Министерству законами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 13- в редакции постановления Правительства РК от 07.02.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">; с изменениями, внесенными постановлением Правительства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 526</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4457,50 +4477,68 @@
         <w:t>
       59-4) разрабатывает и утверждает перечень труднодоступных местностей, водных, горных и спелеологических объектов, связанных с повышенным риском для жизни, и порядок информирования территориальных органов уполномоченного органа в сфере гражданской защиты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
     <w:bookmarkStart w:name="z1570" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59-5) обеспечивает развитие кинологической службы в органах гражданской защиты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59-6) разрабатывает и утверждает правила возмещения вреда (ущерба), причиненного пострадавшим вследствие чрезвычайных ситуаций природного характера;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z1135" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60) утверждает правила применения воинских частей гражданской обороны в мирное время;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
     <w:bookmarkStart w:name="z1504" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -7557,51 +7595,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       152) разрабатывает и утверждает правила замещения должностей педагогов, научных работников специального учебного заведения Министерства, за исключением должностей гражданских служащих;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="303"/>
     <w:bookmarkStart w:name="z1228" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      153) разрабатывает и утверждает требования к информационным системам и интернет-ресурсам специального учебного заведения Министерства;</w:t>
+      153) разрабатывает и утверждает требования к цифровым системам и интернет-ресурсам специального учебного заведения Министерства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="304"/>
     <w:bookmarkStart w:name="z1229" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       154) разрабатывает и утверждает перечень образовательных программ, реализуемых в специальном учебном заведении Министерства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="305"/>
     <w:bookmarkStart w:name="z1230" w:id="306"/>
     <w:p>
@@ -8799,51 +8837,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       175-13) на ежегодной основе по согласованию с отраслевыми советами по профессиональным квалификациям разрабатывает предложения по разработке и (или) актуализации профессиональных стандартов и направляет их в уполномоченный орган в области признания профессиональных квалификаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="339"/>
     <w:bookmarkStart w:name="z1527" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      175-14) на ежегодной основе по согласованию с местными исполнительными органами областей, городов республиканского значения и столицы формирует потребность рынка труда в признании профессиональных квалификаций с учетом актуальности профессий в текущем и будущем периодах в порядке, определенном уполномоченным органом в области признания профессиональных квалификаций;</w:t>
+      175-14) на ежегодной основе по согласованию с местными исполнительными органами столицы, областей, городов республиканского значения формирует потребность рынка труда в признании профессиональных квалификаций с учетом актуальности профессий в текущем и будущем периодах в порядке, определенном уполномоченным органом в области признания профессиональных квалификаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="340"/>
     <w:bookmarkStart w:name="z1528" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       175-15) по согласованию с отраслевыми советами по профессиональным квалификациям вносит предложения в уполномоченный орган в области признания профессиональных квалификаций по условиям признания профессиональных квалификаций для рассмотрения на заседании Национального совета по профессиональным квалификациям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="341"/>
     <w:bookmarkStart w:name="z1529" w:id="342"/>
     <w:p>
@@ -9339,71 +9377,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       186) осуществляет проведение аварийно-спасательных и неотложных работ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="366"/>
     <w:bookmarkStart w:name="z1262" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      187) обеспечивает функционирование корпоративной информационно-коммуникационной системы государственной системы гражданской защиты, ситуационно-кризисных центров;</w:t>
+      обеспечивает функционирование корпоративной цифровой системы государственной системы гражданской защиты, ситуационно-кризисных центров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="367"/>
     <w:bookmarkStart w:name="z1263" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      188) обеспечивает информационную безопасность в органах гражданской защиты;</w:t>
+      188) обеспечивает кибербезопасность в органах гражданской защиты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="368"/>
     <w:bookmarkStart w:name="z1264" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       189) организует и обеспечивает предоставление электронных услуг юридическим и физическим лицам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="369"/>
     <w:bookmarkStart w:name="z1435" w:id="370"/>
     <w:p>
@@ -10525,51 +10563,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 561</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие c 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10841,50 +10879,136 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1577" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       235-2) с участием заинтересованных государственных органов при изменении номенклатуры разрабатывает проект решения о выпуске материальных ценностей из государственного резерва в порядке разбронирования и вносит его на утверждение в Правительство Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 16 предусматривается дополнить подпунктом 235-3) в соответствии с постановлением Правительства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 526</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z1311" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       236) осуществляет мониторинг эффективности государственного контроля и надзора в области промышленной безопасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="432"/>
     <w:bookmarkStart w:name="z1312" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -12207,50 +12331,86 @@
         <w:t>
       287) участвует в комиссии по проведению контрольных и приемочных испытаний взрывчатых веществ и изделий на их основе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="488"/>
     <w:bookmarkStart w:name="z1363" w:id="489"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       288) оказывает государственные услуги в соответствии с подзаконными нормативными правовыми актами, определяющими порядок оказания государственных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      288-1) оказывает социально ответственные услуги в соответствии с правилами оказания социально ответственных услуг, утвержденными уполномоченным органом в сфере гражданской защиты по согласованию с уполномоченным органом, осуществляющим регулирование или руководство в соответствующей сфере;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      288-2) разрабатывает и утверждает типовые правила оказания социально ответственных услуг в сфере гражданской защиты;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z1364" w:id="490"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       289) выдает лицензии на осуществление деятельности по разработке, производству, приобретению, реализации, хранению взрывчатых и пиротехнических (за исключением гражданских) веществ и изделий с их применением;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="490"/>
     <w:bookmarkStart w:name="z1365" w:id="491"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -13478,51 +13638,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>).</w:t>
+        <w:t xml:space="preserve">); от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 526</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
@@ -13803,51 +14003,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) назначает на должности и освобождает от должностей руководителей комитетов, которые подконтрольны ему в своей деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="522"/>
     <w:bookmarkStart w:name="z277" w:id="523"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) представляет Министерство в Парламенте Республики Казахстан, иных государственных органах и организациях;</w:t>
+      3) представляет Министерство в Курултае Республики Казахстан, иных государственных органах и организациях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="523"/>
     <w:bookmarkStart w:name="z278" w:id="524"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) подписывает приказы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="524"/>
     <w:bookmarkStart w:name="z279" w:id="525"/>
     <w:p>
@@ -14107,50 +14307,112 @@
         <w:t>
       17) распределяет финансовые средства на содержание органов гражданской защиты Республики Казахстан в пределах ассигнований, выделенных из республиканского бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="537"/>
     <w:bookmarkStart w:name="z292" w:id="538"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Исполнение полномочий Министра по чрезвычайным ситуациям в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="538"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 с изменениями, внесенными постановлением Правительства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 526</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z293" w:id="539"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Министр по чрезвычайным ситуациям определяет полномочия своих заместителей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="539"/>
     <w:bookmarkStart w:name="z294" w:id="540"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -38859,55 +39121,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>