--- v0 (2025-11-08)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2ef75a5" w14:textId="2ef75a5">
+    <w:p w14:paraId="ba7342d" w14:textId="ba7342d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -368,51 +368,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) Устав государственного учреждения Республиканский оперативно-спасательный отряд Министерства по чрезвычайным ситуациям Республики Казахстан (город Алматы), согласно </w:t>
+      4) Устав республиканского государственного учреждения "Республиканская служба спасения "Барыс" Министерства по чрезвычайным ситуациям Республики Казахстан", согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
@@ -2957,51 +2957,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 17.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 140</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">; от 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие cо дня его подписания и подлежит официальному опубликованию). </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z30" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11095,130 +11115,230 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 ноября 2020 года № 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z3468" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Устав республиканского государственного учреждения "Республиканский оперативно-спасательный отряд Министерства по чрезвычайным ситуациям Республики Казахстан (город Алматы)"</w:t>
+        <w:t xml:space="preserve"> Устав республиканского государственного учреждения "Республиканская служба спасения "Барыс" Министерства по чрезвычайным ситуациям Республики Казахстан"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок устава – в редакции приказа Министра по чрезвычайным ситуациям РК от 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие cо дня его подписания и подлежит официальному опубликованию).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 - в редакции приказа Министра по чрезвычайным ситуациям РК от 10.10.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 551</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3469" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="361"/>
     <w:bookmarkStart w:name="z3470" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Республиканское государственное учреждение "Республиканский оперативно-спасательный отряд Министерства по чрезвычайным ситуациям Республики Казахстан (город Алматы)" (далее – Учреждение) является некоммерческой организацией, обладающей статусом юридического лица, созданной в организационно-правовой форме государственного учреждения для осуществления функций по предупреждению и ликвидации чрезвычайных ситуаций природного и техногенного характера.</w:t>
+      1. Республиканское государственное учреждение "Республиканская служба спасения "Барыс" Министерства по чрезвычайным ситуациям Республики Казахстан" (далее – Учреждение) является некоммерческой организацией, обладающей статусом юридического лица, созданной в организационно-правовой форме государственного учреждения для осуществления функций по предупреждению и ликвидации чрезвычайных ситуаций природного и техногенного характера.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Министра по чрезвычайным ситуациям РК от 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие cо дня его подписания и подлежит официальному опубликованию).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3471" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Вид государственного учреждения: республиканский. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="363"/>
     <w:bookmarkStart w:name="z3472" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -11291,54 +11411,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Уполномоченным органом соответствующей отрасли, а также органом, осуществляющим по отношению к нему функции субъекта права в отношении имущества Учреждения, является Министерство по чрезвычайным ситуациям Республики Казахстан (далее - Министерство).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="366"/>
     <w:bookmarkStart w:name="z3475" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Наименование Учреждения: Республиканское государственное учреждение "Республиканский оперативно-спасательный отряд Министерства по чрезвычайным ситуациям Республики Казахстан (город Алматы)".</w:t>
+      6. Наименование Учреждения: "Республиканская служба спасения "Барыс" Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 – в редакции приказа Министра по чрезвычайным ситуациям РК от 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие cо дня его подписания и подлежит официальному опубликованию).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3476" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Место нахождения Учреждения: индекс 050027, Республика Казахстан, г.Алматы, Наурызбайский район, микрорайон Акжар, улица Даулеткерей, 198.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="368"/>
     <w:bookmarkStart w:name="z3477" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -32133,55 +32315,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>