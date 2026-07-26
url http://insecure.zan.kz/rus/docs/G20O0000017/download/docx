--- v1 (2026-06-09)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ba7342d" w14:textId="ba7342d">
+    <w:p w14:paraId="494ef26" w14:textId="494ef26">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -13830,1600 +13830,1722 @@
         <w:t>
       12. Предметом деятельности государственного учреждения является защита населения, объектов и территории от чрезвычайных ситуаций природного и техногенного характера, путем проведения аварийно-спасательных работ и неотложных работ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="467"/>
     <w:bookmarkStart w:name="z3059" w:id="468"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Целью деятельности государственного учреждения является реализация государственной политики в области гражданской защиты, осуществления комплекса мероприятий, направленных на предупреждение и ликвидацию чрезвычайных ситуаций природного и техногенного характера и их последствий, оказание медицинской помощи населению, находящемуся в зоне чрезвычайной ситуации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="468"/>
-    <w:bookmarkStart w:name="z3060" w:id="469"/>
+    <w:bookmarkStart w:name="z3069" w:id="469"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Для достижения своих целей государственное учреждение осуществляет:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="469"/>
-    <w:bookmarkStart w:name="z3061" w:id="470"/>
+    <w:bookmarkStart w:name="z9" w:id="470"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в мирное время:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="470"/>
-    <w:bookmarkStart w:name="z3062" w:id="471"/>
-[...15 lines deleted...]
-      ликвидация чрезвычайных ситуаций на территории Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z10" w:id="471"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ликвидацию чрезвычайных ситуаций на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="471"/>
-    <w:bookmarkStart w:name="z3063" w:id="472"/>
-[...15 lines deleted...]
-      организация боевой, мобилизационной и политической подготовки;</w:t>
+    <w:bookmarkStart w:name="z11" w:id="472"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организацию боевой, мобилизационной и политической подготовки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="472"/>
-    <w:bookmarkStart w:name="z3064" w:id="473"/>
+    <w:bookmarkStart w:name="z12" w:id="473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выполнение работ по жизнеобеспечению населения в зонах чрезвычайных ситуаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="473"/>
-    <w:bookmarkStart w:name="z3065" w:id="474"/>
+    <w:bookmarkStart w:name="z13" w:id="474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       участие в мероприятиях, направленных на предупреждение чрезвычайных ситуаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="474"/>
-    <w:bookmarkStart w:name="z3066" w:id="475"/>
+    <w:bookmarkStart w:name="z14" w:id="475"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечение охраны и обслуживания пунктов управления, находящихся в ведении Министерства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="475"/>
-    <w:bookmarkStart w:name="z3067" w:id="476"/>
-[...15 lines deleted...]
-      перевозка, сопровождение и охрана грузов, доставляемых в зоны чрезвычайных ситуаций, в том числе и в иностранные государства;</w:t>
+    <w:bookmarkStart w:name="z15" w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      перевозку, сопровождение и охрану грузов, доставляемых в зоны чрезвычайных ситуаций, в том числе и в иностранные государства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="476"/>
-    <w:bookmarkStart w:name="z3068" w:id="477"/>
-[...15 lines deleted...]
-      осуществление мероприятий по подготовке к мобилизационному развертыванию и приведению в высшие степени боевой готовности;</w:t>
+    <w:bookmarkStart w:name="z16" w:id="477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мероприятия по подготовке к мобилизационному развертыванию и приведению в высшие степени боевой готовности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="477"/>
-    <w:bookmarkStart w:name="z3069" w:id="478"/>
+    <w:bookmarkStart w:name="z17" w:id="478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поддержание в готовности учебных объектов, полигонов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="478"/>
-    <w:bookmarkStart w:name="z3070" w:id="479"/>
+    <w:bookmarkStart w:name="z18" w:id="479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      защиту сотрудников, военнослужащих и работников органов гражданской защиты, а также средств гражданской защиты при введении чрезвычайного положения и проведении антитеррористической операции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z19" w:id="480"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отражение вооруженного нападения на охраняемые караулы, объекты, помещения и сооружения воинских частей гражданской обороны, территориальных органов уполномоченного органа, его ведомств, территориальных подразделений ведомства уполномоченного органа в области промышленной безопасности, подведомственной организации системы государственного резерва при введении чрезвычайного положения и проведении антитеррористической операции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z20" w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      охрану объектов, подлежащих государственной охране, находящихся в ведении подведомственной организации системы государственного резерва;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z3070" w:id="482"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в военное время:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="479"/>
-    <w:bookmarkStart w:name="z3071" w:id="480"/>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z3071" w:id="483"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       создание оборонительных рубежей и позиций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="480"/>
-    <w:bookmarkStart w:name="z3072" w:id="481"/>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z3072" w:id="484"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ведение радиационной, химической разведки в очагах поражения и зонах заражения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="481"/>
-    <w:bookmarkStart w:name="z3073" w:id="482"/>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z3073" w:id="485"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проведение аварийно-спасательных и неотложных работ в очагах поражения, зонах заражения и катастрофического затопления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="482"/>
-    <w:bookmarkStart w:name="z3074" w:id="483"/>
+    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkStart w:name="z3074" w:id="486"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       восстановление аэродромов, дорог, переправ и других важных элементов инфраструктуры тыла, оборудование перегрузочных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="483"/>
-    <w:bookmarkStart w:name="z3075" w:id="484"/>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z3075" w:id="487"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       участие в проведении эвакуационных мероприятий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="484"/>
-    <w:bookmarkStart w:name="z3076" w:id="485"/>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z3076" w:id="488"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выполнение отдельных задач территориальной обороны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="485"/>
-    <w:bookmarkStart w:name="z3077" w:id="486"/>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z3077" w:id="489"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выполнение указаний Генерального штаба Вооруженных Сил Республики Казахстан по вопросам организации обороны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="486"/>
-    <w:bookmarkStart w:name="z3078" w:id="487"/>
+    <w:bookmarkEnd w:id="489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменением, внесенным приказом Министра по чрезвычайным ситуациям РК от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие со дня его подписания).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3078" w:id="490"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Государственное учреждение не вправе осуществлять деятельность, а также совершать сделки, не отвечающие предмету и целям его деятельности, закрепленным в настоящем уставе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="487"/>
-    <w:bookmarkStart w:name="z3079" w:id="488"/>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z3079" w:id="491"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Сделка, совершенная государственным учреждением в противоречии с целями деятельности, определенно ограниченными законами Республики Казахстан или учредительными документами, либо с нарушением уставной компетенции его руководителя, может быть признана недействительной по иску: Министерства, уполномоченного органа по государственному имуществу, прокурора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="488"/>
-    <w:bookmarkStart w:name="z3080" w:id="489"/>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z3080" w:id="492"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Управление государственным учреждением</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="489"/>
-    <w:bookmarkStart w:name="z3081" w:id="490"/>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z3081" w:id="493"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Общее управление государственного учреждения осуществляет Министерство.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="490"/>
-    <w:bookmarkStart w:name="z3082" w:id="491"/>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z3082" w:id="494"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Министерство в установленном законодательством порядке осуществляет следующие функции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="491"/>
-    <w:bookmarkStart w:name="z3083" w:id="492"/>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z3083" w:id="495"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) закрепляет за государственным учреждением имущество;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="492"/>
-    <w:bookmarkStart w:name="z3084" w:id="493"/>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z3084" w:id="496"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) утверждает план финансирования государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="493"/>
-    <w:bookmarkStart w:name="z3085" w:id="494"/>
+    <w:bookmarkEnd w:id="496"/>
+    <w:bookmarkStart w:name="z3085" w:id="497"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осуществляет контроль за сохранностью имущества государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="494"/>
-    <w:bookmarkStart w:name="z3086" w:id="495"/>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z3086" w:id="498"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) утверждает устав государственного учреждения, внесение в него изменений и дополнений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="495"/>
-    <w:bookmarkStart w:name="z3087" w:id="496"/>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z3087" w:id="499"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) определяет структуру государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="496"/>
-    <w:bookmarkStart w:name="z3088" w:id="497"/>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z3088" w:id="500"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) определяет права, обязанности и ответственность руководителя государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="497"/>
-    <w:bookmarkStart w:name="z3089" w:id="498"/>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z3089" w:id="501"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) утверждает структуру и предельную штатную численность государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="498"/>
-    <w:bookmarkStart w:name="z3090" w:id="499"/>
+    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkStart w:name="z3090" w:id="502"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) утверждает годовую финансовую отчетность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="499"/>
-    <w:bookmarkStart w:name="z3091" w:id="500"/>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z3091" w:id="503"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) дает письменное согласие уполномоченному органу по государственному имуществу на изъятие или перераспределение имущества, переданного государственного учреждения или приобретенного им в результате собственной хозяйственной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="500"/>
-    <w:bookmarkStart w:name="z3092" w:id="501"/>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z3092" w:id="504"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) по согласованию с уполномоченным органом по государственному имуществу осуществляет реорганизацию и ликвидацию государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="501"/>
-    <w:bookmarkStart w:name="z3093" w:id="502"/>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z3093" w:id="505"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) осуществляет иные полномочия, возложенные на него настоящим уставом и иным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="502"/>
-    <w:bookmarkStart w:name="z3094" w:id="503"/>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z3094" w:id="506"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Руководство и координацию оперативно-служебной деятельности государственного учреждения осуществляет Комитет по гражданской обороне и воинским частям Министерства (далее – Комитет).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="503"/>
-    <w:bookmarkStart w:name="z3095" w:id="504"/>
+    <w:bookmarkEnd w:id="506"/>
+    <w:bookmarkStart w:name="z3095" w:id="507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Командир воинской части (далее - Командир) назначается на должность и освобождается от должности в соответствии с законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="504"/>
-    <w:bookmarkStart w:name="z3096" w:id="505"/>
+    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkStart w:name="z3096" w:id="508"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Командир организует и руководит служебно-боевой деятельностью государственного учреждения и несет персональную ответственность за выполнение возложенных на государственное учреждение задач и осуществление им своих функций.   22. Командир действует на принципах единоначалия и самостоятельно решает вопросы деятельности государственного учреждения в соответствии с его компетенцией, определяемой законодательством Республики Казахстан и настоящим уставом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="505"/>
-    <w:bookmarkStart w:name="z3097" w:id="506"/>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z3097" w:id="509"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Действия Командира, направленные на осуществление государственным учреждением неуставной деятельности, являются нарушением трудовых обязанностей и влекут применение мер дисциплинарной и материальной ответственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="506"/>
-    <w:bookmarkStart w:name="z3098" w:id="507"/>
+    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkStart w:name="z3098" w:id="510"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Командир в установленном законодательством Республики Казахстан порядке:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="507"/>
-    <w:bookmarkStart w:name="z3099" w:id="508"/>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z3099" w:id="511"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) без доверенности действует от имени государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="508"/>
-    <w:bookmarkStart w:name="z3100" w:id="509"/>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z3100" w:id="512"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) представляет интересы государственного учреждения в государственных органах, иных организациях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="509"/>
-    <w:bookmarkStart w:name="z3101" w:id="510"/>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z3101" w:id="513"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) заключает договоры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="510"/>
-    <w:bookmarkStart w:name="z3102" w:id="511"/>
+    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkStart w:name="z3102" w:id="514"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) выдает доверенности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="511"/>
-    <w:bookmarkStart w:name="z3103" w:id="512"/>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z3103" w:id="515"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) по согласованию с Министерством и Комитетом утверждает планы государственного учреждения по командировкам, стажировкам, обучению в учебных заведениях (центрах) и иным видам повышения квалификации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="512"/>
-    <w:bookmarkStart w:name="z3104" w:id="513"/>
+    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkStart w:name="z3104" w:id="516"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) издает приказы и дает указания, обязательные для всех военнослужащих и гражданских служащих;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="513"/>
-    <w:bookmarkStart w:name="z3105" w:id="514"/>
+    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkStart w:name="z3105" w:id="517"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) представляет необходимые документы для открытия банковских счетов в установленном порядке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="514"/>
-    <w:bookmarkStart w:name="z3106" w:id="515"/>
+    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkStart w:name="z3106" w:id="518"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) применяет меры поощрения и налагает дисциплинарные взыскания на военнослужащих и гражданских служащих в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="515"/>
-    <w:bookmarkStart w:name="z3107" w:id="516"/>
+    <w:bookmarkEnd w:id="518"/>
+    <w:bookmarkStart w:name="z3107" w:id="519"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) присваивает и вносит представления о присвоении воинских званий в соответствии с Перечнем должностных лиц, имеющих право издавать приказы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="516"/>
-    <w:bookmarkStart w:name="z3108" w:id="517"/>
+    <w:bookmarkEnd w:id="519"/>
+    <w:bookmarkStart w:name="z3108" w:id="520"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) определяет должностные обязанности своих заместителей и других должностных лиц государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="517"/>
-    <w:bookmarkStart w:name="z3109" w:id="518"/>
+    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkStart w:name="z3109" w:id="521"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) имеет право первой подписи на финансовых документах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="518"/>
-    <w:bookmarkStart w:name="z3110" w:id="519"/>
+    <w:bookmarkEnd w:id="521"/>
+    <w:bookmarkStart w:name="z3110" w:id="522"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) принимает меры по совершенствованию профессионального мастерства и поддержания сил и средств государственного учреждения в постоянной готовности к выдвижению в зоны чрезвычайных ситуаций и проведению спасательных и неотложных работ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="519"/>
-    <w:bookmarkStart w:name="z3111" w:id="520"/>
+    <w:bookmarkEnd w:id="522"/>
+    <w:bookmarkStart w:name="z3111" w:id="523"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) обеспечивает подготовку, переподготовку и повышение квалификации личного состава;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="520"/>
-    <w:bookmarkStart w:name="z3112" w:id="521"/>
+    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkStart w:name="z3112" w:id="524"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) обеспечивает и контролирует эксплуатацию административно – бытового комплекса, ремонт и техническое обслуживание военной и другой техники, аварийно-спасательного оборудования, средств связи, инвентаря и другого имущества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="521"/>
-    <w:bookmarkStart w:name="z3113" w:id="522"/>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z3113" w:id="525"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) организует проведение государственных закупок в пределах своей компетенции, а также финансовое планирование, бухгалтерский учет и финансовую отчетность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="522"/>
-    <w:bookmarkStart w:name="z3114" w:id="523"/>
+    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkStart w:name="z3114" w:id="526"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) обеспечивает своевременное составление отчетности согласно форм, установленных Комитетом и Министерством;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="523"/>
-    <w:bookmarkStart w:name="z3115" w:id="524"/>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z3115" w:id="527"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) обеспечивает своевременное рассмотрение обращений физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="524"/>
-    <w:bookmarkStart w:name="z3116" w:id="525"/>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z3116" w:id="528"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) несет персональную ответственность за поддержание морально-психологического климата в коллективе, соблюдение подчиненными военнослужащими этического кодекса и обязательных норм поведения на службе и в быту, противодействие коррупции в структурных подразделениях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="525"/>
-    <w:bookmarkStart w:name="z3117" w:id="526"/>
+    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkStart w:name="z3117" w:id="529"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) принимает антикоррупционные меры по каждому факту совершения подчиненными коррупционного преступления и правонарушения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="526"/>
-    <w:bookmarkStart w:name="z3118" w:id="527"/>
+    <w:bookmarkEnd w:id="529"/>
+    <w:bookmarkStart w:name="z3118" w:id="530"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) принимает меры по подготовке и обучению сотрудников по оказанию доврачебной и медицинской помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="527"/>
-    <w:bookmarkStart w:name="z3119" w:id="528"/>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z3119" w:id="531"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) осуществляет анализ и выявление системных проблем при рассмотрении обращений физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="528"/>
-    <w:bookmarkStart w:name="z3120" w:id="529"/>
+    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkStart w:name="z3120" w:id="532"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) обеспечивает боевую готовность и боеспособность воинской части в состоянии, обеспечивающем выполнение поставленных задач;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="529"/>
-    <w:bookmarkStart w:name="z3121" w:id="530"/>
+    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z3121" w:id="533"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) осуществляет иные функции, возложенные на него законодательством Республики Казахстан, настоящим уставом и Министерством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="530"/>
-    <w:bookmarkStart w:name="z3122" w:id="531"/>
+    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkStart w:name="z3122" w:id="534"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий Командира в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="531"/>
-    <w:bookmarkStart w:name="z3123" w:id="532"/>
+    <w:bookmarkEnd w:id="534"/>
+    <w:bookmarkStart w:name="z3123" w:id="535"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Порядок образования имущества государственного учреждения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="532"/>
-    <w:bookmarkStart w:name="z3124" w:id="533"/>
+    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkStart w:name="z3124" w:id="536"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Имущество государственного учреждения составляют активы юридического лица, стоимость которых отражается на его балансе. Имущество государственного учреждения формируется за счет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="533"/>
-    <w:bookmarkStart w:name="z3125" w:id="534"/>
+    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkStart w:name="z3125" w:id="537"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) имущества, переданного ему собственником;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="534"/>
-    <w:bookmarkStart w:name="z3126" w:id="535"/>
+    <w:bookmarkEnd w:id="537"/>
+    <w:bookmarkStart w:name="z3126" w:id="538"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="535"/>
-    <w:bookmarkStart w:name="z3127" w:id="536"/>
+    <w:bookmarkEnd w:id="538"/>
+    <w:bookmarkStart w:name="z3127" w:id="539"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Государственное учреждение не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выделенных ему по смете.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="536"/>
-    <w:bookmarkStart w:name="z3128" w:id="537"/>
+    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkStart w:name="z3128" w:id="540"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Деятельность государственного учреждения финансируется из бюджета Министерством, если дополнительный источник финансирования не установлен законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="537"/>
-    <w:bookmarkStart w:name="z3129" w:id="538"/>
+    <w:bookmarkEnd w:id="540"/>
+    <w:bookmarkStart w:name="z3129" w:id="541"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Государственное учреждение ведет бухгалтерский учет и представляет отчетность в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="538"/>
-    <w:bookmarkStart w:name="z3130" w:id="539"/>
+    <w:bookmarkEnd w:id="541"/>
+    <w:bookmarkStart w:name="z3130" w:id="542"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Проверка и ревизия финансово-хозяйственной деятельности государственного учреждения осуществляется Министерством в установленном законодательством Республики Казахстан порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="539"/>
-    <w:bookmarkStart w:name="z3131" w:id="540"/>
+    <w:bookmarkEnd w:id="542"/>
+    <w:bookmarkStart w:name="z3131" w:id="543"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Режим работы в государственном учреждении</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="540"/>
-    <w:bookmarkStart w:name="z3132" w:id="541"/>
+    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkStart w:name="z3132" w:id="544"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Режим работы государственного учреждения устанавливается правилами внутреннего трудового распорядка и не должен противоречить нормам трудового законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="541"/>
-    <w:bookmarkStart w:name="z3133" w:id="542"/>
+    <w:bookmarkEnd w:id="544"/>
+    <w:bookmarkStart w:name="z3133" w:id="545"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 7. Порядок внесения изменений и дополнений в учредительные документы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="542"/>
-    <w:bookmarkStart w:name="z3134" w:id="543"/>
+    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkStart w:name="z3134" w:id="546"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Внесение изменений и дополнений в учредительные документы государственного учреждения производится по решению Министерства и проходят процедуру государственной регистрации в территориальных органах юстиции в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О государственной регистрации юридических лиц и учетной регистрации филиалов и представительств".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="543"/>
-    <w:bookmarkStart w:name="z3135" w:id="544"/>
+    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkStart w:name="z3135" w:id="547"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 8. Условия реорганизации и ликвидации государственного учреждения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="544"/>
-    <w:bookmarkStart w:name="z3136" w:id="545"/>
+    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkStart w:name="z3136" w:id="548"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Реорганизация и ликвидация государственного учреждения осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkEnd w:id="548"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15515,68 +15637,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 ноября 2020 года № 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z3138" w:id="546"/>
+    <w:bookmarkStart w:name="z3138" w:id="549"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Устав республиканского государственного учреждения "Воинская часть 20982 имени Есет батыра Көкіұлы Министерства по чрезвычайным ситуациям Республики Казахстан"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkEnd w:id="549"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок - в редакции приказа Министра по чрезвычайным ситуациям РК от 03.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15609,88 +15731,88 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 5-1 в соответствии с приказом Министра по чрезвычайным ситуациям РК от 27.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3139" w:id="547"/>
+    <w:bookmarkStart w:name="z3139" w:id="550"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="547"/>
-    <w:bookmarkStart w:name="z3140" w:id="548"/>
+    <w:bookmarkEnd w:id="550"/>
+    <w:bookmarkStart w:name="z3140" w:id="551"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Республиканское государственное учреждение "Воинская часть 20982 имени Есет батыра Көкіұлы Министерства по чрезвычайным ситуациям Республики Казахстан" (далее - государственное учреждение) является некоммерческой организацией, обладающей статусом юридического лица, созданной в организационно-правовой форме государственного учреждения для осуществления функций по выполнению мероприятий гражданской защиты в мирное и военное время.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="548"/>
+    <w:bookmarkEnd w:id="551"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15709,150 +15831,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3141" w:id="549"/>
+    <w:bookmarkStart w:name="z3141" w:id="552"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Вид государственного учреждения: республиканский.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="549"/>
-    <w:bookmarkStart w:name="z3142" w:id="550"/>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z3142" w:id="553"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственное учреждение создано постановлением Правительства Республики Казахстан от 13 февраля 2023 года № 122.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="550"/>
-    <w:bookmarkStart w:name="z3143" w:id="551"/>
+    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkStart w:name="z3143" w:id="554"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Учредителем государственного учреждения является Правительство Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="551"/>
-    <w:bookmarkStart w:name="z3144" w:id="552"/>
+    <w:bookmarkEnd w:id="554"/>
+    <w:bookmarkStart w:name="z3144" w:id="555"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Уполномоченным органом соответствующей отрасли, а также органом, осуществляющим по отношению к нему функции субъекта права в отношении имущества государственного учреждения, является Министерство по чрезвычайным ситуациям Республики Казахстан (далее – Министерство).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="552"/>
-    <w:bookmarkStart w:name="z3145" w:id="553"/>
+    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkStart w:name="z3145" w:id="556"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Наименование государственного учреждения: республиканское государственное учреждение "Воинская часть 20982 имени Есет батыра Көкіұлы Министерства по чрезвычайным ситуациям Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkEnd w:id="556"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15871,1796 +15993,1918 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3146" w:id="554"/>
+    <w:bookmarkStart w:name="z3146" w:id="557"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Место нахождения государственного учреждения: Республика Казахстан, индекс 030001, Актюбинская область, город Актобе, район Астана, жилой массив Курашасай, улица Абая, строение 328.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="554"/>
-    <w:bookmarkStart w:name="z3147" w:id="555"/>
+    <w:bookmarkEnd w:id="557"/>
+    <w:bookmarkStart w:name="z3147" w:id="558"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Юридический статус государственного учреждения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="555"/>
-    <w:bookmarkStart w:name="z3148" w:id="556"/>
+    <w:bookmarkEnd w:id="558"/>
+    <w:bookmarkStart w:name="z3148" w:id="559"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Государственное учреждение имеет самостоятельный баланс, счета в банках в соответствии с законодательством Республики Казахстан, Боевое знамя, бланки, печати с изображением Государственного Герба Республики Казахстан и наименованием государственного учреждения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="556"/>
-    <w:bookmarkStart w:name="z3149" w:id="557"/>
+    <w:bookmarkEnd w:id="559"/>
+    <w:bookmarkStart w:name="z3149" w:id="560"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Государственное учреждение не может создавать, а также выступать учредителем (участником) другого юридического лица, за исключением случаев, предусмотренных законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="557"/>
-    <w:bookmarkStart w:name="z3150" w:id="558"/>
+    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkStart w:name="z3150" w:id="561"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Государственное учреждение отвечает по своим обязательствам, находящимися в его распоряжении деньгами. При недостаточности у государственного учреждения денег, субсидиарную ответственность по его обязательствам несет Республика Казахстан или административно-территориальная единица средствами соответствующего бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="558"/>
-    <w:bookmarkStart w:name="z3151" w:id="559"/>
+    <w:bookmarkEnd w:id="561"/>
+    <w:bookmarkStart w:name="z3151" w:id="562"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Гражданско-правовые сделки государственного учреждения вступают в силу после их обязательной регистрации в территориальных подразделениях казначейства Министерства финансов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="559"/>
-    <w:bookmarkStart w:name="z3152" w:id="560"/>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z3152" w:id="563"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Предмет и цели деятельности государственного учреждения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="560"/>
-    <w:bookmarkStart w:name="z3153" w:id="561"/>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z3153" w:id="564"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Предметом деятельности государственного учреждения является защита населения, объектов и территории от чрезвычайных ситуаций природного и техногенного характера, путем проведения аварийно-спасательных работ и неотложных работ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="561"/>
-    <w:bookmarkStart w:name="z3154" w:id="562"/>
+    <w:bookmarkEnd w:id="564"/>
+    <w:bookmarkStart w:name="z3154" w:id="565"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Целью деятельности государственного учреждения является реализация государственной политики в области гражданской защиты, осуществления комплекса мероприятий, направленных на предупреждение и ликвидацию чрезвычайных ситуаций природного и техногенного характера и их последствий, оказание медицинской помощи населению, находящемуся в зоне чрезвычайной ситуации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="562"/>
-    <w:bookmarkStart w:name="z3155" w:id="563"/>
+    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkStart w:name="z3164" w:id="566"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Для достижения своих целей государственное учреждение осуществляет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="563"/>
-    <w:bookmarkStart w:name="z3156" w:id="564"/>
+    <w:bookmarkEnd w:id="566"/>
+    <w:bookmarkStart w:name="z24" w:id="567"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в мирное время:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="564"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z3159" w:id="567"/>
+    <w:bookmarkEnd w:id="567"/>
+    <w:bookmarkStart w:name="z25" w:id="568"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ликвидацию чрезвычайных ситуаций на территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="568"/>
+    <w:bookmarkStart w:name="z26" w:id="569"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организацию боевой, мобилизационной и политической подготовки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkStart w:name="z27" w:id="570"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выполнение работ по жизнеобеспечению населения в зонах чрезвычайных ситуаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="567"/>
-    <w:bookmarkStart w:name="z3160" w:id="568"/>
+    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkStart w:name="z28" w:id="571"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       участие в мероприятиях, направленных на предупреждение чрезвычайных ситуаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="568"/>
-    <w:bookmarkStart w:name="z3161" w:id="569"/>
+    <w:bookmarkEnd w:id="571"/>
+    <w:bookmarkStart w:name="z29" w:id="572"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечение охраны и обслуживания пунктов управления, находящихся в ведении Министерства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="569"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z3164" w:id="572"/>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z30" w:id="573"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      перевозку, сопровождение и охрану грузов, доставляемых в зоны чрезвычайных ситуаций, в том числе и в иностранные государства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkStart w:name="z31" w:id="574"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мероприятия по подготовке к мобилизационному развертыванию и приведению в высшие степени боевой готовности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="574"/>
+    <w:bookmarkStart w:name="z32" w:id="575"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поддержание в готовности учебных объектов, полигонов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="572"/>
-    <w:bookmarkStart w:name="z3165" w:id="573"/>
+    <w:bookmarkEnd w:id="575"/>
+    <w:bookmarkStart w:name="z33" w:id="576"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      защиту сотрудников, военнослужащих и работников органов гражданской защиты, а также средств гражданской защиты при введении чрезвычайного положения и проведении антитеррористической операции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="576"/>
+    <w:bookmarkStart w:name="z34" w:id="577"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отражение вооруженного нападения на охраняемые караулы, объекты, помещения и сооружения воинских частей гражданской обороны, территориальных органов уполномоченного органа, его ведомств, территориальных подразделений ведомства уполномоченного органа в области промышленной безопасности, подведомственной организации системы государственного резерва при введении чрезвычайного положения и проведении антитеррористической операции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="577"/>
+    <w:bookmarkStart w:name="z35" w:id="578"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      охрану объектов, подлежащих государственной охране, находящихся в ведении подведомственной организации системы государственного резерва;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="578"/>
+    <w:bookmarkStart w:name="z3165" w:id="579"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в военное время:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="573"/>
-    <w:bookmarkStart w:name="z3166" w:id="574"/>
+    <w:bookmarkEnd w:id="579"/>
+    <w:bookmarkStart w:name="z3166" w:id="580"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       создание оборонительных рубежей и позиций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="574"/>
-    <w:bookmarkStart w:name="z3167" w:id="575"/>
+    <w:bookmarkEnd w:id="580"/>
+    <w:bookmarkStart w:name="z3167" w:id="581"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ведение радиационной, химической разведки в очагах поражения и зонах заражения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="575"/>
-    <w:bookmarkStart w:name="z3168" w:id="576"/>
+    <w:bookmarkEnd w:id="581"/>
+    <w:bookmarkStart w:name="z3168" w:id="582"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проведение аварийно-спасательных и неотложных работ в очагах поражения, зонах заражения и катастрофического затопления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="576"/>
-    <w:bookmarkStart w:name="z3169" w:id="577"/>
+    <w:bookmarkEnd w:id="582"/>
+    <w:bookmarkStart w:name="z3169" w:id="583"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       восстановление аэродромов, дорог, переправ и других важных элементов инфраструктуры тыла, оборудование перегрузочных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="577"/>
-    <w:bookmarkStart w:name="z3170" w:id="578"/>
+    <w:bookmarkEnd w:id="583"/>
+    <w:bookmarkStart w:name="z3170" w:id="584"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       участие в проведении эвакуационных мероприятий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="578"/>
-    <w:bookmarkStart w:name="z3171" w:id="579"/>
+    <w:bookmarkEnd w:id="584"/>
+    <w:bookmarkStart w:name="z3171" w:id="585"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выполнение отдельных задач территориальной обороны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="579"/>
-    <w:bookmarkStart w:name="z3172" w:id="580"/>
+    <w:bookmarkEnd w:id="585"/>
+    <w:bookmarkStart w:name="z3172" w:id="586"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выполнение указаний Генерального штаба Вооруженных Сил Республики Казахстан по вопросам организации обороны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="580"/>
-    <w:bookmarkStart w:name="z3173" w:id="581"/>
+    <w:bookmarkEnd w:id="586"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменением, внесенным приказом Министра по чрезвычайным ситуациям РК от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие со дня его подписания).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3173" w:id="587"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Государственное учреждение не вправе осуществлять деятельность, а также совершать сделки, не отвечающие предмету и целям его деятельности, закрепленным в настоящем уставе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="581"/>
-    <w:bookmarkStart w:name="z3174" w:id="582"/>
+    <w:bookmarkEnd w:id="587"/>
+    <w:bookmarkStart w:name="z3174" w:id="588"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Сделка, совершенная государственным учреждением в противоречии с целями деятельности, определенно ограниченными законами Республики Казахстан или учредительными документами, либо с нарушением уставной компетенции его руководителя, может быть признана недействительной по иску: Министерства, уполномоченного органа по государственному имуществу, прокурора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="582"/>
-    <w:bookmarkStart w:name="z3175" w:id="583"/>
+    <w:bookmarkEnd w:id="588"/>
+    <w:bookmarkStart w:name="z3175" w:id="589"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Управление государственным учреждением</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="583"/>
-    <w:bookmarkStart w:name="z3176" w:id="584"/>
+    <w:bookmarkEnd w:id="589"/>
+    <w:bookmarkStart w:name="z3176" w:id="590"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Общее управление государственного учреждения осуществляет Министерство.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="584"/>
-    <w:bookmarkStart w:name="z3177" w:id="585"/>
+    <w:bookmarkEnd w:id="590"/>
+    <w:bookmarkStart w:name="z3177" w:id="591"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Министерство в установленном законодательством порядке осуществляет следующие функции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="585"/>
-    <w:bookmarkStart w:name="z3178" w:id="586"/>
+    <w:bookmarkEnd w:id="591"/>
+    <w:bookmarkStart w:name="z3178" w:id="592"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) закрепляет за государственным учреждением имущество;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="586"/>
-    <w:bookmarkStart w:name="z3179" w:id="587"/>
+    <w:bookmarkEnd w:id="592"/>
+    <w:bookmarkStart w:name="z3179" w:id="593"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) утверждает план финансирования государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="587"/>
-    <w:bookmarkStart w:name="z3180" w:id="588"/>
+    <w:bookmarkEnd w:id="593"/>
+    <w:bookmarkStart w:name="z3180" w:id="594"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осуществляет контроль за сохранностью имущества государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="588"/>
-    <w:bookmarkStart w:name="z3181" w:id="589"/>
+    <w:bookmarkEnd w:id="594"/>
+    <w:bookmarkStart w:name="z3181" w:id="595"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) утверждает устав государственного учреждения, внесение в него изменений и дополнений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="589"/>
-    <w:bookmarkStart w:name="z3182" w:id="590"/>
+    <w:bookmarkEnd w:id="595"/>
+    <w:bookmarkStart w:name="z3182" w:id="596"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) определяет структуру государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="590"/>
-    <w:bookmarkStart w:name="z3183" w:id="591"/>
+    <w:bookmarkEnd w:id="596"/>
+    <w:bookmarkStart w:name="z3183" w:id="597"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) определяет права, обязанности и ответственность руководителя государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="591"/>
-    <w:bookmarkStart w:name="z3184" w:id="592"/>
+    <w:bookmarkEnd w:id="597"/>
+    <w:bookmarkStart w:name="z3184" w:id="598"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) утверждает структуру и предельную штатную численность государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="592"/>
-    <w:bookmarkStart w:name="z3185" w:id="593"/>
+    <w:bookmarkEnd w:id="598"/>
+    <w:bookmarkStart w:name="z3185" w:id="599"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) утверждает годовую финансовую отчетность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="593"/>
-    <w:bookmarkStart w:name="z3186" w:id="594"/>
+    <w:bookmarkEnd w:id="599"/>
+    <w:bookmarkStart w:name="z3186" w:id="600"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) дает письменное согласие уполномоченному органу по государственному имуществу на изъятие или перераспределение имущества, переданного государственного учреждения или приобретенного им в результате собственной хозяйственной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="594"/>
-    <w:bookmarkStart w:name="z3187" w:id="595"/>
+    <w:bookmarkEnd w:id="600"/>
+    <w:bookmarkStart w:name="z3187" w:id="601"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) по согласованию с уполномоченным органом по государственному имуществу осуществляет реорганизацию и ликвидацию государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="595"/>
-    <w:bookmarkStart w:name="z3188" w:id="596"/>
+    <w:bookmarkEnd w:id="601"/>
+    <w:bookmarkStart w:name="z3188" w:id="602"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) осуществляет иные полномочия, возложенные на него настоящим уставом и иным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="596"/>
-    <w:bookmarkStart w:name="z3189" w:id="597"/>
+    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkStart w:name="z3189" w:id="603"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Руководство и координацию оперативно-служебной деятельности государственного учреждения осуществляет Комитет по гражданской обороне и воинским частям Министерства (далее – Комитет).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="597"/>
-    <w:bookmarkStart w:name="z3190" w:id="598"/>
+    <w:bookmarkEnd w:id="603"/>
+    <w:bookmarkStart w:name="z3190" w:id="604"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Командир воинской части (далее - Командир) назначается на должность и освобождается от должности в соответствии с законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="598"/>
-    <w:bookmarkStart w:name="z3191" w:id="599"/>
+    <w:bookmarkEnd w:id="604"/>
+    <w:bookmarkStart w:name="z3191" w:id="605"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Командир организует и руководит служебно-боевой деятельностью государственного учреждения и несет персональную ответственность за выполнение возложенных на государственное учреждение задач и осуществление им своих функций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="599"/>
-    <w:bookmarkStart w:name="z3192" w:id="600"/>
+    <w:bookmarkEnd w:id="605"/>
+    <w:bookmarkStart w:name="z3192" w:id="606"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Командир действует на принципах единоначалия и самостоятельно решает вопросы деятельности государственного учреждения в соответствии с его компетенцией, определяемой законодательством Республики Казахстан и настоящим уставом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="600"/>
-    <w:bookmarkStart w:name="z3193" w:id="601"/>
+    <w:bookmarkEnd w:id="606"/>
+    <w:bookmarkStart w:name="z3193" w:id="607"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Действия Командира, направленные на осуществление государственным учреждением неуставной деятельности, являются нарушением трудовых обязанностей и влекут применение мер дисциплинарной и материальной ответственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="601"/>
-    <w:bookmarkStart w:name="z3194" w:id="602"/>
+    <w:bookmarkEnd w:id="607"/>
+    <w:bookmarkStart w:name="z3194" w:id="608"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Командир в установленном законодательством Республики Казахстан порядке:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="602"/>
-    <w:bookmarkStart w:name="z3195" w:id="603"/>
+    <w:bookmarkEnd w:id="608"/>
+    <w:bookmarkStart w:name="z3195" w:id="609"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) без доверенности действует от имени государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="603"/>
-    <w:bookmarkStart w:name="z3196" w:id="604"/>
+    <w:bookmarkEnd w:id="609"/>
+    <w:bookmarkStart w:name="z3196" w:id="610"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) представляет интересы государственного учреждения в государственных органах, иных организациях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="604"/>
-    <w:bookmarkStart w:name="z3197" w:id="605"/>
+    <w:bookmarkEnd w:id="610"/>
+    <w:bookmarkStart w:name="z3197" w:id="611"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) заключает договоры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="605"/>
-    <w:bookmarkStart w:name="z3198" w:id="606"/>
+    <w:bookmarkEnd w:id="611"/>
+    <w:bookmarkStart w:name="z3198" w:id="612"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) выдает доверенности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="606"/>
-    <w:bookmarkStart w:name="z3199" w:id="607"/>
+    <w:bookmarkEnd w:id="612"/>
+    <w:bookmarkStart w:name="z3199" w:id="613"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) по согласованию с Министерством и Комитетом утверждает планы государственного учреждения по командировкам, стажировкам, обучению в учебных заведениях (центрах) и иным видам повышения квалификации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="607"/>
-    <w:bookmarkStart w:name="z3200" w:id="608"/>
+    <w:bookmarkEnd w:id="613"/>
+    <w:bookmarkStart w:name="z3200" w:id="614"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) издает приказы и дает указания, обязательные для всех военнослужащих и гражданских служащих;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="608"/>
-    <w:bookmarkStart w:name="z3201" w:id="609"/>
+    <w:bookmarkEnd w:id="614"/>
+    <w:bookmarkStart w:name="z3201" w:id="615"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) представляет необходимые документы для открытия банковских счетов в установленном порядке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="609"/>
-    <w:bookmarkStart w:name="z3202" w:id="610"/>
+    <w:bookmarkEnd w:id="615"/>
+    <w:bookmarkStart w:name="z3202" w:id="616"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) применяет меры поощрения и налагает дисциплинарные взыскания на военнослужащих и гражданских служащих в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="610"/>
-    <w:bookmarkStart w:name="z3203" w:id="611"/>
+    <w:bookmarkEnd w:id="616"/>
+    <w:bookmarkStart w:name="z3203" w:id="617"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) присваивает и вносит представления о присвоении воинских званий в соответствии с Перечнем должностных лиц, имеющих право издавать приказы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="611"/>
-    <w:bookmarkStart w:name="z3204" w:id="612"/>
+    <w:bookmarkEnd w:id="617"/>
+    <w:bookmarkStart w:name="z3204" w:id="618"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) определяет должностные обязанности своих заместителей и других должностных лиц государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="612"/>
-    <w:bookmarkStart w:name="z3205" w:id="613"/>
+    <w:bookmarkEnd w:id="618"/>
+    <w:bookmarkStart w:name="z3205" w:id="619"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) имеет право первой подписи на финансовых документах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="613"/>
-    <w:bookmarkStart w:name="z3206" w:id="614"/>
+    <w:bookmarkEnd w:id="619"/>
+    <w:bookmarkStart w:name="z3206" w:id="620"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) принимает меры по совершенствованию профессионального мастерства и поддержания сил и средств государственного учреждения в постоянной готовности к выдвижению в зоны чрезвычайных ситуаций и проведению спасательных и неотложных работ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="614"/>
-    <w:bookmarkStart w:name="z3207" w:id="615"/>
+    <w:bookmarkEnd w:id="620"/>
+    <w:bookmarkStart w:name="z3207" w:id="621"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) обеспечивает подготовку, переподготовку и повышение квалификации личного состава;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="615"/>
-    <w:bookmarkStart w:name="z3208" w:id="616"/>
+    <w:bookmarkEnd w:id="621"/>
+    <w:bookmarkStart w:name="z3208" w:id="622"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) обеспечивает и контролирует эксплуатацию административно – бытового комплекса, ремонт и техническое обслуживание военной и другой техники, аварийно-спасательного оборудования, средств связи, инвентаря и другого имущества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="616"/>
-    <w:bookmarkStart w:name="z3209" w:id="617"/>
+    <w:bookmarkEnd w:id="622"/>
+    <w:bookmarkStart w:name="z3209" w:id="623"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) организует проведение государственных закупок в пределах своей компетенции, а также финансовое планирование, бухгалтерский учет и финансовую отчетность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="617"/>
-    <w:bookmarkStart w:name="z3210" w:id="618"/>
+    <w:bookmarkEnd w:id="623"/>
+    <w:bookmarkStart w:name="z3210" w:id="624"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) обеспечивает своевременное составление отчетности согласно форм, установленных Комитетом и Министерством;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="618"/>
-    <w:bookmarkStart w:name="z3211" w:id="619"/>
+    <w:bookmarkEnd w:id="624"/>
+    <w:bookmarkStart w:name="z3211" w:id="625"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) обеспечивает своевременное рассмотрение обращений физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="619"/>
-    <w:bookmarkStart w:name="z3212" w:id="620"/>
+    <w:bookmarkEnd w:id="625"/>
+    <w:bookmarkStart w:name="z3212" w:id="626"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) несет персональную ответственность за поддержание морально-психологического климата в коллективе, соблюдение подчиненными военнослужащими этического кодекса и обязательных норм поведения на службе и в быту, противодействие коррупции в структурных подразделениях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="620"/>
-    <w:bookmarkStart w:name="z3213" w:id="621"/>
+    <w:bookmarkEnd w:id="626"/>
+    <w:bookmarkStart w:name="z3213" w:id="627"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) принимает антикоррупционные меры по каждому факту совершения подчиненными коррупционного преступления и правонарушения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="621"/>
-    <w:bookmarkStart w:name="z3214" w:id="622"/>
+    <w:bookmarkEnd w:id="627"/>
+    <w:bookmarkStart w:name="z3214" w:id="628"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) принимает меры по подготовке и обучению сотрудников по оказанию доврачебной и медицинской помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="622"/>
-    <w:bookmarkStart w:name="z3215" w:id="623"/>
+    <w:bookmarkEnd w:id="628"/>
+    <w:bookmarkStart w:name="z3215" w:id="629"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) осуществляет анализ и выявление системных проблем при рассмотрении обращений физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="623"/>
-    <w:bookmarkStart w:name="z3216" w:id="624"/>
+    <w:bookmarkEnd w:id="629"/>
+    <w:bookmarkStart w:name="z3216" w:id="630"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) обеспечивает боевую готовность и боеспособность воинской части в состоянии, обеспечивающем выполнение поставленных задач;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="624"/>
-    <w:bookmarkStart w:name="z3217" w:id="625"/>
+    <w:bookmarkEnd w:id="630"/>
+    <w:bookmarkStart w:name="z3217" w:id="631"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) осуществляет иные функции, возложенные на него законодательством Республики Казахстан, настоящим уставом и Министерством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="625"/>
-    <w:bookmarkStart w:name="z3218" w:id="626"/>
+    <w:bookmarkEnd w:id="631"/>
+    <w:bookmarkStart w:name="z3218" w:id="632"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий Командира в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="626"/>
-    <w:bookmarkStart w:name="z3219" w:id="627"/>
+    <w:bookmarkEnd w:id="632"/>
+    <w:bookmarkStart w:name="z3219" w:id="633"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Порядок образования имущества государственного учреждения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="627"/>
-    <w:bookmarkStart w:name="z3220" w:id="628"/>
+    <w:bookmarkEnd w:id="633"/>
+    <w:bookmarkStart w:name="z3220" w:id="634"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Имущество государственного учреждения составляют активы юридического лица, стоимость которых отражается на его балансе. Имущество государственного учреждения формируется за счет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="628"/>
-    <w:bookmarkStart w:name="z3221" w:id="629"/>
+    <w:bookmarkEnd w:id="634"/>
+    <w:bookmarkStart w:name="z3221" w:id="635"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) имущества, переданного ему собственником;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="629"/>
-    <w:bookmarkStart w:name="z3222" w:id="630"/>
+    <w:bookmarkEnd w:id="635"/>
+    <w:bookmarkStart w:name="z3222" w:id="636"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="630"/>
-    <w:bookmarkStart w:name="z3223" w:id="631"/>
+    <w:bookmarkEnd w:id="636"/>
+    <w:bookmarkStart w:name="z3223" w:id="637"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Государственное учреждение не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выделенных ему по смете.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="631"/>
-    <w:bookmarkStart w:name="z3224" w:id="632"/>
+    <w:bookmarkEnd w:id="637"/>
+    <w:bookmarkStart w:name="z3224" w:id="638"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Деятельность государственного учреждения финансируется из бюджета Министерством, если дополнительный источник финансирования не установлен законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="632"/>
-    <w:bookmarkStart w:name="z3225" w:id="633"/>
+    <w:bookmarkEnd w:id="638"/>
+    <w:bookmarkStart w:name="z3225" w:id="639"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Государственное учреждение ведет бухгалтерский учет и представляет отчетность в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="633"/>
-    <w:bookmarkStart w:name="z3226" w:id="634"/>
+    <w:bookmarkEnd w:id="639"/>
+    <w:bookmarkStart w:name="z3226" w:id="640"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Проверка и ревизия финансово-хозяйственной деятельности государственного учреждения осуществляется Министерством в установленном законодательством Республики Казахстан порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="634"/>
-    <w:bookmarkStart w:name="z3227" w:id="635"/>
+    <w:bookmarkEnd w:id="640"/>
+    <w:bookmarkStart w:name="z3227" w:id="641"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Режим работы в государственном учреждении</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="635"/>
-    <w:bookmarkStart w:name="z3228" w:id="636"/>
+    <w:bookmarkEnd w:id="641"/>
+    <w:bookmarkStart w:name="z3228" w:id="642"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Режим работы государственного учреждения устанавливается правилами внутреннего трудового распорядка и не должен противоречить нормам трудового законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="636"/>
-    <w:bookmarkStart w:name="z3229" w:id="637"/>
+    <w:bookmarkEnd w:id="642"/>
+    <w:bookmarkStart w:name="z3229" w:id="643"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 7. Порядок внесения изменений и дополнений в учредительные документы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="637"/>
-    <w:bookmarkStart w:name="z3230" w:id="638"/>
+    <w:bookmarkEnd w:id="643"/>
+    <w:bookmarkStart w:name="z3230" w:id="644"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Внесение изменений и дополнений в учредительные документы государственного учреждения производится по решению Министерства и проходят процедуру государственной регистрации в территориальных органах юстиции в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О государственной регистрации юридических лиц и учетной регистрации филиалов и представительств".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="638"/>
-    <w:bookmarkStart w:name="z3231" w:id="639"/>
+    <w:bookmarkEnd w:id="644"/>
+    <w:bookmarkStart w:name="z3231" w:id="645"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 8. Условия реорганизации и ликвидации государственного учреждения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="639"/>
-    <w:bookmarkStart w:name="z3232" w:id="640"/>
+    <w:bookmarkEnd w:id="645"/>
+    <w:bookmarkStart w:name="z3232" w:id="646"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Реорганизация и ликвидация государственного учреждения осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="640"/>
+    <w:bookmarkEnd w:id="646"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17752,68 +17996,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 ноября 2020 года № 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z3234" w:id="641"/>
+    <w:bookmarkStart w:name="z3234" w:id="647"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Устав республиканского государственного учреждения "Воинская часть 68303 имени Касыма Кайсенова Министерства по чрезвычайным ситуациям Республики Казахстан"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="641"/>
+    <w:bookmarkEnd w:id="647"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок - в редакции приказа Министра по чрезвычайным ситуациям РК от 03.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17846,88 +18090,88 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 6 - в редакции приказа Министра по чрезвычайным ситуациям РК от 27.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3235" w:id="642"/>
+    <w:bookmarkStart w:name="z3235" w:id="648"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="642"/>
-    <w:bookmarkStart w:name="z3236" w:id="643"/>
+    <w:bookmarkEnd w:id="648"/>
+    <w:bookmarkStart w:name="z3236" w:id="649"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Республиканское государственное учреждение "Воинская часть 68303 имени Касыма Кайсенова Министерства по чрезвычайным ситуациям Республики Казахстан" (далее - государственное учреждение) является некоммерческой организацией, обладающей статусом юридического лица, созданной в организационно-правовой форме государственного учреждения для осуществления функций по выполнению мероприятий гражданской защиты в мирное и военное время.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="643"/>
+    <w:bookmarkEnd w:id="649"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17946,150 +18190,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3237" w:id="644"/>
+    <w:bookmarkStart w:name="z3237" w:id="650"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Вид государственного учреждения: республиканский.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="644"/>
-    <w:bookmarkStart w:name="z3238" w:id="645"/>
+    <w:bookmarkEnd w:id="650"/>
+    <w:bookmarkStart w:name="z3238" w:id="651"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственное учреждение создано приказом Министра внутренних дел СССР № 087 от 4 октября 1959 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="645"/>
-    <w:bookmarkStart w:name="z3239" w:id="646"/>
+    <w:bookmarkEnd w:id="651"/>
+    <w:bookmarkStart w:name="z3239" w:id="652"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Учредителем государственного учреждения является Правительство Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="646"/>
-    <w:bookmarkStart w:name="z3240" w:id="647"/>
+    <w:bookmarkEnd w:id="652"/>
+    <w:bookmarkStart w:name="z3240" w:id="653"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Уполномоченным органом соответствующей отрасли, а также органом, осуществляющим по отношению к нему функции субъекта права в отношении имущества государственного учреждения, является Министерство по чрезвычайным ситуациям Республики Казахстан (далее – Министерство).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="647"/>
-    <w:bookmarkStart w:name="z3241" w:id="648"/>
+    <w:bookmarkEnd w:id="653"/>
+    <w:bookmarkStart w:name="z3241" w:id="654"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Наименование государственного учреждения: республиканское государственное учреждение "Воинская часть 68303 имени Касыма Кайсенова Министерства по чрезвычайным ситуациям Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="648"/>
+    <w:bookmarkEnd w:id="654"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18108,1796 +18352,1918 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3242" w:id="649"/>
+    <w:bookmarkStart w:name="z3242" w:id="655"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Место нахождения государственного учреждения: Республика Казахстан, индекс 071400, область Абай, город Семей, улица Сорокина, дом 18.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="649"/>
-    <w:bookmarkStart w:name="z3243" w:id="650"/>
+    <w:bookmarkEnd w:id="655"/>
+    <w:bookmarkStart w:name="z3243" w:id="656"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Юридический статус государственного учреждения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="650"/>
-    <w:bookmarkStart w:name="z3244" w:id="651"/>
+    <w:bookmarkEnd w:id="656"/>
+    <w:bookmarkStart w:name="z3244" w:id="657"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Государственное учреждение имеет самостоятельный баланс, счета в банках в соответствии с законодательством Республики Казахстан, Боевое знамя, бланки, печати с изображением Государственного Герба Республики Казахстан и наименованием государственного учреждения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="651"/>
-    <w:bookmarkStart w:name="z3245" w:id="652"/>
+    <w:bookmarkEnd w:id="657"/>
+    <w:bookmarkStart w:name="z3245" w:id="658"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Государственное учреждение не может создавать, а также выступать учредителем (участником) другого юридического лица, за исключением случаев, предусмотренных законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="652"/>
-    <w:bookmarkStart w:name="z3246" w:id="653"/>
+    <w:bookmarkEnd w:id="658"/>
+    <w:bookmarkStart w:name="z3246" w:id="659"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Государственное учреждение отвечает по своим обязательствам, находящимися в его распоряжении деньгами. При недостаточности у государственного учреждения денег, субсидиарную ответственность по его обязательствам несет Республика Казахстан или административно-территориальная единица средствами соответствующего бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="653"/>
-    <w:bookmarkStart w:name="z3247" w:id="654"/>
+    <w:bookmarkEnd w:id="659"/>
+    <w:bookmarkStart w:name="z3247" w:id="660"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Гражданско-правовые сделки государственного учреждения вступают в силу после их обязательной регистрации в территориальных подразделениях казначейства Министерства финансов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="654"/>
-    <w:bookmarkStart w:name="z3248" w:id="655"/>
+    <w:bookmarkEnd w:id="660"/>
+    <w:bookmarkStart w:name="z3248" w:id="661"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Предмет и цели деятельности государственного учреждения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="655"/>
-    <w:bookmarkStart w:name="z3249" w:id="656"/>
+    <w:bookmarkEnd w:id="661"/>
+    <w:bookmarkStart w:name="z3249" w:id="662"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Предметом деятельности государственного учреждения является защита населения, объектов и территории от чрезвычайных ситуаций природного и техногенного характера, путем проведения аварийно-спасательных работ и неотложных работ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="656"/>
-    <w:bookmarkStart w:name="z3250" w:id="657"/>
+    <w:bookmarkEnd w:id="662"/>
+    <w:bookmarkStart w:name="z3250" w:id="663"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Целью деятельности государственного учреждения является реализация государственной политики в области гражданской защиты, осуществления комплекса мероприятий, направленных на предупреждение и ликвидацию чрезвычайных ситуаций природного и техногенного характера и их последствий, оказание медицинской помощи населению, находящемуся в зоне чрезвычайной ситуации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="657"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z3252" w:id="659"/>
+    <w:bookmarkEnd w:id="663"/>
+    <w:bookmarkStart w:name="z3260" w:id="664"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       14. Для достижения своих целей государственное учреждение осуществляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="664"/>
+    <w:bookmarkStart w:name="z39" w:id="665"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в мирное время:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="659"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z3255" w:id="662"/>
+    <w:bookmarkEnd w:id="665"/>
+    <w:bookmarkStart w:name="z40" w:id="666"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ликвидацию чрезвычайных ситуаций на территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="666"/>
+    <w:bookmarkStart w:name="z41" w:id="667"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организацию боевой, мобилизационной и политической подготовки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="667"/>
+    <w:bookmarkStart w:name="z42" w:id="668"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выполнение работ по жизнеобеспечению населения в зонах чрезвычайных ситуаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="662"/>
-    <w:bookmarkStart w:name="z3256" w:id="663"/>
+    <w:bookmarkEnd w:id="668"/>
+    <w:bookmarkStart w:name="z43" w:id="669"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       участие в мероприятиях, направленных на предупреждение чрезвычайных ситуаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="663"/>
-    <w:bookmarkStart w:name="z3257" w:id="664"/>
+    <w:bookmarkEnd w:id="669"/>
+    <w:bookmarkStart w:name="z44" w:id="670"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечение охраны и обслуживания пунктов управления, находящихся в ведении Министерства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="664"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z3260" w:id="667"/>
+    <w:bookmarkEnd w:id="670"/>
+    <w:bookmarkStart w:name="z45" w:id="671"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      перевозку, сопровождение и охрану грузов, доставляемых в зоны чрезвычайных ситуаций, в том числе и в иностранные государства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="671"/>
+    <w:bookmarkStart w:name="z46" w:id="672"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мероприятия по подготовке к мобилизационному развертыванию и приведению в высшие степени боевой готовности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkStart w:name="z47" w:id="673"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поддержание в готовности учебных объектов, полигонов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="667"/>
-    <w:bookmarkStart w:name="z3261" w:id="668"/>
+    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkStart w:name="z48" w:id="674"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      защиту сотрудников, военнослужащих и работников органов гражданской защиты, а также средств гражданской защиты при введении чрезвычайного положения и проведении антитеррористической операции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="674"/>
+    <w:bookmarkStart w:name="z49" w:id="675"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отражение вооруженного нападения на охраняемые караулы, объекты, помещения и сооружения воинских частей гражданской обороны, территориальных органов уполномоченного органа, его ведомств, территориальных подразделений ведомства уполномоченного органа в области промышленной безопасности, подведомственной организации системы государственного резерва при введении чрезвычайного положения и проведении антитеррористической операции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="675"/>
+    <w:bookmarkStart w:name="z50" w:id="676"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      охрану объектов, подлежащих государственной охране, находящихся в ведении подведомственной организации системы государственного резерва;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="676"/>
+    <w:bookmarkStart w:name="z3261" w:id="677"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в военное время:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="668"/>
-    <w:bookmarkStart w:name="z3262" w:id="669"/>
+    <w:bookmarkEnd w:id="677"/>
+    <w:bookmarkStart w:name="z3262" w:id="678"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       создание оборонительных рубежей и позиций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="669"/>
-    <w:bookmarkStart w:name="z3263" w:id="670"/>
+    <w:bookmarkEnd w:id="678"/>
+    <w:bookmarkStart w:name="z3263" w:id="679"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ведение радиационной, химической разведки в очагах поражения и зонах заражения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="670"/>
-    <w:bookmarkStart w:name="z3264" w:id="671"/>
+    <w:bookmarkEnd w:id="679"/>
+    <w:bookmarkStart w:name="z3264" w:id="680"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проведение аварийно-спасательных и неотложных работ в очагах поражения, зонах заражения и катастрофического затопления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="671"/>
-    <w:bookmarkStart w:name="z3265" w:id="672"/>
+    <w:bookmarkEnd w:id="680"/>
+    <w:bookmarkStart w:name="z3265" w:id="681"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       восстановление аэродромов, дорог, переправ и других важных элементов инфраструктуры тыла, оборудование перегрузочных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="672"/>
-    <w:bookmarkStart w:name="z3266" w:id="673"/>
+    <w:bookmarkEnd w:id="681"/>
+    <w:bookmarkStart w:name="z3266" w:id="682"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       участие в проведении эвакуационных мероприятий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="673"/>
-    <w:bookmarkStart w:name="z3267" w:id="674"/>
+    <w:bookmarkEnd w:id="682"/>
+    <w:bookmarkStart w:name="z3267" w:id="683"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выполнение отдельных задач территориальной обороны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="674"/>
-    <w:bookmarkStart w:name="z3268" w:id="675"/>
+    <w:bookmarkEnd w:id="683"/>
+    <w:bookmarkStart w:name="z3268" w:id="684"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выполнение указаний Генерального штаба Вооруженных Сил Республики Казахстан по вопросам организации обороны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="675"/>
-    <w:bookmarkStart w:name="z3269" w:id="676"/>
+    <w:bookmarkEnd w:id="684"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменением, внесенным приказом Министра по чрезвычайным ситуациям РК от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие со дня его подписания).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3269" w:id="685"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Государственное учреждение не вправе осуществлять деятельность, а также совершать сделки, не отвечающие предмету и целям его деятельности, закрепленным в настоящем уставе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="676"/>
-    <w:bookmarkStart w:name="z3270" w:id="677"/>
+    <w:bookmarkEnd w:id="685"/>
+    <w:bookmarkStart w:name="z3270" w:id="686"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Сделка, совершенная государственным учреждением в противоречии с целями деятельности, определенно ограниченными законами Республики Казахстан или учредительными документами, либо с нарушением уставной компетенции его руководителя, может быть признана недействительной по иску: Министерства, уполномоченного органа по государственному имуществу, прокурора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="677"/>
-    <w:bookmarkStart w:name="z3271" w:id="678"/>
+    <w:bookmarkEnd w:id="686"/>
+    <w:bookmarkStart w:name="z3271" w:id="687"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Управление государственным учреждением</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="678"/>
-    <w:bookmarkStart w:name="z3272" w:id="679"/>
+    <w:bookmarkEnd w:id="687"/>
+    <w:bookmarkStart w:name="z3272" w:id="688"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Общее управление государственного учреждения осуществляет Министерство.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="679"/>
-    <w:bookmarkStart w:name="z3273" w:id="680"/>
+    <w:bookmarkEnd w:id="688"/>
+    <w:bookmarkStart w:name="z3273" w:id="689"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Министерство в установленном законодательством порядке осуществляет следующие функции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="680"/>
-    <w:bookmarkStart w:name="z3274" w:id="681"/>
+    <w:bookmarkEnd w:id="689"/>
+    <w:bookmarkStart w:name="z3274" w:id="690"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) закрепляет за государственным учреждением имущество;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="681"/>
-    <w:bookmarkStart w:name="z3275" w:id="682"/>
+    <w:bookmarkEnd w:id="690"/>
+    <w:bookmarkStart w:name="z3275" w:id="691"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) утверждает план финансирования государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="682"/>
-    <w:bookmarkStart w:name="z3276" w:id="683"/>
+    <w:bookmarkEnd w:id="691"/>
+    <w:bookmarkStart w:name="z3276" w:id="692"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осуществляет контроль за сохранностью имущества государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="683"/>
-    <w:bookmarkStart w:name="z3277" w:id="684"/>
+    <w:bookmarkEnd w:id="692"/>
+    <w:bookmarkStart w:name="z3277" w:id="693"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) утверждает устав государственного учреждения, внесение в него изменений и дополнений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="684"/>
-    <w:bookmarkStart w:name="z3278" w:id="685"/>
+    <w:bookmarkEnd w:id="693"/>
+    <w:bookmarkStart w:name="z3278" w:id="694"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) определяет структуру государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="685"/>
-    <w:bookmarkStart w:name="z3279" w:id="686"/>
+    <w:bookmarkEnd w:id="694"/>
+    <w:bookmarkStart w:name="z3279" w:id="695"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) определяет права, обязанности и ответственность руководителя государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="686"/>
-    <w:bookmarkStart w:name="z3280" w:id="687"/>
+    <w:bookmarkEnd w:id="695"/>
+    <w:bookmarkStart w:name="z3280" w:id="696"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) утверждает структуру и предельную штатную численность государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="687"/>
-    <w:bookmarkStart w:name="z3281" w:id="688"/>
+    <w:bookmarkEnd w:id="696"/>
+    <w:bookmarkStart w:name="z3281" w:id="697"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) утверждает годовую финансовую отчетность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="688"/>
-    <w:bookmarkStart w:name="z3282" w:id="689"/>
+    <w:bookmarkEnd w:id="697"/>
+    <w:bookmarkStart w:name="z3282" w:id="698"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) дает письменное согласие уполномоченному органу по государственному имуществу на изъятие или перераспределение имущества, переданного государственного учреждения или приобретенного им в результате собственной хозяйственной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="689"/>
-    <w:bookmarkStart w:name="z3283" w:id="690"/>
+    <w:bookmarkEnd w:id="698"/>
+    <w:bookmarkStart w:name="z3283" w:id="699"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) по согласованию с уполномоченным органом по государственному имуществу осуществляет реорганизацию и ликвидацию государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="690"/>
-    <w:bookmarkStart w:name="z3284" w:id="691"/>
+    <w:bookmarkEnd w:id="699"/>
+    <w:bookmarkStart w:name="z3284" w:id="700"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) осуществляет иные полномочия, возложенные на него настоящим уставом и иным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="691"/>
-    <w:bookmarkStart w:name="z3285" w:id="692"/>
+    <w:bookmarkEnd w:id="700"/>
+    <w:bookmarkStart w:name="z3285" w:id="701"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Руководство и координацию оперативно-служебной деятельности государственного учреждения осуществляет Комитет по гражданской обороне и воинским частям Министерства (далее – Комитет).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="692"/>
-    <w:bookmarkStart w:name="z3286" w:id="693"/>
+    <w:bookmarkEnd w:id="701"/>
+    <w:bookmarkStart w:name="z3286" w:id="702"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Командир воинской части (далее - Командир) назначается на должность и освобождается от должности в соответствии с законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="693"/>
-    <w:bookmarkStart w:name="z3287" w:id="694"/>
+    <w:bookmarkEnd w:id="702"/>
+    <w:bookmarkStart w:name="z3287" w:id="703"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Командир организует и руководит служебно-боевой деятельностью государственного учреждения и несет персональную ответственность за выполнение возложенных на государственное учреждение задач и осуществление им своих функций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="694"/>
-    <w:bookmarkStart w:name="z3288" w:id="695"/>
+    <w:bookmarkEnd w:id="703"/>
+    <w:bookmarkStart w:name="z3288" w:id="704"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Командир действует на принципах единоначалия и самостоятельно решает вопросы деятельности государственного учреждения в соответствии с его компетенцией, определяемой законодательством Республики Казахстан и настоящим уставом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="695"/>
-    <w:bookmarkStart w:name="z3289" w:id="696"/>
+    <w:bookmarkEnd w:id="704"/>
+    <w:bookmarkStart w:name="z3289" w:id="705"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Действия Командира, направленные на осуществление государственным учреждением неуставной деятельности, являются нарушением трудовых обязанностей и влекут применение мер дисциплинарной и материальной ответственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="696"/>
-    <w:bookmarkStart w:name="z3290" w:id="697"/>
+    <w:bookmarkEnd w:id="705"/>
+    <w:bookmarkStart w:name="z3290" w:id="706"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Командир в установленном законодательством Республики Казахстан порядке:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="697"/>
-    <w:bookmarkStart w:name="z3291" w:id="698"/>
+    <w:bookmarkEnd w:id="706"/>
+    <w:bookmarkStart w:name="z3291" w:id="707"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) без доверенности действует от имени государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="698"/>
-    <w:bookmarkStart w:name="z3292" w:id="699"/>
+    <w:bookmarkEnd w:id="707"/>
+    <w:bookmarkStart w:name="z3292" w:id="708"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) представляет интересы государственного учреждения в государственных органах, иных организациях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="699"/>
-    <w:bookmarkStart w:name="z3293" w:id="700"/>
+    <w:bookmarkEnd w:id="708"/>
+    <w:bookmarkStart w:name="z3293" w:id="709"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) заключает договоры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="700"/>
-    <w:bookmarkStart w:name="z3294" w:id="701"/>
+    <w:bookmarkEnd w:id="709"/>
+    <w:bookmarkStart w:name="z3294" w:id="710"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) выдает доверенности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="701"/>
-    <w:bookmarkStart w:name="z3295" w:id="702"/>
+    <w:bookmarkEnd w:id="710"/>
+    <w:bookmarkStart w:name="z3295" w:id="711"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) по согласованию с Министерством и Комитетом утверждает планы государственного учреждения по командировкам, стажировкам, обучению в учебных заведениях (центрах) и иным видам повышения квалификации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="702"/>
-    <w:bookmarkStart w:name="z3296" w:id="703"/>
+    <w:bookmarkEnd w:id="711"/>
+    <w:bookmarkStart w:name="z3296" w:id="712"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) издает приказы и дает указания, обязательные для всех военнослужащих и гражданских служащих;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="703"/>
-    <w:bookmarkStart w:name="z3297" w:id="704"/>
+    <w:bookmarkEnd w:id="712"/>
+    <w:bookmarkStart w:name="z3297" w:id="713"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) представляет необходимые документы для открытия банковских счетов в установленном порядке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="704"/>
-    <w:bookmarkStart w:name="z3298" w:id="705"/>
+    <w:bookmarkEnd w:id="713"/>
+    <w:bookmarkStart w:name="z3298" w:id="714"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) применяет меры поощрения и налагает дисциплинарные взыскания на военнослужащих и гражданских служащих в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="705"/>
-    <w:bookmarkStart w:name="z3299" w:id="706"/>
+    <w:bookmarkEnd w:id="714"/>
+    <w:bookmarkStart w:name="z3299" w:id="715"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) присваивает и вносит представления о присвоении воинских званий в соответствии с Перечнем должностных лиц, имеющих право издавать приказы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="706"/>
-    <w:bookmarkStart w:name="z3300" w:id="707"/>
+    <w:bookmarkEnd w:id="715"/>
+    <w:bookmarkStart w:name="z3300" w:id="716"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) определяет должностные обязанности своих заместителей и других должностных лиц государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="707"/>
-    <w:bookmarkStart w:name="z3301" w:id="708"/>
+    <w:bookmarkEnd w:id="716"/>
+    <w:bookmarkStart w:name="z3301" w:id="717"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) имеет право первой подписи на финансовых документах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="708"/>
-    <w:bookmarkStart w:name="z3302" w:id="709"/>
+    <w:bookmarkEnd w:id="717"/>
+    <w:bookmarkStart w:name="z3302" w:id="718"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) принимает меры по совершенствованию профессионального мастерства и поддержания сил и средств государственного учреждения в постоянной готовности к выдвижению в зоны чрезвычайных ситуаций и проведению спасательных и неотложных работ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="709"/>
-    <w:bookmarkStart w:name="z3303" w:id="710"/>
+    <w:bookmarkEnd w:id="718"/>
+    <w:bookmarkStart w:name="z3303" w:id="719"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) обеспечивает подготовку, переподготовку и повышение квалификации личного состава;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="710"/>
-    <w:bookmarkStart w:name="z3304" w:id="711"/>
+    <w:bookmarkEnd w:id="719"/>
+    <w:bookmarkStart w:name="z3304" w:id="720"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) обеспечивает и контролирует эксплуатацию административно – бытового комплекса, ремонт и техническое обслуживание военной и другой техники, аварийно-спасательного оборудования, средств связи, инвентаря и другого имущества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="711"/>
-    <w:bookmarkStart w:name="z3305" w:id="712"/>
+    <w:bookmarkEnd w:id="720"/>
+    <w:bookmarkStart w:name="z3305" w:id="721"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) организует проведение государственных закупок в пределах своей компетенции, а также финансовое планирование, бухгалтерский учет и финансовую отчетность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="712"/>
-    <w:bookmarkStart w:name="z3306" w:id="713"/>
+    <w:bookmarkEnd w:id="721"/>
+    <w:bookmarkStart w:name="z3306" w:id="722"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) обеспечивает своевременное составление отчетности согласно форм, установленных Комитетом и Министерством;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="713"/>
-    <w:bookmarkStart w:name="z3307" w:id="714"/>
+    <w:bookmarkEnd w:id="722"/>
+    <w:bookmarkStart w:name="z3307" w:id="723"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) обеспечивает своевременное рассмотрение обращений физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="714"/>
-    <w:bookmarkStart w:name="z3308" w:id="715"/>
+    <w:bookmarkEnd w:id="723"/>
+    <w:bookmarkStart w:name="z3308" w:id="724"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) несет персональную ответственность за поддержание морально-психологического климата в коллективе, соблюдение подчиненными военнослужащими этического кодекса и обязательных норм поведения на службе и в быту, противодействие коррупции в структурных подразделениях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="715"/>
-    <w:bookmarkStart w:name="z3309" w:id="716"/>
+    <w:bookmarkEnd w:id="724"/>
+    <w:bookmarkStart w:name="z3309" w:id="725"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) принимает антикоррупционные меры по каждому факту совершения подчиненными коррупционного преступления и правонарушения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="716"/>
-    <w:bookmarkStart w:name="z3310" w:id="717"/>
+    <w:bookmarkEnd w:id="725"/>
+    <w:bookmarkStart w:name="z3310" w:id="726"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) принимает меры по подготовке и обучению сотрудников по оказанию доврачебной и медицинской помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="717"/>
-    <w:bookmarkStart w:name="z3311" w:id="718"/>
+    <w:bookmarkEnd w:id="726"/>
+    <w:bookmarkStart w:name="z3311" w:id="727"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) осуществляет анализ и выявление системных проблем при рассмотрении обращений физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="718"/>
-    <w:bookmarkStart w:name="z3312" w:id="719"/>
+    <w:bookmarkEnd w:id="727"/>
+    <w:bookmarkStart w:name="z3312" w:id="728"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) обеспечивает боевую готовность и боеспособность воинской части в состоянии, обеспечивающем выполнение поставленных задач;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="719"/>
-    <w:bookmarkStart w:name="z3313" w:id="720"/>
+    <w:bookmarkEnd w:id="728"/>
+    <w:bookmarkStart w:name="z3313" w:id="729"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) осуществляет иные функции, возложенные на него законодательством Республики Казахстан, настоящим уставом и Министерством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="720"/>
-    <w:bookmarkStart w:name="z3314" w:id="721"/>
+    <w:bookmarkEnd w:id="729"/>
+    <w:bookmarkStart w:name="z3314" w:id="730"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий Командира в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="721"/>
-    <w:bookmarkStart w:name="z3315" w:id="722"/>
+    <w:bookmarkEnd w:id="730"/>
+    <w:bookmarkStart w:name="z3315" w:id="731"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Порядок образования имущества государственного учреждения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="722"/>
-    <w:bookmarkStart w:name="z3316" w:id="723"/>
+    <w:bookmarkEnd w:id="731"/>
+    <w:bookmarkStart w:name="z3316" w:id="732"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Имущество государственного учреждения составляют активы юридического лица, стоимость которых отражается на его балансе. Имущество государственного учреждения формируется за счет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="723"/>
-    <w:bookmarkStart w:name="z3317" w:id="724"/>
+    <w:bookmarkEnd w:id="732"/>
+    <w:bookmarkStart w:name="z3317" w:id="733"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) имущества, переданного ему собственником;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="724"/>
-    <w:bookmarkStart w:name="z3318" w:id="725"/>
+    <w:bookmarkEnd w:id="733"/>
+    <w:bookmarkStart w:name="z3318" w:id="734"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="725"/>
-    <w:bookmarkStart w:name="z3319" w:id="726"/>
+    <w:bookmarkEnd w:id="734"/>
+    <w:bookmarkStart w:name="z3319" w:id="735"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Государственное учреждение не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выделенных ему по смете.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="726"/>
-    <w:bookmarkStart w:name="z3320" w:id="727"/>
+    <w:bookmarkEnd w:id="735"/>
+    <w:bookmarkStart w:name="z3320" w:id="736"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Деятельность государственного учреждения финансируется из бюджета Министерством, если дополнительный источник финансирования не установлен законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="727"/>
-    <w:bookmarkStart w:name="z3321" w:id="728"/>
+    <w:bookmarkEnd w:id="736"/>
+    <w:bookmarkStart w:name="z3321" w:id="737"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Государственное учреждение ведет бухгалтерский учет и представляет отчетность в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="728"/>
-    <w:bookmarkStart w:name="z3322" w:id="729"/>
+    <w:bookmarkEnd w:id="737"/>
+    <w:bookmarkStart w:name="z3322" w:id="738"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Проверка и ревизия финансово-хозяйственной деятельности государственного учреждения осуществляется Министерством в установленном законодательством Республики Казахстан порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="729"/>
-    <w:bookmarkStart w:name="z3323" w:id="730"/>
+    <w:bookmarkEnd w:id="738"/>
+    <w:bookmarkStart w:name="z3323" w:id="739"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Режим работы в государственном учреждении</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="730"/>
-    <w:bookmarkStart w:name="z3324" w:id="731"/>
+    <w:bookmarkEnd w:id="739"/>
+    <w:bookmarkStart w:name="z3324" w:id="740"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Режим работы государственного учреждения устанавливается правилами внутреннего трудового распорядка и не должен противоречить нормам трудового законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="731"/>
-    <w:bookmarkStart w:name="z3325" w:id="732"/>
+    <w:bookmarkEnd w:id="740"/>
+    <w:bookmarkStart w:name="z3325" w:id="741"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 7. Порядок внесения изменений и дополнений в учредительные документы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="732"/>
-    <w:bookmarkStart w:name="z3326" w:id="733"/>
+    <w:bookmarkEnd w:id="741"/>
+    <w:bookmarkStart w:name="z3326" w:id="742"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Внесение изменений и дополнений в учредительные документы государственного учреждения производится по решению Министерства и проходят процедуру государственной регистрации в территориальных органах юстиции в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О государственной регистрации юридических лиц и учетной регистрации филиалов и представительств".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="733"/>
-    <w:bookmarkStart w:name="z3327" w:id="734"/>
+    <w:bookmarkEnd w:id="742"/>
+    <w:bookmarkStart w:name="z3327" w:id="743"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 8. Условия реорганизации и ликвидации государственного учреждения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="734"/>
-    <w:bookmarkStart w:name="z3328" w:id="735"/>
+    <w:bookmarkEnd w:id="743"/>
+    <w:bookmarkStart w:name="z3328" w:id="744"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Реорганизация и ликвидация государственного учреждения осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="735"/>
+    <w:bookmarkEnd w:id="744"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19989,1990 +20355,2112 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 ноября 2020 года № 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z7371" w:id="736"/>
+    <w:bookmarkStart w:name="z7371" w:id="745"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Устав республиканского государственного учреждения "Воинская часть 55209 Министерства по чрезвычайным ситуациям Республики Казахстан"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="736"/>
+    <w:bookmarkEnd w:id="745"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 6-1 в соответствии с приказом и.о. Министра по чрезвычайным ситуациям РК от 17.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 140</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7372" w:id="737"/>
+    <w:bookmarkStart w:name="z7372" w:id="746"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="737"/>
-    <w:bookmarkStart w:name="z7373" w:id="738"/>
+    <w:bookmarkEnd w:id="746"/>
+    <w:bookmarkStart w:name="z7373" w:id="747"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Республиканское государственное учреждение "Воинская часть 55209 Министерства по чрезвычайным ситуациям Республики Казахстан" (далее - государственное учреждение) является некоммерческой организацией, обладающей статусом юридического лица, созданной в организационно-правовой форме государственного учреждения для осуществления функций по выполнению мероприятий гражданской защиты в мирное и военное время.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="738"/>
-    <w:bookmarkStart w:name="z7374" w:id="739"/>
+    <w:bookmarkEnd w:id="747"/>
+    <w:bookmarkStart w:name="z7374" w:id="748"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Вид государственного учреждения: республиканский.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="739"/>
-    <w:bookmarkStart w:name="z7375" w:id="740"/>
+    <w:bookmarkEnd w:id="748"/>
+    <w:bookmarkStart w:name="z7375" w:id="749"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственное учреждение создано постановлением Правительства Республики Казахстан от 27 марта 2025 года № 176 дсп.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="740"/>
-    <w:bookmarkStart w:name="z7376" w:id="741"/>
+    <w:bookmarkEnd w:id="749"/>
+    <w:bookmarkStart w:name="z7376" w:id="750"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Учредителем государственного учреждения является Правительство Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="741"/>
-    <w:bookmarkStart w:name="z7377" w:id="742"/>
+    <w:bookmarkEnd w:id="750"/>
+    <w:bookmarkStart w:name="z7377" w:id="751"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Уполномоченным органом соответствующей отрасли, а также органом, осуществляющим по отношению к нему функции субъекта права в отношении имущества государственного учреждения, является Министерство по чрезвычайным ситуациям Республики Казахстан (далее – Министерство).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="742"/>
-    <w:bookmarkStart w:name="z7378" w:id="743"/>
+    <w:bookmarkEnd w:id="751"/>
+    <w:bookmarkStart w:name="z7378" w:id="752"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Наименование государственного учреждения: республиканское государственное учреждение "Воинская часть 55209 Министерства по чрезвычайным ситуациям Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="743"/>
-    <w:bookmarkStart w:name="z7379" w:id="744"/>
+    <w:bookmarkEnd w:id="752"/>
+    <w:bookmarkStart w:name="z7379" w:id="753"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Место нахождения государственного учреждения: Республика Казахстан, индекс 020100, Акмолинская область, Аккольский район, город Акколь, улица Шанырак 38.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="744"/>
-    <w:bookmarkStart w:name="z7380" w:id="745"/>
+    <w:bookmarkEnd w:id="753"/>
+    <w:bookmarkStart w:name="z7380" w:id="754"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Юридический статус государственного учреждения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="745"/>
-    <w:bookmarkStart w:name="z7381" w:id="746"/>
+    <w:bookmarkEnd w:id="754"/>
+    <w:bookmarkStart w:name="z7381" w:id="755"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Государственное учреждение имеет самостоятельный баланс, счета в банках в соответствии с законодательством Республики Казахстан, Боевое знамя, бланки, печати с изображением Государственного Герба Республики Казахстан и наименованием государственного учреждения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="746"/>
-    <w:bookmarkStart w:name="z7382" w:id="747"/>
+    <w:bookmarkEnd w:id="755"/>
+    <w:bookmarkStart w:name="z7382" w:id="756"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Государственное учреждение не может создавать, а также выступать учредителем (участником) другого юридического лица, за исключением случаев, предусмотренных законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="747"/>
-    <w:bookmarkStart w:name="z7383" w:id="748"/>
+    <w:bookmarkEnd w:id="756"/>
+    <w:bookmarkStart w:name="z7383" w:id="757"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Государственное учреждение отвечает по своим обязательствам, находящимися в его распоряжении деньгами. При недостаточности у государственного учреждения денег, субсидиарную ответственность по его обязательствам несет Республика Казахстан или административно-территориальная единица средствами соответствующего бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="748"/>
-    <w:bookmarkStart w:name="z7384" w:id="749"/>
+    <w:bookmarkEnd w:id="757"/>
+    <w:bookmarkStart w:name="z7384" w:id="758"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Гражданско-правовые сделки государственного учреждения вступают в силу после их обязательной регистрации в территориальных подразделениях казначейства Министерства финансов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="749"/>
-    <w:bookmarkStart w:name="z7385" w:id="750"/>
+    <w:bookmarkEnd w:id="758"/>
+    <w:bookmarkStart w:name="z7385" w:id="759"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Предмет и цели деятельности государственного учреждения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="750"/>
-    <w:bookmarkStart w:name="z7386" w:id="751"/>
+    <w:bookmarkEnd w:id="759"/>
+    <w:bookmarkStart w:name="z7386" w:id="760"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Предметом деятельности государственного учреждения является защита населения, объектов и территории от чрезвычайных ситуаций природного и техногенного характера, путем проведения аварийно-спасательных работ и неотложных работ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="751"/>
-    <w:bookmarkStart w:name="z7387" w:id="752"/>
+    <w:bookmarkEnd w:id="760"/>
+    <w:bookmarkStart w:name="z7387" w:id="761"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Целью деятельности государственного учреждения является реализация государственной политики в области гражданской защиты, осуществления комплекса мероприятий, направленных на предупреждение и ликвидацию чрезвычайных ситуаций природного и техногенного характера и их последствий, оказание медицинской помощи населению, находящемуся в зоне чрезвычайной ситуации, а также охрана и обеспечение жизнедеятельности специального объекта.</w:t>
-      </w:r>
-[...178 lines deleted...]
-      мероприятия по подготовке к мобилизационному развертыванию и приведению в высшие степени боевой готовности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="761"/>
     <w:bookmarkStart w:name="z7397" w:id="762"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+       14. Для достижения своих целей государственное учреждение осуществляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="762"/>
+    <w:bookmarkStart w:name="z54" w:id="763"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в мирное время:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="763"/>
+    <w:bookmarkStart w:name="z55" w:id="764"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ликвидацию чрезвычайных ситуаций на территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="764"/>
+    <w:bookmarkStart w:name="z56" w:id="765"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организацию боевой, мобилизационной и политической подготовки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="765"/>
+    <w:bookmarkStart w:name="z57" w:id="766"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выполнение работ по жизнеобеспечению населения в зонах чрезвычайных ситуаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="766"/>
+    <w:bookmarkStart w:name="z58" w:id="767"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участие в мероприятиях, направленных на предупреждение чрезвычайных ситуаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="767"/>
+    <w:bookmarkStart w:name="z59" w:id="768"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение охраны и обслуживания пунктов управления, находящихся в ведении Министерства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="768"/>
+    <w:bookmarkStart w:name="z60" w:id="769"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      перевозку, сопровождение и охрану грузов, доставляемых в зоны чрезвычайных ситуаций, в том числе и в иностранные государства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="769"/>
+    <w:bookmarkStart w:name="z61" w:id="770"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мероприятия по подготовке к мобилизационному развертыванию и приведению в высшие степени боевой готовности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="770"/>
+    <w:bookmarkStart w:name="z62" w:id="771"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       поддержание в готовности учебных объектов, полигонов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="762"/>
-    <w:bookmarkStart w:name="z7398" w:id="763"/>
+    <w:bookmarkEnd w:id="771"/>
+    <w:bookmarkStart w:name="z63" w:id="772"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      защиту сотрудников, военнослужащих и работников органов гражданской защиты, а также средств гражданской защиты при введении чрезвычайного положения и проведении антитеррористической операции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="772"/>
+    <w:bookmarkStart w:name="z64" w:id="773"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отражение вооруженного нападения на охраняемые караулы, объекты, помещения и сооружения воинских частей гражданской обороны, территориальных органов уполномоченного органа, его ведомств, территориальных подразделений ведомства уполномоченного органа в области промышленной безопасности, подведомственной организации системы государственного резерва при введении чрезвычайного положения и проведении антитеррористической операции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="773"/>
+    <w:bookmarkStart w:name="z65" w:id="774"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      охрану объектов, подлежащих государственной охране, находящихся в ведении подведомственной организации системы государственного резерва;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="774"/>
+    <w:bookmarkStart w:name="z7398" w:id="775"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в военное время:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="763"/>
-    <w:bookmarkStart w:name="z7399" w:id="764"/>
+    <w:bookmarkEnd w:id="775"/>
+    <w:bookmarkStart w:name="z7399" w:id="776"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       создание оборонительных рубежей и позиций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="764"/>
-    <w:bookmarkStart w:name="z7400" w:id="765"/>
+    <w:bookmarkEnd w:id="776"/>
+    <w:bookmarkStart w:name="z7400" w:id="777"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ведение радиационной, химической разведки в очагах поражения и зонах заражения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="765"/>
-    <w:bookmarkStart w:name="z7401" w:id="766"/>
+    <w:bookmarkEnd w:id="777"/>
+    <w:bookmarkStart w:name="z7401" w:id="778"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проведение аварийно-спасательных и неотложных работ в очагах поражения, зонах заражения и катастрофического затопления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="766"/>
-    <w:bookmarkStart w:name="z7402" w:id="767"/>
+    <w:bookmarkEnd w:id="778"/>
+    <w:bookmarkStart w:name="z7402" w:id="779"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       восстановление аэродромов, дорог, переправ и других важных элементов инфраструктуры тыла, оборудование перегрузочных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="767"/>
-    <w:bookmarkStart w:name="z7403" w:id="768"/>
+    <w:bookmarkEnd w:id="779"/>
+    <w:bookmarkStart w:name="z7403" w:id="780"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       участие в проведении эвакуационных мероприятий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="768"/>
-    <w:bookmarkStart w:name="z7404" w:id="769"/>
+    <w:bookmarkEnd w:id="780"/>
+    <w:bookmarkStart w:name="z7404" w:id="781"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выполнение отдельных задач территориальной обороны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="769"/>
-    <w:bookmarkStart w:name="z7405" w:id="770"/>
+    <w:bookmarkEnd w:id="781"/>
+    <w:bookmarkStart w:name="z7405" w:id="782"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выполнение указаний Генерального штаба Вооруженных Сил Республики Казахстан по вопросам организации обороны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="770"/>
-    <w:bookmarkStart w:name="z7406" w:id="771"/>
+    <w:bookmarkEnd w:id="782"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменением, внесенным приказом Министра по чрезвычайным ситуациям РК от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие со дня его подписания).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7406" w:id="783"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Государственное учреждение не вправе осуществлять деятельность, а также совершать сделки, не отвечающие предмету и целям его деятельности, закрепленным в настоящем уставе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="771"/>
-    <w:bookmarkStart w:name="z7407" w:id="772"/>
+    <w:bookmarkEnd w:id="783"/>
+    <w:bookmarkStart w:name="z7407" w:id="784"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Сделка, совершенная государственным учреждением в противоречии с целями деятельности, определенно ограниченными законами Республики Казахстан или учредительными документами, либо с нарушением уставной компетенции его руководителя, может быть признана недействительной по иску Министерства, уполномоченного органа по государственному имуществу, прокурора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="772"/>
-    <w:bookmarkStart w:name="z7408" w:id="773"/>
+    <w:bookmarkEnd w:id="784"/>
+    <w:bookmarkStart w:name="z7408" w:id="785"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Управление государственным учреждением</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="773"/>
-    <w:bookmarkStart w:name="z7409" w:id="774"/>
+    <w:bookmarkEnd w:id="785"/>
+    <w:bookmarkStart w:name="z7409" w:id="786"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Общее управление государственным учреждением осуществляет Министерство.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="774"/>
-    <w:bookmarkStart w:name="z7410" w:id="775"/>
+    <w:bookmarkEnd w:id="786"/>
+    <w:bookmarkStart w:name="z7410" w:id="787"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Министерство в установленном законодательством порядке осуществляет следующие функции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="775"/>
-    <w:bookmarkStart w:name="z7411" w:id="776"/>
+    <w:bookmarkEnd w:id="787"/>
+    <w:bookmarkStart w:name="z7411" w:id="788"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) закрепляет за государственным учреждением имущество;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="776"/>
-    <w:bookmarkStart w:name="z7412" w:id="777"/>
+    <w:bookmarkEnd w:id="788"/>
+    <w:bookmarkStart w:name="z7412" w:id="789"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) утверждает план финансирования государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="777"/>
-    <w:bookmarkStart w:name="z7413" w:id="778"/>
+    <w:bookmarkEnd w:id="789"/>
+    <w:bookmarkStart w:name="z7413" w:id="790"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осуществляет контроль за сохранностью имущества государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="778"/>
-    <w:bookmarkStart w:name="z7414" w:id="779"/>
+    <w:bookmarkEnd w:id="790"/>
+    <w:bookmarkStart w:name="z7414" w:id="791"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) утверждает устав государственного учреждения, внесение в него изменений и дополнений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="779"/>
-    <w:bookmarkStart w:name="z7415" w:id="780"/>
+    <w:bookmarkEnd w:id="791"/>
+    <w:bookmarkStart w:name="z7415" w:id="792"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) определяет структуру государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="780"/>
-    <w:bookmarkStart w:name="z7416" w:id="781"/>
+    <w:bookmarkEnd w:id="792"/>
+    <w:bookmarkStart w:name="z7416" w:id="793"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) определяет права, обязанности и ответственность руководителя государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="781"/>
-    <w:bookmarkStart w:name="z7417" w:id="782"/>
+    <w:bookmarkEnd w:id="793"/>
+    <w:bookmarkStart w:name="z7417" w:id="794"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) утверждает структуру и предельную штатную численность государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="782"/>
-    <w:bookmarkStart w:name="z7418" w:id="783"/>
+    <w:bookmarkEnd w:id="794"/>
+    <w:bookmarkStart w:name="z7418" w:id="795"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) принимает и обрабатывает неконсолидированную финансовую отчетность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="783"/>
-    <w:bookmarkStart w:name="z7419" w:id="784"/>
+    <w:bookmarkEnd w:id="795"/>
+    <w:bookmarkStart w:name="z7419" w:id="796"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) дает письменное согласие уполномоченному органу по государственному имуществу на изъятие или перераспределение имущества, переданного государственного учреждения или приобретенного им в результате собственной хозяйственной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="784"/>
-    <w:bookmarkStart w:name="z7420" w:id="785"/>
+    <w:bookmarkEnd w:id="796"/>
+    <w:bookmarkStart w:name="z7420" w:id="797"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) по согласованию с уполномоченным органом по государственному имуществу осуществляет реорганизацию и ликвидацию государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="785"/>
-    <w:bookmarkStart w:name="z7421" w:id="786"/>
+    <w:bookmarkEnd w:id="797"/>
+    <w:bookmarkStart w:name="z7421" w:id="798"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) осуществляет иные полномочия, возложенные на него настоящим уставом, иным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="786"/>
-    <w:bookmarkStart w:name="z7422" w:id="787"/>
+    <w:bookmarkEnd w:id="798"/>
+    <w:bookmarkStart w:name="z7422" w:id="799"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Руководство и координацию оперативно-служебной деятельности государственного учреждения осуществляет Комитет по гражданской обороне и воинским частям Министерства (далее – Комитет).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="787"/>
-    <w:bookmarkStart w:name="z7423" w:id="788"/>
+    <w:bookmarkEnd w:id="799"/>
+    <w:bookmarkStart w:name="z7423" w:id="800"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Командир воинской части (далее - Командир) назначается на должность и освобождается от должности в соответствии с законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="788"/>
-    <w:bookmarkStart w:name="z7424" w:id="789"/>
+    <w:bookmarkEnd w:id="800"/>
+    <w:bookmarkStart w:name="z7424" w:id="801"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Командир организует и руководит служебно-боевой деятельностью государственного учреждения и несет персональную ответственность за выполнение возложенных на государственное учреждение задач и осуществление им своих функций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="789"/>
-    <w:bookmarkStart w:name="z7425" w:id="790"/>
+    <w:bookmarkEnd w:id="801"/>
+    <w:bookmarkStart w:name="z7425" w:id="802"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Командир действует на принципах единоначалия и самостоятельно решает вопросы деятельности государственного учреждения в соответствии с его компетенцией, определяемой законодательством Республики Казахстан и настоящим уставом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="790"/>
-    <w:bookmarkStart w:name="z7426" w:id="791"/>
+    <w:bookmarkEnd w:id="802"/>
+    <w:bookmarkStart w:name="z7426" w:id="803"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Действия Командира, направленные на осуществление государственным учреждением неуставной деятельности, являются нарушением трудовых обязанностей и влекут применение мер дисциплинарной и материальной ответственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="791"/>
-    <w:bookmarkStart w:name="z7427" w:id="792"/>
+    <w:bookmarkEnd w:id="803"/>
+    <w:bookmarkStart w:name="z7427" w:id="804"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Командир в установленном законодательством Республики Казахстан порядке:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="792"/>
-    <w:bookmarkStart w:name="z7428" w:id="793"/>
+    <w:bookmarkEnd w:id="804"/>
+    <w:bookmarkStart w:name="z7428" w:id="805"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) без доверенности действует от имени государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="793"/>
-    <w:bookmarkStart w:name="z7429" w:id="794"/>
+    <w:bookmarkEnd w:id="805"/>
+    <w:bookmarkStart w:name="z7429" w:id="806"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) представляет интересы государственного учреждения в государственных органах, иных организациях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="794"/>
-    <w:bookmarkStart w:name="z7430" w:id="795"/>
+    <w:bookmarkEnd w:id="806"/>
+    <w:bookmarkStart w:name="z7430" w:id="807"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) заключает договоры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="795"/>
-    <w:bookmarkStart w:name="z7431" w:id="796"/>
+    <w:bookmarkEnd w:id="807"/>
+    <w:bookmarkStart w:name="z7431" w:id="808"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) выдает доверенности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="796"/>
-    <w:bookmarkStart w:name="z7432" w:id="797"/>
+    <w:bookmarkEnd w:id="808"/>
+    <w:bookmarkStart w:name="z7432" w:id="809"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) по согласованию с Министерством и Комитетом утверждает планы государственного учреждения по командировкам, стажировкам, обучению в учебных заведениях (центрах) и иным видам повышения квалификации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="797"/>
-    <w:bookmarkStart w:name="z7433" w:id="798"/>
+    <w:bookmarkEnd w:id="809"/>
+    <w:bookmarkStart w:name="z7433" w:id="810"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) издает приказы и дает указания, обязательные для всех военнослужащих и гражданских служащих;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="798"/>
-    <w:bookmarkStart w:name="z7434" w:id="799"/>
+    <w:bookmarkEnd w:id="810"/>
+    <w:bookmarkStart w:name="z7434" w:id="811"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) представляет необходимые документы для открытия банковских счетов в установленном порядке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="799"/>
-    <w:bookmarkStart w:name="z7435" w:id="800"/>
+    <w:bookmarkEnd w:id="811"/>
+    <w:bookmarkStart w:name="z7435" w:id="812"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) применяет меры поощрения и налагает дисциплинарные взыскания на военнослужащих и гражданских служащих в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="800"/>
-    <w:bookmarkStart w:name="z7436" w:id="801"/>
+    <w:bookmarkEnd w:id="812"/>
+    <w:bookmarkStart w:name="z7436" w:id="813"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) присваивает и вносит представления о присвоении воинских званий в соответствии с Перечнем должностных лиц, имеющих право издавать приказы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="801"/>
-    <w:bookmarkStart w:name="z7437" w:id="802"/>
+    <w:bookmarkEnd w:id="813"/>
+    <w:bookmarkStart w:name="z7437" w:id="814"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) определяет должностные обязанности своих заместителей и других должностных лиц государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="802"/>
-    <w:bookmarkStart w:name="z7438" w:id="803"/>
+    <w:bookmarkEnd w:id="814"/>
+    <w:bookmarkStart w:name="z7438" w:id="815"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) имеет право первой подписи на финансовых документах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="803"/>
-    <w:bookmarkStart w:name="z7439" w:id="804"/>
+    <w:bookmarkEnd w:id="815"/>
+    <w:bookmarkStart w:name="z7439" w:id="816"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) принимает меры по совершенствованию профессионального мастерства и поддержания сил и средств государственного учреждения в постоянной готовности к выдвижению в зоны чрезвычайных ситуаций и проведению спасательных и неотложных работ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="804"/>
-    <w:bookmarkStart w:name="z7440" w:id="805"/>
+    <w:bookmarkEnd w:id="816"/>
+    <w:bookmarkStart w:name="z7440" w:id="817"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) обеспечивает подготовку, переподготовку и повышение квалификации личного состава;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="805"/>
-    <w:bookmarkStart w:name="z7441" w:id="806"/>
+    <w:bookmarkEnd w:id="817"/>
+    <w:bookmarkStart w:name="z7441" w:id="818"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) обеспечивает и контролирует эксплуатацию административно – бытового комплекса, ремонт и техническое обслуживание военной и другой техники, аварийно-спасательного оборудования, средств связи, инвентаря и другого имущества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="806"/>
-    <w:bookmarkStart w:name="z7442" w:id="807"/>
+    <w:bookmarkEnd w:id="818"/>
+    <w:bookmarkStart w:name="z7442" w:id="819"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) организует проведение государственных закупок в пределах своей компетенции, а также финансовое планирование, бухгалтерский учет и финансовую отчетность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="807"/>
-    <w:bookmarkStart w:name="z7443" w:id="808"/>
+    <w:bookmarkEnd w:id="819"/>
+    <w:bookmarkStart w:name="z7443" w:id="820"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) обеспечивает своевременное составление отчетности согласно форм, установленных Комитетом и Министерством;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="808"/>
-    <w:bookmarkStart w:name="z7444" w:id="809"/>
+    <w:bookmarkEnd w:id="820"/>
+    <w:bookmarkStart w:name="z7444" w:id="821"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) обеспечивает своевременное рассмотрение обращений физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="809"/>
-    <w:bookmarkStart w:name="z7445" w:id="810"/>
+    <w:bookmarkEnd w:id="821"/>
+    <w:bookmarkStart w:name="z7445" w:id="822"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) несет персональную ответственность за поддержание морально-психологического климата в коллективе, соблюдение подчиненными военнослужащими этического кодекса и обязательных норм поведения на службе и в быту, противодействие коррупции в структурных подразделениях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="810"/>
-    <w:bookmarkStart w:name="z7446" w:id="811"/>
+    <w:bookmarkEnd w:id="822"/>
+    <w:bookmarkStart w:name="z7446" w:id="823"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) принимает антикоррупционные меры по каждому факту совершения подчиненными коррупционного преступления и правонарушения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="811"/>
-    <w:bookmarkStart w:name="z7447" w:id="812"/>
+    <w:bookmarkEnd w:id="823"/>
+    <w:bookmarkStart w:name="z7447" w:id="824"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) принимает меры по подготовке и обучению сотрудников по оказанию доврачебной и медицинской помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="812"/>
-    <w:bookmarkStart w:name="z7448" w:id="813"/>
+    <w:bookmarkEnd w:id="824"/>
+    <w:bookmarkStart w:name="z7448" w:id="825"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) осуществляет анализ и выявление системных проблем при рассмотрении обращений физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="813"/>
-    <w:bookmarkStart w:name="z7449" w:id="814"/>
+    <w:bookmarkEnd w:id="825"/>
+    <w:bookmarkStart w:name="z7449" w:id="826"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) обеспечивает боевую готовность и боеспособность воинской части в состоянии, обеспечивающем выполнение поставленных задач;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="814"/>
-    <w:bookmarkStart w:name="z7450" w:id="815"/>
+    <w:bookmarkEnd w:id="826"/>
+    <w:bookmarkStart w:name="z7450" w:id="827"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) осуществляет иные функции, возложенные на него законодательством Республики Казахстан, настоящим уставом и Министерством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="815"/>
-    <w:bookmarkStart w:name="z7451" w:id="816"/>
+    <w:bookmarkEnd w:id="827"/>
+    <w:bookmarkStart w:name="z7451" w:id="828"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий Командира в период его отсутствия осуществляется лицом, его замещающим в соответствии законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="816"/>
-    <w:bookmarkStart w:name="z7452" w:id="817"/>
+    <w:bookmarkEnd w:id="828"/>
+    <w:bookmarkStart w:name="z7452" w:id="829"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Порядок образования имущества государственного учреждения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="817"/>
-    <w:bookmarkStart w:name="z7453" w:id="818"/>
+    <w:bookmarkEnd w:id="829"/>
+    <w:bookmarkStart w:name="z7453" w:id="830"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Имущество государственного учреждения составляют активы юридического лица, стоимость которых отражается на его балансе. Имущество государственного учреждения формируется за счет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="818"/>
-    <w:bookmarkStart w:name="z7454" w:id="819"/>
+    <w:bookmarkEnd w:id="830"/>
+    <w:bookmarkStart w:name="z7454" w:id="831"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) имущества, переданного ему собственником;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="819"/>
-    <w:bookmarkStart w:name="z7455" w:id="820"/>
+    <w:bookmarkEnd w:id="831"/>
+    <w:bookmarkStart w:name="z7455" w:id="832"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="820"/>
-    <w:bookmarkStart w:name="z7456" w:id="821"/>
+    <w:bookmarkEnd w:id="832"/>
+    <w:bookmarkStart w:name="z7456" w:id="833"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Государственное учреждение не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выделенных ему по плану финансирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="821"/>
-    <w:bookmarkStart w:name="z7457" w:id="822"/>
+    <w:bookmarkEnd w:id="833"/>
+    <w:bookmarkStart w:name="z7457" w:id="834"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Деятельность государственного учреждения финансируется из бюджета Министерством, если дополнительный источник финансирования не установлен законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="822"/>
-    <w:bookmarkStart w:name="z7458" w:id="823"/>
+    <w:bookmarkEnd w:id="834"/>
+    <w:bookmarkStart w:name="z7458" w:id="835"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Государственное учреждение ведет бухгалтерский учет и представляет отчетность в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="823"/>
-    <w:bookmarkStart w:name="z7459" w:id="824"/>
+    <w:bookmarkEnd w:id="835"/>
+    <w:bookmarkStart w:name="z7459" w:id="836"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Аудит финансово-хозяйственной деятельности государственного учреждения осуществляется Министерством и уполномоченными органами в установленном законодательством Республики Казахстан порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="824"/>
-    <w:bookmarkStart w:name="z7460" w:id="825"/>
+    <w:bookmarkEnd w:id="836"/>
+    <w:bookmarkStart w:name="z7460" w:id="837"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Режим работы в государственном учреждении</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="825"/>
-    <w:bookmarkStart w:name="z7461" w:id="826"/>
+    <w:bookmarkEnd w:id="837"/>
+    <w:bookmarkStart w:name="z7461" w:id="838"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Режим работы государственного учреждения устанавливается правилами внутреннего трудового распорядка и не должен противоречить нормам трудового законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="826"/>
-    <w:bookmarkStart w:name="z7462" w:id="827"/>
+    <w:bookmarkEnd w:id="838"/>
+    <w:bookmarkStart w:name="z7462" w:id="839"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 7. Порядок внесения изменений и дополнений в учредительные документы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="827"/>
-    <w:bookmarkStart w:name="z7463" w:id="828"/>
+    <w:bookmarkEnd w:id="839"/>
+    <w:bookmarkStart w:name="z7463" w:id="840"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Внесение изменений и дополнений в учредительные документы государственного учреждения производится по решению Министерства и проходят процедуру государственной регистрации в территориальных органах юстиции в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О государственной регистрации юридических лиц и учетной регистрации филиалов и представительств".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="828"/>
-    <w:bookmarkStart w:name="z7464" w:id="829"/>
+    <w:bookmarkEnd w:id="840"/>
+    <w:bookmarkStart w:name="z7464" w:id="841"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 8. Условия реорганизации и ликвидации государственного учреждения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="829"/>
-    <w:bookmarkStart w:name="z7465" w:id="830"/>
+    <w:bookmarkEnd w:id="841"/>
+    <w:bookmarkStart w:name="z7465" w:id="842"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Реорганизация и ликвидация государственного учреждения осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="830"/>
+    <w:bookmarkEnd w:id="842"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22064,68 +22552,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 ноября 2020 года № 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z3330" w:id="831"/>
+    <w:bookmarkStart w:name="z3330" w:id="843"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Устав республиканского государственного учреждения "Воинская часть 52859 имени Мартбека Мамраева Министерства по чрезвычайным ситуациям Республики Казахстан"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="831"/>
+    <w:bookmarkEnd w:id="843"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок - в редакции приказа Министра по чрезвычайным ситуациям РК от 03.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22158,88 +22646,88 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 7 - в редакции приказа Министра по чрезвычайным ситуациям РК от 27.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3331" w:id="832"/>
+    <w:bookmarkStart w:name="z3331" w:id="844"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="832"/>
-    <w:bookmarkStart w:name="z3332" w:id="833"/>
+    <w:bookmarkEnd w:id="844"/>
+    <w:bookmarkStart w:name="z3332" w:id="845"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Республиканское государственное учреждение "Воинская часть 52859 имени Мартбека Мамраева Министерства по чрезвычайным ситуациям Республики Казахстан" (далее - государственное учреждение) является некоммерческой организацией, обладающей статусом юридического лица, созданной в организационно-правовой форме государственного учреждения для осуществления функций по выполнению мероприятий гражданской защиты в мирное и военное время.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="833"/>
+    <w:bookmarkEnd w:id="845"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22258,150 +22746,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3333" w:id="834"/>
+    <w:bookmarkStart w:name="z3333" w:id="846"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Вид государственного учреждения: республиканский.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="834"/>
-    <w:bookmarkStart w:name="z3334" w:id="835"/>
+    <w:bookmarkEnd w:id="846"/>
+    <w:bookmarkStart w:name="z3334" w:id="847"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственное учреждение создано Директивой Начальника Гражданской обороны СССР №4/18454 от 19 апреля 1967 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="835"/>
-    <w:bookmarkStart w:name="z3335" w:id="836"/>
+    <w:bookmarkEnd w:id="847"/>
+    <w:bookmarkStart w:name="z3335" w:id="848"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Учредителем государственного учреждения является Правительство Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="836"/>
-    <w:bookmarkStart w:name="z3336" w:id="837"/>
+    <w:bookmarkEnd w:id="848"/>
+    <w:bookmarkStart w:name="z3336" w:id="849"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Уполномоченным органом соответствующей отрасли, а также органом, осуществляющим по отношению к нему функции субъекта права в отношении имущества государственного учреждения, является Министерство по чрезвычайным ситуациям Республики Казахстан (далее – Министерство).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="837"/>
-    <w:bookmarkStart w:name="z3337" w:id="838"/>
+    <w:bookmarkEnd w:id="849"/>
+    <w:bookmarkStart w:name="z3337" w:id="850"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Наименование государственного учреждения: республиканское государственное учреждение "Воинская часть 52859 имени Мартбека Мамраева Министерства по чрезвычайным ситуациям Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="838"/>
+    <w:bookmarkEnd w:id="850"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22420,1796 +22908,1918 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3338" w:id="839"/>
+    <w:bookmarkStart w:name="z3338" w:id="851"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Место нахождения государственного учреждения: Республика Казахстан, индекс 100020, Карагандинская область, город Караганда, район Әлихан Бөкейхан, улица Зелинского, дом 34/2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="839"/>
-    <w:bookmarkStart w:name="z3339" w:id="840"/>
+    <w:bookmarkEnd w:id="851"/>
+    <w:bookmarkStart w:name="z3339" w:id="852"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Юридический статус государственного учреждения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="840"/>
-    <w:bookmarkStart w:name="z3340" w:id="841"/>
+    <w:bookmarkEnd w:id="852"/>
+    <w:bookmarkStart w:name="z3340" w:id="853"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Государственное учреждение имеет самостоятельный баланс, счета в банках в соответствии с законодательством Республики Казахстан, Боевое знамя, бланки, печати с изображением Государственного Герба Республики Казахстан и наименованием государственного учреждения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="841"/>
-    <w:bookmarkStart w:name="z3341" w:id="842"/>
+    <w:bookmarkEnd w:id="853"/>
+    <w:bookmarkStart w:name="z3341" w:id="854"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Государственное учреждение не может создавать, а также выступать учредителем (участником) другого юридического лица, за исключением случаев, предусмотренных законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="842"/>
-    <w:bookmarkStart w:name="z3342" w:id="843"/>
+    <w:bookmarkEnd w:id="854"/>
+    <w:bookmarkStart w:name="z3342" w:id="855"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Государственное учреждение отвечает по своим обязательствам, находящимися в его распоряжении деньгами. При недостаточности у государственного учреждения денег, субсидиарную ответственность по его обязательствам несет Республика Казахстан или административно-территориальная единица средствами соответствующего бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="843"/>
-    <w:bookmarkStart w:name="z3343" w:id="844"/>
+    <w:bookmarkEnd w:id="855"/>
+    <w:bookmarkStart w:name="z3343" w:id="856"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Гражданско-правовые сделки государственного учреждения вступают в силу после их обязательной регистрации в территориальных подразделениях казначейства Министерства финансов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="844"/>
-    <w:bookmarkStart w:name="z3344" w:id="845"/>
+    <w:bookmarkEnd w:id="856"/>
+    <w:bookmarkStart w:name="z3344" w:id="857"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Предмет и цели деятельности государственного учреждения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="845"/>
-    <w:bookmarkStart w:name="z3345" w:id="846"/>
+    <w:bookmarkEnd w:id="857"/>
+    <w:bookmarkStart w:name="z3345" w:id="858"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Предметом деятельности государственного учреждения является защита населения, объектов и территории от чрезвычайных ситуаций природного и техногенного характера, путем проведения аварийно-спасательных работ и неотложных работ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="846"/>
-    <w:bookmarkStart w:name="z3346" w:id="847"/>
+    <w:bookmarkEnd w:id="858"/>
+    <w:bookmarkStart w:name="z3346" w:id="859"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Целью деятельности государственного учреждения является реализация государственной политики в области гражданской защиты, осуществления комплекса мероприятий, направленных на предупреждение и ликвидацию чрезвычайных ситуаций природного и техногенного характера и их последствий, оказание медицинской помощи населению, находящемуся в зоне чрезвычайной ситуации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="847"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z3348" w:id="849"/>
+    <w:bookmarkEnd w:id="859"/>
+    <w:bookmarkStart w:name="z3356" w:id="860"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14.  Для достижения своих целей государственное учреждение осуществляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="860"/>
+    <w:bookmarkStart w:name="z69" w:id="861"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в мирное время:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="849"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z3351" w:id="852"/>
+    <w:bookmarkEnd w:id="861"/>
+    <w:bookmarkStart w:name="z70" w:id="862"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ликвидацию чрезвычайных ситуаций на территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="862"/>
+    <w:bookmarkStart w:name="z71" w:id="863"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организацию боевой, мобилизационной и политической подготовки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="863"/>
+    <w:bookmarkStart w:name="z72" w:id="864"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выполнение работ по жизнеобеспечению населения в зонах чрезвычайных ситуаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="852"/>
-    <w:bookmarkStart w:name="z3352" w:id="853"/>
+    <w:bookmarkEnd w:id="864"/>
+    <w:bookmarkStart w:name="z73" w:id="865"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       участие в мероприятиях, направленных на предупреждение чрезвычайных ситуаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="853"/>
-    <w:bookmarkStart w:name="z3353" w:id="854"/>
+    <w:bookmarkEnd w:id="865"/>
+    <w:bookmarkStart w:name="z74" w:id="866"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечение охраны и обслуживания пунктов управления, находящихся в ведении Министерства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="854"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z3356" w:id="857"/>
+    <w:bookmarkEnd w:id="866"/>
+    <w:bookmarkStart w:name="z75" w:id="867"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      перевозку, сопровождение и охрану грузов, доставляемых в зоны чрезвычайных ситуаций, в том числе и в иностранные государства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="867"/>
+    <w:bookmarkStart w:name="z76" w:id="868"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мероприятия по подготовке к мобилизационному развертыванию и приведению в высшие степени боевой готовности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="868"/>
+    <w:bookmarkStart w:name="z77" w:id="869"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поддержание в готовности учебных объектов, полигонов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="857"/>
-    <w:bookmarkStart w:name="z3357" w:id="858"/>
+    <w:bookmarkEnd w:id="869"/>
+    <w:bookmarkStart w:name="z78" w:id="870"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      защиту сотрудников, военнослужащих и работников органов гражданской защиты, а также средств гражданской защиты при введении чрезвычайного положения и проведении антитеррористической операции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="870"/>
+    <w:bookmarkStart w:name="z79" w:id="871"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отражение вооруженного нападения на охраняемые караулы, объекты, помещения и сооружения воинских частей гражданской обороны, территориальных органов уполномоченного органа, его ведомств, территориальных подразделений ведомства уполномоченного органа в области промышленной безопасности, подведомственной организации системы государственного резерва при введении чрезвычайного положения и проведении антитеррористической операции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="871"/>
+    <w:bookmarkStart w:name="z80" w:id="872"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      охрану объектов, подлежащих государственной охране, находящихся в ведении подведомственной организации системы государственного резерва;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="872"/>
+    <w:bookmarkStart w:name="z3357" w:id="873"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в военное время:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="858"/>
-    <w:bookmarkStart w:name="z3358" w:id="859"/>
+    <w:bookmarkEnd w:id="873"/>
+    <w:bookmarkStart w:name="z3358" w:id="874"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       создание оборонительных рубежей и позиций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="859"/>
-    <w:bookmarkStart w:name="z3359" w:id="860"/>
+    <w:bookmarkEnd w:id="874"/>
+    <w:bookmarkStart w:name="z3359" w:id="875"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ведение радиационной, химической разведки в очагах поражения и зонах заражения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="860"/>
-    <w:bookmarkStart w:name="z3360" w:id="861"/>
+    <w:bookmarkEnd w:id="875"/>
+    <w:bookmarkStart w:name="z3360" w:id="876"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проведение аварийно-спасательных и неотложных работ в очагах поражения, зонах заражения и катастрофического затопления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="861"/>
-    <w:bookmarkStart w:name="z3361" w:id="862"/>
+    <w:bookmarkEnd w:id="876"/>
+    <w:bookmarkStart w:name="z3361" w:id="877"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       восстановление аэродромов, дорог, переправ и других важных элементов инфраструктуры тыла, оборудование перегрузочных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="862"/>
-    <w:bookmarkStart w:name="z3362" w:id="863"/>
+    <w:bookmarkEnd w:id="877"/>
+    <w:bookmarkStart w:name="z3362" w:id="878"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       участие в проведении эвакуационных мероприятий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="863"/>
-    <w:bookmarkStart w:name="z3363" w:id="864"/>
+    <w:bookmarkEnd w:id="878"/>
+    <w:bookmarkStart w:name="z3363" w:id="879"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выполнение отдельных задач территориальной обороны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="864"/>
-    <w:bookmarkStart w:name="z3364" w:id="865"/>
+    <w:bookmarkEnd w:id="879"/>
+    <w:bookmarkStart w:name="z3364" w:id="880"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выполнение указаний Генерального штаба Вооруженных Сил Республики Казахстан по вопросам организации обороны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="865"/>
-    <w:bookmarkStart w:name="z3365" w:id="866"/>
+    <w:bookmarkEnd w:id="880"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменением, внесенным приказом Министра по чрезвычайным ситуациям РК от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие со дня его подписания).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3365" w:id="881"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Государственное учреждение не вправе осуществлять деятельность, а также совершать сделки, не отвечающие предмету и целям его деятельности, закрепленным в настоящем уставе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="866"/>
-    <w:bookmarkStart w:name="z3366" w:id="867"/>
+    <w:bookmarkEnd w:id="881"/>
+    <w:bookmarkStart w:name="z3366" w:id="882"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Сделка, совершенная государственным учреждением в противоречии с целями деятельности, определенно ограниченными законами Республики Казахстан или учредительными документами, либо с нарушением уставной компетенции его руководителя, может быть признана недействительной по иску: Министерства, уполномоченного органа по государственному имуществу, прокурора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="867"/>
-    <w:bookmarkStart w:name="z3367" w:id="868"/>
+    <w:bookmarkEnd w:id="882"/>
+    <w:bookmarkStart w:name="z3367" w:id="883"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Управление государственным учреждением</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="868"/>
-    <w:bookmarkStart w:name="z3368" w:id="869"/>
+    <w:bookmarkEnd w:id="883"/>
+    <w:bookmarkStart w:name="z3368" w:id="884"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17.Общее управление государственного учреждения осуществляет Министерство.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="869"/>
-    <w:bookmarkStart w:name="z3369" w:id="870"/>
+    <w:bookmarkEnd w:id="884"/>
+    <w:bookmarkStart w:name="z3369" w:id="885"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18.Министерство в установленном законодательством порядке осуществляет следующие функции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="870"/>
-    <w:bookmarkStart w:name="z3370" w:id="871"/>
+    <w:bookmarkEnd w:id="885"/>
+    <w:bookmarkStart w:name="z3370" w:id="886"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1)закрепляет за государственным учреждением имущество;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="871"/>
-    <w:bookmarkStart w:name="z3371" w:id="872"/>
+    <w:bookmarkEnd w:id="886"/>
+    <w:bookmarkStart w:name="z3371" w:id="887"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2)утверждает план финансирования государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="872"/>
-    <w:bookmarkStart w:name="z3372" w:id="873"/>
+    <w:bookmarkEnd w:id="887"/>
+    <w:bookmarkStart w:name="z3372" w:id="888"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3)осуществляет контроль за сохранностью имущества государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="873"/>
-    <w:bookmarkStart w:name="z3373" w:id="874"/>
+    <w:bookmarkEnd w:id="888"/>
+    <w:bookmarkStart w:name="z3373" w:id="889"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4)утверждает устав государственного учреждения, внесение в него изменений и дополнений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="874"/>
-    <w:bookmarkStart w:name="z3374" w:id="875"/>
+    <w:bookmarkEnd w:id="889"/>
+    <w:bookmarkStart w:name="z3374" w:id="890"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5)определяет структуру государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="875"/>
-    <w:bookmarkStart w:name="z3375" w:id="876"/>
+    <w:bookmarkEnd w:id="890"/>
+    <w:bookmarkStart w:name="z3375" w:id="891"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6)определяет права, обязанности и ответственность руководителя государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="876"/>
-    <w:bookmarkStart w:name="z3376" w:id="877"/>
+    <w:bookmarkEnd w:id="891"/>
+    <w:bookmarkStart w:name="z3376" w:id="892"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7)утверждает структуру и предельную штатную численность государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="877"/>
-    <w:bookmarkStart w:name="z3377" w:id="878"/>
+    <w:bookmarkEnd w:id="892"/>
+    <w:bookmarkStart w:name="z3377" w:id="893"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8)утверждает годовую финансовую отчетность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="878"/>
-    <w:bookmarkStart w:name="z3378" w:id="879"/>
+    <w:bookmarkEnd w:id="893"/>
+    <w:bookmarkStart w:name="z3378" w:id="894"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9)дает письменное согласие уполномоченному органу по государственному имуществу на изъятие или перераспределение имущества, переданного государственного учреждения или приобретенного им в результате собственной хозяйственной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="879"/>
-    <w:bookmarkStart w:name="z3379" w:id="880"/>
+    <w:bookmarkEnd w:id="894"/>
+    <w:bookmarkStart w:name="z3379" w:id="895"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10)по согласованию с уполномоченным органом по государственному имуществу осуществляет реорганизацию и ликвидацию государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="880"/>
-    <w:bookmarkStart w:name="z3380" w:id="881"/>
+    <w:bookmarkEnd w:id="895"/>
+    <w:bookmarkStart w:name="z3380" w:id="896"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11)осуществляет иные полномочия, возложенные на него настоящим уставом и иным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="881"/>
-    <w:bookmarkStart w:name="z3381" w:id="882"/>
+    <w:bookmarkEnd w:id="896"/>
+    <w:bookmarkStart w:name="z3381" w:id="897"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19.Руководство и координацию оперативно-служебной деятельности государственного учреждения осуществляет Комитет по гражданской обороне и воинским частям Министерства (далее – Комитет).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="882"/>
-    <w:bookmarkStart w:name="z3382" w:id="883"/>
+    <w:bookmarkEnd w:id="897"/>
+    <w:bookmarkStart w:name="z3382" w:id="898"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20.Командир воинской части (далее - Командир) назначается на должность и освобождается от должности в соответствии с законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="883"/>
-    <w:bookmarkStart w:name="z3383" w:id="884"/>
+    <w:bookmarkEnd w:id="898"/>
+    <w:bookmarkStart w:name="z3383" w:id="899"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21.Командир организует и руководит служебно-боевой деятельностью государственного учреждения и несет персональную ответственность за выполнение возложенных на государственное учреждение задач и осуществление им своих функций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="884"/>
-    <w:bookmarkStart w:name="z3384" w:id="885"/>
+    <w:bookmarkEnd w:id="899"/>
+    <w:bookmarkStart w:name="z3384" w:id="900"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Командир действует на принципах единоначалия и самостоятельно решает вопросы деятельности государственного учреждения в соответствии с его компетенцией, определяемой законодательством Республики Казахстан и настоящим уставом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="885"/>
-    <w:bookmarkStart w:name="z3385" w:id="886"/>
+    <w:bookmarkEnd w:id="900"/>
+    <w:bookmarkStart w:name="z3385" w:id="901"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Действия Командира, направленные на осуществление государственным учреждением неуставной деятельности, являются нарушением трудовых обязанностей и влекут применение мер дисциплинарной и материальной ответственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="886"/>
-    <w:bookmarkStart w:name="z3386" w:id="887"/>
+    <w:bookmarkEnd w:id="901"/>
+    <w:bookmarkStart w:name="z3386" w:id="902"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Командир в установленном законодательством Республики Казахстан порядке:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="887"/>
-    <w:bookmarkStart w:name="z3387" w:id="888"/>
+    <w:bookmarkEnd w:id="902"/>
+    <w:bookmarkStart w:name="z3387" w:id="903"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) без доверенности действует от имени государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="888"/>
-    <w:bookmarkStart w:name="z3388" w:id="889"/>
+    <w:bookmarkEnd w:id="903"/>
+    <w:bookmarkStart w:name="z3388" w:id="904"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) представляет интересы государственного учреждения в государственных органах, иных организациях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="889"/>
-    <w:bookmarkStart w:name="z3389" w:id="890"/>
+    <w:bookmarkEnd w:id="904"/>
+    <w:bookmarkStart w:name="z3389" w:id="905"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) заключает договоры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="890"/>
-    <w:bookmarkStart w:name="z3390" w:id="891"/>
+    <w:bookmarkEnd w:id="905"/>
+    <w:bookmarkStart w:name="z3390" w:id="906"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) выдает доверенности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="891"/>
-    <w:bookmarkStart w:name="z3391" w:id="892"/>
+    <w:bookmarkEnd w:id="906"/>
+    <w:bookmarkStart w:name="z3391" w:id="907"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) по согласованию с Министерством и Комитетом утверждает планы государственного учреждения по командировкам, стажировкам, обучению в учебных заведениях (центрах) и иным видам повышения квалификации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="892"/>
-    <w:bookmarkStart w:name="z3392" w:id="893"/>
+    <w:bookmarkEnd w:id="907"/>
+    <w:bookmarkStart w:name="z3392" w:id="908"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) издает приказы и дает указания, обязательные для всех военнослужащих и гражданских служащих;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="893"/>
-    <w:bookmarkStart w:name="z3393" w:id="894"/>
+    <w:bookmarkEnd w:id="908"/>
+    <w:bookmarkStart w:name="z3393" w:id="909"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) представляет необходимые документы для открытия банковских счетов в установленном порядке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="894"/>
-    <w:bookmarkStart w:name="z3394" w:id="895"/>
+    <w:bookmarkEnd w:id="909"/>
+    <w:bookmarkStart w:name="z3394" w:id="910"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) применяет меры поощрения и налагает дисциплинарные взыскания на военнослужащих и гражданских служащих в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="895"/>
-    <w:bookmarkStart w:name="z3395" w:id="896"/>
+    <w:bookmarkEnd w:id="910"/>
+    <w:bookmarkStart w:name="z3395" w:id="911"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) присваивает и вносит представления о присвоении воинских званий в соответствии с Перечнем должностных лиц, имеющих право издавать приказы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="896"/>
-    <w:bookmarkStart w:name="z3396" w:id="897"/>
+    <w:bookmarkEnd w:id="911"/>
+    <w:bookmarkStart w:name="z3396" w:id="912"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) определяет должностные обязанности своих заместителей и других должностных лиц государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="897"/>
-    <w:bookmarkStart w:name="z3397" w:id="898"/>
+    <w:bookmarkEnd w:id="912"/>
+    <w:bookmarkStart w:name="z3397" w:id="913"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) имеет право первой подписи на финансовых документах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="898"/>
-    <w:bookmarkStart w:name="z3398" w:id="899"/>
+    <w:bookmarkEnd w:id="913"/>
+    <w:bookmarkStart w:name="z3398" w:id="914"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) принимает меры по совершенствованию профессионального мастерства и поддержания сил и средств государственного учреждения в постоянной готовности к выдвижению в зоны чрезвычайных ситуаций и проведению спасательных и неотложных работ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="899"/>
-    <w:bookmarkStart w:name="z3399" w:id="900"/>
+    <w:bookmarkEnd w:id="914"/>
+    <w:bookmarkStart w:name="z3399" w:id="915"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) обеспечивает подготовку, переподготовку и повышение квалификации личного состава;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="900"/>
-    <w:bookmarkStart w:name="z3400" w:id="901"/>
+    <w:bookmarkEnd w:id="915"/>
+    <w:bookmarkStart w:name="z3400" w:id="916"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) обеспечивает и контролирует эксплуатацию административно – бытового комплекса, ремонт и техническое обслуживание военной и другой техники, аварийно-спасательного оборудования, средств связи, инвентаря и другого имущества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="901"/>
-    <w:bookmarkStart w:name="z3401" w:id="902"/>
+    <w:bookmarkEnd w:id="916"/>
+    <w:bookmarkStart w:name="z3401" w:id="917"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) организует проведение государственных закупок в пределах своей компетенции, а также финансовое планирование, бухгалтерский учет и финансовую отчетность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="902"/>
-    <w:bookmarkStart w:name="z3402" w:id="903"/>
+    <w:bookmarkEnd w:id="917"/>
+    <w:bookmarkStart w:name="z3402" w:id="918"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) обеспечивает своевременное составление отчетности согласно форм, установленных Комитетом и Министерством;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="903"/>
-    <w:bookmarkStart w:name="z3403" w:id="904"/>
+    <w:bookmarkEnd w:id="918"/>
+    <w:bookmarkStart w:name="z3403" w:id="919"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) обеспечивает своевременное рассмотрение обращений физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="904"/>
-    <w:bookmarkStart w:name="z3404" w:id="905"/>
+    <w:bookmarkEnd w:id="919"/>
+    <w:bookmarkStart w:name="z3404" w:id="920"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) несет персональную ответственность за поддержание морально-психологического климата в коллективе, соблюдение подчиненными военнослужащими этического кодекса и обязательных норм поведения на службе и в быту, противодействие коррупции в структурных подразделениях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="905"/>
-    <w:bookmarkStart w:name="z3405" w:id="906"/>
+    <w:bookmarkEnd w:id="920"/>
+    <w:bookmarkStart w:name="z3405" w:id="921"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) принимает антикоррупционные меры по каждому факту совершения подчиненными коррупционного преступления и правонарушения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="906"/>
-    <w:bookmarkStart w:name="z3406" w:id="907"/>
+    <w:bookmarkEnd w:id="921"/>
+    <w:bookmarkStart w:name="z3406" w:id="922"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) принимает меры по подготовке и обучению сотрудников по оказанию доврачебной и медицинской помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="907"/>
-    <w:bookmarkStart w:name="z3407" w:id="908"/>
+    <w:bookmarkEnd w:id="922"/>
+    <w:bookmarkStart w:name="z3407" w:id="923"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) осуществляет анализ и выявление системных проблем при рассмотрении обращений физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="908"/>
-    <w:bookmarkStart w:name="z3408" w:id="909"/>
+    <w:bookmarkEnd w:id="923"/>
+    <w:bookmarkStart w:name="z3408" w:id="924"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) обеспечивает боевую готовность и боеспособность воинской части в состоянии, обеспечивающем выполнение поставленных задач;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="909"/>
-    <w:bookmarkStart w:name="z3409" w:id="910"/>
+    <w:bookmarkEnd w:id="924"/>
+    <w:bookmarkStart w:name="z3409" w:id="925"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) осуществляет иные функции, возложенные на него законодательством Республики Казахстан, настоящим уставом и Министерством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="910"/>
-    <w:bookmarkStart w:name="z3410" w:id="911"/>
+    <w:bookmarkEnd w:id="925"/>
+    <w:bookmarkStart w:name="z3410" w:id="926"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий Командира в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="911"/>
-    <w:bookmarkStart w:name="z3411" w:id="912"/>
+    <w:bookmarkEnd w:id="926"/>
+    <w:bookmarkStart w:name="z3411" w:id="927"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Порядок образования имущества государственного учреждения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="912"/>
-    <w:bookmarkStart w:name="z3412" w:id="913"/>
+    <w:bookmarkEnd w:id="927"/>
+    <w:bookmarkStart w:name="z3412" w:id="928"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Имущество государственного учреждения составляют активы юридического лица, стоимость которых отражается на его балансе. Имущество государственного учреждения формируется за счет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="913"/>
-    <w:bookmarkStart w:name="z3413" w:id="914"/>
+    <w:bookmarkEnd w:id="928"/>
+    <w:bookmarkStart w:name="z3413" w:id="929"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) имущества, переданного ему собственником;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="914"/>
-    <w:bookmarkStart w:name="z3414" w:id="915"/>
+    <w:bookmarkEnd w:id="929"/>
+    <w:bookmarkStart w:name="z3414" w:id="930"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="915"/>
-    <w:bookmarkStart w:name="z3415" w:id="916"/>
+    <w:bookmarkEnd w:id="930"/>
+    <w:bookmarkStart w:name="z3415" w:id="931"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Государственное учреждение не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выделенных ему по смете.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="916"/>
-    <w:bookmarkStart w:name="z3416" w:id="917"/>
+    <w:bookmarkEnd w:id="931"/>
+    <w:bookmarkStart w:name="z3416" w:id="932"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Деятельность государственного учреждения финансируется из бюджета Министерством, если дополнительный источник финансирования не установлен законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="917"/>
-    <w:bookmarkStart w:name="z3417" w:id="918"/>
+    <w:bookmarkEnd w:id="932"/>
+    <w:bookmarkStart w:name="z3417" w:id="933"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Государственное учреждение ведет бухгалтерский учет и представляет отчетность в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="918"/>
-    <w:bookmarkStart w:name="z3418" w:id="919"/>
+    <w:bookmarkEnd w:id="933"/>
+    <w:bookmarkStart w:name="z3418" w:id="934"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Проверка и ревизия финансово-хозяйственной деятельности государственного учреждения осуществляется Министерством в установленном законодательством Республики Казахстан порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="919"/>
-    <w:bookmarkStart w:name="z3419" w:id="920"/>
+    <w:bookmarkEnd w:id="934"/>
+    <w:bookmarkStart w:name="z3419" w:id="935"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Режим работы в государственном учреждении</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="920"/>
-    <w:bookmarkStart w:name="z3420" w:id="921"/>
+    <w:bookmarkEnd w:id="935"/>
+    <w:bookmarkStart w:name="z3420" w:id="936"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Режим работы государственного учреждения устанавливается правилами внутреннего трудового распорядка и не должен противоречить нормам трудового законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="921"/>
-    <w:bookmarkStart w:name="z3421" w:id="922"/>
+    <w:bookmarkEnd w:id="936"/>
+    <w:bookmarkStart w:name="z3421" w:id="937"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 7. Порядок внесения изменений и дополнений в учредительные документы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="922"/>
-    <w:bookmarkStart w:name="z3422" w:id="923"/>
+    <w:bookmarkEnd w:id="937"/>
+    <w:bookmarkStart w:name="z3422" w:id="938"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Внесение изменений и дополнений в учредительные документы государственного учреждения производится по решению Министерства и проходят процедуру государственной регистрации в территориальных органах юстиции в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О государственной регистрации юридических лиц и учетной регистрации филиалов и представительств".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="923"/>
-    <w:bookmarkStart w:name="z3423" w:id="924"/>
+    <w:bookmarkEnd w:id="938"/>
+    <w:bookmarkStart w:name="z3423" w:id="939"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 8. Условия реорганизации и ликвидации государственного учреждения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="924"/>
-    <w:bookmarkStart w:name="z3424" w:id="925"/>
+    <w:bookmarkEnd w:id="939"/>
+    <w:bookmarkStart w:name="z3424" w:id="940"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Реорганизация и ликвидация государственного учреждения осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="925"/>
+    <w:bookmarkEnd w:id="940"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -24301,68 +24911,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 ноября 2020 года № 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z2587" w:id="926"/>
+    <w:bookmarkStart w:name="z2587" w:id="941"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Устав республиканского государственного учреждения "Служба пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям области Абай Министерства по чрезвычайным ситуациям Республики Казахстан (город Семей)"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="926"/>
+    <w:bookmarkEnd w:id="941"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 7-1 в соответствии с приказом и.о. Министра по чрезвычайным ситуациям РК от 14.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24512,68 +25122,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 ноября 2020 года № 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z751" w:id="927"/>
+    <w:bookmarkStart w:name="z751" w:id="942"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Устав республиканского государственного учреждения "Служба пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям Акмолинской области Министерства по чрезвычайным ситуациям Республики Казахстан (город Кокшетау)"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="927"/>
+    <w:bookmarkEnd w:id="942"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 8 исключено приказом и.о. Министра по чрезвычайным ситуациям РК от 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24703,68 +25313,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 ноября 2020 года № 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z858" w:id="928"/>
+    <w:bookmarkStart w:name="z858" w:id="943"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Устав республиканского государственного учреждения "Служба пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям Актюбинской области Министерства по чрезвычайным ситуациям Республики Казахстан (город Актобе)"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="928"/>
+    <w:bookmarkEnd w:id="943"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 9 исключено приказом и.о. Министра по чрезвычайным ситуациям РК от 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24894,68 +25504,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 ноября 2020 года № 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z965" w:id="929"/>
+    <w:bookmarkStart w:name="z965" w:id="944"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Устав государственного учреждения "Служба пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям Алматинской области Министерства по чрезвычайным ситуациям Республики Казахстан (город Талдыкорган)"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="929"/>
+    <w:bookmarkEnd w:id="944"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 10 исключено приказом и.о. Министра по чрезвычайным ситуациям РК от 14.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25085,68 +25695,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 ноября 2020 года № 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z2696" w:id="930"/>
+    <w:bookmarkStart w:name="z2696" w:id="945"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Устав Республиканского государственного учреждения "Служба пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям Алматинской области Министерства по чрезвычайным ситуациям Республики Казахстан (город Қонаев)"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="930"/>
+    <w:bookmarkEnd w:id="945"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 10-1 в соответствии с приказом и.о. Министра по чрезвычайным ситуациям РК от 14.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25296,68 +25906,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 ноября 2020 года № 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1072" w:id="931"/>
+    <w:bookmarkStart w:name="z1072" w:id="946"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Устав республиканского государственного учреждения "Служба пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям Атырауской области Министерства по чрезвычайным ситуациям Республики Казахстан (город Атырау)"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="931"/>
+    <w:bookmarkEnd w:id="946"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 11 исключено приказом и.о. Министра по чрезвычайным ситуациям РК от 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25487,68 +26097,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 ноября 2020 года № 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1179" w:id="932"/>
+    <w:bookmarkStart w:name="z1179" w:id="947"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Устав республиканского государственного учреждения "Служба пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям Западно-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан (город Уральск)"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="932"/>
+    <w:bookmarkEnd w:id="947"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 12 исключено приказом и.о. Министра по чрезвычайным ситуациям РК от 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25678,68 +26288,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 ноября 2020 года № 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1286" w:id="933"/>
+    <w:bookmarkStart w:name="z1286" w:id="948"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Устав республиканского государственного учреждения "Служба пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям Жамбылской области Министерства по чрезвычайным ситуациям Республики Казахстан (город Тараз)"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="933"/>
+    <w:bookmarkEnd w:id="948"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 13 исключено приказом и.о. Министра по чрезвычайным ситуациям РК от 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25869,68 +26479,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 ноября 2020 года № 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z2805" w:id="934"/>
+    <w:bookmarkStart w:name="z2805" w:id="949"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Устав республиканского государственного учреждения "Служба пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям области Жетісу Министерства по чрезвычайным ситуациям Республики Казахстан (город Талдыкорган)"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="934"/>
+    <w:bookmarkEnd w:id="949"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 13-1 в соответствии с приказом и.о. Министра по чрезвычайным ситуациям РК от 14.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -26080,68 +26690,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 ноября 2020 года № 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1393" w:id="935"/>
+    <w:bookmarkStart w:name="z1393" w:id="950"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Устав республиканского государственного учреждения "Служба пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям Карагандинской области Министерства по чрезвычайным ситуациям Республики Казахстан (город Караганда)"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="935"/>
+    <w:bookmarkEnd w:id="950"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 14 исключено приказом и.о. Министра по чрезвычайным ситуациям РК от 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -26271,68 +26881,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 ноября 2020 года № 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1500" w:id="936"/>
+    <w:bookmarkStart w:name="z1500" w:id="951"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Устав республиканского государственного учреждения "Служба пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям Костанайской области Министерства по чрезвычайным ситуациям Республики Казахстан (город Костанай)"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="936"/>
+    <w:bookmarkEnd w:id="951"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 15 исключено приказом и.о. Министра по чрезвычайным ситуациям РК от 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -26462,68 +27072,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 ноября 2020 года № 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1607" w:id="937"/>
+    <w:bookmarkStart w:name="z1607" w:id="952"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Устав республиканского государственного учреждения "Служба пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям Кызылординской области Министерства по чрезвычайным ситуациям Республики Казахстан (город Кызылорда)"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="937"/>
+    <w:bookmarkEnd w:id="952"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 16 исключено приказом и.о. Министра по чрезвычайным ситуациям РК от 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -26653,68 +27263,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 ноября 2020 года № 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1714" w:id="938"/>
+    <w:bookmarkStart w:name="z1714" w:id="953"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Устав республиканского государственного учреждения "Служба пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям Мангистауской области Министерства по чрезвычайным ситуациям Республики Казахстан (город Актау)"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="938"/>
+    <w:bookmarkEnd w:id="953"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 17 исключено приказом и.о. Министра по чрезвычайным ситуациям РК от 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -26844,68 +27454,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 ноября 2020 года № 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1821" w:id="939"/>
+    <w:bookmarkStart w:name="z1821" w:id="954"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Устав республиканского государственного учреждения "Служба пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям Павлодарской области Министерства по чрезвычайным ситуациям Республики Казахстан (город Павлодар)"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="939"/>
+    <w:bookmarkEnd w:id="954"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 18 исключено приказом и.о. Министра по чрезвычайным ситуациям РК от 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -27035,68 +27645,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 ноября 2020 года № 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1928" w:id="940"/>
+    <w:bookmarkStart w:name="z1928" w:id="955"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Устав республиканского государственного учреждения "Служба пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям Северо-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан (город Петропавловск)"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="940"/>
+    <w:bookmarkEnd w:id="955"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 19 исключено приказом и.о. Министра по чрезвычайным ситуациям РК от 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -27226,68 +27836,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 ноября 2020 года № 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z2035" w:id="941"/>
+    <w:bookmarkStart w:name="z2035" w:id="956"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Устав республиканского государственного учреждения "Служба пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям Туркестанской области Министерства по чрезвычайным ситуациям Республики Казахстан (город Туркестан)"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="941"/>
+    <w:bookmarkEnd w:id="956"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 20 исключено приказом и.о. Министра по чрезвычайным ситуациям РК от 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -27417,68 +28027,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 ноября 2020 года № 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z2914" w:id="942"/>
+    <w:bookmarkStart w:name="z2914" w:id="957"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Устав республиканского государственного учреждения "Служба пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям области Ұлытау Министерства по чрезвычайным ситуациям Республики Казахстан (город Жезказган)"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="942"/>
+    <w:bookmarkEnd w:id="957"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 20-1 в соответствии с приказом и.о. Министра по чрезвычайным ситуациям РК от 14.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -27628,68 +28238,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 ноября 2020 года № 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z2142" w:id="943"/>
+    <w:bookmarkStart w:name="z2142" w:id="958"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Устав республиканского государственного учреждения "Служба пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям Восточно-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан (город Усть-Каменогорск)"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="943"/>
+    <w:bookmarkEnd w:id="958"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 21 исключено приказом и.о. Министра по чрезвычайным ситуациям РК от 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -27819,68 +28429,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 ноября 2020 года № 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z2249" w:id="944"/>
+    <w:bookmarkStart w:name="z2249" w:id="959"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Устав республиканского государственного учреждения "Служба пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям города Астаны Министерства по чрезвычайным ситуациям Республики Казахстан (город Астана)"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="944"/>
+    <w:bookmarkEnd w:id="959"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 22 исключено приказом и.о. Министра по чрезвычайным ситуациям РК от 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -28010,68 +28620,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 ноября 2020 года № 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z2353" w:id="945"/>
+    <w:bookmarkStart w:name="z2353" w:id="960"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Устав государственного учреждения "Служба пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям города Алматы Министерства по чрезвычайным ситуациям Республики Казахстан (город Алматы)"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="945"/>
+    <w:bookmarkEnd w:id="960"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 23 исключено приказом и.о. Министра по чрезвычайным ситуациям РК от 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -28201,68 +28811,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 ноября 2020 года № 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z2456" w:id="946"/>
+    <w:bookmarkStart w:name="z2456" w:id="961"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Устав республиканского государственного учреждения "Служба пожаротушения и аварийно-спасательных работ Департамента по чрезвычайным ситуациям города Шымкент Министерства по чрезвычайным ситуациям Республики Казахстан (город Шымкент)"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="946"/>
+    <w:bookmarkEnd w:id="961"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 24 исключено приказом и.о. Министра по чрезвычайным ситуациям РК от 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -28392,68 +29002,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 ноября 2020 года № 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z3562" w:id="947"/>
+    <w:bookmarkStart w:name="z3562" w:id="962"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Устав республиканского государственного учреждения "Оперативно-спасательный отряд Департамента по чрезвычайным ситуациям города Астаны Министерства по чрезвычайным ситуациям Республики Казахстан (город Астана)"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="947"/>
+    <w:bookmarkEnd w:id="962"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 25 в соответствии с приказом Министра по чрезвычайным ситуациям РК от 10.10.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -28603,68 +29213,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 ноября 2020 года № 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z3655" w:id="948"/>
+    <w:bookmarkStart w:name="z3655" w:id="963"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Устав республиканского государственного учреждения "Оперативно-спасательный отряд Департамента по чрезвычайным ситуациям города Шымкента Министерства по чрезвычайным ситуациям Республики Казахстан (город Шымкент)"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="948"/>
+    <w:bookmarkEnd w:id="963"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 26 в соответствии с приказом Министра по чрезвычайным ситуациям РК от 10.10.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -28814,68 +29424,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 ноября 2020 года № 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z3748" w:id="949"/>
+    <w:bookmarkStart w:name="z3748" w:id="964"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Устав республиканского государственного учреждения "Оперативно-спасательный отряд Департамента по чрезвычайным ситуациям области Абай Министерства по чрезвычайным ситуациям Республики Казахстан (город Семей)"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="949"/>
+    <w:bookmarkEnd w:id="964"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 27 в соответствии с приказом Министра по чрезвычайным ситуациям РК от 10.10.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -29025,68 +29635,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 ноября 2020 года № 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z3841" w:id="950"/>
+    <w:bookmarkStart w:name="z3841" w:id="965"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Устав республиканского государственного учреждения "Оперативно-спасательный отряд Департамента по чрезвычайным ситуациям Акмолинской области Министерства по чрезвычайным ситуациям Республики Казахстан (город Кокшетау)"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="950"/>
+    <w:bookmarkEnd w:id="965"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 28 в соответствии с приказом Министра по чрезвычайным ситуациям РК от 10.10.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -29236,68 +29846,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 ноября 2020 года № 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z3934" w:id="951"/>
+    <w:bookmarkStart w:name="z3934" w:id="966"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Устав республиканского государственного учреждения "Оперативно-спасательный отряд Департамента по чрезвычайным ситуациям Актюбинской области Министерства по чрезвычайным ситуациям Республики Казахстан (город Актобе)"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="951"/>
+    <w:bookmarkEnd w:id="966"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 29 в соответствии с приказом Министра по чрезвычайным ситуациям РК от 10.10.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -29447,68 +30057,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 ноября 2020 года № 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z4027" w:id="952"/>
+    <w:bookmarkStart w:name="z4027" w:id="967"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Устав республиканского государственного учреждения "Оперативно-спасательный отряд Департамента по чрезвычайным ситуациям Алматинской области Министерства по чрезвычайным ситуациям Республики Казахстан (город Қонаев)"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="952"/>
+    <w:bookmarkEnd w:id="967"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 30 в соответствии с приказом Министра по чрезвычайным ситуациям РК от 10.10.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -29658,68 +30268,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 ноября 2020 года № 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z4120" w:id="953"/>
+    <w:bookmarkStart w:name="z4120" w:id="968"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Устав республиканского государственного учреждения "Оперативно-спасательный отряд Департамента по чрезвычайным ситуациям Атырауской области Министерства по чрезвычайным ситуациям Республики Казахстан (город Атырау)"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="953"/>
+    <w:bookmarkEnd w:id="968"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 31 в соответствии с приказом Министра по чрезвычайным ситуациям РК от 10.10.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -29869,68 +30479,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 ноября 2020 года № 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z4213" w:id="954"/>
+    <w:bookmarkStart w:name="z4213" w:id="969"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Устав республиканского государственного учреждения "Оперативно-спасательный отряд Департамента по чрезвычайным ситуациям Восточно-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан (город Усть-Каменогорск)"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="954"/>
+    <w:bookmarkEnd w:id="969"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 32 в соответствии с приказом Министра по чрезвычайным ситуациям РК от 10.10.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -30080,68 +30690,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 ноября 2020 года № 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z4306" w:id="955"/>
+    <w:bookmarkStart w:name="z4306" w:id="970"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Устав республиканского государственного учреждения "Оперативно-спасательный отряд Департамента по чрезвычайным ситуациям Жамбылской области Министерства по чрезвычайным ситуациям Республики Казахстан (город Тараз)"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="955"/>
+    <w:bookmarkEnd w:id="970"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 33 в соответствии с приказом Министра по чрезвычайным ситуациям РК от 10.10.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -30291,68 +30901,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 ноября 2020 года № 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z4399" w:id="956"/>
+    <w:bookmarkStart w:name="z4399" w:id="971"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Устав республиканского государственного учреждения "Оперативно-спасательный отряд Департамента по чрезвычайным ситуациям области Жетісу Министерства по чрезвычайным ситуациям Республики Казахстан (город Талдыкорган)"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="956"/>
+    <w:bookmarkEnd w:id="971"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 34 в соответствии с приказом Министра по чрезвычайным ситуациям РК от 10.10.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -30502,68 +31112,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 ноября 2020 года № 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z4492" w:id="957"/>
+    <w:bookmarkStart w:name="z4492" w:id="972"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Устав республиканского государственного учреждения "Оперативно-спасательный отряд Департамента по чрезвычайным ситуациям Западно-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан (город Уральск)"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="957"/>
+    <w:bookmarkEnd w:id="972"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 35 в соответствии с приказом Министра по чрезвычайным ситуациям РК от 10.10.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -30713,68 +31323,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 ноября 2020 года № 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z4585" w:id="958"/>
+    <w:bookmarkStart w:name="z4585" w:id="973"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Устав республиканского государственного учреждения "Оперативно-спасательный отряд Департамента по чрезвычайным ситуациям Карагандинской области Министерства по чрезвычайным ситуациям Республики Казахстан (город Караганда)"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="958"/>
+    <w:bookmarkEnd w:id="973"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 36 в соответствии с приказом Министра по чрезвычайным ситуациям РК от 10.10.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -30924,68 +31534,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 ноября 2020 года № 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z4678" w:id="959"/>
+    <w:bookmarkStart w:name="z4678" w:id="974"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Устав республиканского государственного учреждения "Оперативно-спасательный отряд Департамента по чрезвычайным ситуациям Кызылординской области Министерства по чрезвычайным ситуациям Республики Казахстан (город Кызылорда)"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="959"/>
+    <w:bookmarkEnd w:id="974"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 37 в соответствии с приказом Министра по чрезвычайным ситуациям РК от 10.10.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -31135,68 +31745,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 ноября 2020 года № 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z4771" w:id="960"/>
+    <w:bookmarkStart w:name="z4771" w:id="975"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Устав республиканского государственного учреждения "Оперативно-спасательный отряд Департамента по чрезвычайным ситуациям Костанайской области Министерства по чрезвычайным ситуациям Республики Казахстан (город Костанай)"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="960"/>
+    <w:bookmarkEnd w:id="975"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 38 в соответствии с приказом Министра по чрезвычайным ситуациям РК от 10.10.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -31346,68 +31956,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 ноября 2020 года № 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z4864" w:id="961"/>
+    <w:bookmarkStart w:name="z4864" w:id="976"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Устав республиканского государственного учреждения "Оперативно-спасательный отряд Департамента по чрезвычайным ситуациям Мангистауской области Министерства по чрезвычайным ситуациям Республики Казахстан (город Актау)"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="961"/>
+    <w:bookmarkEnd w:id="976"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 39 в соответствии с приказом Министра по чрезвычайным ситуациям РК от 10.10.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -31557,68 +32167,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 ноября 2020 года № 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z4957" w:id="962"/>
+    <w:bookmarkStart w:name="z4957" w:id="977"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Устав республиканского государственного учреждения "Оперативно-спасательный отряд Департамента по чрезвычайным ситуациям Павлодарской области Министерства по чрезвычайным ситуациям Республики Казахстан (город Павлодар)"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="962"/>
+    <w:bookmarkEnd w:id="977"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 40 в соответствии с приказом Министра по чрезвычайным ситуациям РК от 10.10.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -31768,68 +32378,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 ноября 2020 года № 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z5050" w:id="963"/>
+    <w:bookmarkStart w:name="z5050" w:id="978"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Устав республиканского государственного учреждения "Оперативно-спасательный отряд Департамента по чрезвычайным ситуациям Северо-Казахстанской области Министерства по чрезвычайным ситуациям Республики Казахстан (город Петропавловск)"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="963"/>
+    <w:bookmarkEnd w:id="978"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 41 в соответствии с приказом Министра по чрезвычайным ситуациям РК от 10.10.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -31979,68 +32589,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 ноября 2020 года № 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z5143" w:id="964"/>
+    <w:bookmarkStart w:name="z5143" w:id="979"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Устав республиканского государственного учреждения "Оперативно-спасательный отряд Департамента по чрезвычайным ситуациям Туркестанской области Министерства по чрезвычайным ситуациям Республики Казахстан (город Туркестан)"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="964"/>
+    <w:bookmarkEnd w:id="979"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 42 в соответствии с приказом Министра по чрезвычайным ситуациям РК от 10.10.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -32190,68 +32800,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 ноября 2020 года № 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z5236" w:id="965"/>
+    <w:bookmarkStart w:name="z5236" w:id="980"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Устав республиканского государственного учреждения "Оперативно-спасательный отряд Департамента по чрезвычайным ситуациям области Ұлытау Министерства по чрезвычайным ситуациям Республики Казахстан (город Жезказган)"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="965"/>
+    <w:bookmarkEnd w:id="980"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 43 в соответствии с приказом Министра по чрезвычайным ситуациям РК от 10.10.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -32315,55 +32925,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -32689,31 +33299,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>