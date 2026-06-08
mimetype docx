--- v1 (2025-12-20)
+++ v2 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9ac283e" w14:textId="9ac283e">
+    <w:p w14:paraId="1b9f86b" w14:textId="1b9f86b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -4392,106 +4392,432 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       114) разрабатывает и утверждает типовые нормы и нормативы по труду организаций по согласованию с уполномоченным государственным органом по труду;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       114-1) осуществляет координацию и методическое руководство местных исполнительных органов в области семеноводства и зернового рынка;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-2) разрабатывает и утверждает правила осуществления сортового и семенного контроля, грунтовой оценки, лабораторных сортовых испытаний, экспертизы качества семян;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-3) разрабатывает и утверждает совместно с уполномоченным органом по предпринимательству критериев оценки степени рисков и проверочных листов в области семеноводства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-4) разрабатывает и утверждает правила проведения экспертизы сортовых и посевных качеств семян, в том числе семян, предназначенных для посева отечественными сельскохозяйственными товаропроизводителями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-5) разрабатывает и утверждает правила аттестации производителей оригинальных и элитных семян, семян первой, второй и третьей репродукций, реализаторов семян;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-6) разрабатывает и утверждает формы предписания об устранении нарушения требований законодательства Республики Казахстан о семеноводстве, протокола об административном правонарушении, постановления по делу об административном правонарушении;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-7) разрабатывает и утверждает совместно с уполномоченным органом по предпринимательству критериев оценки степени рисков и проверочных листов в области регулирования рынка зерна;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-8) разрабатывает и утверждает правила проведения временного управления хлебоприемным предприятием;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-9) разрабатывает и утверждает правила оказания государственной услуги "Выдача лицензии на оказание услуг по складской деятельности с выпуском зерновых расписок";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-10) разрабатывает и утверждает квалификационные требования, предъявляемых к деятельности по оказанию услуг по складской деятельности с выпуском зерновых расписок, и перечня документов, подтверждающих соответствие им;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-11) разрабатывает и утверждает правила ведения количественно-качественного учета зерна;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-12) разрабатывает и утверждает типовую форму публичных договоров между хлебоприемным предприятием и владельцем зерна;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-13) разрабатывает и утверждает правила хранения зерна;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-14) разрабатывает и утверждает правила формирования и ведения государственного электронного реестра держателей зерновых расписок;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-15) разрабатывает и утверждает форм, объема и периодичности передачи данных в государственный электронный реестр держателей зерновых расписок;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      114-16) разрабатывает и утверждает требований к созданию, функционированию и ликвидации фондов гарантирования исполнения обязательств по зерновым распискам, условий участия хлебоприемных предприятий в системе гарантирования исполнения обязательств по зерновым распискам, порядка получения гарантий фонда (фондов) гарантирования исполнения обязательств по зерновым распискам, порядка погашения обязательств по зерновым распискам фондом (фондами) гарантирования исполнения обязательств по зерновым распискам; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-17) разрабатывает и утверждает формы предписания об устранении нарушения требований законодательства Республики Казахстан о зерне, протокола об административном правонарушении, постановления по делу об административном правонарушении;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-18) разрабатывает и утверждает положения о государственных зерновых инспекторах;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z179" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       115) осуществляет иные функции в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменением, внесенным приказом Министра сельского хозяйства РК от 03.11.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменениями, внесенными приказами Министра сельского хозяйства РК от 03.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 414</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -5133,4025 +5459,4089 @@
     <w:bookmarkStart w:name="z212" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Реорганизация и упразднение Комитета осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
     <w:bookmarkStart w:name="z213" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Перечень организаций, находящихся в ведении Комитета</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень организаций, находящихся в ведении Комитета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z214" w:id="210"/>
-[...15 lines deleted...]
-      1. Республиканское государственное предприятие</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Республиканское государственное предприятие</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z215" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Республиканское государственное предприятие на праве хозяйственного ведения "Фитосанитария" Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z215" w:id="211"/>
-[...15 lines deleted...]
-      Республиканское государственное предприятие на праве хозяйственного ведения "Фитосанитария" Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Государственные учреждения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z217" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Государственное учреждение "Республиканский центр карантина растений" Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z216" w:id="212"/>
-[...15 lines deleted...]
-      2. Государственные учреждения</w:t>
+    <w:bookmarkStart w:name="z218" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Республиканское государственное учреждение "Республиканский методический центр фитосанитарной диагностики и прогнозов" Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z217" w:id="213"/>
-[...15 lines deleted...]
-      1. Государственное учреждение "Республиканский центр карантина растений" Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z219" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень территориальных подразделений, находящихся в ведении Комитета </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z218" w:id="214"/>
-[...15 lines deleted...]
-      2. Республиканское государственное учреждение "Республиканский методический центр фитосанитарной диагностики и прогнозов" Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Перечень с изменениями, внесенными приказом Министра сельского хозяйства РК от 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z220" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Государственное учреждение "Акмолинская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z219" w:id="215"/>
-[...15 lines deleted...]
-      Перечень территориальных подразделений, находящихся в ведении Комитета </w:t>
+    <w:bookmarkStart w:name="z221" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Государственное учреждение "Аккольская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z220" w:id="216"/>
-[...15 lines deleted...]
-      1. Государственное учреждение "Акмолинская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z222" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Государственное учреждение "Аршалынская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z221" w:id="217"/>
-[...15 lines deleted...]
-      2. Государственное учреждение "Аккольская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z223" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Государственное учреждение "Астраханская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z222" w:id="218"/>
-[...15 lines deleted...]
-      3. Государственное учреждение "Аршалынская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z224" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Государственное учреждение "Атбасарская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z223" w:id="219"/>
-[...15 lines deleted...]
-      4. Государственное учреждение "Астраханская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z225" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Государственное учреждение "Буландинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z224" w:id="220"/>
-[...15 lines deleted...]
-      5. Государственное учреждение "Атбасарская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z226" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Государственное учреждение "Егиндыкольская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z225" w:id="221"/>
-[...15 lines deleted...]
-      6. Государственное учреждение "Буландинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z227" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Государственное учреждение "Ерейментауская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z226" w:id="222"/>
-[...15 lines deleted...]
-      7. Государственное учреждение "Егиндыкольская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z228" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Государственное учреждение "Есильская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z227" w:id="223"/>
-[...15 lines deleted...]
-      8. Государственное учреждение "Ерейментауская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z229" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Государственное учреждение "Жаксынская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z228" w:id="224"/>
-[...15 lines deleted...]
-      9. Государственное учреждение "Есильская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z230" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Государственное учреждение "Жаркаинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z229" w:id="225"/>
-[...15 lines deleted...]
-      10. Государственное учреждение "Жаксынская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z231" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Государственное учреждение "Коргалжинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z230" w:id="226"/>
-[...15 lines deleted...]
-      11. Государственное учреждение "Жаркаинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z232" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Государственное учреждение "Сандыктауская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z231" w:id="227"/>
-[...15 lines deleted...]
-      12. Государственное учреждение "Коргалжинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z233" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Государственное учреждение "Целиноградская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z232" w:id="228"/>
-[...15 lines deleted...]
-      13. Государственное учреждение "Сандыктауская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z234" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Государственное учреждение "Шортандинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z233" w:id="229"/>
-[...15 lines deleted...]
-      14. Государственное учреждение "Целиноградская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z235" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Государственное учреждение "Территориальная инспекция района Биржан сал Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z234" w:id="230"/>
-[...15 lines deleted...]
-      15. Государственное учреждение "Шортандинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z236" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Государственное учреждение "Зерендинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z235" w:id="231"/>
-[...15 lines deleted...]
-      16. Государственное учреждение "Территориальная инспекция района Биржан сал Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z237" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Государственное учреждение "Бурабайская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z236" w:id="232"/>
-[...15 lines deleted...]
-      17. Государственное учреждение "Зерендинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z238" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Государственное учреждение "Кокшетауская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z237" w:id="233"/>
-[...15 lines deleted...]
-      18. Государственное учреждение "Бурабайская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z239" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Государственное учреждение "Актюбинская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z238" w:id="234"/>
-[...15 lines deleted...]
-      19. Государственное учреждение "Кокшетауская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z240" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Государственное учреждение "Айтекебийская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z239" w:id="235"/>
-[...15 lines deleted...]
-      20. Государственное учреждение "Актюбинская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z241" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Государственное учреждение "Алгинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z240" w:id="236"/>
-[...15 lines deleted...]
-      21. Государственное учреждение "Айтекебийская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z242" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Государственное учреждение "Байганинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z241" w:id="237"/>
-[...15 lines deleted...]
-      22. Государственное учреждение "Алгинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z243" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Государственное учреждение "Иргизская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z242" w:id="238"/>
-[...15 lines deleted...]
-      23. Государственное учреждение "Байганинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z244" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Государственное учреждение "Каргалинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z243" w:id="239"/>
-[...15 lines deleted...]
-      24. Государственное учреждение "Иргизская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z245" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Государственное учреждение "Мартукская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z244" w:id="240"/>
-[...15 lines deleted...]
-      25. Государственное учреждение "Каргалинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z246" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Государственное учреждение "Мугалжарская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z245" w:id="241"/>
-[...15 lines deleted...]
-      26. Государственное учреждение "Мартукская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z247" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Государственное учреждение "Темирская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z246" w:id="242"/>
-[...15 lines deleted...]
-      27. Государственное учреждение "Мугалжарская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z248" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Государственное учреждение "Уилская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z247" w:id="243"/>
-[...15 lines deleted...]
-      28. Государственное учреждение "Темирская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z249" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Государственное учреждение "Кобдинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z248" w:id="244"/>
-[...15 lines deleted...]
-      29. Государственное учреждение "Уилская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z250" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Государственное учреждение "Хромтауская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z249" w:id="245"/>
-[...15 lines deleted...]
-      30. Государственное учреждение "Кобдинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z251" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Государственное учреждение "Шалкарская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z250" w:id="246"/>
-[...15 lines deleted...]
-      31. Государственное учреждение "Хромтауская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z252" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Государственное учреждение "Актюбинская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z251" w:id="247"/>
-[...15 lines deleted...]
-      32. Государственное учреждение "Шалкарская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z253" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Государственное учреждение "Алматинская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z252" w:id="248"/>
-[...15 lines deleted...]
-      33. Государственное учреждение "Актюбинская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z254" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Государственное учреждение "Аксуская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z253" w:id="249"/>
-[...15 lines deleted...]
-      34. Государственное учреждение "Алматинская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z255" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Государственное учреждение "Алакольская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z254" w:id="250"/>
-[...15 lines deleted...]
-      35. Государственное учреждение "Аксуская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z256" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Государственное учреждение "Балхашская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z255" w:id="251"/>
-[...15 lines deleted...]
-      36. Государственное учреждение "Алакольская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z257" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Государственное учреждение "Енбекшиказахская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z256" w:id="252"/>
-[...15 lines deleted...]
-      37. Государственное учреждение "Балхашская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z258" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Государственное учреждение "Жамбылская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z257" w:id="253"/>
-[...15 lines deleted...]
-      38. Государственное учреждение "Енбекшиказахская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z259" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Государственное учреждение "Илийская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z258" w:id="254"/>
-[...15 lines deleted...]
-      39. Государственное учреждение "Жамбылская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z260" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Государственное учреждение "Каратальская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z259" w:id="255"/>
-[...15 lines deleted...]
-      40. Государственное учреждение "Илийская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z261" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Государственное учреждение "Карасайская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z260" w:id="256"/>
-[...15 lines deleted...]
-      41. Государственное учреждение "Каратальская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z262" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Государственное учреждение "Кербулакская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z261" w:id="257"/>
-[...15 lines deleted...]
-      42. Государственное учреждение "Карасайская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z263" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Государственное учреждение "Коксуская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z262" w:id="258"/>
-[...15 lines deleted...]
-      43. Государственное учреждение "Кербулакская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z264" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Государственное учреждение "Панфиловская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z263" w:id="259"/>
-[...15 lines deleted...]
-      44. Государственное учреждение "Коксуская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z265" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Государственное учреждение "Кегенская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z264" w:id="260"/>
-[...15 lines deleted...]
-      45. Государственное учреждение "Панфиловская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z266" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Государственное учреждение "Саркандская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z265" w:id="261"/>
-[...15 lines deleted...]
-      46. Государственное учреждение "Кегенская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z267" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Государственное учреждение "Талгарская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z266" w:id="262"/>
-[...15 lines deleted...]
-      47. Государственное учреждение "Саркандская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z268" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Государственное учреждение "Ескельдинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z267" w:id="263"/>
-[...15 lines deleted...]
-      48. Государственное учреждение "Талгарская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z269" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Государственное учреждение "Уйгурская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z268" w:id="264"/>
-[...15 lines deleted...]
-      49. Государственное учреждение "Ескельдинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z270" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Государственное учреждение "Талдыкорганская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z269" w:id="265"/>
-[...15 lines deleted...]
-      50. Государственное учреждение "Уйгурская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z271" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Государственное учреждение "Атырауская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z270" w:id="266"/>
-[...15 lines deleted...]
-      51. Государственное учреждение "Талдыкорганская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z272" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Государственное учреждение "Жылыойская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z271" w:id="267"/>
-[...15 lines deleted...]
-      52. Государственное учреждение "Атырауская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z273" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Государственное учреждение "Индерская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z272" w:id="268"/>
-[...15 lines deleted...]
-      53. Государственное учреждение "Жылыойская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z274" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Государственное учреждение "Исатайская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z273" w:id="269"/>
-[...15 lines deleted...]
-      54. Государственное учреждение "Индерская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z275" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Государственное учреждение "Кзылкогинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z274" w:id="270"/>
-[...15 lines deleted...]
-      55. Государственное учреждение "Исатайская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z276" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Государственное учреждение "Курмангазинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z275" w:id="271"/>
-[...15 lines deleted...]
-      56. Государственное учреждение "Кзылкогинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z277" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Государственное учреждение "Махамбетская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z276" w:id="272"/>
-[...15 lines deleted...]
-      57. Государственное учреждение "Курмангазинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z278" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Государственное учреждение "Атырауская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z277" w:id="273"/>
-[...15 lines deleted...]
-      58. Государственное учреждение "Махамбетская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z279" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Государственное учреждение "Восточно-Казахстанская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z278" w:id="274"/>
-[...15 lines deleted...]
-      59. Государственное учреждение "Атырауская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z280" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Государственное учреждение "Абайская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z279" w:id="275"/>
-[...15 lines deleted...]
-      60. Государственное учреждение "Восточно-Казахстанская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z281" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Государственное учреждение "Территориальная инспекция района Алтай Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z280" w:id="276"/>
-[...15 lines deleted...]
-      61. Государственное учреждение "Абайская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z282" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Государственное учреждение "Аягозская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z281" w:id="277"/>
-[...15 lines deleted...]
-      62. Государственное учреждение "Территориальная инспекция района Алтай Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z283" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Государственное учреждение "Бескарагайская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z282" w:id="278"/>
-[...15 lines deleted...]
-      63. Государственное учреждение "Аягозская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z284" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Государственное учреждение "Территориальная инспекция по области Абай Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z283" w:id="279"/>
-[...15 lines deleted...]
-      64. Государственное учреждение "Бескарагайская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z285" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Государственное учреждение "Бородулихинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z284" w:id="280"/>
-[...15 lines deleted...]
-      65. Государственное учреждение "Территориальная инспекция по области Абай Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z286" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Государственное учреждение "Глубоковская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z285" w:id="281"/>
-[...15 lines deleted...]
-      66. Государственное учреждение "Бородулихинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z287" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Государственное учреждение "Жарминская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z286" w:id="282"/>
-[...15 lines deleted...]
-      67. Государственное учреждение "Глубоковская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z288" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. Государственное учреждение "Зайсанская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z287" w:id="283"/>
-[...15 lines deleted...]
-      68. Государственное учреждение "Жарминская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z289" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. Государственное учреждение "Катон-Карагайская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z288" w:id="284"/>
-[...15 lines deleted...]
-      69. Государственное учреждение "Зайсанская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z290" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71. Государственное учреждение "Кокпектинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z289" w:id="285"/>
-[...15 lines deleted...]
-      70. Государственное учреждение "Катон-Карагайская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z291" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72. Государственное учреждение "Курчумская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z290" w:id="286"/>
-[...15 lines deleted...]
-      71. Государственное учреждение "Кокпектинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z292" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73. Государственное учреждение "Тарбагатайская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z291" w:id="287"/>
-[...15 lines deleted...]
-      72. Государственное учреждение "Курчумская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z293" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. Государственное учреждение "Уланская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z292" w:id="288"/>
-[...15 lines deleted...]
-      73. Государственное учреждение "Тарбагатайская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z294" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75. Государственное учреждение "Урджарская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z293" w:id="289"/>
-[...15 lines deleted...]
-      74. Государственное учреждение "Уланская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z295" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76. Государственное учреждение "Шемонаихинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z294" w:id="290"/>
-[...15 lines deleted...]
-      75. Государственное учреждение "Урджарская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z296" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77. Государственное учреждение "Усть-Каменогорская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z295" w:id="291"/>
-[...15 lines deleted...]
-      76. Государственное учреждение "Шемонаихинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z297" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78. Государственное учреждение "Жамбылская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z296" w:id="292"/>
-[...15 lines deleted...]
-      77. Государственное учреждение "Усть-Каменогорская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z298" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79. Государственное учреждение "Байзакская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z297" w:id="293"/>
-[...15 lines deleted...]
-      78. Государственное учреждение "Жамбылская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z299" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80. Государственное учреждение "Территориальная инспекция по району Самар территориальной инспекции Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z298" w:id="294"/>
-[...15 lines deleted...]
-      79. Государственное учреждение "Байзакская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z300" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81. Государственное учреждение "Жамбылская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z299" w:id="295"/>
-[...15 lines deleted...]
-      80. Государственное учреждение "Территориальная инспекция по району Самар территориальной инспекции Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z301" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82. Государственное учреждение "Жуалынская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z300" w:id="296"/>
-[...15 lines deleted...]
-      81. Государственное учреждение "Жамбылская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z302" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83. Государственное учреждение "Кордайская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z301" w:id="297"/>
-[...15 lines deleted...]
-      82. Государственное учреждение "Жуалынская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z303" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84. Государственное учреждение "Территориальная инспекция района Турара Рыскулова Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z302" w:id="298"/>
-[...15 lines deleted...]
-      83. Государственное учреждение "Кордайская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z304" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85. Государственное учреждение "Меркенская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z303" w:id="299"/>
-[...15 lines deleted...]
-      84. Государственное учреждение "Территориальная инспекция района Турара Рыскулова Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z305" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86. Государственное учреждение "Мойынкумская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z304" w:id="300"/>
-[...15 lines deleted...]
-      85. Государственное учреждение "Меркенская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z306" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87. Государственное учреждение "Сарысуская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z305" w:id="301"/>
-[...15 lines deleted...]
-      86. Государственное учреждение "Мойынкумская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z307" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88. Государственное учреждение "Таласская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z306" w:id="302"/>
-[...15 lines deleted...]
-      87. Государственное учреждение "Сарысуская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z308" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89. Государственное учреждение "Шуйская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z307" w:id="303"/>
-[...15 lines deleted...]
-      88. Государственное учреждение "Таласская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z309" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90. Государственное учреждение "Таразская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z308" w:id="304"/>
-[...15 lines deleted...]
-      89. Государственное учреждение "Шуйская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z310" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91. Государственное учреждение "Западно-Казахстанская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z309" w:id="305"/>
-[...15 lines deleted...]
-      90. Государственное учреждение "Таразская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z311" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92. Государственное учреждение "Акжаикская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z310" w:id="306"/>
-[...15 lines deleted...]
-      91. Государственное учреждение "Западно-Казахстанская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z312" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93. Государственное учреждение "Территориальная инспекция района Бәйтерек Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z311" w:id="307"/>
-[...15 lines deleted...]
-      92. Государственное учреждение "Акжаикская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z313" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94. Государственное учреждение "Бурлинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z312" w:id="308"/>
-[...15 lines deleted...]
-      93. Государственное учреждение "Территориальная инспекция района Бәйтерек Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z314" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95. Государственное учреждение "Жангалинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z313" w:id="309"/>
-[...15 lines deleted...]
-      94. Государственное учреждение "Бурлинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z315" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      96. Государственное учреждение "Жанибекская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z314" w:id="310"/>
-[...15 lines deleted...]
-      95. Государственное учреждение "Жангалинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z316" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      97. Государственное учреждение "Сырымская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z315" w:id="311"/>
-[...15 lines deleted...]
-      96. Государственное учреждение "Жанибекская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z317" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      98. Государственное учреждение "Таскалинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z316" w:id="312"/>
-[...15 lines deleted...]
-      97. Государственное учреждение "Сырымская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z318" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99. Государственное учреждение "Теректинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z317" w:id="313"/>
-[...15 lines deleted...]
-      98. Государственное учреждение "Таскалинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z319" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100. Государственное учреждение "Бокейординская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z318" w:id="314"/>
-[...15 lines deleted...]
-      99. Государственное учреждение "Теректинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z320" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      101. Государственное учреждение "Уральская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z319" w:id="315"/>
-[...15 lines deleted...]
-      100. Государственное учреждение "Бокейординская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z321" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      102. Государственное учреждение "Карагандинская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z320" w:id="316"/>
-[...15 lines deleted...]
-      101. Государственное учреждение "Уральская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z322" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      103. Государственное учреждение "Абайская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z321" w:id="317"/>
-[...15 lines deleted...]
-      102. Государственное учреждение "Карагандинская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z323" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      104. Государственное учреждение "Актогайская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z322" w:id="318"/>
-[...15 lines deleted...]
-      103. Государственное учреждение "Абайская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z324" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105. Государственное учреждение "Бухаржырауская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z323" w:id="319"/>
-[...15 lines deleted...]
-      104. Государственное учреждение "Актогайская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z325" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      106. Государственное учреждение "Жанааркинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z324" w:id="320"/>
-[...15 lines deleted...]
-      105. Государственное учреждение "Бухаржырауская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z326" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      107. Государственное учреждение "Каркаралинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z325" w:id="321"/>
-[...15 lines deleted...]
-      106. Государственное учреждение "Жанааркинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z327" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      108. Государственное учреждение "Нуринская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z326" w:id="322"/>
-[...15 lines deleted...]
-      107. Государственное учреждение "Каркаралинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z328" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      109. Государственное учреждение "Осакаровская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z327" w:id="323"/>
-[...15 lines deleted...]
-      108. Государственное учреждение "Нуринская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z329" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      110. Государственное учреждение "Улытауская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z328" w:id="324"/>
-[...15 lines deleted...]
-      109. Государственное учреждение "Осакаровская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z330" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      111. Государственное учреждение "Шетская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z329" w:id="325"/>
-[...15 lines deleted...]
-      110. Государственное учреждение "Улытауская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z331" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      112. Республиканское государственное учреждение "Территориальная инспекция по области Ұлытау Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z330" w:id="326"/>
-[...15 lines deleted...]
-      111. Государственное учреждение "Шетская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z332" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      113. Государственное учреждение "Карагандинская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z331" w:id="327"/>
-[...15 lines deleted...]
-      112. Республиканское государственное учреждение "Территориальная инспекция по области Ұлытау Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z333" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114. Государственное учреждение "Костанайская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z332" w:id="328"/>
-[...15 lines deleted...]
-      113. Государственное учреждение "Карагандинская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z334" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      115. Государственное учреждение "Алтынсаринская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z333" w:id="329"/>
-[...15 lines deleted...]
-      114. Государственное учреждение "Костанайская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z335" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      116. Государственное учреждение "Амангельдинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z334" w:id="330"/>
-[...15 lines deleted...]
-      115. Государственное учреждение "Алтынсаринская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z336" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      117. Государственное учреждение "Аулиекольская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z335" w:id="331"/>
-[...15 lines deleted...]
-      116. Государственное учреждение "Амангельдинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z337" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      118. Государственное учреждение "Денисовская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z336" w:id="332"/>
-[...15 lines deleted...]
-      117. Государственное учреждение "Аулиекольская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z338" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      119. Государственное учреждение "Жангельдинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z337" w:id="333"/>
-[...15 lines deleted...]
-      118. Государственное учреждение "Денисовская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z339" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      120. Государственное учреждение "Житикаринская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z338" w:id="334"/>
-[...15 lines deleted...]
-      119. Государственное учреждение "Жангельдинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z340" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      121. Государственное учреждение "Камыстинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z339" w:id="335"/>
-[...15 lines deleted...]
-      120. Государственное учреждение "Житикаринская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z341" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      122. Государственное учреждение "Карабалыкская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z340" w:id="336"/>
-[...15 lines deleted...]
-      121. Государственное учреждение "Камыстинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z342" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      123. Государственное учреждение "Карасуская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z341" w:id="337"/>
-[...15 lines deleted...]
-      122. Государственное учреждение "Карабалыкская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z343" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      124. Государственное учреждение "Костанайская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z342" w:id="338"/>
-[...15 lines deleted...]
-      123. Государственное учреждение "Карасуская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z344" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      125. Государственное учреждение "Мендыкаринская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z343" w:id="339"/>
-[...15 lines deleted...]
-      124. Государственное учреждение "Костанайская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z345" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      126. Государственное учреждение "Наурзумская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z344" w:id="340"/>
-[...15 lines deleted...]
-      125. Государственное учреждение "Мендыкаринская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z346" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      127. Государственное учреждение "Сарыкольская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z345" w:id="341"/>
-[...15 lines deleted...]
-      126. Государственное учреждение "Наурзумская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z347" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      128. Государственное учреждение "Территориальная инспекция района Беимбета Майлина Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z346" w:id="342"/>
-[...15 lines deleted...]
-      127. Государственное учреждение "Сарыкольская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z348" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      129. Государственное учреждение "Узункольская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z347" w:id="343"/>
-[...15 lines deleted...]
-      128. Государственное учреждение "Территориальная инспекция района Беимбета Майлина Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z349" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      130. Государственное учреждение "Федоровская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z348" w:id="344"/>
-[...15 lines deleted...]
-      129. Государственное учреждение "Узункольская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z350" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      131. Государственное учреждение "Аркалыкская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z349" w:id="345"/>
-[...15 lines deleted...]
-      130. Государственное учреждение "Федоровская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z351" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      132. Государственное учреждение "Костанайская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z350" w:id="346"/>
-[...15 lines deleted...]
-      131. Государственное учреждение "Аркалыкская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      132-1. Государственное учреждение "Петропавловская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      132-2. Государственное учреждение "Территориальная инспекция района Ақсуат Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z352" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      133. Государственное учреждение "Кызылординская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z351" w:id="347"/>
-[...15 lines deleted...]
-      132. Государственное учреждение "Костанайская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z353" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      134. Государственное учреждение "Аральская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z352" w:id="348"/>
-[...15 lines deleted...]
-      133. Государственное учреждение "Кызылординская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z354" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      135. Государственное учреждение "Жалагашская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z353" w:id="349"/>
-[...15 lines deleted...]
-      134. Государственное учреждение "Аральская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z355" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      136. Государственное учреждение "Жанакорганская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z354" w:id="350"/>
-[...15 lines deleted...]
-      135. Государственное учреждение "Жалагашская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z356" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      137. Государственное учреждение "Казалинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z355" w:id="351"/>
-[...15 lines deleted...]
-      136. Государственное учреждение "Жанакорганская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z357" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      138. Государственное учреждение "Кармакчинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z356" w:id="352"/>
-[...15 lines deleted...]
-      137. Государственное учреждение "Казалинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z358" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      139. Государственное учреждение "Сырдарьинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z357" w:id="353"/>
-[...15 lines deleted...]
-      138. Государственное учреждение "Кармакчинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z359" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      140. Государственное учреждение "Шиелийская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z358" w:id="354"/>
-[...15 lines deleted...]
-      139. Государственное учреждение "Сырдарьинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z360" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      141. Государственное учреждение "Кызылординская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z359" w:id="355"/>
-[...15 lines deleted...]
-      140. Государственное учреждение "Шиелийская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z361" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      142. Государственное учреждение "Мангистауская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z360" w:id="356"/>
-[...15 lines deleted...]
-      141. Государственное учреждение "Кызылординская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z362" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      143. Государственное учреждение "Мангистауская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z361" w:id="357"/>
-[...15 lines deleted...]
-      142. Государственное учреждение "Мангистауская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z363" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      144. Государственное учреждение "Бейнеуская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z362" w:id="358"/>
-[...15 lines deleted...]
-      143. Государственное учреждение "Мангистауская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z364" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      145. Государственное учреждение "Жана-Озенская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z363" w:id="359"/>
-[...15 lines deleted...]
-      144. Государственное учреждение "Бейнеуская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z365" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      146. Государственное учреждение "Актауская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z364" w:id="360"/>
-[...15 lines deleted...]
-      145. Государственное учреждение "Жана-Озенская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z366" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      147. Государственное учреждение "Мунайлинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z365" w:id="361"/>
-[...15 lines deleted...]
-      146. Государственное учреждение "Актауская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z367" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      148. Государственное учреждение "Павлодарская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z366" w:id="362"/>
-[...15 lines deleted...]
-      147. Государственное учреждение "Мунайлинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z368" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      149. Государственное учреждение "Баянаульская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z367" w:id="363"/>
-[...15 lines deleted...]
-      148. Государственное учреждение "Павлодарская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z369" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      150. Государственное учреждение "Железинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z368" w:id="364"/>
-[...15 lines deleted...]
-      149. Государственное учреждение "Баянаульская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z370" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      151. Государственное учреждение "Иртышская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z369" w:id="365"/>
-[...15 lines deleted...]
-      150. Государственное учреждение "Железинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z371" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      152. Республиканское государственное учреждение "Территориальная инспекция по области Жетісу Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z370" w:id="366"/>
-[...15 lines deleted...]
-      151. Государственное учреждение "Иртышская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z372" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      153. Государственное учреждение "Территориальная инспекция района Тереңкөл Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z371" w:id="367"/>
-[...15 lines deleted...]
-      152. Республиканское государственное учреждение "Территориальная инспекция по области Жетісу Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z373" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      154. Государственное учреждение "Территориальная инспекция района Аққулы Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z372" w:id="368"/>
-[...15 lines deleted...]
-      153. Государственное учреждение "Территориальная инспекция района Тереңкөл Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z374" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      155. Государственное учреждение "Майская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z373" w:id="369"/>
-[...15 lines deleted...]
-      154. Государственное учреждение "Территориальная инспекция района Аққулы Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z375" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      156. Государственное учреждение "Павлодарская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z374" w:id="370"/>
-[...15 lines deleted...]
-      155. Государственное учреждение "Майская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z376" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      157. Государственное учреждение "Успенская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z375" w:id="371"/>
-[...15 lines deleted...]
-      156. Государственное учреждение "Павлодарская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z377" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      158. Государственное учреждение "Актогайская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z376" w:id="372"/>
-[...15 lines deleted...]
-      157. Государственное учреждение "Успенская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z378" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      159. Государственное учреждение "Щербактинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z377" w:id="373"/>
-[...15 lines deleted...]
-      158. Государственное учреждение "Актогайская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z379" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      160. Государственное учреждение "Северо-Казахстанская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z378" w:id="374"/>
-[...15 lines deleted...]
-      159. Государственное учреждение "Щербактинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z380" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      161. Государственное учреждение "Айыртауская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z379" w:id="375"/>
-[...15 lines deleted...]
-      160. Государственное учреждение "Северо-Казахстанская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z381" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      162. Государственное учреждение "Акжарская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z380" w:id="376"/>
-[...15 lines deleted...]
-      161. Государственное учреждение "Айыртауская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z382" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      163. Государственное учреждение "Аккайынская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z381" w:id="377"/>
-[...15 lines deleted...]
-      162. Государственное учреждение "Акжарская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z383" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      164. Государственное учреждение "Территориальная инспекция района Магжана Жумабаева Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z382" w:id="378"/>
-[...15 lines deleted...]
-      163. Государственное учреждение "Аккайынская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z384" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      165. Государственное учреждение "Есильская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z383" w:id="379"/>
-[...15 lines deleted...]
-      164. Государственное учреждение "Территориальная инспекция района Магжана Жумабаева Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z385" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      166. Государственное учреждение "Жамбылская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z384" w:id="380"/>
-[...15 lines deleted...]
-      165. Государственное учреждение "Есильская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z386" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      167. Государственное учреждение "Кызылжарская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z385" w:id="381"/>
-[...15 lines deleted...]
-      166. Государственное учреждение "Жамбылская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z387" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      168. Государственное учреждение "Мамлютская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z386" w:id="382"/>
-[...15 lines deleted...]
-      167. Государственное учреждение "Кызылжарская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z388" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      169. Государственное учреждение "Территориальная инспекция района Шал акына Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z387" w:id="383"/>
-[...15 lines deleted...]
-      168. Государственное учреждение "Мамлютская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z389" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      170. Государственное учреждение "Тайыншинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z388" w:id="384"/>
-[...15 lines deleted...]
-      169. Государственное учреждение "Территориальная инспекция района Шал акына Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z390" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      171. Государственное учреждение "Тимирязевская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z389" w:id="385"/>
-[...15 lines deleted...]
-      170. Государственное учреждение "Тайыншинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z391" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      172. Государственное учреждение "Уалихановская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z390" w:id="386"/>
-[...15 lines deleted...]
-      171. Государственное учреждение "Тимирязевская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z392" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      173. Государственное учреждение "Территориальная инспекция района Габита Мусрепова Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z391" w:id="387"/>
-[...15 lines deleted...]
-      172. Государственное учреждение "Уалихановская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z393" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      174. Государственное учреждение "Туркестанская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z392" w:id="388"/>
-[...15 lines deleted...]
-      173. Государственное учреждение "Территориальная инспекция района Габита Мусрепова Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z394" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      175. Государственное учреждение "Байдибекская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z393" w:id="389"/>
-[...15 lines deleted...]
-      174. Государственное учреждение "Туркестанская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z395" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      176. Государственное учреждение "Жетысайская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z394" w:id="390"/>
-[...15 lines deleted...]
-      175. Государственное учреждение "Байдибекская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z396" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177. Государственное учреждение "Келесская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z395" w:id="391"/>
-[...15 lines deleted...]
-      176. Государственное учреждение "Жетысайская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z397" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      178. Государственное учреждение "Казыгуртская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z396" w:id="392"/>
-[...15 lines deleted...]
-      177. Государственное учреждение "Келесская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z398" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      179. Государственное учреждение "Махтааральская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z397" w:id="393"/>
-[...15 lines deleted...]
-      178. Государственное учреждение "Казыгуртская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z399" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      180. Государственное учреждение "Ордабасинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z398" w:id="394"/>
-[...15 lines deleted...]
-      179. Государственное учреждение "Махтааральская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z400" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      181. Государственное учреждение "Отрарская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z399" w:id="395"/>
-[...15 lines deleted...]
-      180. Государственное учреждение "Ордабасинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z401" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      182. Государственное учреждение "Сайрамская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z400" w:id="396"/>
-[...15 lines deleted...]
-      181. Государственное учреждение "Отрарская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z402" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      183. Государственное учреждение "Сарыагашская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z401" w:id="397"/>
-[...15 lines deleted...]
-      182. Государственное учреждение "Сайрамская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z403" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      184. Государственное учреждение "Сузакская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z402" w:id="398"/>
-[...15 lines deleted...]
-      183. Государственное учреждение "Сарыагашская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z404" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      185. Государственное учреждение "Толебийская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z403" w:id="399"/>
-[...15 lines deleted...]
-      184. Государственное учреждение "Сузакская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z405" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      186. Государственное учреждение "Тюлькубасская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z404" w:id="400"/>
-[...15 lines deleted...]
-      185. Государственное учреждение "Толебийская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z406" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      187. Государственное учреждение "Шардаринская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z405" w:id="401"/>
-[...15 lines deleted...]
-      186. Государственное учреждение "Тюлькубасская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z407" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      188. Государственное учреждение "Арысская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z406" w:id="402"/>
-[...15 lines deleted...]
-      187. Государственное учреждение "Шардаринская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z408" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      189. Государственное учреждение "Туркестанская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z407" w:id="403"/>
-[...15 lines deleted...]
-      188. Государственное учреждение "Арысская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z409" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      190. Государственное учреждение "Территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан по городу Шымкенту".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z408" w:id="404"/>
-[...15 lines deleted...]
-      189. Государственное учреждение "Туркестанская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z410" w:id="404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      191. Государственное учреждение "Территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе по городу Астана Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z409" w:id="405"/>
-[...15 lines deleted...]
-      190. Государственное учреждение "Территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан по городу Шымкенту".</w:t>
+    <w:bookmarkStart w:name="z411" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      192. Государственное учреждение "Территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе по городу Алматы Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z410" w:id="406"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -9189,55 +9579,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9563,31 +9953,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>