--- v2 (2026-06-08)
+++ v3 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1b9f86b" w14:textId="1b9f86b">
+    <w:p w14:paraId="fcb981e" w14:textId="fcb981e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -4354,70 +4354,68 @@
         <w:t>
       112) осуществляет обеспечение деятельности организаций, уполномоченных на формирование, ведение и содержание национальных коллекций патогенных и промышленных микроорганизмов, за счет бюджетных средств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
     <w:bookmarkStart w:name="z177" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       113) осуществляет государственный фитосанитарный контроль и надзор в отношении потенциально опасных биологических объектов, на которых осуществляется обращение с патогенными биологическими агентами, осуществляются с учетом особенностей, предусмотренных законодательством Республики Казахстан в области биологической безопасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z178" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       114) разрабатывает и утверждает типовые нормы и нормативы по труду организаций по согласованию с уполномоченным государственным органом по труду;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       114-1) осуществляет координацию и методическое руководство местных исполнительных органов в области семеноводства и зернового рынка;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4698,70 +4696,490 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       114-17) разрабатывает и утверждает формы предписания об устранении нарушения требований законодательства Республики Казахстан о зерне, протокола об административном правонарушении, постановления по делу об административном правонарушении;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       114-18) разрабатывает и утверждает положения о государственных зерновых инспекторах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z179" w:id="175"/>
+    <w:bookmarkStart w:name="z412" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-19) обеспечивает развитие взаимоотношений Республики Казахстан с иностранными государствами в области карантина растений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z413" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-20) разрабатывает и утверждает перечень вредных организмов, борьба с которыми осуществляется за счет бюджетных средств, и порядок проведения фитосанитарных мероприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z414" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-21) устанавливает по согласованию с центральным уполномоченным органом и антимонопольным органом цены на товары (работы, услуги), производимые и (или) реализуемые республиканским государственным предприятием на праве хозяйственного ведения, созданным по решению Правительства Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z415" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-22) разрабатывает, утверждает, отменяет, приостанавливает технические регламенты, а также вносит изменения и (или) дополнения в технические регламенты по вопросам, входящим в компетенцию, по согласованию с уполномоченным органом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z416" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-23) подготавливает и вносит в порядке, установленном законодательством Республики Казахстан, предложения о разработке технических регламентов в уполномоченный орган в области технического регулирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z417" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-24) определяет приоритетные направления деятельности и обязательные объемы работ (услуг), финансируемых из бюджета, республиканских государственных предприятий и в случаях, предусмотренных законами Республики Казахстан, коммунальных государственных предприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z418" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-25) вносит предложения уполномоченному органу по государственному имуществу по определению предмета и цели деятельности республиканского государственного предприятия, а также вида республиканского государственного предприятия (на праве хозяйственного ведения или казенное предприятие), осуществляющего такую деятельность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z419" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      114-26) рассматривает, согласовывает, в случаях, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О государственном имуществе", и утверждает планы развития республиканских государственных предприятий и отчеты по их исполнению;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z420" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-27) осуществляет контроль за сохранностью имущества республиканских юридических лиц и выполнением планов развития республиканскими государственными предприятиями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z421" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-28) осуществляет контроль и анализ выполнения планов развития национальных управляющих холдингов, национальных холдингов, национальных компаний и планов мероприятий национальных управляющих холдингов, национальных холдингов, национальных компаний, акционером которых является государство, в соответствующей отрасли;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z422" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-29) осуществляет контроль и анализ выполнения планов развития республиканских государственных предприятий, контролируемых государством акционерных обществ и товариществ с ограниченной ответственностью в соответствующей отрасли;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z423" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-30) вносит предложения уполномоченному органу по государственному имуществу по согласованию республиканскому государственному предприятию по отчуждению или распоряжению иным способом закрепленным за ним имуществом (за исключением продажи произведенной им продукции), созданию филиалов (представительств);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z424" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-31) проводит анализ регуляторного воздействия в отношении разрабатываемых проектов документов и нормативных правовых актов, предусмотренных пунктом 2 статьи 82 Предпринимательского кодекса Республики Казахстан, в порядке, определяемом уполномоченным органом по предпринимательству;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z425" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-32) осуществляет размещение проектов концепций законопроектов и нормативных правовых актов вместе с пояснительными записками и сравнительными таблицами к ним (в случаях внесения изменений и (или) дополнений в законодательные акты) до направления их на согласование в заинтересованные государственные органы для публичного обсуждения на интернет-портале открытых нормативных правовых актов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z426" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-33) разрабатывает и утверждает перечень пунктов контроля на приграничной территории Республики Казахстан с Кыргызской Республикой и Российской Федерацией, на которых осуществляется государственный контроль и надзор за продукцией агропромышленного комплекса в пределах автомобильного сообщения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z427" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-34) разрабатывает и утверждает порядок осуществления государственного контроля и надзора за продукцией агропромышленного комплекса в пунктах контроля на приграничной территории Республики Казахстан с Кыргызской Республикой и Российской Федерацией в пределах автомобильного сообщения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z428" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-35) представляет информацию о порядке оказания государственных услуг в единый контакт-центр по вопросам оказания государственных услуг в регулируемой сфере;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z429" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-36) проводит внутренний контроль за качеством оказания государственных услуг в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z430" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-37) обеспечивает соблюдение услугодателями подзаконных нормативных правовых актов, определяющих порядок оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z431" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-38) принимает меры по повышению качества оказания государственных услуг с учетом заключения общественного мониторинга качества оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z179" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       115) осуществляет иные функции в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkEnd w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4783,4765 +5201,4765 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 20.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 152</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>; от 22.06.2026 №252 (вступает в силу со дня его подписания).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z180" w:id="176"/>
+    <w:bookmarkStart w:name="z180" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Статус и полномочия председателя Комитета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z181" w:id="177"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z181" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Руководство Комитета осуществляется председателем Комитета, который несет персональную ответственность за выполнение возложенных на Комитет задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z182" w:id="178"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z182" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Председатель Комитета назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z183" w:id="179"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z183" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Председатель Комитета имеет заместителя, который назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z184" w:id="180"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z184" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Полномочия председателя Комитета:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z185" w:id="181"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z185" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в пределах своей компетенции подписывает приказы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z186" w:id="182"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z186" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) представляет руководству Министерства сельского хозяйства Республики Казахстан предложения по структуре и штатной численности Комитета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z187" w:id="183"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z187" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) утверждает структуру, штатную численность, штатное расписание территориальных подразделений Комитета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z188" w:id="184"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z188" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) назначает на должности и освобождает от должностей работников Комитета, руководителей территориальных подразделений и их заместителей, руководителей подведомственных организаций и их заместителей, кроме заместителя председателя Комитета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z189" w:id="185"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z189" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) определяет полномочия своего заместителя и руководителей и заместителей руководителей территориальных подразделений Комитета, а также утверждает должностные инструкции работников Комитета и руководителей подведомственных организаций и их заместителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z190" w:id="186"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z190" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) в пределах своей компетенции принимает меры, направленные на противодействие коррупции в Комитете и несет персональную ответственность за принятие антикоррупционных мер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z191" w:id="187"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z191" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) поощряет и налагает дисциплинарные взыскания на работников Комитета, руководителей территориальных подразделений и их заместителей, и на руководителей подведомственных организаций и их заместителей, кроме заместителя председателя Комитета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z192" w:id="188"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z192" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) в установленном законодательством порядке решает вопросы командирования, предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок и премирования работников Комитета, кроме заместителя Председателя Комитета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z193" w:id="189"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z193" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) в установленном законодательством порядке решает вопросы предоставления отпусков руководителям и заместителям руководителей территориальных подразделений Комитета, а также руководителей подведомственных организаций и их заместителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z194" w:id="190"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z194" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) в установленном законодательством порядке решает вопросы командирования (за пределы соответствующей области и заграницу), оказания материальной помощи, выплаты надбавок и премирования руководителям и заместителям руководителей территориальных подразделений Комитета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z195" w:id="191"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z195" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) в установленном законодательством порядке согласовывает вопросы командирования (за пределы соответствующей области и заграницу), руководителям подведомственных организаций и их заместителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z196" w:id="192"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z196" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) в установленном законодательством порядке решает вопросы оказания материальной помощи, выплаты надбавок и премирования руководителям подведомственных организаций и их заместителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z197" w:id="193"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z197" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) в установленном законодательством порядке согласовывает подготовки (переподготовки), повышения квалификации, руководителей подведомственных организаций и их заместителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z198" w:id="194"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z198" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) возлагает на время отсутствия руководителя территориального подразделения Комитета временное исполнение его обязанностей на заместителя руководителя или другого работника территориального подразделения Комитета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z199" w:id="195"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z199" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) утверждает положения структурных подразделений и территориальных подразделений, находящихся в ведении Комитета и в пределах своей компетенции учредительные документы подведомственных организаций Комитета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z200" w:id="196"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z200" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) утверждает структуру и согласовывает штатные расписания подведомственных организаций Комитета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z201" w:id="197"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z201" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) вырабатывает предложения по формированию государственной политики в регулируемой сфере;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z202" w:id="198"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z202" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) определяет компетенцию и порядок взаимодействия территориальных подразделений с Комитетом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z203" w:id="199"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z203" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) отменяет или приостанавливает полностью или в части действие актов территориальных подразделений Комитета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z204" w:id="200"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z204" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) представляет Комитет в государственных органах и иных организациях без доверенности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z205" w:id="201"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z205" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) осуществляет иные полномочия в соответствии с законами и актами Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z206" w:id="202"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z206" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Председатель Комитета определяет полномочия своего заместителя в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z207" w:id="203"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z207" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Имущество Комитета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z208" w:id="204"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z208" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Комитет может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством. Имущество Комитета формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z209" w:id="205"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z209" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Имущество, закрепленное за Комитетом, относится к республиканской собственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z210" w:id="206"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z210" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Комитет не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z211" w:id="207"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z211" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Комитета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z212" w:id="208"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z212" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Реорганизация и упразднение Комитета осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z213" w:id="209"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z213" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень организаций, находящихся в ведении Комитета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkEnd w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1. Республиканское государственное предприятие</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z215" w:id="210"/>
+    <w:bookmarkStart w:name="z215" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республиканское государственное предприятие на праве хозяйственного ведения "Фитосанитария" Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkEnd w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2. Государственные учреждения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z217" w:id="211"/>
+    <w:bookmarkStart w:name="z217" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственное учреждение "Республиканский центр карантина растений" Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z218" w:id="212"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z218" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Республиканское государственное учреждение "Республиканский методический центр фитосанитарной диагностики и прогнозов" Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z219" w:id="213"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z219" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень территориальных подразделений, находящихся в ведении Комитета </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkEnd w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень с изменениями, внесенными приказом Министра сельского хозяйства РК от 20.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 152</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z220" w:id="214"/>
+    <w:bookmarkStart w:name="z220" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственное учреждение "Акмолинская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z221" w:id="215"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z221" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственное учреждение "Аккольская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z222" w:id="216"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z222" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственное учреждение "Аршалынская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z223" w:id="217"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z223" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Государственное учреждение "Астраханская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z224" w:id="218"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z224" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Государственное учреждение "Атбасарская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z225" w:id="219"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z225" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Государственное учреждение "Буландинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z226" w:id="220"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z226" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Государственное учреждение "Егиндыкольская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z227" w:id="221"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z227" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Государственное учреждение "Ерейментауская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z228" w:id="222"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z228" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Государственное учреждение "Есильская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z229" w:id="223"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z229" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Государственное учреждение "Жаксынская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z230" w:id="224"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z230" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Государственное учреждение "Жаркаинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z231" w:id="225"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z231" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Государственное учреждение "Коргалжинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z232" w:id="226"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z232" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Государственное учреждение "Сандыктауская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z233" w:id="227"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z233" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Государственное учреждение "Целиноградская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z234" w:id="228"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z234" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Государственное учреждение "Шортандинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z235" w:id="229"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z235" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Государственное учреждение "Территориальная инспекция района Биржан сал Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z236" w:id="230"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z236" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Государственное учреждение "Зерендинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z237" w:id="231"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z237" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Государственное учреждение "Бурабайская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z238" w:id="232"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z238" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Государственное учреждение "Кокшетауская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z239" w:id="233"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z239" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Государственное учреждение "Актюбинская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z240" w:id="234"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z240" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Государственное учреждение "Айтекебийская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z241" w:id="235"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z241" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Государственное учреждение "Алгинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z242" w:id="236"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z242" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Государственное учреждение "Байганинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z243" w:id="237"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z243" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Государственное учреждение "Иргизская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z244" w:id="238"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z244" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Государственное учреждение "Каргалинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z245" w:id="239"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z245" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Государственное учреждение "Мартукская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z246" w:id="240"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z246" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Государственное учреждение "Мугалжарская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z247" w:id="241"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z247" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Государственное учреждение "Темирская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z248" w:id="242"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z248" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Государственное учреждение "Уилская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z249" w:id="243"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z249" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Государственное учреждение "Кобдинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z250" w:id="244"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z250" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Государственное учреждение "Хромтауская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z251" w:id="245"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z251" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Государственное учреждение "Шалкарская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z252" w:id="246"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z252" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Государственное учреждение "Актюбинская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z253" w:id="247"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z253" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Государственное учреждение "Алматинская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z254" w:id="248"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z254" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Государственное учреждение "Аксуская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z255" w:id="249"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z255" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Государственное учреждение "Алакольская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z256" w:id="250"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z256" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Государственное учреждение "Балхашская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z257" w:id="251"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z257" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Государственное учреждение "Енбекшиказахская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z258" w:id="252"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z258" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Государственное учреждение "Жамбылская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z259" w:id="253"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z259" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Государственное учреждение "Илийская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z260" w:id="254"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z260" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Государственное учреждение "Каратальская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z261" w:id="255"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z261" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Государственное учреждение "Карасайская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z262" w:id="256"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z262" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Государственное учреждение "Кербулакская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z263" w:id="257"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z263" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Государственное учреждение "Коксуская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z264" w:id="258"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z264" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Государственное учреждение "Панфиловская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z265" w:id="259"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z265" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Государственное учреждение "Кегенская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z266" w:id="260"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z266" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Государственное учреждение "Саркандская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z267" w:id="261"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z267" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Государственное учреждение "Талгарская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z268" w:id="262"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z268" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Государственное учреждение "Ескельдинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z269" w:id="263"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z269" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Государственное учреждение "Уйгурская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z270" w:id="264"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z270" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Государственное учреждение "Талдыкорганская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z271" w:id="265"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z271" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Государственное учреждение "Атырауская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z272" w:id="266"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z272" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Государственное учреждение "Жылыойская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z273" w:id="267"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z273" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Государственное учреждение "Индерская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z274" w:id="268"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z274" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Государственное учреждение "Исатайская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z275" w:id="269"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z275" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Государственное учреждение "Кзылкогинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z276" w:id="270"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z276" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Государственное учреждение "Курмангазинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z277" w:id="271"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z277" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Государственное учреждение "Махамбетская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z278" w:id="272"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z278" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Государственное учреждение "Атырауская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z279" w:id="273"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z279" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Государственное учреждение "Восточно-Казахстанская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z280" w:id="274"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z280" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Государственное учреждение "Абайская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z281" w:id="275"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z281" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. Государственное учреждение "Территориальная инспекция района Алтай Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z282" w:id="276"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z282" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Государственное учреждение "Аягозская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z283" w:id="277"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z283" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Государственное учреждение "Бескарагайская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z284" w:id="278"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z284" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Государственное учреждение "Территориальная инспекция по области Абай Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z285" w:id="279"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z285" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. Государственное учреждение "Бородулихинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z286" w:id="280"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z286" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Государственное учреждение "Глубоковская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z287" w:id="281"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z287" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. Государственное учреждение "Жарминская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z288" w:id="282"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z288" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69. Государственное учреждение "Зайсанская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z289" w:id="283"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z289" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. Государственное учреждение "Катон-Карагайская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z290" w:id="284"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z290" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. Государственное учреждение "Кокпектинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z291" w:id="285"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z291" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. Государственное учреждение "Курчумская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z292" w:id="286"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z292" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73. Государственное учреждение "Тарбагатайская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z293" w:id="287"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z293" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74. Государственное учреждение "Уланская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z294" w:id="288"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z294" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75. Государственное учреждение "Урджарская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z295" w:id="289"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z295" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76. Государственное учреждение "Шемонаихинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z296" w:id="290"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z296" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77. Государственное учреждение "Усть-Каменогорская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z297" w:id="291"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z297" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78. Государственное учреждение "Жамбылская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z298" w:id="292"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z298" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       79. Государственное учреждение "Байзакская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z299" w:id="293"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z299" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80. Государственное учреждение "Территориальная инспекция по району Самар территориальной инспекции Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z300" w:id="294"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z300" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       81. Государственное учреждение "Жамбылская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z301" w:id="295"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z301" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82. Государственное учреждение "Жуалынская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z302" w:id="296"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z302" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       83. Государственное учреждение "Кордайская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z303" w:id="297"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z303" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84. Государственное учреждение "Территориальная инспекция района Турара Рыскулова Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z304" w:id="298"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z304" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85. Государственное учреждение "Меркенская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z305" w:id="299"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z305" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       86. Государственное учреждение "Мойынкумская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z306" w:id="300"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z306" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       87. Государственное учреждение "Сарысуская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z307" w:id="301"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z307" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       88. Государственное учреждение "Таласская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z308" w:id="302"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z308" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       89. Государственное учреждение "Шуйская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z309" w:id="303"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z309" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       90. Государственное учреждение "Таразская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z310" w:id="304"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z310" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       91. Государственное учреждение "Западно-Казахстанская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z311" w:id="305"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z311" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       92. Государственное учреждение "Акжаикская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z312" w:id="306"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z312" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       93. Государственное учреждение "Территориальная инспекция района Бәйтерек Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z313" w:id="307"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z313" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       94. Государственное учреждение "Бурлинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z314" w:id="308"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z314" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       95. Государственное учреждение "Жангалинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z315" w:id="309"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z315" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       96. Государственное учреждение "Жанибекская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z316" w:id="310"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z316" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       97. Государственное учреждение "Сырымская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z317" w:id="311"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z317" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       98. Государственное учреждение "Таскалинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z318" w:id="312"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z318" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       99. Государственное учреждение "Теректинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z319" w:id="313"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z319" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100. Государственное учреждение "Бокейординская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z320" w:id="314"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z320" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       101. Государственное учреждение "Уральская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z321" w:id="315"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z321" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       102. Государственное учреждение "Карагандинская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z322" w:id="316"/>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z322" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       103. Государственное учреждение "Абайская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z323" w:id="317"/>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z323" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       104. Государственное учреждение "Актогайская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z324" w:id="318"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z324" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       105. Государственное учреждение "Бухаржырауская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z325" w:id="319"/>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z325" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       106. Государственное учреждение "Жанааркинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z326" w:id="320"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z326" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       107. Государственное учреждение "Каркаралинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z327" w:id="321"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z327" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       108. Государственное учреждение "Нуринская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z328" w:id="322"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z328" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       109. Государственное учреждение "Осакаровская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z329" w:id="323"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z329" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       110. Государственное учреждение "Улытауская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z330" w:id="324"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z330" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111. Государственное учреждение "Шетская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z331" w:id="325"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z331" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       112. Республиканское государственное учреждение "Территориальная инспекция по области Ұлытау Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z332" w:id="326"/>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z332" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       113. Государственное учреждение "Карагандинская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z333" w:id="327"/>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z333" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       114. Государственное учреждение "Костанайская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z334" w:id="328"/>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z334" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       115. Государственное учреждение "Алтынсаринская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z335" w:id="329"/>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z335" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       116. Государственное учреждение "Амангельдинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z336" w:id="330"/>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z336" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       117. Государственное учреждение "Аулиекольская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z337" w:id="331"/>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z337" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       118. Государственное учреждение "Денисовская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z338" w:id="332"/>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z338" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       119. Государственное учреждение "Жангельдинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z339" w:id="333"/>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z339" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       120. Государственное учреждение "Житикаринская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z340" w:id="334"/>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z340" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       121. Государственное учреждение "Камыстинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z341" w:id="335"/>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z341" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       122. Государственное учреждение "Карабалыкская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z342" w:id="336"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z342" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       123. Государственное учреждение "Карасуская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z343" w:id="337"/>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z343" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       124. Государственное учреждение "Костанайская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z344" w:id="338"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z344" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       125. Государственное учреждение "Мендыкаринская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z345" w:id="339"/>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z345" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       126. Государственное учреждение "Наурзумская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z346" w:id="340"/>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z346" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       127. Государственное учреждение "Сарыкольская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z347" w:id="341"/>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z347" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       128. Государственное учреждение "Территориальная инспекция района Беимбета Майлина Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z348" w:id="342"/>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z348" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       129. Государственное учреждение "Узункольская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z349" w:id="343"/>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z349" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       130. Государственное учреждение "Федоровская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z350" w:id="344"/>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z350" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       131. Государственное учреждение "Аркалыкская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z351" w:id="345"/>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z351" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       132. Государственное учреждение "Костанайская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkEnd w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       132-1. Государственное учреждение "Петропавловская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       132-2. Государственное учреждение "Территориальная инспекция района Ақсуат Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z352" w:id="346"/>
+    <w:bookmarkStart w:name="z352" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       133. Государственное учреждение "Кызылординская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z353" w:id="347"/>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z353" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       134. Государственное учреждение "Аральская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z354" w:id="348"/>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z354" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       135. Государственное учреждение "Жалагашская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z355" w:id="349"/>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z355" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       136. Государственное учреждение "Жанакорганская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z356" w:id="350"/>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z356" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       137. Государственное учреждение "Казалинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z357" w:id="351"/>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z357" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       138. Государственное учреждение "Кармакчинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z358" w:id="352"/>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z358" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       139. Государственное учреждение "Сырдарьинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z359" w:id="353"/>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z359" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       140. Государственное учреждение "Шиелийская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z360" w:id="354"/>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z360" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       141. Государственное учреждение "Кызылординская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z361" w:id="355"/>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z361" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       142. Государственное учреждение "Мангистауская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z362" w:id="356"/>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z362" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       143. Государственное учреждение "Мангистауская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z363" w:id="357"/>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z363" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       144. Государственное учреждение "Бейнеуская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z364" w:id="358"/>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z364" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       145. Государственное учреждение "Жана-Озенская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z365" w:id="359"/>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z365" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       146. Государственное учреждение "Актауская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z366" w:id="360"/>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z366" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       147. Государственное учреждение "Мунайлинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z367" w:id="361"/>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z367" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       148. Государственное учреждение "Павлодарская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z368" w:id="362"/>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z368" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       149. Государственное учреждение "Баянаульская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z369" w:id="363"/>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z369" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       150. Государственное учреждение "Железинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z370" w:id="364"/>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z370" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       151. Государственное учреждение "Иртышская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z371" w:id="365"/>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z371" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       152. Республиканское государственное учреждение "Территориальная инспекция по области Жетісу Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z372" w:id="366"/>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z372" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       153. Государственное учреждение "Территориальная инспекция района Тереңкөл Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z373" w:id="367"/>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z373" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       154. Государственное учреждение "Территориальная инспекция района Аққулы Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z374" w:id="368"/>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z374" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       155. Государственное учреждение "Майская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z375" w:id="369"/>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z375" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       156. Государственное учреждение "Павлодарская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z376" w:id="370"/>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z376" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       157. Государственное учреждение "Успенская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z377" w:id="371"/>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z377" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       158. Государственное учреждение "Актогайская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z378" w:id="372"/>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z378" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       159. Государственное учреждение "Щербактинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z379" w:id="373"/>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z379" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       160. Государственное учреждение "Северо-Казахстанская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z380" w:id="374"/>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z380" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       161. Государственное учреждение "Айыртауская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z381" w:id="375"/>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z381" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       162. Государственное учреждение "Акжарская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z382" w:id="376"/>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z382" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       163. Государственное учреждение "Аккайынская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z383" w:id="377"/>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z383" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       164. Государственное учреждение "Территориальная инспекция района Магжана Жумабаева Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z384" w:id="378"/>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z384" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       165. Государственное учреждение "Есильская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z385" w:id="379"/>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z385" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       166. Государственное учреждение "Жамбылская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z386" w:id="380"/>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z386" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       167. Государственное учреждение "Кызылжарская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z387" w:id="381"/>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z387" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       168. Государственное учреждение "Мамлютская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z388" w:id="382"/>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z388" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       169. Государственное учреждение "Территориальная инспекция района Шал акына Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z389" w:id="383"/>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z389" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       170. Государственное учреждение "Тайыншинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z390" w:id="384"/>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z390" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       171. Государственное учреждение "Тимирязевская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z391" w:id="385"/>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z391" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       172. Государственное учреждение "Уалихановская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z392" w:id="386"/>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z392" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       173. Государственное учреждение "Территориальная инспекция района Габита Мусрепова Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z393" w:id="387"/>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z393" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       174. Государственное учреждение "Туркестанская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z394" w:id="388"/>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z394" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       175. Государственное учреждение "Байдибекская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z395" w:id="389"/>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z395" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       176. Государственное учреждение "Жетысайская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z396" w:id="390"/>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z396" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177. Государственное учреждение "Келесская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z397" w:id="391"/>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z397" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       178. Государственное учреждение "Казыгуртская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z398" w:id="392"/>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z398" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       179. Государственное учреждение "Махтааральская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z399" w:id="393"/>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z399" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       180. Государственное учреждение "Ордабасинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z400" w:id="394"/>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z400" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       181. Государственное учреждение "Отрарская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z401" w:id="395"/>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z401" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       182. Государственное учреждение "Сайрамская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z402" w:id="396"/>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z402" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       183. Государственное учреждение "Сарыагашская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z403" w:id="397"/>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z403" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       184. Государственное учреждение "Сузакская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z404" w:id="398"/>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z404" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       185. Государственное учреждение "Толебийская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z405" w:id="399"/>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z405" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       186. Государственное учреждение "Тюлькубасская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z406" w:id="400"/>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z406" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       187. Государственное учреждение "Шардаринская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z407" w:id="401"/>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z407" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       188. Государственное учреждение "Арысская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z408" w:id="402"/>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z408" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       189. Государственное учреждение "Туркестанская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z409" w:id="403"/>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z409" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       190. Государственное учреждение "Территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан по городу Шымкенту".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z410" w:id="404"/>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z410" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       191. Государственное учреждение "Территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе по городу Астана Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z411" w:id="405"/>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z411" w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       192. Государственное учреждение "Территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе по городу Алматы Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkEnd w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -9579,55 +9997,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9953,31 +10371,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>