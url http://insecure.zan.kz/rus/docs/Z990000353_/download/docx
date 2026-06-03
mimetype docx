--- v1 (2026-03-04)
+++ v2 (2026-06-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e244562" w14:textId="e244562">
+    <w:p w14:paraId="9846dcd" w14:textId="9846dcd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -12362,5663 +12362,5599 @@
         <w:t>
       1. В приемниках-распределителях устанавливается режим, обеспечивающий безопасность содержащихся лиц и исключающий возможность их самовольного ухода. Условия содержания в приемнике-распределителе, оборудование помещений, распорядок дня определяются правилами внутреннего распорядка приемника-распределителя, утверждаемыми Министерством внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
     <w:bookmarkStart w:name="z150" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Лица, не имеющие определенного места жительства и (или) документов, удостоверяющих личность, содержащиеся в приемниках-распределителях, обеспечиваются питанием по нормам, установленным для содержащихся под стражей и находящихся в изоляторе временного содержания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z981" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если с задержанным имеются дети, они могут помещаться по решению суда совместно в отдельную камеру и обеспечиваться питанием по нормам питания, определяемым в порядке, предусмотренном Бюджетным кодексом Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z151" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мужчины, помещенные в приемник-распределитель, размещаются отдельно от женщин.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z152" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. К лицам, содержащимся в приемнике-распределителе, могут применяться физическая сила и специальные средства в соответствии с Законом Республики Казахстан "О правоохранительной службе".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 46-4 с изменениями, внесенными законами РК от 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 203-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 30.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 246-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 46-5. Права и обязанности лиц, содержащихся в приемниках-распределителях</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z154" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Лица, содержащиеся в приемниках-распределителях, имеют право:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) получать информацию о своих правах и обязанностях, режиме содержания в приемнике-распределителе, порядке подачи предложений, заявлений и жалоб;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) на личную безопасность в период нахождения в приемнике-распределителе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) получать материально-бытовое и медико-санитарное обслуживание по нормам, утверждаемым правилами внутреннего распорядка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) на восьмичасовой сон в ночное время;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) на ежедневную прогулку не менее двух часов в день;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) отправлять религиозные обряды - при условии соблюдения правил внутреннего распорядка и прав других содержащихся в приемнике-распределителе лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) обращаться к администрации приемника-распределителя, в органы прокуратуры, суд по вопросам законности и обоснованности их содержания, а также нарушения своих прав и законных интересов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z155" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Лица, помещенные в приемники-распределители, обязаны выполнять правила внутреннего распорядка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z156" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. К лицам, нарушившим установленные правила внутреннего распорядка, в зависимости от характера или тяжести проступка применяются следующие меры воздействия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) предупреждение;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) внеочередной наряд по уборке помещений приемника-распределителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение о применении мер воздействия принимается начальником приемника-распределителя и оформляется мотивированным постановлением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z157" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3-2. Содержание лиц, подвергнутых административному аресту и осужденных к аресту, иностранцев и лиц без гражданства, подлежащих выдворению в принудительном порядке, в специальных приемниках, приемниках-распределителях, изоляторах временного содержания, на гауптвахтах</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок главы 3-2 с изменением, внесенным Законом РК от 16.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 210-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Закон дополнен главой 3-2 в соответствии с Законом РК от 29.12.2010 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 375-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); в редакции Закона РК от 18.04.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными законами РК от 19.12.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 385-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 14.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 206-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 203-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 46-6. Прием и регистрация лиц, подвергнутых административному аресту и осужденных к аресту, иностранцев и лиц без гражданства, подлежащих выдворению в принудительном порядке, доставленных в специальные приемники, приемники-распределители, изоляторы временного содержания</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок статьи 46-6 с изменениями, внесенными законами РК от 19.12.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 385-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 203-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 210-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z331" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. При поступлении в специальный приемник, приемник-распределитель, изолятор временного содержания лиц, подвергнутых административному аресту и осужденных к аресту, иностранцев и лиц без гражданства, подлежащих выдворению в принудительном порядке, проверяется наличие: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) постановления судьи об аресте, подписанного им лично и скрепленного печатью суда либо удостоверенного посредством электронной цифровой подписи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z382" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) постановления органа внутренних дел о превентивном ограничении свободы передвижения, санкционированного судом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) протокола личного досмотра с изъятыми вещами, запрещенными к хранению в специальном приемнике, приемнике-распределителе, изоляторе временного содержания; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) документов, удостоверяющих личность лица, подвергнутого административному аресту, иностранца и лица без гражданства, подлежащих выдворению в принудительном порядке. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z332" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Порядок регистрации лиц, доставленных в специальный приемник, приемник-распределитель, изолятор временного содержания, проведения личного досмотра, медицинского освидетельствования, дактилоскопирования, фотографирования, посещения официальными представителями дипломатических представительств или консульских учреждений иностранных государств иностранца, являющегося гражданином представляемого ими государства, а также перечень вещей, подлежащих изъятию, определяются Правилами внутреннего распорядка в специальном приемнике, утверждаемыми Министерством внутренних дел Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z333" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. О помещении лиц, подвергнутых административному аресту и осужденных к аресту, в специальный приемник, приемник-распределитель, изолятор временного содержания или направлении их в соответствующие медицинские организации администрация специального приемника, приемника-распределителя, изолятора временного содержания в течение суток извещает их близких родственников по месту жительства, а в случае помещения иностранца – также посольство, консульство или иное представительство иностранного государства через Министерство иностранных дел Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z334" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Обращения и предложения лиц, подвергнутых административному аресту и осужденных к аресту, иностранцев и лиц без гражданства, подлежащих выдворению в принудительном порядке, адресованные в суд, органы прокуратуры или другие государственные органы, не рассматриваются и направляются по адресу в течение двадцати четырех часов со времени их подачи. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z335" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. В случаях отсутствия специального приемника или отсутствия в нем мест либо невозможности доставки в специальный приемник из-за его отдаленности, или отсутствия надлежащих путей сообщения допускается содержание лиц, подвергнутых административному аресту и осужденных к аресту, в приемнике-распределителе или изоляторе временного содержания. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z980" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В изоляторе временного содержания лица, подвергнутые административному аресту и осужденных к аресту, и лица, задержанные по подозрению в совершении уголовных правонарушений, содержатся раздельно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При размещении в специальном приемнике лица, подвергнутые административному аресту и осужденные к аресту, содержатся раздельно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z979" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В приемнике-распределителе лица, подвергнутые административному аресту и осужденных к аресту, и лица, не имеющие определенного места жительства и (или) документов, удостоверяющих личность, содержатся раздельно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 46-6 с изменениями, внесенными законами РК от 27.12.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 19.12.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 385-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 210-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...47 lines deleted...]
-    <w:bookmarkEnd w:id="204"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 46-7. Режим содержания лиц, подвергнутых административному аресту и осужденных к аресту, иностранцев и лиц без гражданства, подлежащих выдворению в принудительном порядке</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок статьи 46-7 с изменениями внесенными Законами РК от 19.12.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 385-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 210-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z336" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Лица, подвергнутые административному аресту и осужденных к аресту, иностранцы и лица без гражданства, подлежащие выдворению в принудительном порядке, содержатся в камерах, двери которых должны иметь прочные запоры и смотровые отверстия, окна оборудуются металлическими решетками. В каждой камере вывешиваются Правила внутреннего распорядка в специальном приемнике, приемнике-распределителе, изоляторе временного содержания. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z337" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В специальных приемниках, приемниках-распределителях, изоляторах временного содержания устанавливается режим, обеспечивающий круглосуточное дежурство и исключающий возможность самовольного ухода содержащихся лиц за пределы учреждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      К лицам, подвергнутым административному аресту и осужденным к аресту, иностранцам и лицам без гражданства, подлежащим выдворению в принудительном порядке, могут быть применены физическая сила и специальные средства в соответствии с Законом Республики Казахстан "О правоохранительной службе". </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z338" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Лица, подвергнутые административному аресту и осужденные к аресту, иностранцы и лица без гражданства, подлежащие выдворению в принудительном порядке, содержащиеся в специальных приемниках, приемниках-распределителях, изоляторах временного содержания, обеспечиваются питанием по нормам, установленным для содержащихся под стражей и находящихся в изоляторе временного содержания. Продукты питания выдаются дежурным ежедневно по ведомости. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z339" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Мужчины, помещенные в специальные приемники, приемники-распределители, изоляторы временного содержания, размещаются отдельно от женщин. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z340" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Больные заразной формой туберкулеза, венерическими и другими инфекционными заболеваниями изолируются от других лиц, подвергнутых административному аресту и осужденных к аресту, иностранцев и лиц без гражданства, подлежащих выдворению в принудительном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z341" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Военнослужащие, подвергнутые административному аресту, содержатся на гауптвахтах. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок отбывания военнослужащими административного ареста на гауптвахте определяется Министерством обороны, Министерством внутренних дел, Комитетом национальной безопасности Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 46-4 с изменением, внесенным Законом РК от 30.06.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 46-7 с изменениями, внесенными законами РК от 19.12.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 385-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 210-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 46-8. Права и обязанности лиц, подвергнутых административному аресту и осужденных к аресту, иностранцев и лиц без гражданства, подлежащих выдворению в принудительном порядке, содержащихся в специальных приемниках, приемниках-распределителях, изоляторах временного содержания, на гауптвахтах</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок статьи 46-8 с изменениями, внесенными законами РК от 19.12.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 385-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 14.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 206-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 203-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 210-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z342" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Лица, подвергнутые административному аресту и осужденные к аресту, иностранцы и лица без гражданства, подлежащие выдворению в принудительном порядке, содержащиеся в специальных приемниках, приемниках-распределителях, изоляторах временного содержания, имеют право: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) получать информацию о своих правах и обязанностях, режиме содержания в специальном приемнике, приемнике-распределителе, изоляторе временного содержания, порядке подачи предложений, заявлений и жалоб; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) на личную безопасность в период нахождения в специальном приемнике, приемнике-распределителе, изоляторе временного содержания; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) получать материально-бытовое и медико-санитарное обслуживание по нормам, утверждаемым Правилами внутреннего распорядка в специальном приемнике; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) получать письма, посылки, бандероли и передачи; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) на восьмичасовой сон в ночное время; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) на ежедневную прогулку не менее двух часов в день; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) отправлять религиозные обряды – при условии соблюдения Правил внутреннего распорядка в специальном приемнике, приемнике-распределителе, изоляторе временного содержания и прав других лиц; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) обращаться к администрации специального приемника, приемника-распределителя, изолятора временного содержания, в органы прокуратуры, суд по вопросам нарушения своих прав и законных интересов. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Лица, подвергнутые административному аресту и осужденные к аресту, иностранцы и лица без гражданства, подлежащие выдворению в принудительном порядке, помещенные в специальные приемники, приемники-распределители, изоляторы временного содержания, обязаны выполнять Правила внутреннего распорядка в специальном приемнике, приемнике-распределителе, изоляторе временного содержания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z957" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. На военнослужащих, подвергнутых административному аресту и осужденных к аресту, содержащихся на гауптвахтах, распространяются положения пунктов 1 и 2 настоящей статьи в соответствии с порядком отбывания военнослужащими административного ареста на гауптвахте.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 46-8 с изменениями, внесенными законами РК от 19.12.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 385-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 14.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 206-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 203-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 210-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 46-9. Освобождение лиц, подвергнутых административному аресту и осужденных к аресту, иностранцев и лиц без гражданства, подлежащих выдворению в принудительном порядке, из специального приемника, приемника-распределителя, изолятора временного содержания, гауптвахты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок статьи 46-9 с изменениями, внесенными законами РК от 19.12.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 385-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 14.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 206-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 203-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 210-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Лица, подвергнутые административному аресту и осужденные к аресту, освобождаются из специального приемника, приемника-распределителя, изолятора временного содержания, гауптвахты по отбытии срока административного ареста, установленного постановлением судьи. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z383" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. Иностранцы и лица без гражданства, подлежащие выдворению в принудительном порядке, освобождаются из специального приемника для исполнения приговора, решения, постановления суда о выдворении либо по истечении срока превентивного ограничения свободы передвижения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z345" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Освобожденным возвращаются под расписку изъятые у них на хранение документы, деньги и вещи, кроме вещей, хранение которых является незаконным. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z346" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. При незаконном хранении лицами, подвергнутыми административному аресту и осужденными к аресту, иностранцами и лицами без гражданства, подлежащими выдворению в принудительном порядке, огнестрельного или холодного оружия, взрывчатых, сильнодействующих или ядовитых веществ и наркотических средств, психотропных веществ, их аналогов решения принимаются в соответствии с законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z347" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Освобожденному выдается справка о пребывании его в специальном приемнике, приемнике-распределителе, изоляторе временного содержания, на гауптвахте.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 46-9 с изменениями, внесенными Законом РК от 19.12.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 385-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 14.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 206-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 203-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 210-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z187" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3-3. Национальный превентивный механизм</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Закон дополнен главой 3-3 в соответствии с Законом РК от 02.07.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 111-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В главе 3-3 слова "Уполномоченный по правам человека", "Уполномоченном по правам человека", "Уполномоченного по правам человека", "Уполномоченным по правам человека", "Уполномоченному по правам человека" заменены соответственно словами "Уполномоченный по правам человека в Республике Казахстан", "Уполномоченном по правам человека в Республике Казахстан", "Уполномоченного по правам человека в Республике Казахстан", "Уполномоченным по правам человека в Республике Казахстан", "Уполномоченному по правам человека в Республике Казахстан" в соответствии с Законом РК от 05.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 46-10. Национальный превентивный механизм</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z189" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Национальный превентивный механизм действует в виде системы предупреждения пыток и других жестоких, бесчеловечных или унижающих достоинство видов обращения и наказания, функционирующей посредством деятельности участников национального превентивного механизма.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z190" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В рамках своей деятельности участники национального превентивного механизма посещают специальные учреждения и помещения, обеспечивающие временную изоляцию от общества, а также иные организации, определяемые законами Республики Казахстан для посещения данными участниками (далее – превентивные посещения).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z191" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Участниками национального превентивного механизма являются Уполномоченный по правам человека в Республике Казахстан, а также отбираемые Координационным советом члены общественных наблюдательных комиссий и общественных объединений, осуществляющих деятельность по защите прав, законных интересов граждан, юристы, социальные работники, врачи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z192" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Уполномоченный по правам человека в Республике Казахстан координирует деятельность участников национального превентивного механизма, принимает в соответствии с законодательством Республики Казахстан меры для обеспечения необходимого потенциала и профессиональных знаний участников национального превентивного механизма. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z193" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Возмещение расходов участников национального превентивного механизма по превентивным посещениям осуществляется из бюджетных средств в порядке, определяемом Правительством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 46-11. Координационный совет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z195" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В целях обеспечения эффективной координации деятельности национального превентивного механизма при Уполномоченном по правам человека в Республике Казахстан создается Координационный совет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Члены Координационного совета, за исключением Уполномоченного по правам человека в Республике Казахстан, избираются комиссией, создаваемой Уполномоченным по правам человека в Республике Казахстан из числа граждан Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z196" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Уполномоченный по правам человека в Республике Казахстан утверждает:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      положение о Координационном совете при Уполномоченном по правам человека в Республике Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядок отбора участников национального превентивного механизма;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядок формирования групп из участников национального превентивного механизма для превентивных посещений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      методические рекомендации по превентивным посещениям;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядок подготовки ежегодного консолидированного доклада по итогам превентивных посещений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z197" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Координационный совет взаимодействует с Подкомитетом по предупреждению пыток и других жестоких, бесчеловечных или унижающих достоинство видов обращения и наказания Комитета Организации Объединенных Наций против пыток.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 46-12. Требования к участникам национального превентивного механизма</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z199" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Участниками национального превентивного механизма не могут быть лица:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) имеющие не погашенную или не снятую в установленном законом порядке судимость;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) подозреваемые или обвиняемые в совершении преступления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) признанные судом недееспособными или ограниченно дееспособными;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) судьи, адвокаты, государственные служащие и военнослужащие, а также работники правоохранительных и специальных государственных органов, органов гражданской защиты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) состоящие на учете у психиатра и (или) нарколога.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z200" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Участниками национального превентивного механизма также не могут быть лица, освобожденные от уголовной ответственности по нереабилитирующим основаниям за совершение умышленного преступления; уволенные с государственной или воинской службы, со службы в органах гражданской защиты, из правоохранительных и специальных государственных органов, судов или исключенные из коллегии адвокатов по отрицательным мотивам; лишенные лицензии на занятие адвокатской деятельностью.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 46-12 с изменением, внесенным Законом РК от 24.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 196-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 46-5. Права и обязанности лиц, содержащихся в приемниках-распределителях</w:t>
-[...242 lines deleted...]
-    <w:bookmarkStart w:name="z157" w:id="208"/>
+        <w:t>Статья 46-13. Права участника национального превентивного механизма</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z202" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Участник национального превентивного механизма вправе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) получать информацию о количестве лиц, содержащихся в учреждениях и организациях, подлежащих превентивному посещению, количестве таких учреждений и их месте нахождения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) иметь доступ к информации, касающейся обращения с лицами, содержащимися в учреждениях и организациях, подлежащих превентивному посещению, а также условий их содержания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществлять превентивные посещения в установленном порядке в составе сформированных групп;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) проводить беседы с лицами, содержащимися в учреждениях и организациях, подлежащих превентивным посещениям, и (или) их законными представителями без свидетелей, лично или при необходимости через переводчика, а также с любым другим лицом, которое по мнению участника национального превентивного механизма может предоставить соответствующую информацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) беспрепятственно выбирать и посещать учреждения и организации, подлежащие превентивному посещению;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) принимать сообщения и жалобы о применении пыток и других жестоких, бесчеловечных или унижающих достоинство видов обращения и наказания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z203" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Участник национального превентивного механизма является независимым при осуществлении законной деятельности. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 46-14. Обязанности участников национального превентивного механизма</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z205" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. При исполнении своих полномочий участники национального превентивного механизма обязаны соблюдать законодательство Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z206" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Не допускается вмешательство участников национального превентивного механизма в деятельность учреждений и организаций, подлежащих превентивному посещению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z207" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. При наличии обстоятельств, вызывающих сомнение в беспристрастности участника национального превентивного механизма, входящего в группу по превентивному посещению, он обязан отказаться от участия в превентивном посещении. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z208" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Участники национального превентивного механизма обязаны регистрировать принимаемые сообщения и жалобы о применении пыток и других жестоких, бесчеловечных или унижающих достоинство видов обращения и наказания в порядке, определяемом Уполномоченным по правам человека в Республике Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Принятые сообщения и жалобы передаются на рассмотрение Уполномоченному по правам человека в Республике Казахстан в порядке, предусмотренном законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Информация о принятых и переданных сообщениях и жалобах включается в отчет по результатам превентивных посещений. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z209" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Участники национального превентивного механизма, нарушившие положения настоящего Закона, несут ответственность, установленную законами Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 46-15. Прекращение полномочий участника национального превентивного механизма </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Полномочия участника национального превентивного механизма прекращаются при:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) нарушении положений настоящего Закона;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) письменном заявлении о сложении своих полномочий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) его смерти либо вступлении в законную силу решения суда об объявлении его умершим;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выезде на постоянное жительство за пределы Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) утрате гражданства Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) вступлении в законную силу обвинительного приговора суда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) наступлении иных случаев, предусмотренных законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 46-16. Виды и периодичность превентивных посещений </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z212" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Превентивные посещения участников национального превентивного механизма подразделяются на:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) периодические превентивные посещения, проводимые на регулярной основе не реже одного раза в четыре года;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) промежуточные превентивные посещения, проводимые в период между периодическими превентивными посещениями с целью мониторинга реализации рекомендаций по результатам предыдущего периодического превентивного посещения, а также предупреждения преследования лиц, с которыми участники национального превентивного механизма проводили беседы, со стороны администраций учреждений и организаций, подлежащих превентивному посещению; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) специальные превентивные посещения, проводимые на основании поступивших сообщений о применении пыток и других жестоких, бесчеловечных или унижающих достоинство видов обращения и наказания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z213" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Координационный совет определяет сроки и перечень учреждений и организаций, подлежащих превентивным посещениям, в пределах выделенных бюджетных средств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 46-17. Порядок превентивных посещений </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z215" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Превентивные посещения проводятся группами, формируемыми Координационным советом из участников национального превентивного механизма, в соответствии с правилами, утверждаемыми Правительством Республики Казахстан по согласованию с Уполномоченным по правам человека в Республике Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z216" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. При формировании групп для превентивных посещений никто из участников национального превентивного механизма не может подвергаться какой-либо дискриминации по мотивам происхождения, социального, должностного и имущественного положения, пола, расы, национальности, языка, отношения к религии, убеждений, места жительства или по любым иным обстоятельствам. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z217" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Обеспечение безопасности участников национального превентивного механизма возлагается на администрацию учреждений и организаций, подлежащих превентивному посещению. В случае неправомерных действий участников национального превентивного механизма руководитель администрации учреждений и организаций, подлежащих превентивному посещению, письменно информирует Уполномоченного по правам человека в Республике Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z218" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. По результатам каждого превентивного посещения от имени группы составляется письменный отчет по форме, утвержденной Координационным советом, который подписывается всеми членами группы, осуществившей превентивное посещение. Член группы, имеющий особое мнение, оформляет его письменно и прилагает к отчету.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 46-18. Ежегодный консолидированный доклад участников национального превентивного механизма</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z220" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Координационный совет готовит ежегодный консолидированный доклад участников национального превентивного механизма с учетом их отчетов по результатам превентивных посещений. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z221" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. В ежегодный консолидированный доклад участников национального превентивного механизма также включаются: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рекомендации уполномоченным государственным органам по улучшению условий обращения с лицами, содержащимися в учреждениях и организациях, подлежащих превентивному посещению, и предупреждению пыток и других жестоких, бесчеловечных или унижающих достоинство видов обращения и наказания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предложения по совершенствованию законодательства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К ежегодному консолидированному докладу участников национального превентивного механизма прилагается финансовый отчет по превентивным посещениям за прошедший год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z222" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Ежегодный консолидированный доклад участников национального превентивного механизма направляется для рассмотрения уполномоченным государственным органам и размещается на интернет-ресурсе Уполномоченного по правам человека в Республике Казахстан в срок не позднее одного месяца со дня его утверждения Координационным советом. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 46-19. Конфиденциальность</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z224" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Участники национального превентивного механизма не вправе разглашать сведения о частной жизни лица, ставшие известными им в ходе превентивных посещений, без согласия данного лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z225" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Разглашение участниками национального превентивного механизма сведений о частной жизни лица, ставших известными им в ходе превентивных посещений, без согласия данного лица влечет ответственность, установленную законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 46-20. Взаимодействие уполномоченных государственных органов с участниками национального превентивного механизма</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z227" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Государственные органы и их должностные лица оказывают содействие участникам национального превентивного механизма в осуществлении ими законной деятельности. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ни один государственный орган или должностное лицо не вправе ограничивать права и свободы граждан за сообщение участникам национального превентивного механизма о фактах применения пыток и других жестоких, бесчеловечных или унижающих достоинство видов обращения и наказания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Должностные лица, воспрепятствующие законной деятельности участников национального превентивного механизма, несут ответственность, установленную законами Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z228" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Уполномоченные государственные органы в течение трех месяцев со дня получения ежегодного консолидированного доклада участников национального превентивного механизма в письменной форме информируют Уполномоченного по правам человека в Республике Казахстан о мерах, принятых по результатам рассмотрения полученных докладов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z229" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. На основании отчетов участников национального превентивного механизма по результатам превентивных посещений Уполномоченный по правам человека в Республике Казахстан в установленном законодательством Республики Казахстан порядке имеет право обращаться к уполномоченным государственным органам или должностным лицам с ходатайством о возбуждении дисциплинарного или административного производства либо уголовного дела в отношении должностного лица, нарушившего права и свободы человека и гражданина.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z353" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3-2. Содержание лиц, подвергнутых административному аресту и осужденных к аресту, иностранцев и лиц без гражданства, подлежащих выдворению в принудительном порядке, в специальных приемниках, приемниках-распределителях, изоляторах временного содержания, на гауптвахтах</w:t>
-[...56 lines deleted...]
-      Сноска. Закон дополнен главой 3-2 в соответствии с Законом РК от 29.12.2010 </w:t>
+        <w:t xml:space="preserve"> Глава 3-4. Содержание лиц, подвергнутых административному задержанию, в специальных помещениях, помещениях для временно задержанных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок главы 3-4 с изменением, внесенным Законом РК от 14.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 206-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Закон дополнен главой 3-4 в соответствии с Законом РК от 12.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 180-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 46-21. Прием и регистрация лиц, подвергнутых административному задержанию, в специальных помещениях</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z355" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Порядок приема и регистрации лиц, водворяемых в специальные помещения, проведения личного досмотра, медицинского освидетельствования, дактилоскопирования, фотографирования, а также перечень вещей, подлежащих изъятию, определяются в соответствии с правилами организации деятельности специальных помещений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z958" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок приема и регистрации военнослужащих, водворяемых в помещения для временно задержанных, проведения личного досмотра, медицинского освидетельствования (при необходимости дактилоскопирования и фотографирования), а также перечень вещей, подлежащих изъятию, определяются в соответствии с правилами организации деятельности помещений для временно задержанных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z356" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. О водворении в специальные помещения лиц, подвергнутых административному задержанию, немедленно извещаются близкие родственники по месту жительства, о водворении в помещения для временно задержанных военнослужащих, подвергнутых административному задержанию, – командование (начальники) воинских частей (учреждений).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z357" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При водворении иностранца в специальное помещение государственный орган, осуществивший административное задержание, немедленно извещает об этом Генеральную прокуратуру, Министерство иностранных дел, Комитет национальной безопасности и Министерство внутренних дел Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 46-21 с изменениями, внесенными Законом РК от 14.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 206-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 46-22. Режим содержания в специальных помещениях, помещениях для временно задержанных </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок статьи 46-22 с изменением, внесенным Законом РК от 14.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 206-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z359" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В специальных помещениях устанавливается режим, обеспечивающий безопасность содержащихся лиц и исключающий возможность их самовольного ухода. Условия содержания, требования к оборудованию помещений определяются типовыми правилами внутреннего распорядка специального помещения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z360" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Лица, подвергнутые задержанию, содержащиеся в специальных помещениях, обеспечиваются питанием по нормам, установленным для содержащихся под стражей и находящихся в специальных приемниках. Продукты питания выдаются ежедневно по ведомости.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z361" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мужчины, помещенные в специальные помещения, размещаются отдельно от женщин.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z362" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Несовершеннолетние, в отношении которых применено задержание, содержатся отдельно от взрослых лиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z363" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Больные инфекционными и паразитарными заболеваниями не могут содержаться с другими лицами, подвергнутыми задержанию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z959" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В помещениях для временно задержанных режим содержания военнослужащих определяется правилами организации деятельности помещений для временно задержанных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 46-22 с изменениями, внесенными Законом РК от 14.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 206-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 46-23. Права и обязанности лиц, подвергнутых задержанию, содержащихся в специальных помещениях, помещениях для временно задержанных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок статьи 46-23 с изменением, внесенным Законом РК от 14.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 206-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z365" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Лица, подвергнутые задержанию, имеют право:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z366" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) получать информацию о своих правах и обязанностях, режиме содержания в специальном помещении, помещении для временно задержанных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z367" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) на личную безопасность в период нахождения в специальном помещении, помещении для временно задержанных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z368" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) получать материально-бытовое и медико-санитарное обслуживание;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z369" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обращаться к руководителю органов полиции, военной полиции, в органы прокуратуры, суд по вопросам нарушения своих прав и законных интересов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z370" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Лица, помещенные в специальные помещения, помещения для временно задержанных, обязаны выполнять правила внутреннего распорядка специального помещения, помещения для временно задержанных, утверждаемые соответственно руководителем органа полиции, органа военной полиции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 46-23 с изменениями, внесенными Законом РК от 14.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 206-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 46-24. Освобождение лиц, подвергнутых задержанию, из специального помещения, помещения для временно задержанных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок статьи 46-24 с изменением, внесенным Законом РК от 14.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 206-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z372" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Лица, подвергнутые задержанию, подлежат незамедлительному освобождению при отпадении обстоятельств, послуживших основаниями для их задержания, либо по окончании срока задержания, установленного законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z373" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Освобожденным лицам возвращаются под расписку изъятые у них на хранение документы, деньги и вещи, кроме вещей, хранение которых является незаконным.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z374" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. При незаконном хранении лицами, подвергнутыми задержанию, огнестрельного или холодного оружия, взрывчатых, сильнодействующих или ядовитых веществ и наркотических средств решения принимаются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z375" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. При освобождении лицу выдается справка о пребывании его в специальном помещении, помещении для временно задержанных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 46-24 с изменениями, внесенными Законом РК от 14.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 206-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Заключительные положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 47. Основания освобождения подозреваемых и обвиняемых из-под стражи</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Основаниями освобождения подозреваемых и обвиняемых из-под стражи являются: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) постановление следователя, дознавателя, прокурора или судьи, а также судебное постановление, вынесенное в соответствии с Уголовно- процессуальным кодексом Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) постановление руководителя администрации места содержания под стражей или прокурора об освобождении указанного подозреваемого или обвиняемого в связи с истечением установленного законодательством Республики Казахстан срока содержания под стражей. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 48. Порядок освобождения подозреваемых и обвиняемых из-под стражи </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Освобождение подозреваемых и обвиняемых из-под стражи производится руководителем администрации места содержания под стражей по получении мотивированного постановления следователя, дознавателя, прокурора или судьи, либо по мотивированному постановлению суда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z119" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Руководитель администрации места содержания под стражей обязан не позднее чем за двадцать четыре часа до истечения срока содержания под стражей подозреваемого или обвиняемого уведомить об этом орган либо лицо, в производстве которого находится уголовное дело, а также прокурора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z120" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Если по истечении установленного законом срока задержания или содержания под стражей в качестве меры пресечения соответствующее решение об освобождении подозреваемого или обвиняемого либо о продлении срока содержания под стражей в качестве меры пресечения или сообщение об этом решении не поступило, руководитель администрации места содержания под стражей освобождает его своим постановлением, копию которого в течение двадцати четырех часов направляет органу или лицу, в производстве которого находится уголовное дело, и прокурору в соответствии с Уголовно-процессуальным кодексом Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z121" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. При невыполнении требований пункта третьего настоящей статьи руководитель администрации места содержания подозреваемых и обвиняемых под стражей несет ответственность, установленную законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z122" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Подозреваемому или обвиняемому, освобожденному из-под стражи, выдаются личные документы, вещи, деньги, хранящиеся на его лицевом счете, а также справка, в которой указываются: кем санкционировано его содержание под стражей; основания, место и время задержания и избрания меры пресечения; основания и время освобождения. Подозреваемый или обвиняемый, освобожденный из-под стражи администрацией места содержания под стражей, в случае необходимости обеспечивается проездом к месту жительства железнодорожным, автомобильным или водным транспортом, питанием, а также одеждой по сезону.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 48 с изменениями, внесенными Законом РК от 18.04.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 49. Надзор за порядком и условиями содержания лиц в специальных учреждениях, специальных помещениях, на гауптвахтах, в помещениях для временно задержанных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок статьи 49 с изменением, внесенным Законом РК от 14.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 206-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Надзор за порядком и условиями содержания лиц в специальных учреждениях, специальных помещениях, на гауптвахтах, в помещениях для временно задержанных осуществляют органы прокуратуры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 49 в редакции Закона РК от 12.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 180-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными Законом РК от 14.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 206-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 50. Общественный контроль</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z178" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Общественный контроль осуществляется общественными объединениями в целях оказания содействия лицам, содержащимся в специальных учреждениях, в осуществлении их прав и законных интересов в части условий содержания, медико-санитарного обеспечения, организации труда, досуга и обучения, предусмотренных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z179" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Общественный контроль специальных учреждений в форме деятельности общественных наблюдательных комиссий осуществляется в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьями 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>34</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>38</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уголовно-исполнительного кодекса Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. исключен Законом РК от 24.11.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. исключен Законом РК от 24.11.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z182" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. При осуществлении общественного контроля не допускается вмешательство в деятельность специальных учреждений, а также в оперативно-розыскную, контрразведывательную, уголовно-процессуальную деятельность и производство по делам об административных правонарушениях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 50 с изменениями, внесенными законами РК от 29.12.2010 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 375-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...79 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 28.12.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении двух месяцев после дня его первого официального опубликования); от 24.11.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 46-6. Прием и регистрация лиц, подвергнутых административному аресту и осужденных к аресту, иностранцев и лиц без гражданства, подлежащих выдворению в принудительном порядке, доставленных в специальные приемники, приемники-распределители, изоляторы временного содержания</w:t>
-[...439 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 46-7. Режим содержания лиц, подвергнутых административному аресту и осужденных к аресту, иностранцев и лиц без гражданства, подлежащих выдворению в принудительном порядке</w:t>
-[...4468 lines deleted...]
-        </w:rPr>
         <w:t>Статья 51. Полномочия общественной наблюдательной комиссии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z184" w:id="290"/>
+    <w:bookmarkStart w:name="z184" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Общественная наблюдательная комиссия, а также члены общественной наблюдательной комиссии вправе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkEnd w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в составе не менее двух членов общественной наблюдательной комиссии беспрепятственно посещать специальные учреждения в порядке, определяемом центральными исполнительными органами;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18029,90 +17965,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) беседовать с лицами, содержащимися в специальных учреждениях, при наличии согласия указанных лиц, а также принимать обращения по вопросам нарушения их прав, свобод и законных интересов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обращаться с заявлениями к администрации специального учреждения и (или) в органы прокуратуры по вопросам, связанным с обеспечением прав и законных интересов лиц, содержащихся в специальных учреждениях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z185" w:id="291"/>
+    <w:bookmarkStart w:name="z185" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. На период введения режима особых условий в специальных учреждениях полномочия общественной наблюдательной комиссии по посещению указанных учреждений приостанавливаются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z186" w:id="292"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z186" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. При исполнении своих полномочий члены общественной наблюдательной комиссии обязаны соблюдать положения нормативных правовых актов, обеспечивающих деятельность специальных учреждений, а также подчиняться законным требованиям администрации указанных учреждений. Проведение мероприятий общественного контроля не должно создавать препятствия осуществлению процессуальных действий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkEnd w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>