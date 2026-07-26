--- v2 (2026-06-03)
+++ v3 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9846dcd" w14:textId="9846dcd">
+    <w:p w14:paraId="45c888a" w14:textId="45c888a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -8516,50 +8516,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 275-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 29.12.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 89-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); внесено изменение на казахском языке, текст на русском языке не изменяется в соответствии с Законом РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -18271,55 +18291,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>