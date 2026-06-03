--- v1 (2025-11-26)
+++ v2 (2026-06-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2256d66" w14:textId="2256d66">
+    <w:p w14:paraId="b928a42" w14:textId="b928a42">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -8815,775 +8815,826 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>      Примечание ИЗПИ!</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 24-1. Лицензирование в сфере специальных технических   средств, предназначенных для проведения   оперативно-розыскных мероприятий</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z184" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Деятельность в сфере специальных технических средств, предназначенных для проведения оперативно-розыскных мероприятий, подлежит лицензированию в порядке, установленном законодательством Республики Казахстан о разрешениях и уведомлениях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z185" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Лицензиаты в сфере специальных технических средств, предназначенных для проведения оперативно-розыскных мероприятий, представляют лицензиару отчеты, уведомления, перечень, формы и периодичность которых определяются лицензиаром в рамках квалификационных требований.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Закон дополнен статьей 24-1 в соответствии с Законом РК от 17.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 25. Надзор за оперативно-розыскной деятельностью</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Надзор за соблюдением законности при осуществлении оперативно-розыскной деятельности осуществляют Генеральный Прокурор Республики Казахстан и подчиненные ему прокуроры. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z96" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. При осуществлении надзора за оперативно-розыскной деятельностью прокурор: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z97" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) получает ведомственные нормативные правовые акты, регламентирующие организацию и тактику проведения оперативно-розыскных мероприятий, дела оперативного учета, материалы, документы и другие необходимые сведения о ходе оперативно-розыскной деятельности, кроме сведений о личности конфиденциальных помощников и штатных негласных сотрудников; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z117" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) выносит постановление о проведении оперативно-розыскных мероприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z118" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-2) дает письменные указания о проведении оперативно-розыскных мероприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z98" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проводит проверку законности осуществления специальных оперативно-розыскных мероприятий, в том числе на сети связи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z119" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) выносит постановление о законности проведенного без санкции прокурора специального оперативно-розыскного мероприятия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z99" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) прекращает своим постановлением оперативно-розыскные мероприятия в случае выявления нарушений закона, прав человека и гражданина при осуществлении оперативно-розыскной деятельности; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z120" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) отменяет незаконные решения должностных лиц органов, осуществляющих оперативно-розыскную деятельность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z100" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) рассматривает жалобы и заявления на действия и решения должностных лиц органов, осуществляющих оперативно-розыскную деятельность; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z101" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) опротестовывает противоречащие Конституции, законам и актам Президента Республики нормативные правовые акты, регламентирующие организацию и тактику проведения оперативно-розыскных мероприятий, издаваемые органами, осуществляющими оперативно-розыскную деятельность; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z102" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) инициирует в отношении сотрудников, допустивших противоправные действия при проведении оперативно-розыскных мероприятий, досудебное расследование, дисциплинарное производство;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z103" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) выносит другие акты прокурорского надзора по выявленным фактам нарушений при осуществлении надзора за законностью оперативно-розыскной деятельности; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z104" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) своим мотивированным постановлением освобождает незаконно задержанных лиц либо отменяет незаконные постановления о задержании лиц; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z105" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) при необходимости требует от руководителей органов, осуществляющих оперативно-розыскную деятельность, проведения проверок в подчиненных им органах в целях устранения нарушений закона; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z106" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) в случаях, установленных законом Республики Казахстан, дает санкцию на проведение оперативно-розыскных мероприятий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z107" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Генеральный Прокурор в пределах своей компетенции принимает нормативные правовые акты по вопросам применения норм законодательства Республики Казахстан об оперативно-розыскной деятельности, обязательные для исполнения органами, осуществляющими оперативно-розыскную деятельность. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z108" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. В целях выявления нарушений законности со стороны органов, осуществляющих оперативно-розыскную деятельность, прокурор вправе привлекать специалистов органов прокуратуры и иных специалистов с использованием специальных технических средств. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 25 в редакции Закона РК от 09.08.2002 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; с изменениями, внесенными законами РК от 17.07.2009 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 187-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 07.12.2009 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 221-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 04.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2015); от 05.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 25. Надзор за оперативно-розыскной деятельностью</w:t>
-[...537 lines deleted...]
-        </w:rPr>
         <w:t>Статья 26. Взаимодействие с уполномоченным органом по возврату активов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="134"/>
+    <w:bookmarkStart w:name="z125" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Органы, осуществляющие оперативно-розыскную деятельность, обязаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О возврате государству незаконно приобретенных активов" представлять уполномоченному органу по возврату активов получаемые ими в ходе оперативно-розыскной деятельности сведения, в том числе составляющие государственные секреты и иную охраняемую законом тайну, за исключением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z126" w:id="135"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z126" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сведений о личности конфиденциальных помощников и штатных негласных сотрудников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z127" w:id="136"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z127" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сведений об организации оперативно-розыскной деятельности, о конкретных оперативно-розыскных мероприятиях, об источниках и способах получения информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z128" w:id="137"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z128" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сведений, касающихся личной жизни, чести и достоинства личности, если в них не содержится информация о совершении запрещенных законом действий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9796,55 +9847,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>