--- v2 (2026-06-03)
+++ v3 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b928a42" w14:textId="b928a42">
+    <w:p w14:paraId="943fd53" w14:textId="943fd53">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -124,75 +124,161 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ОГЛАВЛЕНИЕ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...10 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В тексте после слова "Раздел" цифры "I - VII" заменены соответственно цифрами "1 - 7" - Законом РК от 20 декабря 2004 г. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 1 января 2005 г.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      По всему тексту слова "информационные системы", "информационных системах", "информационных систем" предусматриваются заменить соответственно словами "цифровые системы", "цифровых системах", "цифровых систем" в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z76" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящий Закон определяет содержание оперативно-розыскной деятельности, осуществляемой на территории Республики Казахстан, и закрепляет систему правовых гарантий законности при ее проведении.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z54" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -2021,62 +2107,106 @@
       3) уполномоченный орган в сфере внешней разведки;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) органы военной разведки Министерства обороны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      5) антикоррупционная служба;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5) исключен Законом РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Служба государственной охраны Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2167,50 +2297,70 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 233-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 07.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 248-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -4637,50 +4787,136 @@
         <w:t xml:space="preserve">
       3. Перечень служб, подразделений и категорий сотрудников, имеющих право проводить оперативно-розыскные мероприятия, определяется руководителями органов, осуществляющих оперативно-розыскную деятельность. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z86" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Специальные оперативно-розыскные мероприятия проводятся исключительно с санкции прокурора:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 1) предусматривается изменение Законом РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) в целях выявления, предупреждения и пресечения тяжких и особо тяжких преступлений, а также преступлений средней тяжести, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9847,55 +10083,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>