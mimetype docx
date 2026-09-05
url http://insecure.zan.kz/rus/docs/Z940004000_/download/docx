--- v3 (2026-07-21)
+++ v4 (2026-09-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="943fd53" w14:textId="943fd53">
+    <w:p w14:paraId="957bede" w14:textId="957bede">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -124,158 +124,110 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ОГЛАВЛЕНИЕ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...20 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В тексте после слова "Раздел" цифры "I - VII" заменены соответственно цифрами "1 - 7" - Законом РК от 20 декабря 2004 г. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 1 января 2005 г.).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...45 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">
+      Сноска. По всему тексту слова "информационные системы", "информационных системах", "информационных систем" заменены соответственно словами "цифровые системы", "цифровых системах", "цифровых систем" в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 326-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z76" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящий Закон определяет содержание оперативно-розыскной деятельности, осуществляемой на территории Республики Казахстан, и закрепляет систему правовых гарантий законности при ее проведении.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
@@ -2632,51 +2584,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 58-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 26.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 349-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2732,51 +2684,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проводить в пределах своей компетенции гласно и негласно оперативно-розыскные мероприятия, перечисленные в статье 11 настоящего Закона, а также по поручению следователя, дознавателя негласные следственные действия, определенные Уголовно-процессуальным кодексом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) создавать и использовать оперативные учеты и информационные системы, обеспечивающие решение задач оперативно-розыскной деятельности;</w:t>
+      2) создавать и использовать оперативные учеты и цифровые системы, обеспечивающие решение задач оперативно-розыскной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) использовать в ходе оперативно-розыскных мероприятий и негласных следственных действий по письменному или устному договору жилые и нежилые помещения, транспортные средства, а также иное имущество физических и юридических лиц, воинских частей с возмещением ущерба владельцам в случае его нанесения, а также расходов за счет органов, осуществляющих оперативно-розыскную деятельность и негласные следственные действия;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7168,91 +7120,91 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 14-1. Информационное обеспечение и документирование оперативно-розыскной деятельности </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z167" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Для решения задач, предусмотренных настоящим Законом, органы, осуществляющие оперативно-розыскную деятельность, могут создавать и использовать оперативные учеты и информационные системы, а также заводить дела оперативного учета. </w:t>
+      1. Для решения задач, предусмотренных настоящим Законом, органы, осуществляющие оперативно-розыскную деятельность, могут создавать и использовать оперативные учеты и цифровые системы, а также заводить дела оперативного учета. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:bookmarkStart w:name="z168" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Накопление сведений в оперативных учетах и информационных системах, а также заведение дел оперативного учета осуществляются при наличии оснований, предусмотренных пунктом 1 статьи 10 настоящего Закона, в целях сбора и систематизации сведений, проверки и оценки результатов оперативно-розыскной деятельности, а также принятия на их основе соответствующих решений органами, осуществляющими оперативно-розыскную деятельность. </w:t>
+      2. Накопление сведений в оперативных учетах и цифровых системах, а также заведение дел оперативного учета осуществляются при наличии оснований, предусмотренных пунктом 1 статьи 10 настоящего Закона, в целях сбора и систематизации сведений, проверки и оценки результатов оперативно-розыскной деятельности, а также принятия на их основе соответствующих решений органами, осуществляющими оперативно-розыскную деятельность. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:bookmarkStart w:name="z169" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Порядок формирования и использования оперативных учетов и информационных систем, а также ведения дел оперативного учета определяется нормативными правовыми актами органов, осуществляющих оперативно-розыскную деятельность. </w:t>
+      3. Порядок формирования и использования оперативных учетов и цифровых систем, а также ведения дел оперативного учета определяется нормативными правовыми актами органов, осуществляющих оперативно-розыскную деятельность. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -10083,55 +10035,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>