--- v0 (2025-10-09)
+++ v1 (2026-04-19)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="02851f7" w14:textId="02851f7">
+    <w:p w14:paraId="e4c27d5" w14:textId="e4c27d5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -13471,10714 +13471,10648 @@
         <w:t>
       "Срок рассмотрения обращения клиента не должен превышать пятнадцать рабочих дней со дня поступления обращения в банк, организацию, осуществляющую отдельные виды банковских операций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="412"/>
     <w:bookmarkStart w:name="z450" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок рассмотрения обращения может быть продлен на пятнадцать рабочих дней ввиду необходимости установления фактических обстоятельств, имеющих значение для правильного рассмотрения обращения, о чем клиент извещается в течение трех рабочих дней со дня продления срока рассмотрения обращения;";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z451" w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>часть вторую изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z454" w:id="415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Правила, определяющие общие условия проведения операций, должны соответствовать порядку предоставления банковских услуг, раскрытия информации и рассмотрения банками, организациями, осуществляющими отдельные виды банковских операций, обращений клиентов, возникающих в процессе предоставления банковских услуг, определяемому нормативным правовым актом уполномоченного органа.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z455" w:id="416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21) часть вторую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 31-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> после слова "уведомлению," дополнить словами "и сведений по утвержденным финансовым продуктам, указываемым в уведомлении,";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z456" w:id="417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22) в части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 33 слова "и пункта 5 статьи 74-3" заменить словами ", пункта 5 статьи 74-3, пунктов 2, 3, 4, 5 и 6 статьи 74-5";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z457" w:id="418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 34</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z458" w:id="419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в части второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "банков, организаций, осуществляющих отдельные виды банковских операций," заменить словами "кредитных бюро";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z459" w:id="420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 3-3 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z460" w:id="421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3-3. Банку, организации, осуществляющей отдельные виды банковских операций, запрещается предоставлять банковские займы военнослужащим срочной воинской службы на период прохождения ими срочной воинской службы в Вооруженных Силах Республики Казахстан, других войсках и воинских формированиях при наличии информации о призыве такого военнослужащего на срочную воинскую службу в его кредитном отчете, полученном банком, организацией, осуществляющей отдельные виды банковских операций, до принятия решения о предоставлении банковского займа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z461" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Обмен сведениями о призванных на срочную воинскую службу военнослужащих, а также их увольнении осуществляется посредством обеспечения взаимодействия информационных систем государственных органов и кредитных бюро в порядке, определенном уполномоченным органом по согласованию с Министерством обороны Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z462" w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях, предусмотренных частью второй настоящего пункта, сбор, обработка и использование персональных данных осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z463" w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае выдачи банком, организацией, осуществляющей отдельные виды банковских операций, военнослужащему срочной воинской службы банковского займа при наличии информации о призыве такого военнослужащего на срочную воинскую службу в его кредитном отчете, полученном банком, организацией, осуществляющей отдельные виды банковских операций, до принятия решения о предоставлении банковского займа, банк, организация, осуществляющая отдельные виды банковских операций, не вправе требовать исполнения обязательств по такому банковскому займу и не позднее трех рабочих дней с даты выявления факта выдачи такого банковского займа принимают меры, предусмотренные частью девятой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 5-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящей статьи.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункт 10)</w:t>
+        <w:t>пункты 5-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z452" w:id="414"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z453" w:id="415"/>
+    <w:bookmarkStart w:name="z465" w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5-1. Физическое лицо вправе установить бесплатно добровольный отказ от получения банковских займов либо снять его в кредитном бюро, посредством веб-портала "электронного правительства" либо объектов информатизации банка, организации, осуществляющей отдельные виды банковских операций, интегрированных с сервисами, размещенными на шлюзе "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z466" w:id="426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-2. Банку, организации, осуществляющей отдельные виды банковских операций, запрещается предоставлять банковские займы физическому лицу при наличии информации об установлении им добровольного отказа от получения банковского займа в его кредитном отчете, полученном банком, организацией, осуществляющей отдельные виды банковских операций, до принятия решения о предоставлении банковского займа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z467" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банку, организации, осуществляющей отдельные виды банковских операций, запрещается предоставлять потребительские банковские займы, не обеспеченные залогом имущества, подлежащим регистрации, физическому лицу без согласия супруга (супруги), порядок получения которого и минимальный размер потребительского банковского займа, по которому необходимо согласие, определяются нормативным правовым актом уполномоченного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z468" w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Банку, организации, осуществляющей отдельные виды банковских операций, запрещается заключать договор потребительского банковского займа, не обеспеченного залогом имущества, с физическим лицом, у которого в кредитном отчете отсутствует информация о ранее полученных банковских займах и (или) микрокредитах, без его личного присутствия в банке, организации, осуществляющей отдельные виды банковских операций. Минимальный размер банковского займа по договору потребительского банковского займа, для заключения которого необходимо личное присутствие физического лица, определяется нормативным правовым актом уполномоченного органа, указанным в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящей статьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z469" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случаях и порядке, которые предусмотрены нормативным правовым актом уполномоченного органа, указанным в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящей статьи, банк, организация, осуществляющая отдельные виды банковских операций, заключают договор потребительского банковского займа, не обеспеченного залогом имущества, с физическим лицом только после получения его согласия на заключение такого договора. В случае заключения указанного договора посредством Интернета согласие на его заключение оформляется в кредитном бюро, на веб-портале "электронного правительства" либо посредством объектов информатизации банка, организации, осуществляющей отдельные виды банковских операций, интегрированных с сервисами, размещенными на шлюзе "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z470" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требование, предусмотренное частью третьей настоящего пункта, не распространяется на случаи заключения договора банковского займа, а также передачи суммы потребительского банковского займа на банковский счет продавца (поставщика) товаров, работ и услуг на цели приобретения товаров, работ и услуг, получение которых подтверждается заемщиком (покупателем).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z471" w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банк, организация, осуществляющая отдельные виды банковских операций, осуществляют передачу денег заемщику по потребительскому банковскому займу, не обеспеченному залогом имущества, на основании договора банковского займа, заключенного посредством Интернета, размер которого превышает минимальный размер, определенный нормативным правовым актом уполномоченного органа, указанным в пункте 2 настоящей статьи, с соблюдением следующих требований:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z472" w:id="432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) не ранее чем через двадцать четыре часа с момента подписания договора либо увеличения суммы банковского займа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z473" w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) после предоставления заемщиком по истечении срока, указанного в подпункте 1) настоящей части, согласия на получение потребительского банковского займа, оформленного в соответствии с требованиями, предусмотренными нормативным правовым актом уполномоченного органа, указанным в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящей статьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z474" w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае предоставления заемщику посредством Интернета нескольких потребительских займов, не обеспеченных залогом имущества, сумма которых в результате сложения превышает минимальный размер, определенный нормативным правовым актом уполномоченного органа, указанным в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящей статьи, банк, организация, осуществляющая отдельные виды банковских операций, соблюдают требование, предусмотренное подпунктом 1) части шестой настоящего пункта, в соответствии с процедурами управления рисками и внутреннего контроля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z475" w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требования, предусмотренные частями первой, четвертой и шестой настоящего пункта, не распространяются на случаи передачи суммы потребительского банковского займа на банковский счет продавца (поставщика) товаров, работ и услуг на цели приобретения товаров, работ и услуг, получение которых подтверждается заемщиком (покупателем), и (или) банка, организации, осуществляющей отдельные виды банковских операций, на цели погашения задолженности по банковскому займу заемщика, полученному в том же банке, организации, осуществляющей отдельные виды банковских операций, и (или) в рамках установленного кредитного лимита по платежной карте в размере, не превышающем стапятидесятикратного размера месячного расчетного показателя, установленного на соответствующий финансовый год законом о республиканском бюджете.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z476" w:id="436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае выдачи банком, организацией, осуществляющей отдельные виды банковских операций, банковского займа без соблюдения требования, предусмотренного частью второй настоящего пункта, банк, организация, осуществляющая отдельные виды банковских операций, не вправе требовать от физического лица исполнения обязательств по такому банковскому займу. Не позднее трех рабочих дней со дня выявления факта выдачи банковского займа без соблюдения требования, предусмотренного частью второй настоящего пункта, банк, организация, осуществляющая отдельные виды банковских операций, принимают следующие меры:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z477" w:id="437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимают решение о списании задолженности клиента по такому банковскому займу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z478" w:id="438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      прекращают взыскание задолженности и претензионно-исковую работу по такому банковскому займу клиента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z479" w:id="439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносят корректировки в кредитную историю клиента в кредитных бюро путем устранения записей об информации по такому банковскому займу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z480" w:id="440"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляют возврат клиенту ранее удержанных (уплаченных) сумм вознаграждения и (или) неустойки по такому банковскому займу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z481" w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Меры, предусмотренные частью девятой настоящего пункта, распространяются на случаи выдачи банковского займа без соблюдения любого из требований, предусмотренных частями первой, третьей, четвертой, шестой и седьмой настоящего пункта, при условии получения банком, организацией, осуществляющей отдельные виды банковских операций, процессуальных документов правоохранительных органов, указанных в части второй пункта 15 настоящей статьи.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 5-5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить частью второй следующего содержания: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z483" w:id="442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "В случае заключения банком, организацией, осуществляющей отдельные виды банковских операций, договора банковского займа с физическим лицом посредством Интернета без соблюдения требования, установленного частью первой настоящего пункта, банк, организация, осуществляющая отдельные виды банковских операций, не вправе требовать исполнения обязательств по такому банковскому займу и не позднее трех рабочих дней с даты выявления факта выдачи такого банковского займа принимают меры, предусмотренные частью девятой, с учетом требований части десятой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 5-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящей статьи.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z484" w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z485" w:id="444"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      часть первую изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z486" w:id="445"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "15. С момента обнаружения неправомерного доступа к информации, составляющей банковскую тайну, ее неправомерного изменения, осуществления неправомерных действий со стороны третьих лиц либо иных незаконных (мошеннических) действий с банковскими займами физических лиц банк, организация, осуществляющая отдельные виды банковских операций, в течение одного рабочего дня информируют об этом клиента и уполномоченный орган, в течение двух рабочих дней принимают меры для устранения неправомерных действий и в течение десяти рабочих дней принимают меры для устранения последствий таких действий.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z487" w:id="446"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      абзац первый части второй после слова "потерпевшим" дополнить словами "по уголовному правонарушению, связанному с оформлением банковского займа мошенническим способом,";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z488" w:id="447"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в части третьей слова "банковского займа мошенническим способом без участия клиента" заменить словами "на клиента, признанного потерпевшим по уголовному делу, банковского займа мошенническим способом вследствие незаконного получения и использования третьим лицом идентификационных средств клиента, в том числе при оформлении банковского займа путем использования удаленного управления программным обеспечением дистанционного оказания услуг банка или нарушения банком, организацией, осуществляющей отдельные виды банковских операций, порядка проведения биометрической идентификации либо установленных нормативным правовым актом уполномоченного органа требований по выявлению, фиксации и анализу фактов внутреннего и внешнего мошенничества";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z489" w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 36</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z491" w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить подпунктом 1-1) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z492" w:id="450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1-1) изменением в сторону уменьшения размера ежемесячного платежа не менее пятидесяти процентов от платежа, установленного графиком погашения займа;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z493" w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить частью второй следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z494" w:id="452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Порядок рассмотрения заявления заемщика – физического лица о внесении изменений в условия договора банковского займа, перечень документов, прилагаемых к нему, а также порядок информирования уполномоченного органа о результатах рассмотрения заявления банком, (организацией, осуществляющей отдельные виды банковских операций), определяются нормативным правовым актом уполномоченного органа.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить частями второй и третьей следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z496" w:id="453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Банк (организация, осуществляющая отдельные виды банковских операций) принимает решение о согласии с предложенными изменениями в условия договора банковского займа на срок не менее трех месяцев без требования выплаты комиссий и иных платежей по договору банковского займа при подаче заявления о внесении изменений в условия договора банковского займа, предусмотренных подпунктом 1-1) и (или) подпунктом 3) части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящей статьи, заемщиком – физическим лицом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z497" w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) относящимся к социально уязвимым слоям населения в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О жилищных отношениях";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z498" w:id="455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) пострадавшим в результате обстоятельств, послуживших основанием для введения чрезвычайного положения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z499" w:id="456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение о согласии с предложенными изменениями в условия договора банковского займа, заключенного с заемщиком – физическим лицом, указанным в подпункте 1) части второй настоящего пункта, принимается при условии снижения среднемесячного дохода заемщика, рассчитанного за два месяца, предшествующие месяцу обращения заемщика с заявлением, более чем на тридцать процентов по сравнению со среднемесячным доходом заемщика, рассчитанным за двенадцать месяцев, предшествующих месяцу обращения заемщика с заявлением либо назначения адресной социальной помощи.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z500" w:id="457"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слово "третьей" заменить словом "пятой";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z501" w:id="458"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть первую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> после слов "О жилищных отношениях" дополнить словами ", денег, находящихся на банковских счетах, предназначенных для зачисления возмещения материального ущерба и предоставления необходимой помощи из государственного бюджета и (или) от благотворительных организаций физическим лицам, пострадавшим вследствие чрезвычайной ситуации природного или техногенного характера";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z502" w:id="459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25) абзац второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> части первой пункта 4-1 статьи 36-1 дополнить словами ", и Банка Развития Казахстана";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z503" w:id="460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 39</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> после слов "полного досрочного погашения" дополнить словами "заемщиком – юридическим лицом";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z505" w:id="461"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 6-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z506" w:id="462"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6-1. Банки вправе изменять в сторону увеличения тарифы по платежам и переводам физических лиц после уведомления клиента не менее чем за три месяца до предполагаемой даты изменения тарифов.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z507" w:id="463"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      27) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 40:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z508" w:id="464"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "в порядке, сроки и по формам, которые предусмотрены" заменить словами "в соответствии с";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z509" w:id="465"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "по согласованию с уполномоченным органом" исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z510" w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      28) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> части первой пункта 7 статьи 40-1 слова "и внутренних правил банковского омбудсмана" исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z511" w:id="467"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      29) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 40-2 дополнить подпунктом 7) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z512" w:id="468"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "7) не владеющее государственным языком.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z513" w:id="469"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      30) часть третью </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 40-4 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z514" w:id="470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "В случае нарушения банковским омбудсманом требований, предусмотренных частью первой настоящего пункта, совет представителей вправе рассмотреть вопрос о досрочном прекращении полномочий банковского омбудсмана.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z515" w:id="471"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      31) часть первую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 40-5 дополнить подпунктом 6) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z516" w:id="472"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6) внутренние процедуры разработки, одобрения и внедрения финансовых продуктов.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z517" w:id="473"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      32) абзац третий части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z518" w:id="474"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "принятия обязательных для исполнения банками нормативных правовых актов в сфере регулирования деятельности банков в соответствии с целями и задачами, предусмотренными пунктами 1 и 2 статьи 1-1 настоящего Закона и законодательством Республики Казахстан. Перечень подзаконных нормативных правовых актов определяется в положении об уполномоченном органе;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z519" w:id="475"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      33) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z520" w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      абзацы восьмой и девятый части первой пункта 1 исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z521" w:id="477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть вторую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z522" w:id="478"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Исламские банки представляют отчетность о выполнении пруденциальных нормативов в Национальный Банк Республики Казахстан в соответствии с нормативным правовым актом Национального Банка Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z523" w:id="479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть вторую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z524" w:id="480"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Банки, банковские конгломераты и организации, осуществляющие отдельные виды банковских операций, представляют отчетность о выполнении пруденциальных нормативов в Национальный Банк Республики Казахстан в соответствии с нормативными правовыми актами Национального Банка Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z525" w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z526" w:id="482"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить частью третьей следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z527" w:id="483"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Активами филиала банка – нерезидента Республики Казахстан, принимаемыми в качестве резерва, признаются деньги, размещенные банком – нерезидентом Республики Казахстан на корреспондентском счете, открытом в Национальном Банке Республики Казахстан для филиала банка – нерезидента Республики Казахстан, и (или) финансовые инструменты, перечень которых устанавливается нормативным правовым актом уполномоченного органа, приобретаемые филиалом банка – нерезидента Республики Казахстан после получения лицензии на проведение банковских и иных операций на территории Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z528" w:id="484"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      часть третью после слова "размер," дополнить словами "а также перечень финансовых инструментов, разрешенных к приобретению за счет активов филиала банка – нерезидента Республики Казахстан, принимаемых в качестве резерва, и порядок их приобретения (реализации)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z529" w:id="485"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      часть четвертую изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkStart w:name="z530" w:id="486"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Филиалы банков – нерезидентов Республики Казахстан (в том числе филиалы исламских банков – нерезидентов Республики Казахстан) представляют отчетность о выполнении пруденциальных нормативов в Национальный Банк Республики Казахстан в соответствии с нормативными правовыми актами Национального Банка Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z531" w:id="487"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) дополнить статьей 42-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z532" w:id="488"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Статья 42-1. Макропруденциальные нормативы и лимиты </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z533" w:id="489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В состав макропруденциальных нормативов и лимитов, устанавливаемых Национальным Банком Республики Казахстан для их обязательного соблюдения банками, филиалами банков – нерезидентов Республики Казахстан, входят:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z534" w:id="490"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) контрциклический буфер капитала;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z535" w:id="491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) секторальный контрциклический буфер капитала;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z536" w:id="492"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) коэффициент долговой нагрузки заемщика;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z537" w:id="493"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) коэффициент долга к доходу заемщика.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z538" w:id="494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Национальный Банк Республики Казахстан вправе устанавливать обязательные к соблюдению банками, филиалами банков – нерезидентов Республики Казахстан дополнительные макропруденциальные нормативы и лимиты, используемые в международной банковской практике.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z539" w:id="495"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Макропруденциальные нормативы и лимиты, их нормативные значения и методика расчетов устанавливаются нормативным правовым актом Национального Банка Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z540" w:id="496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Уполномоченный орган осуществляет контроль и надзор за соблюдением банками, филиалами банков – нерезидентов Республики Казахстан макропруденциальных нормативов и лимитов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="496"/>
+    <w:bookmarkStart w:name="z541" w:id="497"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Уполномоченный орган в соответствии с банковским законодательством Республики Казахстан принимает меры по привлечению к ответственности банков и (или) банковских холдингов либо их должностных лиц и (или) крупных участников банков, а также филиалов банков – нерезидентов Республики Казахстан за нарушение банками, филиалами банков – нерезидентов Республики Казахстан макропруденциальных нормативов и лимитов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z542" w:id="498"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Банки, филиалы банков – нерезидентов Республики Казахстан представляют отчетность о выполнении макропруденциальных нормативов и лимитов в Национальный Банк Республики Казахстан в соответствии с нормативными правовыми актами Национального Банка Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z543" w:id="499"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      35) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 44 слова ", указанного в подпункте 3) пункта 1 статьи 13-1 настоящего Закона" заменить словами "об обмене информацией между уполномоченным органом и органом финансового надзора государства, резидентом которого является банк – нерезидент Республики Казахстан";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z544" w:id="500"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      36) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 48:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="500"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z546" w:id="501"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3) отсутствие у банка (за исключением банков, более пятидесяти процентов размещенных акций которых прямо или косвенно принадлежат государству и (или) национальному управляющему холдингу), имеющего лицензию на прием депозитов, открытие и ведение банковских счетов физических лиц, родительского банка, банковского холдинга либо родительской организации банковского холдинга, имеющих минимальный требуемый рейтинг одного из рейтинговых агентств, перечень которых устанавливается нормативным правовым актом уполномоченного органа, либо крупного участника – физического лица;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="501"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 18)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z548" w:id="502"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "18) приостановление действия либо лишение банка – нерезидента Республики Казахстан лицензии (разрешения) на проведение банковских и иных операций, выданной (выданного) органом финансового надзора государства, резидентом которого является банк – нерезидент Республики Казахстан, аналогичных по существу банковским и иным операциям, которые филиал банка – нерезидента Республики Казахстан осуществляет на территории Республики Казахстан;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z549" w:id="503"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить подпунктами 18-1) и 18-2) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z550" w:id="504"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "18-1) отзыв или отмена согласия (разрешения) на открытие филиала банка – нерезидента Республики Казахстан на территории Республики Казахстан, выданного органом финансового надзора государства, резидентом которого является банк – нерезидент Республики Казахстан, в случаях, когда такое согласие (разрешение) требуется по законодательству государства, резидентом которого является банк – нерезидент Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z551" w:id="505"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-2) недостоверность сведений и информации в документах, на основании которых была выдана лицензия;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z552" w:id="506"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      37) подпункт 17) части второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 50 после слова "преследования," дополнить словами "национальной безопасности и правоохранительными органами,";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="506"/>
+    <w:bookmarkStart w:name="z553" w:id="507"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      38) часть вторую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 51 дополнить подпунктом 1-1) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkStart w:name="z554" w:id="508"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1-1) на деньги, находящиеся на банковских счетах, предназначенных для зачисления возмещения материального ущерба и предоставления необходимой помощи из государственного бюджета и (или) от благотворительных организаций физическим лицам, пострадавшим вследствие чрезвычайной ситуации природного или техногенного характера;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z555" w:id="509"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      39) в части второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 52-17 слова "пунктом 3 статьи 14 и" исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkStart w:name="z556" w:id="510"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      40) части первую и вторую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 54 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z557" w:id="511"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Банки представляют финансовую и иную отчетность, включая финансовую и иную отчетность на консолидированной основе, в Национальный Банк Республики Казахстан в соответствии с нормативными правовыми актами Национального Банка Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z558" w:id="512"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Филиалы банков – нерезидентов Республики Казахстан представляют отчетность по данным бухгалтерского учета и иную отчетность в Национальный Банк Республики Казахстан в соответствии с нормативными правовыми актами Национального Банка Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z559" w:id="513"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      41) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 54-1 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkStart w:name="z560" w:id="514"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Крупные участники банка и банковские холдинги представляют финансовую и иную отчетность в Национальный Банк Республики Казахстан в соответствии с нормативными правовыми актами Национального Банка Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z561" w:id="515"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      42) в части второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 61-6:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkStart w:name="z562" w:id="516"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      после слова "обязательством" дополнить словом "(подтверждением)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkStart w:name="z563" w:id="517"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "12) пункта 2 статьи 13-1" заменить словами "3) пункта 2-2 статьи 26";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkStart w:name="z564" w:id="518"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      43) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 74-5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="518"/>
+    <w:bookmarkStart w:name="z565" w:id="519"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в части четырнадцатой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="519"/>
+    <w:bookmarkStart w:name="z566" w:id="520"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      после слова "обязательством" дополнить словом "(подтверждением)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkStart w:name="z567" w:id="521"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "12) пункта 2 статьи 13-1" заменить словами "3) пункта 2-2 статьи 26";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="521"/>
+    <w:bookmarkStart w:name="z568" w:id="522"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в части второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова ", указанным в подпункте 3) пункта 1 статьи 13-1 настоящего Закона" заменить словами "об обмене информацией между уполномоченным органом и органом финансового надзора государства, резидентом которого является банк – нерезидент Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="522"/>
+    <w:bookmarkStart w:name="z569" w:id="523"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 23 декабря 1995 года "Об ипотеке недвижимого имущества":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkStart w:name="z570" w:id="524"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дополнить статьей 2-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z571" w:id="525"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Статья 2-1. Основные цель, задачи и принципы государственного регулирования в сфере ипотеки недвижимого имущества и деятельности ипотечных организаций</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkStart w:name="z572" w:id="526"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Основной целью государственного регулирования в сфере ипотеки недвижимого имущества и деятельности ипотечных организаций является установление правовых основ применения ипотеки недвижимого имущества для обеспечения обязательств и осуществления деятельности ипотечных организаций. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z573" w:id="527"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Основными задачами государственного регулирования в сфере деятельности ипотечных организаций являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z574" w:id="528"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) регулирование деятельности ипотечных организаций, контроль и надзор за деятельностью ипотечных организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkStart w:name="z575" w:id="529"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) защита прав и законных интересов залогодателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="529"/>
+    <w:bookmarkStart w:name="z576" w:id="530"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Основными принципами государственного регулирования в сфере деятельности ипотечных организаций являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z577" w:id="531"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) эффективное использование ресурсов и инструментов регулирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkStart w:name="z578" w:id="532"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) прозрачность деятельности ипотечных организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z579" w:id="533"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ответственность ипотечных организаций.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkStart w:name="z580" w:id="534"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статью 5-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить пунктом 7 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="534"/>
+    <w:bookmarkStart w:name="z581" w:id="535"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "7. Ипотечные организации представляют отчетность в Национальный Банк Республики Казахстан в соответствии с нормативным правовым актом Национального Банка Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkStart w:name="z582" w:id="536"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 5-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkStart w:name="z583" w:id="537"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в пункте 1:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="537"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z586" w:id="538"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4) принимает обязательные для исполнения ипотечными организациями нормативные правовые акты в сфере регулирования деятельности ипотечных организаций в соответствии с целью и задачами, которые предусмотрены пунктами 1 и 2 статьи 2-1 настоящего Закона и законодательством Республики Казахстан. Перечень подзаконных нормативных правовых актов определяется в положении об уполномоченном органе;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="538"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z588" w:id="539"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 28 апреля 1997 года "О вексельном обращении в Республике Казахстан":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkStart w:name="z589" w:id="540"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) преамбулу дополнить частями второй, третьей и четвертой следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="540"/>
+    <w:bookmarkStart w:name="z590" w:id="541"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Основной целью настоящего Закона является регулирование общественных отношений, связанных с обращением векселей в Республике Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="541"/>
+    <w:bookmarkStart w:name="z591" w:id="542"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основными задачами настоящего Закона являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="542"/>
+    <w:bookmarkStart w:name="z592" w:id="543"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) установление требований к переводным и простым коммерческим векселям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkStart w:name="z593" w:id="544"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) определение порядка обращения векселей в Республике Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="544"/>
+    <w:bookmarkStart w:name="z594" w:id="545"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) регулирование применения векселя для осуществления безналичных платежей и (или) переводов денег.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkStart w:name="z595" w:id="546"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Деятельность Национального Банка Республики Казахстан в области вексельного обращения основывается на принципах:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkStart w:name="z596" w:id="547"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) законности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkStart w:name="z597" w:id="548"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) прозрачности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="548"/>
+    <w:bookmarkStart w:name="z598" w:id="549"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечения равенства всех перед законом, уважения прав и свобод субъектов вексельных правоотношений.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkStart w:name="z599" w:id="550"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статью 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить частями второй и третьей следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="550"/>
+    <w:bookmarkStart w:name="z600" w:id="551"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Национальный Банк Республики Казахстан разрабатывает и утверждает нормативные правовые акты в сфере вексельного обращения в соответствии с целью и задачами настоящего Закона и законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkStart w:name="z601" w:id="552"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень подзаконных нормативных правовых актов, принимаемых Национальным Банком Республики Казахстан в соответствии с законами Республики Казахстан по вопросам, отнесенным к его компетенции, определяется в положении о Национальном Банке Республики Казахстан.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z602" w:id="553"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 22 апреля 1998 года "О товариществах с ограниченной и дополнительной ответственностью":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkStart w:name="z603" w:id="554"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть вторую пункта 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить абзацем четвертым следующего содержания: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="554"/>
+    <w:bookmarkStart w:name="z604" w:id="555"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "формирование учетной политики.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkStart w:name="z605" w:id="556"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 5 июля 2000 года "О финансовом лизинге":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="556"/>
+    <w:bookmarkStart w:name="z606" w:id="557"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дополнить статьей 1-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="557"/>
+    <w:bookmarkStart w:name="z607" w:id="558"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Статья 1-1. Основные цели, задача и принципы государственного регулирования в сфере финансового лизинга</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="558"/>
+    <w:bookmarkStart w:name="z608" w:id="559"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Основными целями государственного регулирования в сфере финансового лизинга являются установление правовых основ осуществления лизинговой деятельности, создание надлежащей конкурентной среды в сфере финансового лизинга, правовое обеспечение защиты прав и законных интересов лизингополучателей и лизингодателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="559"/>
+    <w:bookmarkStart w:name="z609" w:id="560"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Основной задачей государственного регулирования в сфере финансового лизинга является создание благоприятных условий для привлечения инвестиций на основе лизинговой деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkStart w:name="z610" w:id="561"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Основными принципами государственного регулирования в сфере финансового лизинга являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="561"/>
+    <w:bookmarkStart w:name="z611" w:id="562"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) равноправие сторон лизинговых отношений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z612" w:id="563"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) свобода осуществления лизинговой деятельности, за исключением случаев, предусмотренных законами Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z613" w:id="564"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 после слова "доходы" дополнить словами "(в том числе субсидии, признаваемые доходом в соответствии с налоговым законодательством Республики Казахстан)".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="564"/>
+    <w:bookmarkStart w:name="z614" w:id="565"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 7 декабря 2000 года "О жилищных строительных сбережениях в Республике Казахстан":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="565"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 дополнить подпунктом 8) следующего содержания: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z616" w:id="566"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "8) банковские заемные операции: предоставление кредитов в денежной форме на условиях платности, срочности и возвратности в рамках Государственной образовательной накопительной системы.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="566"/>
+    <w:bookmarkStart w:name="z617" w:id="567"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 18 декабря 2000 года "О страховой деятельности":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="567"/>
+    <w:bookmarkStart w:name="z618" w:id="568"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дополнить статьей 1-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="568"/>
+    <w:bookmarkStart w:name="z619" w:id="569"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Статья 1-1. Основные цели государственного регулирования в сфере страхования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkStart w:name="z620" w:id="570"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основными целями государственного регулирования в сфере страхования являются установление правовых основ осуществления деятельности профессиональных участников страхового рынка, создание и поддержание стабильной страховой системы в Республике Казахстан, формирование инфраструктуры национального страхового рынка, защита прав и законных интересов страхователей, застрахованных и выгодоприобретателей.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkStart w:name="z621" w:id="571"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="571"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 12)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z623" w:id="572"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "12) безупречная деловая репутация – наличие фактов, подтверждающих профессионализм, добросовестность, включая отсутствие фактов совершения лицом противоправных действий (бездействия), которые привели к неплатежеспособности, повлекшей принудительную ликвидацию финансовой организации, либо к отнесению банка к категории неплатежеспособных банков, отсутствие неснятой или непогашенной судимости, в том числе отсутствие вступившего в законную силу судебного акта о применении уголовного наказания в виде лишения права занимать должность руководящего работника финансовой организации, банковского и (или) страхового холдинга и являться крупным участником (крупным акционером) финансовой организации пожизненно;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z624" w:id="573"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 16)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkStart w:name="z625" w:id="574"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слово "включенное" заменить словами "филиал банка – нерезидента Республики Казахстан, включенные";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="574"/>
+    <w:bookmarkStart w:name="z626" w:id="575"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слово "осуществляющее" заменить словом "осуществляющие";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="575"/>
+    <w:bookmarkStart w:name="z627" w:id="576"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) подпункт 3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 11 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="576"/>
+    <w:bookmarkStart w:name="z628" w:id="577"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3) разработку, реализацию и поддержку специализированного программного обеспечения, используемого для автоматизации деятельности страховых (перестраховочных) организаций, или иного программного обеспечения, используемого в деятельности финансовых организаций;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="577"/>
+    <w:bookmarkStart w:name="z629" w:id="578"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 11-1:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="578"/>
+    <w:bookmarkStart w:name="z630" w:id="579"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подпункт 7) дополнить частями второй и третьей следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="579"/>
+    <w:bookmarkStart w:name="z631" w:id="580"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Срок рассмотрения обращения страхователя (застрахованного), потерпевшего (выгодоприобретателя) и его представителя не должен превышать пятнадцать рабочих дней со дня поступления обращения в страховую организацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="580"/>
+    <w:bookmarkStart w:name="z632" w:id="581"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок рассмотрения обращения может быть продлен на пятнадцать рабочих дней ввиду необходимости установления фактических обстоятельств, имеющих значение для правильного рассмотрения обращения, о чем страхователь (застрахованный), потерпевший (выгодоприобретатель) и его представитель извещаются в течение трех рабочих дней со дня продления срока рассмотрения обращения;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="581"/>
+    <w:bookmarkStart w:name="z633" w:id="582"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить подпунктом 7-1) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="582"/>
+    <w:bookmarkStart w:name="z634" w:id="583"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "7-1) положение о порядке работы с клиентами, в том числе включающее порядок предоставления услуг лицам с инвалидностью и маломобильным группам населения с учетом требований национального стандарта в сфере доступности отделений финансовых организаций по предоставлению услуг лицам с инвалидностью и другим маломобильным группам населения;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="583"/>
+    <w:bookmarkStart w:name="z635" w:id="584"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 статьи 16 слова "государственном регистрационном номере и" исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="584"/>
+    <w:bookmarkStart w:name="z636" w:id="585"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 16-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="585"/>
+    <w:bookmarkStart w:name="z637" w:id="586"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заголовок изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="586"/>
+    <w:bookmarkStart w:name="z638" w:id="587"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Статья 16-2. Требования к учредителям (участникам, акционерам) страхового брокера";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="587"/>
+    <w:bookmarkStart w:name="z639" w:id="588"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктами 3 и 4 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="588"/>
+    <w:bookmarkStart w:name="z640" w:id="589"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. Учредителями (участниками, акционерами) страхового брокера не могут являться физические и юридические лица, включенные в перечень организаций и лиц, связанных с финансированием терроризма и экстремизма, и (или) в перечень организаций и лиц, связанных с финансированием распространения оружия массового уничтожения, в порядке, установленном Законом Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="589"/>
+    <w:bookmarkStart w:name="z641" w:id="590"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. В случае включения участника (акционера) страхового брокера, указанного в пункте 3 настоящей статьи, в перечень организаций и лиц, связанных с финансированием терроризма и экстремизма, и (или) в перечень организаций и лиц, связанных с финансированием распространения оружия массового уничтожения, уполномоченный орган направляет данному участнику (акционеру) требование об отчуждении доли его участия в уставном капитале (акций) страхового брокера. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="590"/>
+    <w:bookmarkStart w:name="z642" w:id="591"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Участник (акционер) страхового брокера в течение шести месяцев с даты получения требования об отчуждении доли его участия в уставном капитале (акций) страхового брокера обязан его исполнить и уведомить об этом уполномоченный орган с приложением копий подтверждающих документов.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="591"/>
+    <w:bookmarkStart w:name="z643" w:id="592"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статью 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить пунктом 6-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="592"/>
+    <w:bookmarkStart w:name="z644" w:id="593"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6-1. Размер комиссионного вознаграждения, выплачиваемого страховщиком страховому агенту за оказание посреднических услуг по заключению договора страхования, по которому выгодоприобретателем является банк второго уровня и (или) организация, осуществляющая микрофинансовую деятельность, и (или) заключение которого вытекает из условий финансового продукта банка второго уровня и (или) организации, осуществляющей микрофинансовую деятельность, по предоставлению банковского займа и (или) микрокредита, а также иного договора страхования, который заключается при получении банковского займа и (или) микрокредита, не может превышать десять процентов от размера начисленной страховой премии, подлежащей уплате по данному договору страхования.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="593"/>
+    <w:bookmarkStart w:name="z645" w:id="594"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 23 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="594"/>
+    <w:bookmarkStart w:name="z646" w:id="595"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5. Страховой (перестраховочной) организации запрещается использовать на любом языке в своем наименовании слова "национальная", "центральная", "бюджетная", "республиканская", "государственная" в полном или сокращенном виде, за исключением страховой организации, которая в соответствии с законодательством Республики Казахстан обладает статусом национальной компании.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="595"/>
+    <w:bookmarkStart w:name="z647" w:id="596"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) часть вторую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 31-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> после слова "уведомлению," дополнить словами "и сведений по утвержденным финансовым продуктам, указываемым в уведомлении,";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="596"/>
+    <w:bookmarkStart w:name="z648" w:id="597"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 34</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="597"/>
+    <w:bookmarkStart w:name="z649" w:id="598"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подпункт 2) пункта 3 дополнить абзацем девятым следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="598"/>
+    <w:bookmarkStart w:name="z650" w:id="599"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "и (или) в национальном управляющем холдинге или Банке Развития Казахстана, или специальном фонде развития частного предпринимательства, или Экспортно-кредитном агентстве Казахстана на должностях, предусмотренных подпунктом 3) пункта 5-1 настоящей статьи;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="599"/>
+    <w:bookmarkStart w:name="z651" w:id="600"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в части третьей пункта 5:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="600"/>
+    <w:bookmarkStart w:name="z652" w:id="601"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слово "включается" заменить словом "включаются";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="601"/>
+    <w:bookmarkStart w:name="z653" w:id="602"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      после слов "развития информационных технологий" дополнить словами "и (или) информационной безопасности";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkStart w:name="z654" w:id="603"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "и организации, осуществляющей микрофинансовую деятельность" исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="603"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 5-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z656" w:id="604"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5-1. Для целей подпунктов 1), 2), 3) и 4) части первой пункта 5 настоящей статьи под руководящей должностью понимается должность:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="604"/>
+    <w:bookmarkStart w:name="z657" w:id="605"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) руководящего работника, руководителя, осуществляющего координацию и (или) контроль за деятельностью двух и более структурных подразделений, руководителя, заместителя руководителя структурного подразделения, а также обособленного подразделения финансовой организации, филиала страховой (перестраховочной) организации – нерезидента Республики Казахстан, филиала страхового брокера – нерезидента Республики Казахстан, филиала банка – нерезидента Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="605"/>
+    <w:bookmarkStart w:name="z658" w:id="606"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) первого руководителя и его заместителя, руководителя, заместителя руководителя структурного подразделения государственного органа в сфере регулирования финансовых услуг и (или) сфере регулирования и государственного контроля в области аудиторской деятельности финансовых организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="606"/>
+    <w:bookmarkStart w:name="z659" w:id="607"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) руководителя органа управления, руководителя исполнительного органа, а также его заместителя, курирующего финансовые вопросы и (или) деятельность дочерних финансовых организаций, национального управляющего холдинга, Банка Развития Казахстана, специального фонда развития частного предпринимательства и Экспортно-кредитного агентства Казахстана;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="607"/>
+    <w:bookmarkStart w:name="z660" w:id="608"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) первого руководителя и его заместителя, руководителя или заместителя руководителя структурного подразделения, а также обособленного подразделения в:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="608"/>
+    <w:bookmarkStart w:name="z661" w:id="609"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      международных финансовых организациях, указанных в абзаце втором подпункта 2) части первой пункта 3 настоящей статьи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="609"/>
+    <w:bookmarkStart w:name="z662" w:id="610"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организациях, проводящих аудит финансовых организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="610"/>
+    <w:bookmarkStart w:name="z663" w:id="611"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организациях, осуществляющих деятельность в сфере, указанной в абзаце седьмом подпункта 2) части первой пункта 3 настоящей статьи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="611"/>
+    <w:bookmarkStart w:name="z664" w:id="612"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иностранных юридических лицах, указанных в абзаце восьмом подпункта 2) части первой пункта 3 настоящей статьи.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="612"/>
+    <w:bookmarkStart w:name="z665" w:id="613"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="613"/>
+    <w:bookmarkStart w:name="z666" w:id="614"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      часть четвертую изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="614"/>
+    <w:bookmarkStart w:name="z667" w:id="615"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Запрещается исполнение обязанностей (замещение временно отсутствующего) руководящего работника страховой (перестраховочной) организации, страхового брокера, филиала страховой (перестраховочной) организации – нерезидента Республики Казахстан, филиала страхового брокера – нерезидента Республики Казахстан лицом, не имеющим согласие уполномоченного органа на назначение (избрание) на должность руководящего работника, за исключением случаев возложения исполнения обязанностей руководителя исполнительного органа на члена исполнительного органа страховой (перестраховочной) организации, руководителя на заместителя руководителя страхового брокера, филиала страховой (перестраховочной) организации – нерезидента Республики Казахстан, филиала страхового брокера – нерезидента Республики Казахстан, главного бухгалтера на заместителя главного бухгалтера на срок не более шестидесяти календарных дней.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="615"/>
+    <w:bookmarkStart w:name="z668" w:id="616"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить частью пятой следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="616"/>
+    <w:bookmarkStart w:name="z669" w:id="617"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Не допускается возложение исполнения обязанностей (замещение временно отсутствующего) руководителя исполнительного органа страховой (перестраховочной) организации, руководителя страхового брокера, филиала страховой (перестраховочной) организации – нерезидента Республики Казахстан, филиала страхового брокера – нерезидента Республики Казахстан либо главного бухгалтера страховой (перестраховочной) организации, страхового брокера, филиала страховой (перестраховочной) организации – нерезидента Республики Казахстан, филиала страхового брокера – нерезидента Республики Казахстан на лиц, указанных в части четвертой настоящего пункта, в связи с отсутствием кандидатуры, согласованной с уполномоченным органом, в совокупности более ста восьмидесяти календарных дней в течение двенадцати последовательных месяцев.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="617"/>
+    <w:bookmarkStart w:name="z670" w:id="618"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="618"/>
+    <w:bookmarkStart w:name="z671" w:id="619"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заголовок изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="619"/>
+    <w:bookmarkStart w:name="z672" w:id="620"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Статья 41. Основные задачи и принципы государственного регулирования в сфере страхования";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="620"/>
+    <w:bookmarkStart w:name="z673" w:id="621"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 1-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="621"/>
+    <w:bookmarkStart w:name="z674" w:id="622"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1-1. Основными принципами государственного регулирования деятельности профессиональных и иных участников страхового рынка являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="622"/>
+    <w:bookmarkStart w:name="z675" w:id="623"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) эффективное использование ресурсов и инструментов регулирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="623"/>
+    <w:bookmarkStart w:name="z676" w:id="624"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) прозрачность деятельности профессиональных и иных участников страхового рынка и финансового надзора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="624"/>
+    <w:bookmarkStart w:name="z677" w:id="625"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ответственность профессиональных и иных участников страхового рынка.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="625"/>
+    <w:bookmarkStart w:name="z678" w:id="626"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="626"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункты 21)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21-1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 27)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z681" w:id="627"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "27) принимает обязательные для исполнения страховыми (перестраховочными) организациями и иными участниками страхового рынка нормативные правовые акты в сфере страхования в соответствии с целями и задачами, предусмотренными статьей 1-1 и пунктом 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона и законодательством Республики Казахстан. Перечень подзаконных нормативных правовых актов определяется в положении об уполномоченном органе;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="627"/>
+    <w:bookmarkStart w:name="z682" w:id="628"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 30)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова ", организации, гарантирующей осуществление страховых выплат страхователям (застрахованным, выгодоприобретателям) в случае ликвидации страховых организаций, и ее должностных лиц" исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="628"/>
+    <w:bookmarkStart w:name="z683" w:id="629"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 46</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="629"/>
+    <w:bookmarkStart w:name="z684" w:id="630"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть вторую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="630"/>
+    <w:bookmarkStart w:name="z685" w:id="631"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Страховые (перестраховочные) организации и страховые группы представляют отчетность о выполнении пруденциальных нормативов в соответствии с нормативным правовым актом Национального Банка.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="631"/>
+    <w:bookmarkStart w:name="z686" w:id="632"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть вторую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 10-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="632"/>
+    <w:bookmarkStart w:name="z687" w:id="633"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Исламские страховые (перестраховочные) организации представляют отчетность о выполнении пруденциальных нормативов в Национальный Банк в соответствии с нормативным правовым актом Национального Банка.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="633"/>
+    <w:bookmarkStart w:name="z688" w:id="634"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      части шестую и восьмую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="634"/>
+    <w:bookmarkStart w:name="z689" w:id="635"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Филиалы страховых (перестраховочных) организаций – нерезидентов Республики Казахстан представляют отчетность о выполнении пруденциальных нормативов в Национальный Банк в соответствии с нормативным правовым актом Национального Банка.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="635"/>
+    <w:bookmarkStart w:name="z690" w:id="636"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Филиалы исламских страховых (перестраховочных) организаций – нерезидентов Республики Казахстан представляют отчетность о выполнении пруденциальных нормативов в Национальный Банк в соответствии с нормативным правовым актом Национального Банка.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="636"/>
+    <w:bookmarkStart w:name="z691" w:id="637"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="637"/>
+    <w:bookmarkStart w:name="z692" w:id="638"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="638"/>
+    <w:bookmarkStart w:name="z693" w:id="639"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в части первой:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="639"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить абзацами седьмым и восьмым следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z695" w:id="640"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "организаций (резидентов и нерезидентов Республики Казахстан), осуществляющих разработку, реализацию, поддержку программного обеспечения, используемого в деятельности финансовых организаций, в том числе для автоматизации их деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="640"/>
+    <w:bookmarkStart w:name="z696" w:id="641"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организаций (резидентов и нерезидентов Республики Казахстан), оказывающих услуги по предоставлению возможности оказания финансовых услуг с использованием искусственного интеллекта, блокчейн и других инновационных технологий;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="641"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить абзацами четвертым и пятым следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z698" w:id="642"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "организаций (резидентов и нерезидентов Республики Казахстан), осуществляющих разработку, реализацию, поддержку программного обеспечения, используемого в деятельности финансовых организаций, в том числе для автоматизации их деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="642"/>
+    <w:bookmarkStart w:name="z699" w:id="643"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организаций (резидентов и нерезидентов Республики Казахстан), оказывающих услуги по предоставлению возможности оказания финансовых услуг с использованием искусственного интеллекта, блокчейн и других инновационных технологий.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="643"/>
+    <w:bookmarkStart w:name="z700" w:id="644"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить частью второй следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="644"/>
+    <w:bookmarkStart w:name="z701" w:id="645"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Положения, установленные абзацами седьмым и восьмым подпункта 1) и абзацами четвертым и пятым подпункта 2) части первой настоящего пункта, распространяются на случаи создания, а также приобретения страховыми (перестраховочными) организациями и страховыми холдингами акций или долей участия в уставных капиталах организаций – нерезидентов Республики Казахстан при наличии соглашения между уполномоченным органом и соответствующим надзорным органом иностранного государства об обмене информацией.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="645"/>
+    <w:bookmarkStart w:name="z702" w:id="646"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 5-1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 5 слово "или" заменить словами ", филиала банка – нерезидента Республики Казахстан,";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="646"/>
+    <w:bookmarkStart w:name="z703" w:id="647"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15) часть первую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 52-1 дополнить подпунктом 6) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="647"/>
+    <w:bookmarkStart w:name="z704" w:id="648"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6) внутренние процедуры разработки, одобрения и внедрения финансовых продуктов.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="648"/>
+    <w:bookmarkStart w:name="z705" w:id="649"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 53-1 после слов "страховому брокеру," дополнить словами "участнику, акционеру страхового брокера,";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="649"/>
+    <w:bookmarkStart w:name="z706" w:id="650"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 53-4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="650"/>
+    <w:bookmarkStart w:name="z707" w:id="651"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="651"/>
+    <w:bookmarkStart w:name="z708" w:id="652"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      абзац первый после слов "страховой группы," дополнить словами "участникам (акционерам) страхового брокера";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="652"/>
+    <w:bookmarkStart w:name="z709" w:id="653"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подпункт 1) после слова "предусмотренных" дополнить словами "пунктом 3 статьи 16-2,";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="653"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить подпунктом 1-1) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z711" w:id="654"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1-1) требовать от участника (акционера) страхового брокера отчуждения доли его участия в уставном капитале (акций) страхового брокера;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="654"/>
+    <w:bookmarkStart w:name="z712" w:id="655"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18) часть третью </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 54-1 исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="655"/>
+    <w:bookmarkStart w:name="z713" w:id="656"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статью 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить пунктом 7 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="656"/>
+    <w:bookmarkStart w:name="z714" w:id="657"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "7. После регистрации прекращения деятельности страховой (перестраховочной) организации ликвидационная комиссия страховой (перестраховочной) организации в течение десяти рабочих дней уведомляет уполномоченный орган о завершении процесса добровольной ликвидации.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="657"/>
+    <w:bookmarkStart w:name="z715" w:id="658"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 72-1 дополнить частью девятой следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="658"/>
+    <w:bookmarkStart w:name="z716" w:id="659"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "После снятия с учетной регистрации филиала страховой (перестраховочной) организации – нерезидента Республики Казахстан страховая (перестраховочная) организация – нерезидент Республики Казахстан в течение десяти рабочих дней уведомляет уполномоченный орган о завершении процесса добровольного прекращения деятельности филиала страховой (перестраховочной) организации – нерезидента Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="659"/>
+    <w:bookmarkStart w:name="z717" w:id="660"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 74 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="660"/>
+    <w:bookmarkStart w:name="z718" w:id="661"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2. Страховые (перестраховочные) организации и страховые брокеры представляют финансовую и иную отчетность, включая финансовую и иную отчетность на консолидированной основе, в Национальный Банк в соответствии с нормативными правовыми актами Национального Банка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="661"/>
+    <w:bookmarkStart w:name="z719" w:id="662"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Филиалы страховой (перестраховочной) организации – нерезидента Республики Казахстан и филиалы страхового брокера – нерезидента Республики Казахстан представляют отчетность по данным бухгалтерского учета и иную отчетность в Национальный Банк в соответствии с нормативными правовыми актами Национального Банка.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="662"/>
+    <w:bookmarkStart w:name="z720" w:id="663"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 74-1 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="663"/>
+    <w:bookmarkStart w:name="z721" w:id="664"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Крупные участники страховой (перестраховочной) организации и страховых холдингов представляют в Национальный Банк финансовую и иную отчетность в соответствии с нормативными правовыми актами Национального Банка.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="664"/>
+    <w:bookmarkStart w:name="z722" w:id="665"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 25 апреля 2001 года "О Банке Развития Казахстана":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="665"/>
+    <w:bookmarkStart w:name="z723" w:id="666"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 12:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="666"/>
+    <w:bookmarkStart w:name="z724" w:id="667"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в части первой слово "кредитования" заменить словом "финансирования";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="667"/>
+    <w:bookmarkStart w:name="z725" w:id="668"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       часть вторую изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
-[...126 lines deleted...]
-        <w:t>статье 34</w:t>
+    <w:bookmarkEnd w:id="668"/>
+    <w:bookmarkStart w:name="z726" w:id="669"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "При определении и (или) изменении условий финансирования и предоставления обеспечения исполнения обязательств юридических лиц, входящих в группу национального управляющего холдинга, юридических лиц, единственным акционером (участником) которых является Банк Развития, а также при совершении Банком Развития иных сделок с указанными и (или) третьими лицами требования, установленные статьей 40 Закона Республики Казахстан "О банках и банковской деятельности в Республике Казахстан", а также порядок осуществления с юридическими лицами, входящими в группу национального управляющего холдинга, юридическими лицами, единственным акционером (участником) которых является Банк Развития, сделок, в совершении которых имеется заинтересованность, установленный законодательством Республики Казахстан об акционерных обществах, на таких лиц не распространяются.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="669"/>
+    <w:bookmarkStart w:name="z727" w:id="670"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 8 февраля 2003 года "О чрезвычайном положении":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="670"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 15:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z729" w:id="671"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      после слова "регулировании," дополнить словами "платежах и платежных системах,";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="671"/>
+    <w:bookmarkStart w:name="z730" w:id="672"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      после слова "надзора," дополнить словами "регулирования и порядка оказания платежных услуг,".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkStart w:name="z731" w:id="673"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 28 марта 2003 года "О кредитных товариществах":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkStart w:name="z732" w:id="674"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>главу 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить статьей 2-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="674"/>
+    <w:bookmarkStart w:name="z733" w:id="675"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Статья 2-1. Основные цели, задачи и принципы государственного регулирования в сфере деятельности кредитных товариществ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="675"/>
+    <w:bookmarkStart w:name="z734" w:id="676"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Основными целями государственного регулирования в сфере деятельности кредитных товариществ являются установление правовых основ осуществления деятельности кредитных товариществ, создание равноправных условий для деятельности кредитных товариществ, направленных на поддержание добросовестной конкуренции на финансовом рынке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="676"/>
+    <w:bookmarkStart w:name="z735" w:id="677"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Основными задачами государственного регулирования в сфере деятельности кредитных товариществ являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="677"/>
+    <w:bookmarkStart w:name="z736" w:id="678"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) установление стандартов деятельности кредитных товариществ; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="678"/>
+    <w:bookmarkStart w:name="z737" w:id="679"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечение надлежащего уровня защиты прав и законных интересов участников кредитных товариществ, полноты и доступности информации для потребителей о деятельности кредитных товариществ и оказываемых ими финансовых услугах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="679"/>
+    <w:bookmarkStart w:name="z738" w:id="680"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Основными принципами государственного регулирования в сфере деятельности кредитных товариществ являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="680"/>
+    <w:bookmarkStart w:name="z739" w:id="681"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) эффективное использование ресурсов и инструментов регулирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="681"/>
+    <w:bookmarkStart w:name="z740" w:id="682"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) прозрачность деятельности кредитных товариществ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="682"/>
+    <w:bookmarkStart w:name="z741" w:id="683"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ответственность кредитных товариществ.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="683"/>
+    <w:bookmarkStart w:name="z742" w:id="684"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) в пункте 4 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "две трети голосов всех участников," заменить словами "три четверти голосов участников, присутствующих и представленных на общем собрании участников кредитного товарищества,";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="684"/>
+    <w:bookmarkStart w:name="z743" w:id="685"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) часть вторую пункта 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить абзацем четвертым следующего содержания: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="685"/>
+    <w:bookmarkStart w:name="z744" w:id="686"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "формирование учетной политики.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="686"/>
+    <w:bookmarkStart w:name="z745" w:id="687"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 13 мая 2003 года "Об акционерных обществах":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="687"/>
+    <w:bookmarkStart w:name="z746" w:id="688"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) преамбулу исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="688"/>
+    <w:bookmarkStart w:name="z747" w:id="689"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дополнить статьей 2-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="689"/>
+    <w:bookmarkStart w:name="z748" w:id="690"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Статья 2-1. Основные цели, задачи и принципы государственного регулирования в сфере деятельности акционерных обществ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="690"/>
+    <w:bookmarkStart w:name="z749" w:id="691"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Основными целями государственного регулирования в сфере деятельности акционерных обществ являются установление правовых основ создания, деятельности, реорганизации и ликвидации акционерных обществ, установление прав и обязанностей акционеров, а также мер по защите их прав и законных интересов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="691"/>
+    <w:bookmarkStart w:name="z750" w:id="692"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Основными задачами государственного регулирования в сфере деятельности акционерных обществ являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="692"/>
+    <w:bookmarkStart w:name="z751" w:id="693"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечение надлежащего уровня защиты прав и законных интересов акционеров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="693"/>
+    <w:bookmarkStart w:name="z752" w:id="694"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) соблюдение акционерными обществами принципов корпоративного управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="694"/>
+    <w:bookmarkStart w:name="z753" w:id="695"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Основными принципами государственного регулирования в сфере деятельности акционерных обществ являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="695"/>
+    <w:bookmarkStart w:name="z754" w:id="696"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) прозрачность деятельности акционерных обществ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="696"/>
+    <w:bookmarkStart w:name="z755" w:id="697"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) устойчивость корпоративного управления.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="697"/>
+    <w:bookmarkStart w:name="z756" w:id="698"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 3 июня 2003 года "О Фонде гарантирования страховых выплат":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="698"/>
+    <w:bookmarkStart w:name="z757" w:id="699"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>преамбулу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="699"/>
+    <w:bookmarkStart w:name="z758" w:id="700"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>главу 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить статьей 2-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="700"/>
+    <w:bookmarkStart w:name="z759" w:id="701"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Статья 2-1. Основные цель, задачи и принципы государственного регулирования в сфере деятельности Фонда гарантирования страховых выплат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="701"/>
+    <w:bookmarkStart w:name="z760" w:id="702"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Основной целью государственного регулирования в сфере деятельности Фонда гарантирования страховых выплат является установление правовых основ создания, деятельности Фонда гарантирования страховых выплат, а также условий участия страховых организаций, филиалов страховых организаций – нерезидентов Республики Казахстан в Фонде гарантирования страховых выплат. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="702"/>
+    <w:bookmarkStart w:name="z761" w:id="703"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Основными задачами государственного регулирования в сфере деятельности Фонда гарантирования страховых выплат являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="703"/>
+    <w:bookmarkStart w:name="z762" w:id="704"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) формирование инфраструктуры системы гарантирования страховых выплат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="704"/>
+    <w:bookmarkStart w:name="z763" w:id="705"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечение надлежащего уровня защиты прав и законных интересов страхователей (застрахованных и выгодоприобретателей).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="705"/>
+    <w:bookmarkStart w:name="z764" w:id="706"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Основными принципами государственного регулирования в сфере деятельности Фонда гарантирования страховых выплат являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="706"/>
+    <w:bookmarkStart w:name="z765" w:id="707"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) защита прав и законных интересов страхователей (застрахованных и выгодоприобретателей) при принудительной ликвидации страховой организации – участника Фонда гарантирования страховых выплат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="707"/>
+    <w:bookmarkStart w:name="z766" w:id="708"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечение защиты прав и законных интересов лиц, жизни и здоровью которых причинен вред иным лицом в результате транспортного происшествия, в случае неустановления лица, скрывшегося с места транспортного происшествия и ответственного за причинение вреда потерпевшему.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="708"/>
+    <w:bookmarkStart w:name="z767" w:id="709"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="419"/>
-[...146 lines deleted...]
-        <w:t>пункта 5-2</w:t>
+    <w:bookmarkEnd w:id="709"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z769" w:id="710"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) принимает обязательные для исполнения Фондом нормативные правовые акты в сфере регулирования деятельности Фонда в соответствии с целью и задачами, которые предусмотрены пунктами 1 и 2 статьи 2-1 настоящего Закона и законодательством Республики Казахстан. Перечень подзаконных нормативных правовых актов определяется в положении об уполномоченном органе;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="710"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z771" w:id="711"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 4-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="711"/>
+    <w:bookmarkStart w:name="z772" w:id="712"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть вторую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> части первой пункта 2 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="712"/>
+    <w:bookmarkStart w:name="z773" w:id="713"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Безупречной деловой репутацией является наличие фактов, подтверждающих профессионализм, добросовестность, включая отсутствие фактов совершения лицом противоправных действий (бездействия), которые привели к неплатежеспособности, повлекшей принудительную ликвидацию финансовой организации, либо к отнесению банка к категории неплатежеспособных банков, отсутствие неснятой или непогашенной судимости, в том числе отсутствие вступившего в законную силу судебного акта о применении уголовного наказания в виде лишения права занимать должность руководящего работника финансовой организации, банковского и (или) страхового холдинга и являться крупным участником (крупным акционером) финансовой организации пожизненно;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="713"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 2-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z775" w:id="714"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "2-1. Для целей </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 настоящей статьи под руководящей должностью понимается должность:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="714"/>
+    <w:bookmarkStart w:name="z776" w:id="715"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) руководящего работника, руководителя осуществляющего координацию и (или) контроль за деятельностью структурного подразделения (структурных подразделений), руководителя, заместителя руководителя структурного подразделения, а также обособленного подразделения финансовой организации, филиала страховой (перестраховочной) организации – нерезидента Республики Казахстан, филиала страхового брокера – нерезидента Республики Казахстан, филиала банка – нерезидента Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="715"/>
+    <w:bookmarkStart w:name="z777" w:id="716"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) первого руководителя и его заместителя, руководителя, заместителя руководителя структурного подразделения государственного органа в сфере регулирования финансовых услуг и (или) сфере регулирования и государственного контроля в области аудиторской деятельности финансовых организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="716"/>
+    <w:bookmarkStart w:name="z778" w:id="717"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) первого руководителя и его заместителя, руководителя или заместителя руководителя структурного подразделения, а также обособленного подразделения в:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="717"/>
+    <w:bookmarkStart w:name="z779" w:id="718"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      международных финансовых организациях, указанных в абзаце втором подпункта 2) части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящей статьи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="718"/>
+    <w:bookmarkStart w:name="z780" w:id="719"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организациях, проводящих аудит финансовых организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="719"/>
+    <w:bookmarkStart w:name="z781" w:id="720"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организациях, осуществляющих деятельность в сфере, указанной в абзаце седьмом подпункта 2) части первой пункта 2 настоящей статьи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="720"/>
+    <w:bookmarkStart w:name="z782" w:id="721"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      иностранных юридических лицах, указанных в абзаце восьмом подпункта 2) части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей статьи.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkEnd w:id="721"/>
+    <w:bookmarkStart w:name="z783" w:id="722"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="722"/>
+    <w:bookmarkStart w:name="z784" w:id="723"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      часть одиннадцатую изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="723"/>
+    <w:bookmarkStart w:name="z785" w:id="724"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Запрещается исполнение обязанностей руководящего работника, замещение временно отсутствующего руководящего работника Фонда лицом, не имеющим согласие уполномоченного органа на назначение (избрание) на должность руководящего работника, за исключением случаев возложения исполнения обязанностей руководителя исполнительного органа на члена исполнительного органа Фонда либо обязанностей главного бухгалтера Фонда на заместителя главного бухгалтера Фонда на срок не более шестидесяти календарных дней.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="724"/>
+    <w:bookmarkStart w:name="z786" w:id="725"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить частью двенадцатой следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="725"/>
+    <w:bookmarkStart w:name="z787" w:id="726"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Не допускается возложение исполнения обязанностей (замещение временно отсутствующего) руководителя исполнительного органа либо главного бухгалтера Фонда на лиц, указанных в части одиннадцатой настоящего пункта, в связи с отсутствием кандидатуры, согласованной с уполномоченным органом, в совокупности более ста восьмидесяти календарных дней в течение двенадцати последовательных месяцев.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="726"/>
+    <w:bookmarkStart w:name="z788" w:id="727"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 2-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 7 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="727"/>
+    <w:bookmarkStart w:name="z789" w:id="728"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2-1. К гарантируемым видам (классам) страхования, по которым настоящим Законом предусмотрено обязательное участие в Фонде, относятся:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="728"/>
+    <w:bookmarkStart w:name="z790" w:id="729"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) все виды обязательного страхования, за исключением видов страхования, при которых требование об обязательном страховании, виды и минимальные условия страхования (в том числе объект страхования, страховые риски и минимальные размеры страховых сумм) устанавливаются законами Республики Казахстан, а иные условия и порядок страхования определяются соглашением сторон (вмененное страхование);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="729"/>
+    <w:bookmarkStart w:name="z791" w:id="730"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) все виды накопительного страхования в отрасли "страхование жизни".";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="730"/>
+    <w:bookmarkStart w:name="z792" w:id="731"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статью 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить пунктом 2-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="731"/>
+    <w:bookmarkStart w:name="z793" w:id="732"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "2-1. Помимо функций, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящей статьи, Фонд осуществляет разработку и предоставление специализированного программного обеспечения, используемого для автоматизации деятельности страховых (перестраховочных) организаций, проведения обучения и повышения квалификации специалистов в области страхования (перестрахования).";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="732"/>
+    <w:bookmarkStart w:name="z794" w:id="733"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 14 слова "санкции и" исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="733"/>
+    <w:bookmarkStart w:name="z795" w:id="734"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) подпункт 3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 18 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="734"/>
+    <w:bookmarkStart w:name="z796" w:id="735"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3) представлять финансовую и иную отчетность в Национальный Банк Республики Казахстан в соответствии с нормативными правовыми актами Национального Банка Республики Казахстан;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="735"/>
+    <w:bookmarkStart w:name="z797" w:id="736"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 13 июня 2003 года "Об обязательном страховании гражданско-правовой ответственности аудиторских организаций":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="736"/>
+    <w:bookmarkStart w:name="z798" w:id="737"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="737"/>
+    <w:bookmarkStart w:name="z799" w:id="738"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заголовок изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="738"/>
+    <w:bookmarkStart w:name="z800" w:id="739"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Статья 4. Основные цель, принципы и задачи обязательного страхования ответственности аудиторских организаций";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="739"/>
+    <w:bookmarkStart w:name="z801" w:id="740"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в пункте 1 слово "Целью" заменить словами "Основной целью";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="740"/>
+    <w:bookmarkStart w:name="z802" w:id="741"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 3 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="741"/>
+    <w:bookmarkStart w:name="z803" w:id="742"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. Основными задачами обязательного страхования ответственности аудиторских организаций являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="742"/>
+    <w:bookmarkStart w:name="z804" w:id="743"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечение возмещения имущественного вреда, причиненного аудируемым субъектам при проведении аудита;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="743"/>
+    <w:bookmarkStart w:name="z805" w:id="744"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) защита прав и законных интересов аудируемых субъектов при проведении аудита.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="744"/>
+    <w:bookmarkStart w:name="z806" w:id="745"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 1 июля 2003 года "Об обязательном страховании гражданско-правовой ответственности перевозчика перед пассажирами":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="745"/>
+    <w:bookmarkStart w:name="z807" w:id="746"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="746"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункты 5-1</w:t>
-[...19 lines deleted...]
-        <w:t>5-2</w:t>
+        <w:t>заголовок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z465" w:id="426"/>
-[...541 lines deleted...]
-        <w:t>пункте 15</w:t>
+    <w:bookmarkStart w:name="z809" w:id="747"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Статья 4. Основные цель, принципы и задачи обязательного страхования ответственности перевозчика";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="747"/>
+    <w:bookmarkStart w:name="z810" w:id="748"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в пункте 1 слово "Целью" заменить словами "Основной целью";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="748"/>
+    <w:bookmarkStart w:name="z811" w:id="749"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 3 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="749"/>
+    <w:bookmarkStart w:name="z812" w:id="750"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. Основными задачами обязательного страхования ответственности перевозчика являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="750"/>
+    <w:bookmarkStart w:name="z813" w:id="751"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечение возмещения вреда, причиненного жизни, здоровью и (или) имуществу пассажиров при их перевозке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="751"/>
+    <w:bookmarkStart w:name="z814" w:id="752"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) защита прав и законных интересов пассажиров, жизни, здоровью и (или) имуществу которых причинен вред при их перевозке.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="752"/>
+    <w:bookmarkStart w:name="z815" w:id="753"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 1 июля 2003 года "Об обязательном страховании гражданско-правовой ответственности владельцев транспортных средств":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="753"/>
+    <w:bookmarkStart w:name="z816" w:id="754"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="444"/>
-[...3584 lines deleted...]
-      2) </w:t>
+    <w:bookmarkEnd w:id="754"/>
+    <w:bookmarkStart w:name="z817" w:id="755"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заголовок изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="755"/>
+    <w:bookmarkStart w:name="z818" w:id="756"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Статья 4. Основные цель, принципы и задачи обязательного страхования ответственности владельцев транспортных средств";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="756"/>
+    <w:bookmarkStart w:name="z819" w:id="757"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в пункте 1 слово "Целью" заменить словами "Основной целью";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="757"/>
+    <w:bookmarkStart w:name="z820" w:id="758"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 3 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="758"/>
+    <w:bookmarkStart w:name="z821" w:id="759"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. Основными задачами обязательного страхования ответственности владельцев транспортных средств являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="759"/>
+    <w:bookmarkStart w:name="z822" w:id="760"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечение возмещения вреда, причиненного жизни, здоровью и (или) имуществу третьих лиц в результате эксплуатации транспортного средства как источника повышенной опасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="760"/>
+    <w:bookmarkStart w:name="z823" w:id="761"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечение защиты прав и законных интересов лиц, жизни, здоровью и (или) имуществу которых причинен вред в результате эксплуатации транспортного средства как источника повышенной опасности.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="761"/>
+    <w:bookmarkStart w:name="z824" w:id="762"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) пункт 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить словами "и (или) при обмене электронными информационными ресурсами";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="762"/>
+    <w:bookmarkStart w:name="z825" w:id="763"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 5 после слова "доходы" дополнить словами "(в том числе субсидии, признаваемые доходом в соответствии с налоговым законодательством Республики Казахстан)".</w:t>
-[...5967 lines deleted...]
-        <w:t xml:space="preserve"> дополнить словами "и (или) при обмене электронными информационными ресурсами";</w:t>
+        <w:t xml:space="preserve"> статьи 19 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="763"/>
-    <w:bookmarkStart w:name="z825" w:id="764"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> статьи 19 изложить в следующей редакции:</w:t>
+    <w:bookmarkStart w:name="z826" w:id="764"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. Коэффициенты по территории регистрации транспортного средства устанавливаются в следующем размере:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="764"/>
-    <w:bookmarkStart w:name="z826" w:id="765"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="765"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -26642,11782 +26576,11834 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1,01</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z827" w:id="766"/>
+    <w:bookmarkStart w:name="z827" w:id="765"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="765"/>
+    <w:bookmarkStart w:name="z828" w:id="766"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 2 июля 2003 года "О рынке ценных бумаг":</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="766"/>
-    <w:bookmarkStart w:name="z828" w:id="767"/>
-[...15 lines deleted...]
-      21. В </w:t>
+    <w:bookmarkStart w:name="z829" w:id="767"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) преамбулу исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="767"/>
+    <w:bookmarkStart w:name="z830" w:id="768"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="768"/>
+    <w:bookmarkStart w:name="z831" w:id="769"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 48)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "эмиссионных ценных бумаг" заменить словами "финансовых инструментов";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="769"/>
+    <w:bookmarkStart w:name="z832" w:id="770"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 49)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "контрольный пакет акций которого принадлежит национальному управляющему холдингу" заменить словами "и (или) иного юридического лица, контрольные пакеты акций которых принадлежат национальному управляющему холдингу, и (или) национального управляющего холдинга";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="770"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 63)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z834" w:id="771"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "63) безупречная деловая репутация – наличие фактов, подтверждающих профессионализм, добросовестность, включая отсутствие фактов совершения лицом противоправных действий (бездействия), которые привели к неплатежеспособности, повлекшей принудительную ликвидацию финансовой организации, либо к отнесению банка к категории неплатежеспособных банков, отсутствие неснятой или непогашенной судимости, в том числе отсутствие вступившего в законную силу судебного акта о применении уголовного наказания в виде лишения права занимать должность руководящего работника финансовой организации, банковского и (или) страхового холдинга и являться крупным участником (крупным акционером) финансовой организации пожизненно;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="771"/>
+    <w:bookmarkStart w:name="z835" w:id="772"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 76)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "профессиональными участниками рынка ценных бумаг" заменить словами "финансовыми организациями";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="772"/>
+    <w:bookmarkStart w:name="z836" w:id="773"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подпункт 92-1) изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="773"/>
+    <w:bookmarkStart w:name="z837" w:id="774"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "92-1) иностранная учетная организация – иностранная организация, являющаяся клиентом центрального депозитария, осуществляющая в соответствии с законодательством государства, резидентом которого является иностранная учетная организация, функции, аналогичные функциям номинального держателя, установленным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 59 настоящего Закона, с учетом требований, определенных нормативными правовыми актами уполномоченного органа;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="774"/>
+    <w:bookmarkStart w:name="z838" w:id="775"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить подпунктом 92-2) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="775"/>
+    <w:bookmarkStart w:name="z839" w:id="776"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "92-2) иностранная профессиональная организация – международная организация, иностранное юридическое лицо или иностранная организация, не являющаяся юридическим лицом, устанавливающая единые правила и (или) стандарты на финансовых рынках, входящая в перечень, утвержденный уполномоченным органом;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="776"/>
+    <w:bookmarkStart w:name="z840" w:id="777"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) дополнить статьей 2-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="777"/>
+    <w:bookmarkStart w:name="z841" w:id="778"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Статья 2-1. Основные цель, задачи и принципы государственного регулирования рынка ценных бумаг и его субъектов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="778"/>
+    <w:bookmarkStart w:name="z842" w:id="779"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Основной целью государственного регулирования рынка ценных бумаг и его субъектов является создание правовых основ выпуска, размещения, обращения и погашения эмиссионных ценных бумаг и иных финансовых инструментов, особенностей создания и деятельности субъектов рынка ценных бумаг, определения порядка регулирования, контроля и надзора за рынком ценных бумаг в целях обеспечения безопасного, открытого и эффективного функционирования рынка ценных бумаг, защиты прав инвесторов и держателей ценных бумаг, добросовестной конкуренции участников рынка ценных бумаг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="779"/>
+    <w:bookmarkStart w:name="z843" w:id="780"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Основными задачами государственного регулирования рынка ценных бумаг и его субъектов являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="780"/>
+    <w:bookmarkStart w:name="z844" w:id="781"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) установление стандартов деятельности профессиональных участников рынка ценных бумаг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="781"/>
+    <w:bookmarkStart w:name="z845" w:id="782"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) развитие и повышение эффективности инфраструктуры рынка ценных бумаг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="782"/>
+    <w:bookmarkStart w:name="z846" w:id="783"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сосредоточение ресурсов надзора на деятельности профессиональных участников рынка ценных бумаг, наиболее подверженных рискам, с целью поддержания финансовой стабильности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="783"/>
+    <w:bookmarkStart w:name="z847" w:id="784"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечение надлежащего уровня защиты прав и законных интересов потребителей услуг на рынке ценных бумаг, полноты и доступности информации для потребителей о деятельности субъектов рынка ценных бумаг, а также повышения уровня финансовой грамотности и финансовой доступности для населения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="784"/>
+    <w:bookmarkStart w:name="z848" w:id="785"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Основными принципами государственного регулирования рынка ценных бумаг и его субъектов являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="785"/>
+    <w:bookmarkStart w:name="z849" w:id="786"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) эффективное использование ресурсов и инструментов регулирования; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="786"/>
+    <w:bookmarkStart w:name="z850" w:id="787"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) прозрачность деятельности субъектов рынка ценных бумаг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="787"/>
+    <w:bookmarkStart w:name="z851" w:id="788"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ответственность субъектов рынка ценных бумаг.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="788"/>
+    <w:bookmarkStart w:name="z852" w:id="789"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="789"/>
+    <w:bookmarkStart w:name="z853" w:id="790"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      подпункт 3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="790"/>
+    <w:bookmarkStart w:name="z854" w:id="791"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3) принимает обязательные для исполнения субъектами рынка ценных бумаг, другими физическими и юридическими лицами на территории Республики Казахстан нормативные правовые акты в сфере регулирования рынка ценных бумаг и деятельности его субъектов в соответствии с целью и задачами, которые предусмотрены пунктами 1 и 2 статьи 2-1 настоящего Закона и законодательством Республики Казахстан. Перечень подзаконных нормативных правовых актов определяется в положении об уполномоченном органе;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="791"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z856" w:id="792"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 22-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="792"/>
+    <w:bookmarkStart w:name="z857" w:id="793"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="793"/>
+    <w:bookmarkStart w:name="z858" w:id="794"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "объеме не менее двадцати процентов от общего объема, планируемого к размещению" заменить словами "следующем объеме:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="794"/>
+    <w:bookmarkStart w:name="z859" w:id="795"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до 1 января 2026 года – не менее двадцати процентов от общего объема, планируемого к размещению;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="795"/>
+    <w:bookmarkStart w:name="z860" w:id="796"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      с 1 января 2026 года – не менее тридцати процентов от общего объема, планируемого к размещению;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="796"/>
+    <w:bookmarkStart w:name="z861" w:id="797"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      с 1 января 2028 года – не менее пятидесяти процентов от общего объема, планируемого к размещению.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="797"/>
+    <w:bookmarkStart w:name="z862" w:id="798"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить частью второй следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="798"/>
+    <w:bookmarkStart w:name="z863" w:id="799"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "При этом не менее двадцати процентов от общего объема, планируемого к размещению, должно быть размещено на организованном рынке ценных бумаг Республики Казахстан и (или) фондовой бирже Международного финансового центра "Астана".";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="799"/>
+    <w:bookmarkStart w:name="z864" w:id="800"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) часть вторую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 31-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> после слова "уведомлению," дополнить словами "и сведений по утвержденным финансовым продуктам, указываемым в уведомлении,";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="800"/>
+    <w:bookmarkStart w:name="z865" w:id="801"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 36 дополнить словами ", с учетом особенностей, предусмотренных статьей 38-1 настоящего Закона";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="801"/>
+    <w:bookmarkStart w:name="z866" w:id="802"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) часть первую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 38 дополнить словами "с учетом особенностей, предусмотренных статьей 38-1 настоящего Закона";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="802"/>
+    <w:bookmarkStart w:name="z867" w:id="803"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) дополнить статьей 38-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="803"/>
+    <w:bookmarkStart w:name="z868" w:id="804"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Статья 38-1. Особенности учета и подтверждения прав на эмиссионные ценные бумаги, находящиеся на лицевом счете иностранной учетной организации, открытом в системе учета центрального депозитария</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="804"/>
+    <w:bookmarkStart w:name="z869" w:id="805"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Учет прав клиентов иностранной учетной организации на эмиссионные ценные бумаги и регистрация сделок с ними в системе учета иностранной учетной организации, на имя которой открыт лицевой счет в системе учета центрального депозитария, осуществляются в соответствии с законодательством государства, резидентом которого является иностранная учетная организация.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="805"/>
+    <w:bookmarkStart w:name="z870" w:id="806"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Открытие, ведение и закрытие лицевого счета иностранной учетной организации в системе учета центрального депозитария осуществляются в соответствии с законами Республики Казахстан, нормативными правовыми актами уполномоченного органа, а также с учетом положений </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 78 настоящего Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="806"/>
+    <w:bookmarkStart w:name="z871" w:id="807"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Подтверждение прав клиентов на эмиссионные ценные бумаги, находящиеся на лицевом счете иностранной учетной организации, открытом в системе учета центрального депозитария, осуществляется иностранной учетной организацией в соответствии с законодательством государства, резидентом которого является данная иностранная учетная организация.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="807"/>
+    <w:bookmarkStart w:name="z872" w:id="808"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Иностранная учетная организация предоставляет по запросу центрального депозитария информацию о лицах, имеющих права на эмиссионные ценные бумаги, находящиеся на лицевом счете иностранной учетной организации, открытом в системе учета центрального депозитария, и иную информацию в случаях, объеме и сроки, которые установлены сводом правил центрального депозитария, на основании информации, предоставляемой клиентами данной иностранной учетной организации.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="808"/>
+    <w:bookmarkStart w:name="z873" w:id="809"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статью 45</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить пунктом 2-2 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="809"/>
+    <w:bookmarkStart w:name="z874" w:id="810"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2-2. Особенности осуществления клиринговой организацией брокерской и (или) дилерской деятельности устанавливаются нормативным правовым актом уполномоченного органа.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="810"/>
+    <w:bookmarkStart w:name="z875" w:id="811"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 49 слова ", в порядке и сроки, которые установлены Национальным Банком Республики Казахстан по согласованию с уполномоченным органом" заменить словами "в соответствии с нормативным правовым актом Национального Банка Республики Казахстан";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="811"/>
+    <w:bookmarkStart w:name="z876" w:id="812"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) часть первую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 49-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить подпунктом 6) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="812"/>
+    <w:bookmarkStart w:name="z877" w:id="813"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6) внутренние процедуры разработки, одобрения и внедрения финансовых продуктов.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="813"/>
+    <w:bookmarkStart w:name="z878" w:id="814"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 52 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="814"/>
+    <w:bookmarkStart w:name="z879" w:id="815"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2. Лицензиаты, центральный депозитарий и единый оператор представляют отчетность в Национальный Банк Республики Казахстан в соответствии с нормативными правовыми актами Национального Банка Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="815"/>
+    <w:bookmarkStart w:name="z880" w:id="816"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 54</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="816"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> части первой пункта 2 дополнить абзацем девятым следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z882" w:id="817"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "и (или) в национальном управляющем холдинге или Банке Развития Казахстана, или специальном фонде развития частного предпринимательства на должностях, предусмотренных подпунктом 3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 4-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящей статьи;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="817"/>
+    <w:bookmarkStart w:name="z883" w:id="818"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в части третьей </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="818"/>
+    <w:bookmarkStart w:name="z884" w:id="819"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слово "включается" заменить словом "включаются";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="819"/>
+    <w:bookmarkStart w:name="z885" w:id="820"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      после слов "развития информационных технологий" дополнить словами "и (или) информационной безопасности";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="820"/>
+    <w:bookmarkStart w:name="z886" w:id="821"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "и организации, осуществляющей микрофинансовую деятельность" исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="821"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 4-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z888" w:id="822"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "4-1. Для целей подпунктов 1), 2), 3) и 4) части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящей статьи под руководящей должностью понимается должность:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="822"/>
+    <w:bookmarkStart w:name="z889" w:id="823"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) руководящего работника, руководителя, осуществляющего координацию и (или) контроль за деятельностью двух и более структурных подразделений, руководителя, заместителя руководителя структурного подразделения, а также обособленного подразделения финансовой организации, филиала страховой (перестраховочной) организации – нерезидента Республики Казахстан, филиала страхового брокера – нерезидента Республики Казахстан, филиала банка – нерезидента Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="823"/>
+    <w:bookmarkStart w:name="z890" w:id="824"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) первого руководителя и его заместителя, руководителя, заместителя руководителя структурного подразделения государственного органа в сфере регулирования финансовых услуг и (или) сфере регулирования и государственного контроля в области аудиторской деятельности финансовых организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="824"/>
+    <w:bookmarkStart w:name="z891" w:id="825"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) руководителя органа управления, руководителя исполнительного органа, а также его заместителя, курирующего финансовые вопросы и (или) деятельность дочерних финансовых организаций, национального управляющего холдинга, Банка Развития Казахстана и специального фонда развития частного предпринимательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="825"/>
+    <w:bookmarkStart w:name="z892" w:id="826"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) первого руководителя и его заместителя, руководителя или заместителя руководителя самостоятельного структурного подразделения, а также обособленного подразделения в:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="826"/>
+    <w:bookmarkStart w:name="z893" w:id="827"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      международных финансовых организациях, указанных в абзаце втором подпункта 2) части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящей статьи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="827"/>
+    <w:bookmarkStart w:name="z894" w:id="828"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организациях, проводящих аудит финансовых организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="828"/>
+    <w:bookmarkStart w:name="z895" w:id="829"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      организациях, осуществляющих деятельность в сфере, указанной в абзаце седьмом подпункта 2) части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящей статьи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="829"/>
+    <w:bookmarkStart w:name="z896" w:id="830"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      иностранных юридических лицах, указанных в абзаце восьмом подпункта 2) части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящей статьи.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="830"/>
+    <w:bookmarkStart w:name="z897" w:id="831"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="831"/>
+    <w:bookmarkStart w:name="z898" w:id="832"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в части четвертой слова "руководителя органа управления на члена органа управления или руководителя исполнительного органа на члена исполнительного органа" заменить словами "руководителя исполнительного органа на члена исполнительного органа, главного бухгалтера на заместителя главного бухгалтера";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="832"/>
+    <w:bookmarkStart w:name="z899" w:id="833"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить частью пятой следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="833"/>
+    <w:bookmarkStart w:name="z900" w:id="834"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Не допускается возложение исполнения обязанностей (замещение временно отсутствующего) руководителя исполнительного органа либо главного бухгалтера на лиц, указанных в части четвертой настоящего пункта, в связи с отсутствием кандидатуры, согласованной с уполномоченным органом, в совокупности более ста восьмидесяти календарных дней в течение двенадцати последовательных месяцев.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="834"/>
+    <w:bookmarkStart w:name="z901" w:id="835"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статью 59</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить пунктом 4 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="835"/>
+    <w:bookmarkStart w:name="z902" w:id="836"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "4. Иностранная учетная организация вправе совершать действия, связанные с осуществлением прав по эмиссионным ценным бумагам, находящимся на лицевом счете, открытом в системе учета центрального депозитария, без доверенности в соответствии с письменными инструкциями, полученными от лиц, имеющих право на данные эмиссионные ценные бумаги. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="836"/>
+    <w:bookmarkStart w:name="z903" w:id="837"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выплата дивидендов и вознаграждения по эмиссионным ценным бумагам, находящимся на лицевом счете иностранной учетной организации, открытом в системе учета центрального депозитария, осуществляется держателям данных эмиссионных ценных бумаг через иностранную учетную организацию.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="837"/>
+    <w:bookmarkStart w:name="z904" w:id="838"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 72-4 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="838"/>
+    <w:bookmarkStart w:name="z905" w:id="839"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Крупный участник управляющего инвестиционным портфелем представляет финансовую и иную отчетность в Национальный Банк Республики Казахстан в соответствии с нормативными правовыми актами Национального Банка Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="839"/>
+    <w:bookmarkStart w:name="z906" w:id="840"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="840"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> после слов "и сейфовые операции," дополнить словами "центральный депозитарий при наличии лицензии на кастодиальную деятельность";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z908" w:id="841"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      абзац первый </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> после слов "не являющийся" дополнить словами "центральным депозитарием или";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="841"/>
+    <w:bookmarkStart w:name="z909" w:id="842"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статью 80</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить пунктом 3-1 следующего содержания: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="842"/>
+    <w:bookmarkStart w:name="z910" w:id="843"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3-1. Центральный депозитарий осуществляет кастодиальную деятельность на рынке ценных бумаг на условиях и в порядке, которые установлены настоящим Законом, нормативным правовым актом уполномоченного органа и сводом правил центрального депозитария.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="843"/>
+    <w:bookmarkStart w:name="z911" w:id="844"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статью 92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить частью первой следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="844"/>
+    <w:bookmarkStart w:name="z912" w:id="845"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Профессиональная организация создается в виде некоммерческой организации.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="845"/>
+    <w:bookmarkStart w:name="z913" w:id="846"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 93 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="846"/>
+    <w:bookmarkStart w:name="z914" w:id="847"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Профессиональная организация в соответствии со своими уставом и внутренними документами вправе осуществлять следующие функции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="847"/>
+    <w:bookmarkStart w:name="z915" w:id="848"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) представлять уполномоченному органу предложения по проектам нормативных правовых актов, разработке нормативных правовых актов, определяющих порядок осуществления профессиональной деятельности на рынке ценных бумаг; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="848"/>
+    <w:bookmarkStart w:name="z916" w:id="849"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) представлять интересы членов профессиональной организации в государственных, общественных, иностранных и международных организациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="849"/>
+    <w:bookmarkStart w:name="z917" w:id="850"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) рассматривать споры, возникающие на рынке ценных бумаг между членами профессиональной организации, и споры между членами и их клиентами; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="850"/>
+    <w:bookmarkStart w:name="z918" w:id="851"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) разрабатывать учебные программы и проводить обучение лиц, намеренных осуществлять деятельность на рынке ценных бумаг; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="851"/>
+    <w:bookmarkStart w:name="z919" w:id="852"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) устанавливать единые правила и стандарты профессиональной деятельности членов профессиональной организации, а также обеспечивать их соблюдение членами профессиональной организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="852"/>
+    <w:bookmarkStart w:name="z920" w:id="853"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) составлять и публиковать рейтинги членов профессиональной организации; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="853"/>
+    <w:bookmarkStart w:name="z921" w:id="854"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) проводить проверки деятельности членов профессиональной организации; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="854"/>
+    <w:bookmarkStart w:name="z922" w:id="855"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) направлять уполномоченному органу ходатайства о приостановлении и лишении лицензии члена профессиональной организации; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="855"/>
+    <w:bookmarkStart w:name="z923" w:id="856"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществлять контроль за деятельностью своих членов на рынке ценных бумаг и применять меры воздействия, установленные ее внутренними документами, к членам профессиональной организации, допустившим нарушения законодательства Республики Казахстан и внутренних документов профессиональной организации.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="856"/>
+    <w:bookmarkStart w:name="z924" w:id="857"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21) часть первую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 94 изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="857"/>
+    <w:bookmarkStart w:name="z925" w:id="858"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "2. Внутренние документы, указанные в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящей статьи, утверждаются общим собранием членов профессиональной организации.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="858"/>
+    <w:bookmarkStart w:name="z926" w:id="859"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 97</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="859"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить частью второй следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z928" w:id="860"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Требования части первой настоящего пункта распространяются на профессиональные организации, внутренними документами и уставом которых предусмотрено осуществление функций, указанных в подпунктах 3), 5), 6), 7), 8) и 9) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 93 настоящего Закона.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="860"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить словами "либо запрашивает ее экспертное заключение";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z930" w:id="861"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 100 дополнить частью второй следующего содержания: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="861"/>
+    <w:bookmarkStart w:name="z931" w:id="862"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Требования части первой настоящего пункта распространяются на профессиональные организации, внутренними документами и уставом которых предусмотрено осуществление функций, указанных в подпунктах 3), 7), 8) и 9) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 93 настоящего Закона.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="862"/>
+    <w:bookmarkStart w:name="z932" w:id="863"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан от 2 июля 2003 года "О рынке ценных бумаг":</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z829" w:id="768"/>
+        <w:t xml:space="preserve"> Республики Казахстан от 4 июля 2003 года "О государственном регулировании, контроле и надзоре финансового рынка и финансовых организаций":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="863"/>
+    <w:bookmarkStart w:name="z933" w:id="864"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) в части второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 6-5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="864"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z935" w:id="865"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "2) принимает нормативные правовые акты в сфере регулирования деятельности финансового рынка и финансовых организаций, а также иных лиц в соответствии с целями и задачами, предусмотренными пунктами 1 и 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона и законодательством Республики Казахстан. Перечень подзаконных нормативных правовых актов определяется в положении об уполномоченном органе;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="865"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункты 7)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z937" w:id="866"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подпункт 18-1) изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="866"/>
+    <w:bookmarkStart w:name="z938" w:id="867"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "18-1) совместно с Национальным Банком Республики Казахстан и уполномоченным органом, осуществляющим руководство в сфере обеспечения поступлений налогов и других обязательных платежей в бюджет, утверждает правила снятия субъектами предпринимательства наличных денег с банковских счетов;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="867"/>
+    <w:bookmarkStart w:name="z939" w:id="868"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 6-6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="868"/>
+    <w:bookmarkStart w:name="z940" w:id="869"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в части первой слово "шести" заменить словом "семи";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="869"/>
+    <w:bookmarkStart w:name="z941" w:id="870"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в части второй слово "три" заменить словом "четыре";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="870"/>
+    <w:bookmarkStart w:name="z942" w:id="871"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 9:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="871"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 3-5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z944" w:id="872"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слово "издает" заменить словом "принимает";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="872"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункты 5-1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z946" w:id="873"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 7)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="873"/>
+    <w:bookmarkStart w:name="z947" w:id="874"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 9)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 11 исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="874"/>
+    <w:bookmarkStart w:name="z948" w:id="875"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) часть первую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 13-6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить подпунктом 1-1) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="875"/>
+    <w:bookmarkStart w:name="z949" w:id="876"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1-1) принимает обязательные для исполнения финансовыми организациями нормативные правовые акты в сфере регулирования деятельности финансовых организаций по обеспечению информационной безопасности в соответствии с целями и задачами, предусмотренными пунктами 1 и 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона и законодательством Республики Казахстан. Перечень подзаконных нормативных правовых актов определяется в положении об уполномоченном органе;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="876"/>
+    <w:bookmarkStart w:name="z950" w:id="877"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) часть четвертую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> после слов "уполномоченного органа" дополнить словами ", в том числе в электронном виде и (или) посредством объектов информатизации государственных органов,".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="877"/>
+    <w:bookmarkStart w:name="z951" w:id="878"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 5 июля 2004 года "О связи":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="878"/>
+    <w:bookmarkStart w:name="z952" w:id="879"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статью 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить подпунктом 51-1) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="879"/>
+    <w:bookmarkStart w:name="z953" w:id="880"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "51-1) несанкционированный трафик (фрод) – трафик, пропускаемый в нарушение установленных правил присоединения и взаимодействия сетей телекоммуникаций, включая пропуск трафика и порядок взаиморасчетов, в том числе трафик с подменой номера вызывающего абонента.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="880"/>
+    <w:bookmarkStart w:name="z954" w:id="881"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статью 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить пунктом 4 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="881"/>
+    <w:bookmarkStart w:name="z955" w:id="882"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4. Ввоз, регистрация, реализация и применение GSM-шлюзов (сим-боксов) осуществляются только операторами связи, имеющими лицензию на предоставление услуг в области связи, в соответствии с правилами ввоза, регистрации, реализации и применения GSM-шлюзов (сим-боксов).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="882"/>
+    <w:bookmarkStart w:name="z956" w:id="883"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае возникновения излишков GSM-шлюзов (сим-боксов) операторы связи могут перерегистрировать или реализовать их другим операторам связи, имеющим лицензию на предоставление услуг в области связи, в порядке, определенном уполномоченным органом.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="883"/>
+    <w:bookmarkStart w:name="z957" w:id="884"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 8 дополнить подпунктом 19-24) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="884"/>
+    <w:bookmarkStart w:name="z958" w:id="885"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "19-24) утверждение правил ввоза, регистрации, реализации и применения GSM-шлюзов (сим-боксов) по согласованию с уполномоченным органом в сфере таможенного дела;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="885"/>
+    <w:bookmarkStart w:name="z959" w:id="886"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статью 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить пунктом 7 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="886"/>
+    <w:bookmarkStart w:name="z960" w:id="887"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "7. Операторы связи обязаны иметь внутренние антифрод-системы и блокировать несанкционированный трафик (фрод)."; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="887"/>
+    <w:bookmarkStart w:name="z961" w:id="888"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) дополнить статьей 15-4 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="888"/>
+    <w:bookmarkStart w:name="z962" w:id="889"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Статья 15-4. Взаимодействие операторов сотовой связи с антифрод-центром Национального Банка Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="889"/>
+    <w:bookmarkStart w:name="z963" w:id="890"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Антифрод-центр Национального Банка Республики Казахстан для выполнения своих функций интегрируется с базой данных идентификационных кодов абонентских устройств сотовой связи и (или) базами операторов сотовой связи для получения информации об абоненте, включая фамилию, имя, отчество (если оно указано в документе, удостоверяющем личность), индивидуальный идентификационный номер и абонентские номера, оформленные на абонента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="890"/>
+    <w:bookmarkStart w:name="z964" w:id="891"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Операторы сотовой связи при выявлении абонентского номера, с которого осуществлялся звонок с признаками мошенничества, а также при выявлении мошеннических действий на сетях связи обязаны уведомить антифрод-центр Национального Банка Республики Казахстан с предоставлением информации об абоненте, включая фамилию, имя, отчество (если оно указано в документе, удостоверяющем личность), индивидуальный идентификационный номер и абонентские номера, оформленные на абонента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="891"/>
+    <w:bookmarkStart w:name="z965" w:id="892"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок выявления абонентского номера, с которого осуществлялся звонок с признаками мошенничества, а также мошеннических действий на сетях связи, определяется правилами оказания услуг связи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="892"/>
+    <w:bookmarkStart w:name="z966" w:id="893"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Операторы сотовой связи в случаях, предусмотренных пунктом 2 настоящей статьи, а также при получении информации от антифрод-центра Национального Банка Республики Казахстан приостанавливают оказание услуг связи данному абонентскому номеру, в том числе GSM-шлюзу (сим-боксу), в порядке и сроки, которые установлены правилами оказания услуг связи.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="893"/>
+    <w:bookmarkStart w:name="z967" w:id="894"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 21 дополнить частью четвертой следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="894"/>
+    <w:bookmarkStart w:name="z968" w:id="895"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Операторам связи, владельцам сетей телекоммуникаций запрещается пропуск несанкционированного трафика (фрода) в местной сети телекоммуникаций, междугородной, международной и сотовой связи.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="895"/>
+    <w:bookmarkStart w:name="z969" w:id="896"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 35 дополнить частями второй, третьей, четвертой и пятой следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="896"/>
+    <w:bookmarkStart w:name="z970" w:id="897"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Оператор сотовой связи обязан оформлять по заявлению абонента не более десяти абонентских номеров, достаточных для личного, семейного и иного использования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="897"/>
+    <w:bookmarkStart w:name="z971" w:id="898"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Оператор сотовой связи оформляет более десяти абонентских номеров на абонента при предоставлении оператору сотовой связи соответствующих обоснований, доказательств необходимости с указанием описания и идентификационных кодов абонентских устройств, в том числе абонентских устройств межмашинного взаимодействия, в которых будут применяться абонентские номера, в порядке, определяемом правилами оказания услуг связи. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="898"/>
+    <w:bookmarkStart w:name="z972" w:id="899"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Запрещается заключать договор об оказании услуг сотовой связи с абонентом сотовой связи без проведения его биометрической идентификации путем сличения текущего изображения идентифицируемого лица и эталонного изображения лица из эталонной базы биометрических данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="899"/>
+    <w:bookmarkStart w:name="z973" w:id="900"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При оформлении абонентского номера индивидуальными предпринимателями, юридическими лицами обязательно прохождение биометрической идентификации их работниками, которым абонентские номера передаются для использования, в срок не более десяти рабочих дней с момента подачи заявления об оформлении абонентского номера.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="900"/>
+    <w:bookmarkStart w:name="z974" w:id="901"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 6 июля 2004 года "О кредитных бюро и формировании кредитных историй в Республике Казахстан":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="901"/>
+    <w:bookmarkStart w:name="z975" w:id="902"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="902"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункты 13-1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z977" w:id="903"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "13-1) согласие субъекта кредитной истории для трансграничного обмена – разрешение субъекта кредитной истории на предоставление информации о нем в уполномоченные организации иностранного государства и (или) на получение информации о нем из уполномоченных организаций иностранного государства, оформляемое в письменном виде или в форме электронного документа, удостоверенного посредством электронной цифровой подписи, с учетом необходимости обеспечения идентификации данного субъекта кредитной истории в соответствии с законодательством иностранного государства или законодательством Республики Казахстан. Согласие должно быть подписано субъектом кредитной истории собственноручно или иным способом, приравненным в соответствии с законодательством иностранного государства или законодательством Республики Казахстан к собственноручной подписи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="903"/>
+    <w:bookmarkStart w:name="z978" w:id="904"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-2) информация о субъекте кредитной истории (далее – информация) – сведения в отношении субъектов кредитных историй в электронной форме и на бумажном носителе, передаваемые участниками системы формирования кредитных историй и их использования, при необходимости удостоверяемые посредством электронной цифровой подписи;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="904"/>
+    <w:bookmarkStart w:name="z979" w:id="905"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить подпунктами 13-3) и 13-4) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="905"/>
+    <w:bookmarkStart w:name="z980" w:id="906"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "13-3) негативная информация о субъекте кредитной истории – краткая форма кредитного отчета о субъекте кредитной истории, содержащая сведения о ликвидации субъекта кредитной истории, являющегося юридическим лицом, по решению суда или о наличии у субъекта кредитной истории просроченной задолженности свыше девяноста календарных дней, или о признании субъекта кредитной истории банкротом в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О восстановлении платежеспособности и банкротстве граждан Республики Казахстан";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="906"/>
+    <w:bookmarkStart w:name="z981" w:id="907"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-4) мониторинг кредитных историй – анализ изменений кредитной истории субъекта кредитной истории, осуществляемый кредитными бюро на основании информации и сведений, имеющихся в базе данных кредитных историй, иных информационных системах, а также предоставление информации о выявленных изменениях субъекту кредитной истории и (или) получателям кредитных отчетов;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="907"/>
+    <w:bookmarkStart w:name="z982" w:id="908"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подпункты 16-1) и 16-2) изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="908"/>
+    <w:bookmarkStart w:name="z983" w:id="909"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "16-1) пользователь кредитной истории – поставщик информации, указанный в подпункте 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 18 настоящего Закона, а также юридическое лицо, зарегистрированное на территории иностранного государства, получившее согласие субъекта кредитной истории для трансграничного обмена в целях оформления кредитных отношений и (или) мониторинга оформленных кредитных отношений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="909"/>
+    <w:bookmarkStart w:name="z984" w:id="910"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16-2) режим реального времени – период времени, в течение которого действие должно быть осуществлено незамедлительно или в срок, не превышающий одного часа;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="910"/>
+    <w:bookmarkStart w:name="z985" w:id="911"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить подпунктами 16-3), 16-4), 16-5), 16-6) и 17-1) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="911"/>
+    <w:bookmarkStart w:name="z986" w:id="912"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "16-3) заявитель – юридическое лицо, представившее в уполномоченный орган документы с целью получения разрешения на право осуществления деятельности кредитного бюро и акта о соответствии кредитного бюро требованиям, предъявляемым к кредитному бюро по защите и обеспечению сохранности базы данных кредитных историй, используемых информационных систем и помещений (далее – разрешение);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="912"/>
+    <w:bookmarkStart w:name="z987" w:id="913"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16-4) услуги в проактивном режиме – услуги кредитного бюро по уведомлению субъектов кредитной истории о выдаче банковского займа и (или) микрокредита, а также в случаях, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 7)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 статьи 7 настоящего Закона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="913"/>
+    <w:bookmarkStart w:name="z988" w:id="914"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16-5) трансграничный обмен – обмен сведениями в отношении субъектов кредитных историй с уполномоченными организациями иностранного государства и кредитными бюро на основании соответствующего международного договора и договора о трансграничном обмене;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="914"/>
+    <w:bookmarkStart w:name="z989" w:id="915"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16-6) договор о трансграничном обмене – договор, определяющий условия осуществления трансграничного обмена, порядок и условия взаимодействия уполномоченных организаций иностранных государств и кредитных бюро при осуществлении трансграничного обмена;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="915"/>
+    <w:bookmarkStart w:name="z990" w:id="916"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "17-1) уполномоченная организация – юридическое лицо, которое осуществляет сбор, обработку, хранение кредитных историй и представление кредитных отчетов в соответствии с законодательством иностранного государства;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="916"/>
+    <w:bookmarkStart w:name="z991" w:id="917"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дополнить статьей 2-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="917"/>
+    <w:bookmarkStart w:name="z992" w:id="918"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Статья 2-1. Основные цель, задачи и принципы государственного регулирования в сфере деятельности кредитных бюро и формирования кредитных историй</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="918"/>
+    <w:bookmarkStart w:name="z993" w:id="919"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Основной целью государственного регулирования в сфере деятельности кредитных бюро и формирования кредитных историй является установление правовых основ деятельности кредитных бюро и формирования кредитных историй.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="919"/>
+    <w:bookmarkStart w:name="z994" w:id="920"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Основными задачами государственного регулирования в сфере деятельности кредитных бюро и формирования кредитных историй являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="920"/>
+    <w:bookmarkStart w:name="z995" w:id="921"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечение полноты и достоверности информации, содержащейся в базе данных кредитных историй;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="921"/>
+    <w:bookmarkStart w:name="z996" w:id="922"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) защита и обеспечение сохранности базы данных кредитных историй.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="922"/>
+    <w:bookmarkStart w:name="z997" w:id="923"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Основными принципами государственного регулирования в сфере деятельности кредитных бюро и формирования кредитных историй являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="923"/>
+    <w:bookmarkStart w:name="z998" w:id="924"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) эффективное использование ресурсов и инструментов регулирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="924"/>
+    <w:bookmarkStart w:name="z999" w:id="925"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) прозрачность деятельности кредитных бюро;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="925"/>
+    <w:bookmarkStart w:name="z1000" w:id="926"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ответственность кредитных бюро, поставщиков информации.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="926"/>
+    <w:bookmarkStart w:name="z1001" w:id="927"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) в пункте 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="927"/>
+    <w:bookmarkStart w:name="z1002" w:id="928"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подпункт 1) исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="928"/>
+    <w:bookmarkStart w:name="z1003" w:id="929"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить подпунктом 2-1) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="929"/>
+    <w:bookmarkStart w:name="z1004" w:id="930"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2-1) согласование проекта договора о трансграничном обмене;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="930"/>
+    <w:bookmarkStart w:name="z1005" w:id="931"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="931"/>
+    <w:bookmarkStart w:name="z1006" w:id="932"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в части первой:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="932"/>
+    <w:bookmarkStart w:name="z1007" w:id="933"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце первом слова "принимает следующие нормативные правовые акты по вопросам деятельности кредитных бюро, формирования кредитных историй и их использования" исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="933"/>
+    <w:bookmarkStart w:name="z1008" w:id="934"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "об условиях и минимальных требованиях" заменить словами "определяет условия и минимальные требования";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="934"/>
+    <w:bookmarkStart w:name="z1009" w:id="935"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 1-1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "о перечне" заменить словами "определяет перечень";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="935"/>
+    <w:bookmarkStart w:name="z1010" w:id="936"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "о порядке" заменить словами "определяет порядок";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="936"/>
+    <w:bookmarkStart w:name="z1011" w:id="937"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в подпунктах 3), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и 4) слова "об условиях и порядке" заменить словами "определяет условия и порядок";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="937"/>
+    <w:bookmarkStart w:name="z1012" w:id="938"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "о требованиях" заменить словами "определяет требования";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="938"/>
+    <w:bookmarkStart w:name="z1013" w:id="939"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      дополнить подпунктом 7) следующего содержания: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="939"/>
+    <w:bookmarkStart w:name="z1014" w:id="940"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "7) принимает обязательные для исполнения кредитными бюро нормативные правовые акты в сфере регулирования деятельности кредитных бюро и формирования кредитных историй в соответствии с целью и задачами, которые предусмотрены пунктами 1 и 2 статьи 2-1 настоящего Закона и законодательством Республики Казахстан. Перечень подзаконных нормативных правовых актов определяется в положении об уполномоченном органе.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="940"/>
+    <w:bookmarkStart w:name="z1015" w:id="941"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      часть вторую исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="941"/>
+    <w:bookmarkStart w:name="z1016" w:id="942"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="942"/>
+    <w:bookmarkStart w:name="z1017" w:id="943"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="943"/>
+    <w:bookmarkStart w:name="z1018" w:id="944"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подпункты 4) и 5) изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="944"/>
+    <w:bookmarkStart w:name="z1019" w:id="945"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4) предоставление услуг по расчету кредитного скоринга субъектов кредитных историй, мониторингу кредитных историй;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="945"/>
+    <w:bookmarkStart w:name="z1020" w:id="946"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5) маркетинговые, статистические и аналитические исследования;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="946"/>
+    <w:bookmarkStart w:name="z1021" w:id="947"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      дополнить подпунктами 9) и 10) следующего содержания: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="947"/>
+    <w:bookmarkStart w:name="z1022" w:id="948"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "9) оказание услуг в проактивном режиме;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="948"/>
+    <w:bookmarkStart w:name="z1023" w:id="949"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) публикация маркетинговых, статистических и аналитических исследований на интернет-ресурсе кредитного бюро.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="949"/>
+    <w:bookmarkStart w:name="z1024" w:id="950"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 4 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="950"/>
+    <w:bookmarkStart w:name="z1025" w:id="951"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "4. Кредитное бюро с государственным участием вправе безвозмездно отправлять уведомления субъектам кредитной истории о выдаче займа и (или) микрокредита, а также в случаях, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 7)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 статьи 7 настоящего Закона, и (или) субъектам единой страховой базы данных в случаях, установленных подпунктом 5) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 79 Закона Республики Казахстан "О страховой деятельности", посредством короткого текстового сообщения через единый номер 1414.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="951"/>
+    <w:bookmarkStart w:name="z1026" w:id="952"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 7-1 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="952"/>
+    <w:bookmarkStart w:name="z1027" w:id="953"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Кредитный скоринг рассчитывается кредитным бюро или поставщиками информации, указанными в подпунктах 1) и 1-1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 18 настоящего Закона, самостоятельно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="953"/>
+    <w:bookmarkStart w:name="z1028" w:id="954"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кредитное бюро вправе рассчитывать кредитный скоринг с использованием данных юридических лиц, с которыми кредитным бюро заключены соответствующие соглашения о расчете кредитного скоринга, в соответствии с требованиями, установленными законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="954"/>
+    <w:bookmarkStart w:name="z1029" w:id="955"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок предоставления информации о кредитном скоринге, рассчитанном кредитным бюро, определяется кредитным бюро самостоятельно.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="955"/>
+    <w:bookmarkStart w:name="z1030" w:id="956"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 7)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 статьи 17 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="956"/>
+    <w:bookmarkStart w:name="z1031" w:id="957"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "7) представлять отчетность в Национальный Банк Республики Казахстан в соответствии с нормативным правовым актом Национального Банка Республики Казахстан;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="957"/>
+    <w:bookmarkStart w:name="z1032" w:id="958"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 19 дополнить подпунктом 3) следующего содержания: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="958"/>
+    <w:bookmarkStart w:name="z1033" w:id="959"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3) получать из кредитного бюро ранее переданную им информацию.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="959"/>
+    <w:bookmarkStart w:name="z1034" w:id="960"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 20:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="960"/>
+    <w:bookmarkStart w:name="z1035" w:id="961"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подпункт 3) изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="961"/>
+    <w:bookmarkStart w:name="z1036" w:id="962"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3) иные лица на основании договоров о предоставлении информации, а также лица, являющиеся резидентами Республики Казахстан, на основании согласия субъекта кредитной истории, полученного в соответствии с нормативным правовым актом уполномоченного органа о порядке оформления согласия субъектов кредитных историй поставщикам информации, указанным в подпунктах 1), 1-1), 2) и 4) пункта 1 статьи 18 настоящего Закона, на предоставление информации о них в кредитные бюро (за исключением кредитного бюро с государственным участием), оформления согласия на выдачу кредитного отчета о нем другим лицам из кредитного бюро;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="962"/>
+    <w:bookmarkStart w:name="z1037" w:id="963"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      дополнить подпунктом 6) следующего содержания: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="963"/>
+    <w:bookmarkStart w:name="z1038" w:id="964"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6) Национальный Банк Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="964"/>
+    <w:bookmarkStart w:name="z1039" w:id="965"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 8)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 22 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="965"/>
+    <w:bookmarkStart w:name="z1040" w:id="966"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "8) установить бесплатно добровольный отказ от получения банковских займов, микрокредитов либо снять его в кредитном бюро, посредством веб-портала "электронного правительства" либо объектов информатизации банка, организации, осуществляющей отдельные виды банковских операций, организации, осуществляющей микрофинансовую деятельность, интегрированных с сервисами, размещенными на шлюзе "электронного правительства".";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="966"/>
+    <w:bookmarkStart w:name="z1041" w:id="967"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статью 23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить пунктом 7 следующего содержания: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="967"/>
+    <w:bookmarkStart w:name="z1042" w:id="968"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "7. Юридические лица на основании заключенного договора с кредитным бюро представляют сведения о субъектах кредитной истории, которые могут быть включены в кредитный отчет, и (или) получают из кредитного бюро аналитическую и (или) статистическую информацию без раскрытия персональных данных, а также в соответствии с требованиями, установленными законодательством Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="968"/>
+    <w:bookmarkStart w:name="z1043" w:id="969"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="969"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить подпунктом 5) следующего содержания: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1045" w:id="970"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "5) оценки рисков при осуществлении деятельности получателями кредитных отчетов, указанными в подпункте 3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 20 настоящего Закона.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="970"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1047" w:id="971"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. Кредитные бюро вправе использовать сведения, полученные от поставщиков информации, для осуществления ими маркетинговых, аналитических и статистических исследований.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="971"/>
+    <w:bookmarkStart w:name="z1048" w:id="972"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктами 5, 6, 7, 8, 9 и 10 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="972"/>
+    <w:bookmarkStart w:name="z1049" w:id="973"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5. Трансграничный обмен осуществляется посредством взаимодействия уполномоченных организаций иностранных государств и кредитных бюро на условиях заключенных между ними договоров о трансграничном обмене, согласованных с уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="973"/>
+    <w:bookmarkStart w:name="z1050" w:id="974"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Договор о трансграничном обмене содержит следующие условия осуществления трансграничного обмена:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="974"/>
+    <w:bookmarkStart w:name="z1051" w:id="975"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) правила и регламенты информационного взаимодействия; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="975"/>
+    <w:bookmarkStart w:name="z1052" w:id="976"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) язык, на котором формируется и передается информация;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="976"/>
+    <w:bookmarkStart w:name="z1053" w:id="977"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) описание форматов и структур электронных документов и сведений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="977"/>
+    <w:bookmarkStart w:name="z1054" w:id="978"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) перечень (состав) идентификационных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="978"/>
+    <w:bookmarkStart w:name="z1055" w:id="979"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) порядок урегулирования споров, в том числе порядок оспаривания субъектом кредитной истории сведений, входящих в состав кредитных историй;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="979"/>
+    <w:bookmarkStart w:name="z1056" w:id="980"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) финансовые условия предоставления информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="980"/>
+    <w:bookmarkStart w:name="z1057" w:id="981"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) требования к организационно-техническому обеспечению защиты информации; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="981"/>
+    <w:bookmarkStart w:name="z1058" w:id="982"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) другие условия, необходимые для осуществления трансграничного обмена.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="982"/>
+    <w:bookmarkStart w:name="z1059" w:id="983"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Трансграничный обмен осуществляется при наличии согласия субъекта кредитной истории для трансграничного обмена, которое действительно в течение шести месяцев со дня его представления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="983"/>
+    <w:bookmarkStart w:name="z1060" w:id="984"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласие субъекта кредитной истории для трансграничного обмена оформляется в рамках заявления субъекта кредитной истории на заключение договора о предоставлении займа либо иной сделки между пользователем кредитной истории и субъектом кредитной истории.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="984"/>
+    <w:bookmarkStart w:name="z1061" w:id="985"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, если в течение срока, указанного в части первой настоящего пункта, были заключены договор о предоставлении займа либо иная сделка между пользователем кредитной истории и субъектом кредитной истории, согласие действует до окончания срока действия договора либо иной сделки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="985"/>
+    <w:bookmarkStart w:name="z1062" w:id="986"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Сведения и иная информация, в отношении которых осуществляется трансграничный обмен, включают в себя:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="986"/>
+    <w:bookmarkStart w:name="z1063" w:id="987"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) запрос о представлении кредитного отчета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="987"/>
+    <w:bookmarkStart w:name="z1064" w:id="988"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) согласие субъекта кредитной истории для трансграничного обмена;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="988"/>
+    <w:bookmarkStart w:name="z1065" w:id="989"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кредитный отчет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="989"/>
+    <w:bookmarkStart w:name="z1066" w:id="990"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) документы, касающиеся оспаривания сведений, входящих в состав кредитных историй.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="990"/>
+    <w:bookmarkStart w:name="z1067" w:id="991"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Уполномоченные организации и пользователь кредитной истории при осуществлении трансграничного обмена обязаны обеспечить защиту сведений и информации, в отношении которых осуществляется трансграничный обмен, при их обработке, хранении и передаче.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="991"/>
+    <w:bookmarkStart w:name="z1068" w:id="992"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Информация и сведения, полученные при трансграничном обмене, могут быть использованы пользователем кредитной истории исключительно в целях оформления кредитных отношений и (или) мониторинга оформленных кредитных отношений.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="992"/>
+    <w:bookmarkStart w:name="z1069" w:id="993"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> части первой статьи 28 дополнить словами "или лицензий в электронной форме";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="993"/>
+    <w:bookmarkStart w:name="z1070" w:id="994"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="994"/>
+    <w:bookmarkStart w:name="z1071" w:id="995"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть вторую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить словами "и Национального Банка Республики Казахстан";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="995"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1073" w:id="996"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5. В кредитном отчете для субъекта кредитной истории должна содержаться информация о всех фактах представления в течение одного календарного года кредитных отчетов по кредитной истории данного субъекта с указанием даты выдачи, наименований и реквизитов получателей.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="996"/>
+    <w:bookmarkStart w:name="z1074" w:id="997"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 5-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="997"/>
+    <w:bookmarkStart w:name="z1075" w:id="998"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5-1. В кредитном отчете должна содержаться информация о подаче субъектом кредитной истории – физическим лицом заявления на заключение договора банковского займа, договора о предоставлении микрокредита в течение одного месяца после даты получения информации, указанной в абзаце втором части второй пункта 2 статьи 19 настоящего Закона.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="998"/>
+    <w:bookmarkStart w:name="z1076" w:id="999"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 7 июля 2004 года "Об инвестиционных и венчурных фондах":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="999"/>
+    <w:bookmarkStart w:name="z1077" w:id="1000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>преамбулу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1000"/>
+    <w:bookmarkStart w:name="z1078" w:id="1001"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дополнить статьей 3-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1001"/>
+    <w:bookmarkStart w:name="z1079" w:id="1002"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Статья 3-1. Основные цель, задачи и принципы государственного регулирования в сфере деятельности инвестиционных и венчурных фондов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1002"/>
+    <w:bookmarkStart w:name="z1080" w:id="1003"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Основной целью государственного регулирования в сфере деятельности инвестиционных фондов является установление правовых основ создания, деятельности, реорганизации и ликвидации акционерного инвестиционного фонда, создания, функционирования и прекращения существования паевого инвестиционного фонда и деятельности профессиональных участников рынка ценных бумаг по обеспечению функционирования инвестиционных фондов, а также правового положения и организации деятельности венчурных фондов. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1003"/>
+    <w:bookmarkStart w:name="z1081" w:id="1004"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Основными задачами государственного регулирования в сфере деятельности инвестиционных и венчурных фондов являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1004"/>
+    <w:bookmarkStart w:name="z1082" w:id="1005"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) установление стандартов деятельности профессиональных участников рынка ценных бумаг по инвестиционному управлению активами инвестиционных фондов, их учету и хранению, а также положений о деятельности венчурного управляющего;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1005"/>
+    <w:bookmarkStart w:name="z1083" w:id="1006"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечение эффективного функционирования инвестиционных и венчурных фондов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1006"/>
+    <w:bookmarkStart w:name="z1084" w:id="1007"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сосредоточение ресурсов надзора на деятельности профессиональных участников рынка ценных бумаг, связанной с обеспечением функционирования инвестиционных фондов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1007"/>
+    <w:bookmarkStart w:name="z1085" w:id="1008"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) определение особенностей договоров, заключаемых в целях венчурного финансирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1008"/>
+    <w:bookmarkStart w:name="z1086" w:id="1009"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обеспечение надлежащего уровня защиты прав и законных интересов акционеров акционерных инвестиционных фондов, держателей паев паевых инвестиционных фондов, акционеров и участников венчурных фондов, полноты и доступности информации для потребителей о деятельности инвестиционных и венчурных фондов, профессиональных участников рынка ценных бумаг, осуществляющих инвестиционное управление активами инвестиционных фондов, и венчурных управляющих, осуществляющих управление активами венчурных фондов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1009"/>
+    <w:bookmarkStart w:name="z1087" w:id="1010"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Основными принципами государственного регулирования в сфере деятельности инвестиционных и венчурных фондов являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1010"/>
+    <w:bookmarkStart w:name="z1088" w:id="1011"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) эффективное использование ресурсов и инструментов регулирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1011"/>
+    <w:bookmarkStart w:name="z1089" w:id="1012"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) прозрачность деятельности инвестиционных и венчурных фондов, профессиональных участников рынка ценных бумаг по обеспечению функционирования инвестиционных фондов и венчурных управляющих по управлению активами венчурных фондов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1012"/>
+    <w:bookmarkStart w:name="z1090" w:id="1013"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) эффективное функционирование инвестиционных и венчурных фондов.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1013"/>
+    <w:bookmarkStart w:name="z1091" w:id="1014"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 20 февраля 2006 года "О проектном финансировании и секьюритизации":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1014"/>
+    <w:bookmarkStart w:name="z1092" w:id="1015"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>преамбулу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1015"/>
+    <w:bookmarkStart w:name="z1093" w:id="1016"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 4-1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 1 дополнить словами ", филиал банка – нерезидента Республики Казахстан";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1016"/>
+    <w:bookmarkStart w:name="z1094" w:id="1017"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>главу 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить статьями 2-1 и 2-2 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1017"/>
+    <w:bookmarkStart w:name="z1095" w:id="1018"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Статья 2-1. Основные цели, задачи и принципы государственного регулирования в сфере проектного финансирования и секьюритизации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1018"/>
+    <w:bookmarkStart w:name="z1096" w:id="1019"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Основными целями государственного регулирования в сфере проектного финансирования и секьюритизации являются установление правовых основ и условий проектного финансирования и секьюритизации в Республике Казахстан, определение особенностей осуществления уступки прав требования и правового режима имущества при проектном финансировании и секьюритизации, правового положения специальной финансовой компании, а также правовых основ и условий синдицированного финансирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1019"/>
+    <w:bookmarkStart w:name="z1097" w:id="1020"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Основными задачами государственного регулирования в сфере проектного финансирования и секьюритизации являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1020"/>
+    <w:bookmarkStart w:name="z1098" w:id="1021"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) определение порядка создания, деятельности, реорганизации и ликвидации специальных финансовых компаний;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1021"/>
+    <w:bookmarkStart w:name="z1099" w:id="1022"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мониторинг деятельности специальных финансовых компаний по вопросам, регулирование которых входит в компетенцию уполномоченного органа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1022"/>
+    <w:bookmarkStart w:name="z1100" w:id="1023"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечение надлежащего уровня защиты прав и законных интересов кредиторов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1023"/>
+    <w:bookmarkStart w:name="z1101" w:id="1024"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Основными принципами государственного регулирования в сфере проектного финансирования и секьюритизации являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1024"/>
+    <w:bookmarkStart w:name="z1102" w:id="1025"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечение прозрачности деятельности специальных финансовых компаний;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1025"/>
+    <w:bookmarkStart w:name="z1103" w:id="1026"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ответственность специальных финансовых компаний.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1026"/>
+    <w:bookmarkStart w:name="z1104" w:id="1027"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Статья 2-2. Компетенция уполномоченного органа </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1027"/>
+    <w:bookmarkStart w:name="z1105" w:id="1028"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган принимает обязательные для исполнения специальными финансовыми компаниями нормативные правовые акты в сфере регулирования деятельности специальных финансовых компаний в соответствии с целями и задачами, предусмотренными пунктами 1 и 2 статьи 2-1 настоящего Закона и законодательством Республики Казахстан. Перечень подзаконных нормативных правовых актов определяется в положении об уполномоченном органе.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1028"/>
+    <w:bookmarkStart w:name="z1106" w:id="1029"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      27. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 5 июля 2006 года "О взаимном страховании":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1029"/>
+    <w:bookmarkStart w:name="z1107" w:id="1030"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) преамбулу исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="768"/>
-    <w:bookmarkStart w:name="z830" w:id="769"/>
+    <w:bookmarkEnd w:id="1030"/>
+    <w:bookmarkStart w:name="z1108" w:id="1031"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дополнить статьей 2-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1031"/>
+    <w:bookmarkStart w:name="z1109" w:id="1032"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Статья 2-1. Основные цель, задача и принципы государственного регулирования в сфере деятельности общества</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1032"/>
+    <w:bookmarkStart w:name="z1110" w:id="1033"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Основной целью государственного регулирования в сфере деятельности общества является установление правовых основ деятельности общества по осуществлению взаимного страхования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1033"/>
+    <w:bookmarkStart w:name="z1111" w:id="1034"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Основной задачей государственного регулирования в сфере деятельности общества является защита прав и законных интересов страхователей, застрахованных и выгодоприобретателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1034"/>
+    <w:bookmarkStart w:name="z1112" w:id="1035"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Основными принципами государственного регулирования в сфере деятельности общества являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1035"/>
+    <w:bookmarkStart w:name="z1113" w:id="1036"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечение равенства прав и обязанностей членов общества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1036"/>
+    <w:bookmarkStart w:name="z1114" w:id="1037"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) защита прав и законных интересов страхователей, застрахованных и выгодоприобретателей.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1037"/>
+    <w:bookmarkStart w:name="z1115" w:id="1038"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1038"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1117" w:id="1039"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить подпунктом 6-1) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1039"/>
+    <w:bookmarkStart w:name="z1118" w:id="1040"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6-1) принимает нормативные правовые акты в сфере регулирования деятельности обществ в соответствии с целью и задачей, предусмотренными пунктами 1 и 2 статьи 2-1 настоящего Закона и законодательством Республики Казахстан. Перечень подзаконных нормативных правовых актов определяется в положении об уполномоченном органе;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1040"/>
+    <w:bookmarkStart w:name="z1119" w:id="1041"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      28. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 7 июля 2006 года "Об обязательном гарантировании депозитов, размещенных в банках второго уровня Республики Казахстан":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1041"/>
+    <w:bookmarkStart w:name="z1120" w:id="1042"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить статьей 2-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1042"/>
+    <w:bookmarkStart w:name="z1121" w:id="1043"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Статья 2-1. Основные цель, задачи и принципы государственного регулирования в сфере деятельности организации, осуществляющей обязательное гарантирование депозитов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1043"/>
+    <w:bookmarkStart w:name="z1122" w:id="1044"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Основной целью государственного регулирования в сфере деятельности организации, осуществляющей обязательное гарантирование депозитов, является установление правовых основ создания, деятельности организации, осуществляющей обязательное гарантирование депозитов, а также условий участия банков (филиалов банков – нерезидентов Республики Казахстан), осуществляющих прием депозитов, открытие и ведение банковских счетов физических лиц, в системе обязательного гарантирования депозитов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1044"/>
+    <w:bookmarkStart w:name="z1123" w:id="1045"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Основными задачами государственного регулирования в сфере деятельности организации, осуществляющей обязательное гарантирование депозитов, являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1045"/>
+    <w:bookmarkStart w:name="z1124" w:id="1046"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) формирование инфраструктуры системы обязательного гарантирования депозитов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1046"/>
+    <w:bookmarkStart w:name="z1125" w:id="1047"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) содействие обеспечению стабильности финансовой системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1047"/>
+    <w:bookmarkStart w:name="z1126" w:id="1048"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) защита прав и законных интересов депозиторов гарантируемых депозитов в случае лишения банка-участника лицензии на проведение всех банковских операций. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1048"/>
+    <w:bookmarkStart w:name="z1127" w:id="1049"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Основными принципами государственного регулирования в сфере деятельности организации, осуществляющей обязательное гарантирование депозитов, являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1049"/>
+    <w:bookmarkStart w:name="z1128" w:id="1050"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) эффективное использование ресурсов и инструментов регулирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1050"/>
+    <w:bookmarkStart w:name="z1129" w:id="1051"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ответственность организации, осуществляющей обязательное гарантирование депозитов.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1051"/>
+    <w:bookmarkStart w:name="z1130" w:id="1052"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      29. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 2 апреля 2010 года "Об исполнительном производстве и статусе судебных исполнителей":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1052"/>
+    <w:bookmarkStart w:name="z1131" w:id="1053"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) часть вторую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 58 дополнить подпунктом 1-1) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1053"/>
+    <w:bookmarkStart w:name="z1132" w:id="1054"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1-1) деньги, находящиеся на банковских счетах, предназначенных для зачисления возмещения материального ущерба и предоставления необходимой помощи из государственного бюджета и (или) от благотворительных организаций физическим лицам, пострадавшим вследствие чрезвычайной ситуации природного или техногенного характера;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1054"/>
+    <w:bookmarkStart w:name="z1133" w:id="1055"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) часть вторую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 62 дополнить подпунктом 1-1) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1055"/>
+    <w:bookmarkStart w:name="z1134" w:id="1056"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1-1) деньги, находящиеся на банковских счетах, предназначенных для зачисления возмещения материального ущерба и предоставления необходимой помощи из государственного бюджета и (или) от благотворительных организаций физическим лицам, пострадавшим вследствие чрезвычайной ситуации природного или техногенного характера;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1056"/>
+    <w:bookmarkStart w:name="z1135" w:id="1057"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      30. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 26 ноября 2012 года "О микрофинансовой деятельности":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1057"/>
+    <w:bookmarkStart w:name="z1136" w:id="1058"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дополнить статьей 2-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1058"/>
+    <w:bookmarkStart w:name="z1137" w:id="1059"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Статья 2-1. Основные цель, задачи и принципы государственного регулирования в сфере микрофинансовой деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1059"/>
+    <w:bookmarkStart w:name="z1138" w:id="1060"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Основной целью государственного регулирования в сфере микрофинансовой деятельности является установление правовых основ осуществления микрофинансовой деятельности. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1060"/>
+    <w:bookmarkStart w:name="z1139" w:id="1061"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Основными задачами государственного регулирования в сфере микрофинансовой деятельности являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1061"/>
+    <w:bookmarkStart w:name="z1140" w:id="1062"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) регулирование деятельности организаций, осуществляющих микрофинансовую деятельность, установление стандартов деятельности, контроль и надзор за микрофинансовой деятельностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1062"/>
+    <w:bookmarkStart w:name="z1141" w:id="1063"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) защита прав и законных интересов потребителей услуг организаций, осуществляющих микрофинансовую деятельность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1063"/>
+    <w:bookmarkStart w:name="z1142" w:id="1064"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Основными принципами государственного регулирования в сфере микрофинансовой деятельности являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1064"/>
+    <w:bookmarkStart w:name="z1143" w:id="1065"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) эффективное использование ресурсов и инструментов регулирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1065"/>
+    <w:bookmarkStart w:name="z1144" w:id="1066"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) прозрачность деятельности организаций, осуществляющих микрофинансовую деятельность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1066"/>
+    <w:bookmarkStart w:name="z1145" w:id="1067"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ответственность организаций, осуществляющих микрофинансовую деятельность.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1067"/>
+    <w:bookmarkStart w:name="z1146" w:id="1068"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>статье 1</w:t>
+        <w:t>статье 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="769"/>
-    <w:bookmarkStart w:name="z831" w:id="770"/>
+    <w:bookmarkEnd w:id="1068"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 3-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1148" w:id="1069"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3-2. Физическое лицо вправе установить бесплатно добровольный отказ от получения микрокредитов либо снять его в кредитном бюро, посредством веб-портала "электронного правительства" либо объектов информатизации микрофинансовой организации, интегрированных с сервисами, размещенными на шлюзе "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1069"/>
+    <w:bookmarkStart w:name="z1149" w:id="1070"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-3. Микрофинансовой организации запрещается предоставлять микрокредиты физическому лицу при наличии информации об установлении им добровольного отказа от получения микрокредитов в его кредитном отчете, полученном микрофинансовой организацией до принятия решения о предоставлении микрокредита.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1070"/>
+    <w:bookmarkStart w:name="z1150" w:id="1071"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Данный запрет не распространяется на случаи выдачи микрокредита ломбардом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1071"/>
+    <w:bookmarkStart w:name="z1151" w:id="1072"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Микрофинансовой организации запрещается предоставлять потребительские микрокредиты, не обеспеченные залогом имущества, подлежащим регистрации, физическому лицу без согласия супруга (супруги), порядок получения которого и минимальный размер потребительского микрокредита, по которому необходимо согласие, определяются нормативным правовым актом уполномоченного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1072"/>
+    <w:bookmarkStart w:name="z1152" w:id="1073"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Микрофинансовой организации запрещается заключать договор о предоставлении потребительского микрокредита, не обеспеченного залогом имущества, с физическим лицом, у которого в кредитном отчете отсутствует информация о ранее полученных микрокредитах и (или) банковских займах, без его личного присутствия в микрофинансовой организации. Минимальный размер микрокредита по договору потребительского микрокредита, для заключения которого необходимо личное присутствие физического лица, определяется нормативным правовым актом уполномоченного органа, указанным в пункте 3 статьи 4 настоящего Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1073"/>
+    <w:bookmarkStart w:name="z1153" w:id="1074"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях и порядке, которые предусмотрены нормативным правовым актом уполномоченного органа, указанным в пункте 3 статьи 4 настоящего Закона, микрофинансовая организация заключает договор о предоставлении потребительского микрокредита, не обеспеченного залогом имущества, с физическим лицом только после получения его согласия на заключение такого договора. В случае заключения указанного договора посредством Интернета согласие на его заключение оформляется в кредитном бюро, на веб-портале "электронного правительства" либо посредством объектов информатизации микрофинансовой организации, интегрированных с сервисами, размещенными на шлюзе "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1074"/>
+    <w:bookmarkStart w:name="z1154" w:id="1075"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требование, предусмотренное частью четвертой настоящего пункта, не распространяется на случаи заключения договора о предоставлении микрокредита, а также передачи суммы потребительского микрокредита на банковский счет продавца (поставщика) товаров, работ и услуг на цели приобретения товаров, работ и услуг, получение которых подтверждается заемщиком (покупателем).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1075"/>
+    <w:bookmarkStart w:name="z1155" w:id="1076"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Микрофинансовая организация осуществляет передачу денег заемщику по потребительскому микрокредиту, не обеспеченному залогом имущества, на основании договора о предоставлении микрокредита, заключенного посредством Интернета, размер которого превышает минимальный размер, определенный нормативным правовым актом уполномоченного органа, указанным в пункте 3 статьи 4 настоящего Закона, с соблюдением следующих требований:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1076"/>
+    <w:bookmarkStart w:name="z1156" w:id="1077"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) не ранее чем через двадцать четыре часа с момента подписания договора либо увеличения суммы микрокредита;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1077"/>
+    <w:bookmarkStart w:name="z1157" w:id="1078"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) после предоставления заемщиком по истечении срока, указанного в подпункте 1) настоящей части, согласия на получение потребительского микрокредита, оформленного в соответствии с требованиями, предусмотренными нормативным правовым актом уполномоченного органа, указанным в пункте 3 статьи 4 настоящего Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1078"/>
+    <w:bookmarkStart w:name="z1158" w:id="1079"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае предоставления заемщику посредством Интернета нескольких потребительских микрокредитов, не обеспеченных залогом имущества, сумма которых в результате сложения превышает минимальный размер, определенный нормативным правовым актом уполномоченного органа, указанным в пункте 3 статьи 4 настоящего Закона, микрофинансовая организация соблюдает требование, предусмотренное подпунктом 1) части седьмой настоящего пункта, в соответствии с внутренними документами с учетом требований, установленных нормативным правовым актом уполномоченного органа, указанным в пункте 3-1 настоящей статьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1079"/>
+    <w:bookmarkStart w:name="z1159" w:id="1080"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требования, предусмотренные частями первой, пятой и седьмой настоящего пункта, не распространяются на случаи передачи суммы потребительского микрокредита на банковский счет продавца (поставщика) товаров, работ и услуг на цели приобретения товаров, работ и услуг, получение которых подтверждается заемщиком (покупателем), и (или) кредитора на цели погашения задолженности по микрокредиту заемщика, полученному в той же микрофинансовой организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1080"/>
+    <w:bookmarkStart w:name="z1160" w:id="1081"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае выдачи микрофинансовой организацией микрокредита без соблюдения требования, предусмотренного частью третьей настоящего пункта, микрофинансовая организация не вправе требовать от физического лица исполнения обязательств по такому микрокредиту. Не позднее трех рабочих дней со дня выявления факта выдачи микрокредита без соблюдения требования, предусмотренного частью третьей настоящего пункта, микрофинансовая организация, принимает следующие меры:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1081"/>
+    <w:bookmarkStart w:name="z1161" w:id="1082"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимает решение о списании задолженности клиента по такому микрокредиту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1082"/>
+    <w:bookmarkStart w:name="z1162" w:id="1083"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      прекращает взыскание задолженности и претензионно-исковую работу по такому микрокредиту клиента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1083"/>
+    <w:bookmarkStart w:name="z1163" w:id="1084"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносит корректировки в кредитную историю клиента в кредитных бюро путем устранения записей об информации по такому микрокредиту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1084"/>
+    <w:bookmarkStart w:name="z1164" w:id="1085"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет возврат клиенту ранее удержанных (уплаченных) сумм вознаграждения и (или) неустойки по такому микрокредиту.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1085"/>
+    <w:bookmarkStart w:name="z1165" w:id="1086"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Меры, предусмотренные частью десятой настоящего пункта, распространяются на случаи выдачи микрокредита без соблюдения любого из требований, предусмотренных частями первой, четвертой, пятой, седьмой и восьмой настоящего пункта, при условии получения микрофинансовой организацией процессуальных документов правоохранительных органов, указанных в части второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3-4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящей статьи.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1086"/>
+    <w:bookmarkStart w:name="z1166" w:id="1087"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункте 48)</w:t>
-[...13 lines deleted...]
-    <w:bookmarkStart w:name="z832" w:id="771"/>
+        <w:t>пункте 3-4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1087"/>
+    <w:bookmarkStart w:name="z1167" w:id="1088"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      часть первую изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1088"/>
+    <w:bookmarkStart w:name="z1168" w:id="1089"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3-4. С момента обнаружения неправомерного доступа к информации, составляющей тайну предоставления микрокредита, ее неправомерного изменения, осуществления неправомерных действий со стороны третьих лиц либо иных незаконных (мошеннических) действий с микрокредитами физических лиц микрофинансовая организация в течение одного рабочего дня информирует об этом клиента и уполномоченный орган, в течение двух рабочих дней принимает меры для устранения неправомерных действий и в течение десяти рабочих дней принимает меры для устранения последствий таких действий.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1089"/>
+    <w:bookmarkStart w:name="z1169" w:id="1090"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      абзац первый части второй после слова "потерпевшим" дополнить словами "по уголовному правонарушению, связанному с оформлением микрокредита мошенническим способом,";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1090"/>
+    <w:bookmarkStart w:name="z1170" w:id="1091"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в части третьей слова "микрокредита мошенническим способом без участия клиента" заменить словами "на клиента, признанного потерпевшим по уголовному делу, микрокредита мошенническим способом вследствие незаконного получения и использования третьим лицом идентификационных средств клиента, в том числе при оформлении микрокредита путем использования удаленного управления программным обеспечением дистанционного оказания услуг микрофинансовой организации или нарушения микрофинансовой организацией порядка проведения биометрической идентификации либо установленных нормативным правовым актом уполномоченного органа требований по выявлению, фиксации и анализу фактов внутреннего и внешнего мошенничества";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1091"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 3-5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить частью второй следующего содержания: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1172" w:id="1092"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "В случае заключения микрофинансовой организацией договора о предоставлении микрокредита с физическим лицом посредством Интернета без соблюдения требования, установленного частью первой настоящего пункта, микрофинансовая организация не вправе требовать исполнения обязательств по такому микрокредиту и не позднее трех рабочих дней с даты выявления факта выдачи такого микрокредита принимает меры, предусмотренные частью десятой, с учетом требований части одиннадцатой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящей статьи.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1092"/>
+    <w:bookmarkStart w:name="z1173" w:id="1093"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 3-6 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1093"/>
+    <w:bookmarkStart w:name="z1174" w:id="1094"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3-6. Микрофинансовой организации запрещается предоставлять микрокредиты военнослужащим срочной воинской службы на период прохождения ими срочной воинской службы в Вооруженных Силах Республики Казахстан, других войсках и воинских формированиях при наличии информации о призыве такого военнослужащего на срочную воинскую службу в его кредитном отчете, полученном микрофинансовой организацией до принятия решения о предоставлении микрокредита.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1094"/>
+    <w:bookmarkStart w:name="z1175" w:id="1095"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обмен сведениями о призванных на срочную воинскую службу военнослужащих, а также их увольнении осуществляется посредством обеспечения взаимодействия информационных систем государственных органов и кредитных бюро в порядке, определенном уполномоченным органом по согласованию с Министерством обороны Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1095"/>
+    <w:bookmarkStart w:name="z1176" w:id="1096"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях, предусмотренных частью второй настоящего пункта, сбор, обработка и использование персональных данных осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1096"/>
+    <w:bookmarkStart w:name="z1177" w:id="1097"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае предоставления микрофинансовой организацией микрокредита военнослужащему срочной воинской службы при наличии информации о призыве такого военнослужащего на срочную воинскую службу в его кредитном отчете, полученном микрофинансовой организацией до принятия решения о предоставлении микрокредита, микрофинансовая организация не вправе требовать исполнения обязательств по такому микрокредиту и не позднее трех рабочих дней с даты выявления факта выдачи такого микрокредита принимает меры, предусмотренные частью десятой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящей статьи.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1097"/>
+    <w:bookmarkStart w:name="z1178" w:id="1098"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 2-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1098"/>
+    <w:bookmarkStart w:name="z1179" w:id="1099"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2-1. Микрофинансовая организация обязана указывать годовую эффективную ставку вознаграждения в договорах о предоставлении микрокредита, а также при распространении информации о величинах вознаграждения по микрокредитам, в том числе при ее публикации.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1099"/>
+    <w:bookmarkStart w:name="z1180" w:id="1100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1100"/>
+    <w:bookmarkStart w:name="z1181" w:id="1101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункте 49)</w:t>
-[...12 lines deleted...]
-    <w:bookmarkEnd w:id="771"/>
+        <w:t>пункте 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункт 63)</w:t>
+        <w:t>подпункт 9)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1183" w:id="1102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "9) представлять финансовую и иную отчетность в Национальный Банк Республики Казахстан в соответствии с нормативными правовыми актами Национального Банка Республики Казахстан;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1102"/>
+    <w:bookmarkStart w:name="z1184" w:id="1103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить подпунктом 9-1) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1103"/>
+    <w:bookmarkStart w:name="z1185" w:id="1104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "9-1) представлять отчетность о выполнении пруденциальных нормативов и иных обязательных к соблюдению норм и лимитов в Национальный Банк Республики Казахстан в соответствии с нормативными правовыми актами Национального Банка Республики Казахстан;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1104"/>
+    <w:bookmarkStart w:name="z1186" w:id="1105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в части второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 11-2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "микрофинансовых организаций" заменить словами "кредитных бюро";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1105"/>
+    <w:bookmarkStart w:name="z1187" w:id="1106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 1-2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z834" w:id="772"/>
-[...425 lines deleted...]
-        <w:t>статье 3</w:t>
+    <w:bookmarkStart w:name="z1189" w:id="1107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1-2) устанавливать и взимать с заемщика (заявителя) любые платежи, за исключением вознаграждения и неустойки (штрафа, пени) за нарушение обязательства по возврату суммы микрокредита и (или) уплате вознаграждения по микрокредиту, не связанному с осуществлением предпринимательской деятельности;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1107"/>
+    <w:bookmarkStart w:name="z1190" w:id="1108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить подпунктом 1-3) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1108"/>
+    <w:bookmarkStart w:name="z1191" w:id="1109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1-3) устанавливать и взимать с заемщика (заявителя) любые платежи, за исключением вознаграждения и неустойки (штрафа, пени) по микрокредиту, связанному с осуществлением предпринимательской деятельности;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1109"/>
+    <w:bookmarkStart w:name="z1192" w:id="1110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 9-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="790"/>
-[...26 lines deleted...]
-        <w:t>пункта 2</w:t>
+    <w:bookmarkEnd w:id="1110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1194" w:id="1111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить подпунктом 1-1) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1111"/>
+    <w:bookmarkStart w:name="z1195" w:id="1112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1-1) изменением в сторону уменьшения размера ежемесячного платежа не менее чем на пятьдесят процентов от платежа, установленного графиком погашения микрокредита;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1112"/>
+    <w:bookmarkStart w:name="z1196" w:id="1113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить частью второй следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1113"/>
+    <w:bookmarkStart w:name="z1197" w:id="1114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Порядок рассмотрения заявления заемщика – физического лица о внесении изменений в условия договора о предоставлении микрокредита, перечень документов, прилагаемых к нему, а также порядок информирования уполномоченного органа о результатах рассмотрения заявления микрофинансовой организацией определяются нормативным правовым актом уполномоченного органа.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить частями второй и третьей следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1199" w:id="1115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Микрофинансовая организация принимает решение о согласии с предложенными изменениями в условия договора о предоставлении микрокредита на срок не менее трех месяцев при подаче заявления о внесении изменений в условия договора о предоставлении микрокредита, предусмотренных подпунктом 1-1) и (или) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> части первой пункта 2 настоящей статьи, заемщиком – физическим лицом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1115"/>
+    <w:bookmarkStart w:name="z1200" w:id="1116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) относящимся к социально уязвимым слоям населения в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О жилищных отношениях";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1116"/>
+    <w:bookmarkStart w:name="z1201" w:id="1117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) пострадавшим в результате обстоятельств, послуживших основанием для введения чрезвычайного положения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1117"/>
+    <w:bookmarkStart w:name="z1202" w:id="1118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение о согласии с предложенными изменениями в условия договора о предоставлении микрокредита, заключенного с заемщиком – физическим лицом, указанным в подпункте 1) части второй настоящего пункта, принимается при условии снижения среднемесячного дохода заемщика, рассчитанного за два месяца, предшествующие месяцу обращения заемщика с заявлением, более чем на тридцать процентов по сравнению со среднемесячным доходом заемщика, рассчитанным за двенадцать месяцев, предшествующих месяцу обращения заемщика с заявлением либо назначения адресной социальной помощи.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1118"/>
+    <w:bookmarkStart w:name="z1203" w:id="1119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слово "третьей" заменить словом "пятой";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1119"/>
+    <w:bookmarkStart w:name="z1204" w:id="1120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статью 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="791"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="792"/>
+    <w:bookmarkEnd w:id="1120"/>
+    <w:bookmarkStart w:name="z1205" w:id="1121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Статья 17. Общие требования к операциям, проводимым микрофинансовой организацией</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1121"/>
+    <w:bookmarkStart w:name="z1206" w:id="1122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Микрофинансовая организация осуществляет микрофинансовую деятельность при наличии правил предоставления микрокредитов, содержащих следующие сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1122"/>
+    <w:bookmarkStart w:name="z1207" w:id="1123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) порядок подачи заявления на предоставление микрокредита и порядок его рассмотрения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1123"/>
+    <w:bookmarkStart w:name="z1208" w:id="1124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) порядок заключения договора о предоставлении микрокредита;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1124"/>
+    <w:bookmarkStart w:name="z1209" w:id="1125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) предельные суммы и сроки предоставления микрокредита;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1125"/>
+    <w:bookmarkStart w:name="z1210" w:id="1126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) предельные величины ставок вознаграждения по предоставляемым микрокредитам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1126"/>
+    <w:bookmarkStart w:name="z1211" w:id="1127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) порядок выплаты вознаграждения по предоставленным микрокредитам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1127"/>
+    <w:bookmarkStart w:name="z1212" w:id="1128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) требования к принимаемому микрофинансовой организацией обеспечению;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1128"/>
+    <w:bookmarkStart w:name="z1213" w:id="1129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) правила расчета годовой эффективной ставки вознаграждения по предоставляемым микрокредитам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1129"/>
+    <w:bookmarkStart w:name="z1214" w:id="1130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) методы погашения микрокредита;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1130"/>
+    <w:bookmarkStart w:name="z1215" w:id="1131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) порядок рассмотрения обращений клиентов, возникающих в процессе предоставления микрокредита.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1131"/>
+    <w:bookmarkStart w:name="z1216" w:id="1132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок рассмотрения обращения клиента не должен превышать пятнадцать рабочих дней со дня поступления обращения в микрофинансовую организацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1132"/>
+    <w:bookmarkStart w:name="z1217" w:id="1133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок рассмотрения обращения может быть продлен на пятнадцать рабочих дней ввиду необходимости установления фактических обстоятельств, имеющих значение для правильного рассмотрения обращения, о чем клиент извещается в течение трех рабочих дней со дня продления срока рассмотрения обращения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1133"/>
+    <w:bookmarkStart w:name="z1218" w:id="1134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) права и обязанности микрофинансовой организации и его клиента, их ответственность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...64 lines deleted...]
-        <w:t>статье 22-1</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11) исключен Законом РК от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1220" w:id="1135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) иные условия, требования и ограничения, не противоречащие законам Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1135"/>
+    <w:bookmarkStart w:name="z1221" w:id="1136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Правила предоставления микрокредитов должны соответствовать порядку предоставления микрокредитов, раскрытия информации и рассмотрения микрофинансовыми организациями обращений клиентов, возникающих в процессе предоставления микрокредитов, определяемому нормативным правовым актом уполномоченного органа.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1136"/>
+    <w:bookmarkStart w:name="z1222" w:id="1137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 6 статьи 21 после слова "преследования," дополнить словами "национальной безопасности и правоохранительными органами,";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1137"/>
+    <w:bookmarkStart w:name="z1223" w:id="1138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статью 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить пунктами 2-1 и 2-2 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1138"/>
+    <w:bookmarkStart w:name="z1224" w:id="1139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2-1. Микрофинансовая организация при распространении и (или) размещении рекламы, содержащей информацию о величинах вознаграждения по микрокредиту, обязана указывать годовую эффективную ставку вознаграждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1139"/>
+    <w:bookmarkStart w:name="z1225" w:id="1140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-2. При распространении рекламы, содержащей информацию о величинах вознаграждения по микрокредиту, в том числе при ее публикации, годовая эффективная ставка вознаграждения указывается в цифровом выражении, в одинаковой по размеру и стилю оформления шрифтов форме с другими ставками вознаграждения. Не допускается указание годовой эффективной ставки вознаграждения шрифтом, меньше используемого, при указании иной информации в данной рекламе.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1140"/>
+    <w:bookmarkStart w:name="z1226" w:id="1141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 7)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 статьи 25-3 исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1141"/>
+    <w:bookmarkStart w:name="z1227" w:id="1142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="793"/>
-[...26 lines deleted...]
-        <w:t>пункте 1</w:t>
+    <w:bookmarkEnd w:id="1142"/>
+    <w:bookmarkStart w:name="z1228" w:id="1143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в заголовке слова "и Национального Банка Республики Казахстан" исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1143"/>
+    <w:bookmarkStart w:name="z1229" w:id="1144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      часть первую дополнить подпунктом 1-1) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1144"/>
+    <w:bookmarkStart w:name="z1230" w:id="1145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1-1) принимает обязательные для исполнения организациями, осуществляющими микрофинансовую деятельность, нормативные правовые акты в сфере регулирования микрофинансовой деятельности в соответствии с целью и задачами, которые предусмотрены пунктами 1 и 2 статьи 2-1 настоящего Закона и законодательством Республики Казахстан. Перечень подзаконных нормативных правовых актов определяется в положении об уполномоченном органе;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1145"/>
+    <w:bookmarkStart w:name="z1231" w:id="1146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      часть вторую исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1146"/>
+    <w:bookmarkStart w:name="z1232" w:id="1147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> части первой пункта 7 статьи 29-1 слова "и внутренних правил микрофинансового омбудсмана" исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1147"/>
+    <w:bookmarkStart w:name="z1233" w:id="1148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 29-2 дополнить подпунктом 7) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1148"/>
+    <w:bookmarkStart w:name="z1234" w:id="1149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "7) не владеющее государственным языком.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1149"/>
+    <w:bookmarkStart w:name="z1235" w:id="1150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) часть третью </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 29-4 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1150"/>
+    <w:bookmarkStart w:name="z1236" w:id="1151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       "В случае нарушения микрофинансовым омбудсманом требований, предусмотренных частью первой настоящего пункта, совет представителей вправе рассмотреть вопрос о досрочном прекращении полномочий микрофинансового омбудсмана.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1151"/>
+    <w:bookmarkStart w:name="z1237" w:id="1152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14) часть вторую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 31-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> после слова "уведомлению," дополнить словами "и сведений по утвержденным финансовым продуктам, указываемым в уведомлении,".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1152"/>
+    <w:bookmarkStart w:name="z1238" w:id="1153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      31. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 16 мая 2014 года "О разрешениях и уведомлениях":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1153"/>
+    <w:bookmarkStart w:name="z1239" w:id="1154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) графу 3 строки 53 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложения 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить пунктом 37 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1154"/>
+    <w:bookmarkStart w:name="z1240" w:id="1155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "37. Предоставление жилищными строительными сберегательными банками кредитов в денежной форме на условиях платности, срочности и возвратности в рамках государственной образовательной накопительной системы.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1155"/>
+    <w:bookmarkStart w:name="z1241" w:id="1156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="794"/>
-[...10738 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="1156"/>
-    <w:bookmarkStart w:name="z1240" w:id="1157"/>
-[...15 lines deleted...]
-      "37. Предоставление жилищными строительными сберегательными банками кредитов в денежной форме на условиях платности, срочности и возвратности в рамках государственной образовательной накопительной системы.";</w:t>
+    <w:bookmarkStart w:name="z1242" w:id="1157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1157"/>
-    <w:bookmarkStart w:name="z1241" w:id="1158"/>
-[...35 lines deleted...]
-        <w:t>:</w:t>
+    <w:bookmarkStart w:name="z1243" w:id="1158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1158"/>
-    <w:bookmarkStart w:name="z1242" w:id="1159"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="1160"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -38524,70 +38510,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Разрешение на выпуск и обращение обеспеченных цифровых активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1244" w:id="1161"/>
+          <w:bookmarkStart w:name="z1244" w:id="1159"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неотчуждаемое; срок действия 3 года;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="1161"/>
+          <w:bookmarkEnd w:id="1159"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 действие части первой пункта 3 статьи 25 и пунктов 1, 2 статьи 26 настоящего Закона при выдаче разрешения не распространяется</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -39004,90 +38990,90 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неотчуждаемое</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1245" w:id="1162"/>
+    <w:bookmarkStart w:name="z1245" w:id="1160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       " заменить словами:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1162"/>
-    <w:bookmarkStart w:name="z1246" w:id="1163"/>
+    <w:bookmarkEnd w:id="1160"/>
+    <w:bookmarkStart w:name="z1246" w:id="1161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1163"/>
+    <w:bookmarkEnd w:id="1161"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -39194,70 +39180,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Разрешение на выпуск и обращение обеспеченных цифровых активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1247" w:id="1164"/>
+          <w:bookmarkStart w:name="z1247" w:id="1162"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неотчуждаемое; срок действия 3 года;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="1164"/>
+          <w:bookmarkEnd w:id="1162"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 действие части первой пункта 3 статьи 25 и пунктов 1, 2 статьи 26 настоящего Закона при выдаче разрешения не распространяется</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -39525,110 +39511,110 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1248" w:id="1165"/>
+    <w:bookmarkStart w:name="z1248" w:id="1163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1163"/>
+    <w:bookmarkStart w:name="z1249" w:id="1164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      класс 1 дополнить строкой 87-18 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1164"/>
+    <w:bookmarkStart w:name="z1250" w:id="1165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1165"/>
-    <w:bookmarkStart w:name="z1249" w:id="1166"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="1167"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -39756,7975 +39742,8059 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неотчуждаемое</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1251" w:id="1168"/>
+    <w:bookmarkStart w:name="z1251" w:id="1166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1166"/>
+    <w:bookmarkStart w:name="z1252" w:id="1167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      32. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 6 апреля 2016 года "О правовых актах":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1167"/>
+    <w:bookmarkStart w:name="z1253" w:id="1168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в части второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 37 слова ", "Вестник Национального Банка Республики Казахстан" исключить.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1168"/>
-    <w:bookmarkStart w:name="z1252" w:id="1169"/>
-[...15 lines deleted...]
-      32. В </w:t>
+    <w:bookmarkStart w:name="z1254" w:id="1169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      33. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан от 6 апреля 2016 года "О правовых актах":</w:t>
+        <w:t xml:space="preserve"> Республики Казахстан от 9 апреля 2016 года "О почте":</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1169"/>
-    <w:bookmarkStart w:name="z1253" w:id="1170"/>
-[...15 lines deleted...]
-      в части второй </w:t>
+    <w:bookmarkStart w:name="z1255" w:id="1170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть вторую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 23 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1170"/>
+    <w:bookmarkStart w:name="z1256" w:id="1171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Национальный оператор почты представляет финансовую и иную отчетность в Национальный Банк Республики Казахстан в соответствии с нормативным правовым актом Национального Банка Республики Казахстан.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1171"/>
+    <w:bookmarkStart w:name="z1257" w:id="1172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      34. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 26 июля 2016 года "О платежах и платежных системах":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1172"/>
+    <w:bookmarkStart w:name="z1258" w:id="1173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) преамбулу исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1173"/>
+    <w:bookmarkStart w:name="z1259" w:id="1174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 7-3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 1 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1174"/>
+    <w:bookmarkStart w:name="z1260" w:id="1175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "7-3) центр обмена данными по платежным транзакциям с признаками мошенничества (антифрод-центр Национального Банка Республики Казахстан) – юридическое лицо Национального Банка Республики Казахстан, которое осуществляет координацию и принятие мер, направленных на выявление и предотвращение платежных транзакций с признаками мошенничества и иных платежных транзакций, в порядке, предусмотренном статьей 25-1 настоящего Закона (далее – антифрод-центр);";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1175"/>
+    <w:bookmarkStart w:name="z1261" w:id="1176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 2 слово "Требования" заменить словом "Положения";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1176"/>
+    <w:bookmarkStart w:name="z1262" w:id="1177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) дополнить статьей 3-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1177"/>
+    <w:bookmarkStart w:name="z1263" w:id="1178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Статья 3-1. Цель, задачи и принципы настоящего Закона</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1178"/>
+    <w:bookmarkStart w:name="z1264" w:id="1179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Целью настоящего Закона является регулирование общественных отношений, возникающих в сфере организации и функционирования платежных систем, регулирования платежных систем и надзора (оверсайта) за ними, регулирования рынка платежных услуг, контроля и надзора за ним, а также осуществления платежей и (или) переводов денег в Республике Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1179"/>
+    <w:bookmarkStart w:name="z1265" w:id="1180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Задачами настоящего Закона являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1180"/>
+    <w:bookmarkStart w:name="z1266" w:id="1181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) регулирование рынка платежных услуг, деятельности поставщиков платежных услуг и операторов платежных систем, связанной с осуществлением платежей и переводов денег, оказанием платежных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1181"/>
+    <w:bookmarkStart w:name="z1267" w:id="1182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) разработка и установление требований к деятельности поставщиков платежных услуг, операторов платежных систем для участия на рынке платежных услуг, к порядку взаимодействия субъектов рынка платежных услуг и оказания платежных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1182"/>
+    <w:bookmarkStart w:name="z1268" w:id="1183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществление контроля и надзора за деятельностью поставщиков платежных услуг, операторов платежных систем в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1183"/>
+    <w:bookmarkStart w:name="z1269" w:id="1184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) содействие обеспечению устойчивости финансовой системы и экономики государства, организационным и процедурным мероприятиям, направленным на предотвращение мошенничества, легализации (отмывания) доходов, полученных преступным путем, и финансирования терроризма.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1184"/>
+    <w:bookmarkStart w:name="z1270" w:id="1185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Регулирование отношений, связанных с функционированием платежных систем, регулированием рынка платежных услуг, осуществлением платежей и переводов денег, основывается на принципах:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1185"/>
+    <w:bookmarkStart w:name="z1271" w:id="1186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) законности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1186"/>
+    <w:bookmarkStart w:name="z1272" w:id="1187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечения равенства всех перед законом, уважения прав и свобод субъектов платежного рынка и защиты интересов потребителей платежных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1187"/>
+    <w:bookmarkStart w:name="z1273" w:id="1188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечения экономической безопасности и независимости национального платежного рынка.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1188"/>
+    <w:bookmarkStart w:name="z1274" w:id="1189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 4 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1189"/>
+    <w:bookmarkStart w:name="z1275" w:id="1190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Национальный Банк Республики Казахстан обеспечивает организацию и функционирование платежных систем, осуществляет регулирование платежных систем и надзор (оверсайт) за ними, регулирование рынка платежных услуг, контроль и надзор за ним, а также регулирование платежей и (или) переводов денег в соответствии с настоящим Законом, иными законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1190"/>
+    <w:bookmarkStart w:name="z1276" w:id="1191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сфера платежных систем, рынка платежных услуг, платежей и (или) переводов денег является частью сферы финансового рынка и финансовых организаций и финансового законодательства Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1191"/>
+    <w:bookmarkStart w:name="z1277" w:id="1192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. Перечень подзаконных нормативных правовых актов, принимаемых Национальным Банком Республики Казахстан в соответствии с законами Республики Казахстан по вопросам, отнесенным к его компетенции, определяется в положении о Национальном Банке Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1192"/>
+    <w:bookmarkStart w:name="z1278" w:id="1193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) часть вторую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 после слова "платежей" дополнить словами ", порядок оказания электронных банковских услуг и применения кодов секторов экономики и назначения платежей";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1193"/>
+    <w:bookmarkStart w:name="z1279" w:id="1194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 25-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить подпунктом 4-1) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1281" w:id="1195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4-1) оказывает содействие по выявлению и предотвращению иных платежных транзакций, которые признаются незаконными и (или) запрещены в соответствии с законами Республики Казахстан, на основании информации органов уголовного преследования, национальной безопасности и правоохранительных органов;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1195"/>
+    <w:bookmarkStart w:name="z1282" w:id="1196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1196"/>
+    <w:bookmarkStart w:name="z1283" w:id="1197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слово "заявление" заменить словом "обращение";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1197"/>
+    <w:bookmarkStart w:name="z1284" w:id="1198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1198"/>
+    <w:bookmarkStart w:name="z1285" w:id="1199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      после слова "если" дополнить словами "отправитель денег и (или)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1199"/>
+    <w:bookmarkStart w:name="z1286" w:id="1200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слово "находится" заменить словом "находятся";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1200"/>
+    <w:bookmarkStart w:name="z1287" w:id="1201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 2-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1201"/>
+    <w:bookmarkStart w:name="z1288" w:id="1202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2-1. Правилами организации деятельности центра обмена данными по платежным транзакциям с признаками мошенничества (антифрод-центр Национального Банка Республики Казахстан), утверждаемыми Национальным Банком Республики Казахстан, определяются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1202"/>
+    <w:bookmarkStart w:name="z1289" w:id="1203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) порядок осуществления деятельности антифрод-центра и взаимодействия антифрод-центра с лицами, участвующими в его деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1203"/>
+    <w:bookmarkStart w:name="z1290" w:id="1204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) порядок осуществления антифрод-центром формирования и ведения баз данных о событиях и попытках осуществления платежной транзакции с признаками мошенничества и предоставления к ним доступа лицам, участвующим в деятельности антифрод-центра; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1204"/>
+    <w:bookmarkStart w:name="z1291" w:id="1205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) порядок и сроки отказа и приостановления исполнения указания финансовыми организациями, платежными организациями при получении информации антифрод-центра о лицах, связанных с платежными транзакциями с признаками мошенничества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1205"/>
+    <w:bookmarkStart w:name="z1292" w:id="1206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) порядок, формы и сроки направления финансовыми организациями, платежными организациями в антифрод-центр информации обо всех событиях и (или) попытках осуществления платежных транзакций с признаками мошенничества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1206"/>
+    <w:bookmarkStart w:name="z1293" w:id="1207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) порядок и виды представления ограниченного перечня финансовых или платежных услуг в случае включения клиента в базы данных антифрод-центра финансовой организацией, платежной организацией, а также порядок обращения клиента в финансовую организацию, платежную организацию для получения ограниченного перечня финансовых или платежных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1207"/>
+    <w:bookmarkStart w:name="z1294" w:id="1208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) порядок взаимодействия органов уголовного преследования, национальной безопасности и правоохранительных органов, финансовых организаций или платежных организаций в целях выявления и предотвращения иных платежных транзакций, которые признаются незаконными и (или) запрещены в соответствии с законами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1208"/>
+    <w:bookmarkStart w:name="z1295" w:id="1209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) порядок возврата денег клиенту, указанному в уведомлении от органа уголовного преследования, санкционированного прокурором, о признании транзакции мошеннической.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1209"/>
+    <w:bookmarkStart w:name="z1296" w:id="1210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1210"/>
+    <w:bookmarkStart w:name="z1297" w:id="1211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      часть первую исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1211"/>
+    <w:bookmarkStart w:name="z1298" w:id="1212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      часть вторую после слова "преследования," дополнить словами "национальной безопасности, правоохранительные органы,";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1212"/>
+    <w:bookmarkStart w:name="z1299" w:id="1213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 3-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1213"/>
+    <w:bookmarkStart w:name="z1300" w:id="1214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3-1. Финансовые организации, платежные организации при выявлении платежной транзакции с признаками мошенничества осуществляют следующие действия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1214"/>
+    <w:bookmarkStart w:name="z1301" w:id="1215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) приостанавливают исполнение указания и (или) расходные операции по банковскому счету, электронному кошельку или блокируют сумму платежа и (или) перевода денег на срок не более пяти рабочих дней;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1215"/>
+    <w:bookmarkStart w:name="z1302" w:id="1216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в порядке, установленном договором, заключенным с клиентом, предоставляют клиенту информацию о приостановлении исполнения указания и (или) расходных операций по банковскому счету, электронному кошельку клиента или блокировании суммы платежа и (или) перевода денег с указанием причин и оснований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1216"/>
+    <w:bookmarkStart w:name="z1303" w:id="1217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в течение пяти рабочих дней с даты приостановления исполнения указания и (или) расходных операций по банковскому счету, электронному кошельку клиента или блокирования суммы платежа и (или) перевода денег проводят анализ операций своего клиента, в том числе по получению дополнительной информации от клиента, необходимой для выяснения обстоятельств и принятия решения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1217"/>
+    <w:bookmarkStart w:name="z1304" w:id="1218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в случае непредоставления клиентом запрашиваемой информации в течение срока проведения анализа блокируют банковский счет, электронный кошелек до момента получения пояснений от клиента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1218"/>
+    <w:bookmarkStart w:name="z1305" w:id="1219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) если по результатам анализа финансовой организацией, платежной организацией принимается решение о непризнании транзакции мошеннической, финансовые организации, платежные организации осуществляют приостановленный платеж и (или) перевод денег, возобновляют расходные операции по банковскому счету, электронному кошельку клиента или снимают блокирование с суммы платежа и (или) перевода денег, если не имеется иных оснований, предусмотренных законами Республики Казахстан, препятствующих проведению данного платежа и (или) перевода денег, возобновлению расходных операций по банковскому счету, электронному кошельку клиента или снятию блокирования с суммы данного платежа и (или) перевода денег;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1219"/>
+    <w:bookmarkStart w:name="z1306" w:id="1220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) при наличии оснований или подтверждения участия клиента в осуществлении платежной транзакции с признаками мошенничества направляют через антифрод-центр уведомление в орган уголовного преследования для последующего проведения им мероприятий, установленных законами Республики Казахстан, с одновременным включением клиента в базу о попытках осуществления платежной транзакции с признаками мошенничества.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1220"/>
+    <w:bookmarkStart w:name="z1307" w:id="1221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При приостановлении расходных операций по банковскому счету, электронному кошельку в рамках норм, установленных данной статьей, клиент вправе обратиться в финансовую организацию, платежную организацию для получения ограниченного перечня финансовых или платежных услуг в соответствии с требованиями нормативного правового акта Национального Банка Республики Казахстан, указанного в пункте 2-1 настоящей статьи.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1309" w:id="1222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "4. Орган уголовного преследования в течение трех рабочих дней с даты получения сообщения (информации) от антифрод-центра информирует финансовую или платежную организацию о дальнейших действиях, в том числе о наличии либо отсутствии оснований для осуществления приостановленного платежа и (или) перевода денег и (или) возобновления расходных операций по банковскому счету, электронному кошельку клиента или снятия блокирования с суммы платежа и (или) перевода денег. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1222"/>
+    <w:bookmarkStart w:name="z1310" w:id="1223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Финансовые или платежные организации в случае неполучения по истечении трех рабочих дней с даты уведомления антифрод-центра решения органа уголовного преследования о дальнейших действиях осуществляют приостановленный платеж и (или) перевод денег, возобновляют расходные операции по банковскому счету, электронному кошельку клиента или снимают блокирование с суммы платежа и (или) перевода денег, если не имеется иных оснований, предусмотренных законами Республики Казахстан, препятствующих проведению данного платежа и (или) перевода денег, возобновлению расходных операций по банковскому счету, электронному кошельку клиента или снятию блокирования с суммы данного платежа и (или) перевода денег.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1223"/>
+    <w:bookmarkStart w:name="z1311" w:id="1224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Органы уголовного преследования, национальной безопасности, правоохранительные органы вправе использовать антифрод-центр для оперативного взаимодействия с финансовыми или платежными организациями в целях выявления и предотвращения иных платежных транзакций, которые признаются незаконными и (или) запрещены в соответствии с законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1224"/>
+    <w:bookmarkStart w:name="z1312" w:id="1225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок взаимодействия органов уголовного преследования, национальной безопасности, правоохранительных органов и финансовых или платежных организаций в целях выявления, пресечения и предотвращения иных платежных транзакций, которые признаются незаконными и (или) запрещены в соответствии с законами Республики Казахстан, определяется нормативным правовым актом Национального Банка Республики Казахстан, указанным в пункте 2-1 настоящей статьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1225"/>
+    <w:bookmarkStart w:name="z1313" w:id="1226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Финансовая либо платежная организация при включении клиента в базы данных антифрод-центра отказывает либо представляет клиенту ограниченный перечень финансовых и (или) платежных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1226"/>
+    <w:bookmarkStart w:name="z1314" w:id="1227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок и виды представления ограниченного перечня финансовых и (или) платежных услуг устанавливаются нормативным правовым актом Национального Банка Республики Казахстан, указанным в пункте 2-1 настоящей статьи.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить словами ", указанным в пункте 2-1 настоящей статьи";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> после слова "преследования" дополнить словами ", национальной безопасности и правоохранительным органам";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1318" w:id="1228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить словами ", указанным в пункте 2-1 настоящей статьи";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1228"/>
+    <w:bookmarkStart w:name="z1319" w:id="1229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить частью второй следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1229"/>
+    <w:bookmarkStart w:name="z1320" w:id="1230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Антифрод-центр имеет право на формирование и ведение иных баз данных, необходимых для осуществления своих функций.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1230"/>
+    <w:bookmarkStart w:name="z1321" w:id="1231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1231"/>
+    <w:bookmarkStart w:name="z1322" w:id="1232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      после слова "преследования," дополнить словами "национальной безопасности и правоохранительными органами,"; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1232"/>
+    <w:bookmarkStart w:name="z1323" w:id="1233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "и другие сведения, необходимые для идентификации клиента и платежей и (или) переводов денег с его участием" заменить словами "статусе нахождения на территории Республики Казахстан и другие сведения, необходимые для идентификации клиента и платежей и (или) переводов денег с его участием, в том числе из баз данных органов национальной безопасности";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1233"/>
+    <w:bookmarkStart w:name="z1324" w:id="1234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 12 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1234"/>
+    <w:bookmarkStart w:name="z1325" w:id="1235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "12. Действия финансовых и платежных организаций, осуществляемые в соответствии с настоящей статьей, в том числе отказ или приостановление исполнения указания и (или) расходных операций по банковскому счету, электронному кошельку клиента, блокирование сумм денег на банковском счете или электронном кошельке клиента, а также передача сведений, составляющих банковскую и иную охраняемую законом тайну, не являются основаниями для привлечения к ответственности финансовых и платежных организаций, предусмотренной законами Республики Казахстан, а также гражданско-правовым договором.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1235"/>
+    <w:bookmarkStart w:name="z1326" w:id="1236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> части первой пункта 3 дополнить словами ", возмещения материального ущерба и необходимой помощи из государственного бюджета и (или) от благотворительных организаций вследствие чрезвычайной ситуации природного или техногенного характера";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить частью четвертой следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1329" w:id="1237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Размер лимита платежей и переводов денег по корреспондентским счетам банков, филиалов банков – нерезидентов Республики Казахстан и организаций, осуществляющих отдельные виды банковских операций, устанавливается нормативным правовым актом Национального Банка Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1237"/>
+    <w:bookmarkStart w:name="z1330" w:id="1238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть третью </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить подпунктом 1-1) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1238"/>
+    <w:bookmarkStart w:name="z1331" w:id="1239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1-1) на деньги, находящиеся на банковских счетах, предназначенных для зачисления возмещения материального ущерба и предоставления необходимой помощи из государственного бюджета и (или) от благотворительных организаций физическим лицам, пострадавшим вследствие чрезвычайной ситуации природного или техногенного характера;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1239"/>
+    <w:bookmarkStart w:name="z1332" w:id="1240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть вторую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> после слов "социального страхования," дополнить словами "возмещения материального ущерба и предоставления необходимой помощи из государственного бюджета и (или) от благотворительных организаций физическим лицам, пострадавшим вследствие чрезвычайной ситуации природного или техногенного характера,";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1240"/>
+    <w:bookmarkStart w:name="z1333" w:id="1241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статью 39</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить пунктом 1-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1241"/>
+    <w:bookmarkStart w:name="z1334" w:id="1242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1-1. Национальный Банк Республики Казахстан определяет порядок выпуска платежных карточек, а также требования к деятельности по обслуживанию операций с их использованием на территории Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1242"/>
+    <w:bookmarkStart w:name="z1335" w:id="1243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 42 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1243"/>
+    <w:bookmarkStart w:name="z1336" w:id="1244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "8. Национальный Банк Республики Казахстан определяет порядок выпуска, использования и погашения электронных денег, а также требования к эмитентам электронных денег и системам электронных денег на территории Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1244"/>
+    <w:bookmarkStart w:name="z1337" w:id="1245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) подпункт 5) части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 46 после слов "социального страхования," дополнить словами "возмещения материального ущерба и предоставления необходимой помощи из государственного бюджета и (или) от благотворительных организаций физическим лицам, пострадавшим вследствие чрезвычайной ситуации природного или техногенного характера,";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1245"/>
+    <w:bookmarkStart w:name="z1338" w:id="1246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 57</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить подпунктом 5) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1340" w:id="1247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "5) получения банком бенефициара уведомления от органа уголовного преследования, санкционированного прокурором, о признании транзакции мошеннической и необходимости возврата клиенту, указанному в уведомлении, суммы денег, заблокированной в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 25-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1247"/>
+    <w:bookmarkStart w:name="z1341" w:id="1248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок возврата денег определяется нормативным правовым актом Национального Банка Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> после слов "переводу денег" дополнить словами ", а также денег, заблокированных в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 25-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона,";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1344" w:id="1249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "4. Возврат денег по ошибочному указанию или несанкционированному платежу и (или) переводу денег, а также денег, заблокированных в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 25-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона, осуществляется банком бенефициара не позднее следующего операционного дня со дня обнаружения факта ошибочности указания или несанкционированности платежа и (или) перевода денег или со дня получения уведомления от органа уголовного преследования, санкционированного прокурором, о признании транзакции мошеннической за счет имеющихся денег на банковском счете бенефициара, в том числе в случае, если по банковскому счету имеются акты о наложении ареста на деньги, находящиеся на банковском счете, и (или) временного ограничения на распоряжение имуществом и (или) решения, и (или) распоряжения уполномоченных государственных органов или должностных лиц о приостановлении расходных операций по банковскому счету, и (или) неисполненные указания, подлежащие исполнению в неопределенные сроки.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1249"/>
+    <w:bookmarkStart w:name="z1345" w:id="1250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      35. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 6 мая 2017 года "О коллекторской деятельности":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1250"/>
+    <w:bookmarkStart w:name="z1346" w:id="1251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>главу 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить статьей 2-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1251"/>
+    <w:bookmarkStart w:name="z1347" w:id="1252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Статья 2-1. Основные цель, задачи и принципы государственного регулирования в сфере коллекторской деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1252"/>
+    <w:bookmarkStart w:name="z1348" w:id="1253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Основной целью государственного регулирования в сфере коллекторской деятельности является установление правовых основ деятельности коллекторских агентств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1253"/>
+    <w:bookmarkStart w:name="z1349" w:id="1254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Основными задачами государственного регулирования в сфере коллекторской деятельности являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1254"/>
+    <w:bookmarkStart w:name="z1350" w:id="1255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) установление стандартов деятельности коллекторских агентств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1255"/>
+    <w:bookmarkStart w:name="z1351" w:id="1256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) установление порядка взаимодействия коллекторских агентств с должником и (или) его представителем, и (или) третьим лицом, связанным обязательствами в рамках договора банковского займа или договора о предоставлении микрокредита; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1256"/>
+    <w:bookmarkStart w:name="z1352" w:id="1257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечение надлежащего уровня защиты прав и законных интересов должников и (или) их представителей, и (или) третьих лиц, связанных обязательствами в рамках договора банковского займа или договора о предоставлении микрокредита.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1257"/>
+    <w:bookmarkStart w:name="z1353" w:id="1258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Основными принципами государственного регулирования в сфере коллекторской деятельности являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1258"/>
+    <w:bookmarkStart w:name="z1354" w:id="1259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) прозрачность деятельности коллекторских агентств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1259"/>
+    <w:bookmarkStart w:name="z1355" w:id="1260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) повышение стандартов, методов регулирования и контроля за деятельностью коллекторских агентств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1260"/>
+    <w:bookmarkStart w:name="z1356" w:id="1261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ответственность коллекторских агентств.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1261"/>
+    <w:bookmarkStart w:name="z1357" w:id="1262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить словами "и наличия в договоре банковского займа или договоре о предоставлении микрокредита права кредитора на привлечение коллекторского агентства при допущении заемщиком просрочки исполнения обязательств по договору банковского займа или договору о предоставлении микрокредита";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1359" w:id="1263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть пятую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1263"/>
+    <w:bookmarkStart w:name="z1360" w:id="1264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Досрочное прекращение коллекторской деятельности в отношении должника допускается в случаях, предусмотренных настоящим Законом либо договором о взыскании задолженности, а также в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1264"/>
+    <w:bookmarkStart w:name="z1361" w:id="1265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) признания должника банкротом в установленном законодательством Республики Казахстан порядке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1265"/>
+    <w:bookmarkStart w:name="z1362" w:id="1266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) смерти должника;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1266"/>
+    <w:bookmarkStart w:name="z1363" w:id="1267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) выезда должника за пределы Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1267"/>
+    <w:bookmarkStart w:name="z1364" w:id="1268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) исключения коллекторского агентства из реестра коллекторских агентств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1268"/>
+    <w:bookmarkStart w:name="z1365" w:id="1269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) исполнения должником обязательства перед кредитором по договору банковского займа или договору о предоставлении микрокредита;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1269"/>
+    <w:bookmarkStart w:name="z1366" w:id="1270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 статьи 15 настоящего Закона.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1270"/>
+    <w:bookmarkStart w:name="z1367" w:id="1271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) часть вторую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1271"/>
+    <w:bookmarkStart w:name="z1368" w:id="1272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Требования, предусмотренные подпунктами 3) и 4) части первой настоящего пункта, за исключением требования по взаимодействию в период с 8.00 до 21.00 часов в будние дни, не распространяются на взаимодействие коллекторского агентства с должником и (или) его представителем, нарушающими (нарушающим) обязанности, предусмотренные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 16 настоящего Закона.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1272"/>
+    <w:bookmarkStart w:name="z1369" w:id="1273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 15:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> после слова "письменно" дополнить словами "или посредством системы электронного документооборота";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 2-1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> после слова "должниками" дополнить словами "письменно или посредством системы электронного документооборота";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1372" w:id="1274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 11)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "сроки и порядке, а также по форме, которые установлены Национальным Банком Республики Казахстан по согласованию с уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций" заменить словами "соответствии с нормативным правовым актом Национального Банка Республики Казахстан";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 13)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> после слова "агентства" дополнить словами "письменно или посредством системы электронного документооборота";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1374" w:id="1275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 статьи 16 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1275"/>
+    <w:bookmarkStart w:name="z1375" w:id="1276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6) обращаться в кредитное бюро, коллекторское агентство и (или) к кредитору для получения справки о наличии или отсутствии задолженности;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1276"/>
+    <w:bookmarkStart w:name="z1376" w:id="1277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1277"/>
+    <w:bookmarkStart w:name="z1377" w:id="1278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в заголовке слова "и Национального Банка Республики Казахстан" исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить подпунктом 5-1) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1379" w:id="1279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5-1) принимает обязательные для исполнения коллекторскими агентствами нормативные правовые акты в сфере регулирования коллекторской деятельности в соответствии с целью и задачами, которые предусмотрены пунктами 1 и 2 статьи 2-1 настоящего Закона и законодательством Республики Казахстан. Перечень подзаконных нормативных правовых актов определяется в положении об уполномоченном органе;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1381" w:id="1280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      36. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 2 июля 2018 года "О валютном регулировании и валютном контроле":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1280"/>
+    <w:bookmarkStart w:name="z1382" w:id="1281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1281"/>
+    <w:bookmarkStart w:name="z1383" w:id="1282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в заголовке слова "и задачи" заменить словами ", задачи и принципы";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1282"/>
+    <w:bookmarkStart w:name="z1384" w:id="1283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 3 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1283"/>
+    <w:bookmarkStart w:name="z1385" w:id="1284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. Осуществление валютного регулирования и валютного контроля основывается на следующих принципах:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1284"/>
+    <w:bookmarkStart w:name="z1386" w:id="1285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) законности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1285"/>
+    <w:bookmarkStart w:name="z1387" w:id="1286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) соблюдения прав и законных интересов резидентов и нерезидентов при проведении ими валютных операций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1286"/>
+    <w:bookmarkStart w:name="z1388" w:id="1287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) полноты, достоверности и своевременности учета и отчетности по валютным операциям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1287"/>
+    <w:bookmarkStart w:name="z1389" w:id="1288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечения защиты внутреннего валютного рынка и экономики Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1288"/>
+    <w:bookmarkStart w:name="z1390" w:id="1289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) отсутствия ограничений в проведении валютных операций при соблюдении процедур, установленных законодательством Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1289"/>
+    <w:bookmarkStart w:name="z1391" w:id="1290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1290"/>
+    <w:bookmarkStart w:name="z1392" w:id="1291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть первую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> после слова "Законом" дополнить словами "и актами Президента Республики Казахстан";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1394" w:id="1292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4. Национальный Банк Республики Казахстан утверждает нормативные правовые акты в области валютного регулирования и валютного контроля, в том числе формы учета и отчетности по валютным операциям, а также порядок и сроки их представления по согласованию либо совместно с уполномоченными государственными органами в соответствии с их компетенцией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1292"/>
+    <w:bookmarkStart w:name="z1395" w:id="1293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень подзаконных нормативных правовых актов, принимаемых Национальным Банком Республики Казахстан в соответствии с законами Республики Казахстан по вопросам, отнесенным к его компетенции, определяется в положении о Национальном Банке Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1397" w:id="1294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1399" w:id="1295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6. Правилами осуществления валютных операций в Республике Казахстан, утверждаемыми Национальным Банком Республики Казахстан, определяются порядок покупки и (или) продажи безналичной иностранной валюты на внутреннем валютном рынке Республики Казахстан, требования к юридическим лицам – резидентам (за исключением уполномоченных банков) по подтверждению целей покупки иностранной валюты за национальную валюту на внутреннем валютном рынке Республики Казахстан и ее использования на заявленные цели, а также пороговое значение для суммы покупки, при превышении которого применяются эти требования.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1401" w:id="1296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      37. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 30 декабря 2022 года "О восстановлении платежеспособности и банкротстве граждан Республики Казахстан":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1296"/>
+    <w:bookmarkStart w:name="z1402" w:id="1297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) часть первую подпункта 11) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1297"/>
+    <w:bookmarkStart w:name="z1403" w:id="1298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "11) процедура внесудебного банкротства – процедура, осуществляемая в отношении должника во внесудебном порядке с целью прекращения обязательств по договорам банковского займа и договорам о предоставлении микрокредита физических лиц перед банками второго уровня, филиалами банка – нерезидента Республики Казахстан, организациями, осуществляющими отдельные виды банковских операций, организациями, осуществляющими микрофинансовую деятельность, или коллекторскими агентствами.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1298"/>
+    <w:bookmarkStart w:name="z1404" w:id="1299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1299"/>
+    <w:bookmarkStart w:name="z1405" w:id="1300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в абзаце первом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова ", указанными в заявлении," исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1300"/>
+    <w:bookmarkStart w:name="z1406" w:id="1301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть третью </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1301"/>
+    <w:bookmarkStart w:name="z1407" w:id="1302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Требования настоящего подпункта не распространяются на обязательства, предусмотренные частью второй подпункта 11) статьи 1 настоящего Закона, а также на договор банковского займа и (или) договор о предоставлении микрокредита, заключенные до 1 января 2025 года.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1302"/>
+    <w:bookmarkStart w:name="z1408" w:id="1303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) часть третью </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 статьи 6 изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1303"/>
+    <w:bookmarkStart w:name="z1409" w:id="1304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Требования о проведении мер по проведению урегулирования и (или) взысканию задолженности, указанные в настоящем подпункте, не распространяются на обязательства перед кредиторами, указанными в части второй подпункта 11) статьи 1 настоящего Закона, а также на договор банковского займа и (или) договор о предоставлении микрокредита, заключенные до 1 января 2025 года.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1304"/>
+    <w:bookmarkStart w:name="z1410" w:id="1305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 статьи 8 изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1305"/>
+    <w:bookmarkStart w:name="z1411" w:id="1306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5) обратиться в уполномоченный орган при наличии документов, указывающих на признаки преднамеренного банкротства, для привлечения должника к ответственности, установленной законами Республики Казахстан;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1306"/>
+    <w:bookmarkStart w:name="z1412" w:id="1307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1307"/>
+    <w:bookmarkStart w:name="z1413" w:id="1308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в части первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 37 слова ", "Вестник Национального Банка Республики Казахстан" исключить.</w:t>
-[...19 lines deleted...]
-      33. В </w:t>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1415" w:id="1309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) должник подал в уполномоченный орган заявление через Государственную корпорацию "Правительство для граждан", веб-портал "электронного правительства" и (или) специальное мобильное приложение о прекращении процедуры внесудебного банкротства;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1309"/>
+    <w:bookmarkStart w:name="z1416" w:id="1310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить подпунктом 1-1) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1310"/>
+    <w:bookmarkStart w:name="z1417" w:id="1311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1-1) в собственность должника поступило имущество или изменилось его финансовое и (или) имущественное положение, позволяющее ему полностью или более чем на тридцать процентов исполнить свои обязательства перед кредиторами;"; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> после слова "должника" дополнить словами "на дату подачи заявления о применении процедуры внесудебного банкротства";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1419" w:id="1312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 4 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1312"/>
+    <w:bookmarkStart w:name="z1420" w:id="1313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "4. Повторно заявление о применении процедуры внесудебного банкротства должник вправе подать не ранее чем через шесть месяцев после даты прекращения процедуры по основаниям, предусмотренным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктами 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> части первой пункта 1 настоящей статьи.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1313"/>
+    <w:bookmarkStart w:name="z1421" w:id="1314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 19 дополнить частями второй и третьей следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1314"/>
+    <w:bookmarkStart w:name="z1422" w:id="1315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Обязательства перед кредиторами, указанными в подпункте 11) статьи 1 настоящего Закона, сведения о которых не представлены в кредитные бюро, в порядке, определенном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О кредитных бюро и формировании кредитных историй в Республике Казахстан", подлежат прекращению в отношении заемщика, признанного банкротом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1315"/>
+    <w:bookmarkStart w:name="z1423" w:id="1316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Действие настоящего пункта не распространяется на обязательства должников, являющихся гарантом, поручителем и (или) залогодателем по обязательствам третьих лиц.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1316"/>
+    <w:bookmarkStart w:name="z1424" w:id="1317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 20:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить словами "с приложением копий документов, подтверждающих основание и сумму задолженности"; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1426" w:id="1318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть четвертую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1318"/>
+    <w:bookmarkStart w:name="z1427" w:id="1319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Представление документа, предусмотренного настоящим подпунктом, не требуется в случаях, если:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1319"/>
+    <w:bookmarkStart w:name="z1428" w:id="1320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      договор банковского займа и (или) договор о предоставлении микрокредита заключены до 1 января 2025 года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1320"/>
+    <w:bookmarkStart w:name="z1429" w:id="1321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      с момента возникновения просроченной задолженности истекло двенадцать месяцев.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1321"/>
+    <w:bookmarkStart w:name="z1430" w:id="1322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1322"/>
+    <w:bookmarkStart w:name="z1431" w:id="1323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 1-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1323"/>
+    <w:bookmarkStart w:name="z1432" w:id="1324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1-1. Финансовый управляющий: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1324"/>
+    <w:bookmarkStart w:name="z1433" w:id="1325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) не позднее пяти рабочих дней после его назначения истребует от государственных органов, физических и юридических лиц информацию о банкроте, принадлежащем (принадлежавшем) ему имуществе и копии подтверждающих документов, которые должны быть представлены ему на безвозмездной основе в срок не позднее десяти рабочих дней со дня подачи запроса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1325"/>
+    <w:bookmarkStart w:name="z1434" w:id="1326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) не позднее пяти рабочих дней после его назначения запрашивает у уполномоченного органа информацию о наличии и номерах банковских счетов банкрота, которая должна быть предоставлена ему на безвозмездной основе в срок не позднее десяти рабочих дней со дня подачи запроса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1326"/>
+    <w:bookmarkStart w:name="z1435" w:id="1327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) не позднее пяти рабочих дней со дня установления лиц, имеющих задолженность перед банкротом, предъявить требования о взыскании этой задолженности в судебном порядке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1327"/>
+    <w:bookmarkStart w:name="z1436" w:id="1328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) выявляет сделки, совершенные должником при обстоятельствах, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона, и в срок не позднее двух месяцев с даты выявления такой сделки предъявляет требования о признании их недействительными либо о возврате имущества в судебном порядке, в том числе по ходатайству кредитора, выявившего такую сделку;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1328"/>
+    <w:bookmarkStart w:name="z1437" w:id="1329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) осуществляет продажу имущества банкрота в соответствии с планом продажи; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1329"/>
+    <w:bookmarkStart w:name="z1438" w:id="1330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) ведет реестр требований кредиторов; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1330"/>
+    <w:bookmarkStart w:name="z1439" w:id="1331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) осуществляет расчеты с кредиторами не позднее пяти рабочих дней после поступления денег в пользу должника, а также проводит расчеты с кредиторами в соответствии с очередностью удовлетворения требований кредиторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1331"/>
+    <w:bookmarkStart w:name="z1440" w:id="1332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) предоставляет в уполномоченный орган текущую и запрашиваемую информацию о ходе осуществления процедуры банкротства по форме, в порядке и сроки, которые установлены уполномоченным органом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1332"/>
+    <w:bookmarkStart w:name="z1441" w:id="1333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) сообщает о ходе осуществления процедуры банкротства, финансовом состоянии должника кредитору на основании его письменного запроса в срок не позднее трех рабочих дней со дня поступления запроса; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1333"/>
+    <w:bookmarkStart w:name="z1442" w:id="1334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) в случае вынесения судебного акта, затрагивающего интересы банкрота и его кредиторов, в течение семи рабочих дней со дня его получения рассматривает вопрос об обжаловании данного судебного акта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1334"/>
+    <w:bookmarkStart w:name="z1443" w:id="1335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) в течение трех рабочих дней после вступления в законную силу судебного акта о завершении процедуры банкротства направляет его копию в уполномоченный орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1335"/>
+    <w:bookmarkStart w:name="z1444" w:id="1336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) в течение трех рабочих дней со дня отмены судебного акта о признании должника банкротом передает должнику правоустанавливающие документы на имущество, а также материальные и иные ценности. В случае наличия имущества, являющегося предметом залога, правоустанавливающие документы на такое имущество подлежат передаче залоговому кредитору;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1336"/>
+    <w:bookmarkStart w:name="z1445" w:id="1337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) в случае отстранения финансового управляющего передает вновь назначенному финансовому управляющему в течение трех рабочих дней со дня его назначения правоустанавливающие документы на имущество банкрота, материальные и иные ценности, принадлежащие банкроту, а также имеющуюся информацию о наличии и номерах банковских счетов банкрота, об остатках и о движении денег на этих счетах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1337"/>
+    <w:bookmarkStart w:name="z1446" w:id="1338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) выполняет иные полномочия в соответствии с настоящим Законом.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1338"/>
+    <w:bookmarkStart w:name="z1447" w:id="1339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "если иное не установлено настоящим Законом" заменить словами "за исключением случая, предусмотренного пунктом 2 статьи 44 настоящего Закона";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1339"/>
+    <w:bookmarkStart w:name="z1448" w:id="1340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) часть первую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 27 изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1340"/>
+    <w:bookmarkStart w:name="z1449" w:id="1341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "4. Финансовый управляющий в течение десяти рабочих дней со дня окончания срока, указанного в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящей статьи, направляет в уполномоченный орган на казахском и русском языках реестр требований кредиторов для размещения на интернет-ресурсе уполномоченного органа, сформированный по форме, утвержденной уполномоченным органом.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1341"/>
+    <w:bookmarkStart w:name="z1450" w:id="1342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 34 после слова "суд" дополнить словами "с учетом положений </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 6 настоящего Закона";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1342"/>
+    <w:bookmarkStart w:name="z1451" w:id="1343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 44:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1343"/>
+    <w:bookmarkStart w:name="z1452" w:id="1344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      абзац первый после слова "выплате" дополнить словами "уполномоченным органом";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1344"/>
+    <w:bookmarkStart w:name="z1453" w:id="1345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      дополнить частью второй следующего содержания: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1345"/>
+    <w:bookmarkStart w:name="z1454" w:id="1346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Порядок выплаты уполномоченным органом вознаграждения финансовому управляющему определяется уполномоченным органом.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1346"/>
+    <w:bookmarkStart w:name="z1455" w:id="1347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      38. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан от 9 апреля 2016 года "О почте":</w:t>
-[...123 lines deleted...]
-    <w:bookmarkStart w:name="z1259" w:id="1176"/>
+        <w:t xml:space="preserve"> Республики Казахстан от 6 февраля 2023 года "О цифровых активах в Республике Казахстан":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1347"/>
+    <w:bookmarkStart w:name="z1456" w:id="1348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статью 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить пунктом 3 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1348"/>
+    <w:bookmarkStart w:name="z1457" w:id="1349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "3. Национальный Банк Республики Казахстан вводит особый режим регулирования в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>главой 8-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О Национальном Банке Республики Казахстан", в отношении деятельности, связанной с цифровыми активами при их использовании на территории Республики Казахстан в качестве финансового инструмента, финансового актива или при использовании цифровых активов в рамках оказания финансовых (платежных) услуг.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1349"/>
+    <w:bookmarkStart w:name="z1458" w:id="1350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункт 7-3)</w:t>
-[...339 lines deleted...]
-        <w:t>пункты 1</w:t>
+        <w:t>пункт 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 11 дополнить словами "и особого режима регулирования Национального Банка Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 1 с изменениями, внесенными Законом РК от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1460" w:id="1351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящий Закон вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования, за исключением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1351"/>
+    <w:bookmarkStart w:name="z1461" w:id="1352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 4, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктов 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...152 lines deleted...]
-    <w:bookmarkEnd w:id="1196"/>
+        <w:t>22)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, абзацев седьмого – десятого </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 33)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктов 35)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>36)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>39)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>42)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>43)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 6, абзацев четвертого, пятого и шестого </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 10)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, абзаца двенадцатого </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 14)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 12, абзацев четвертого – семнадцатого </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 17, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 14)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 21, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 26, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 9)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 30, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 34 статьи 1, которые вводятся в действие со дня его первого официального опубликования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1352"/>
+    <w:bookmarkStart w:name="z1462" w:id="1353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 25)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 6, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктов 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктов 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 15, абзацев шестого – десятого </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктов 7)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 21, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 22, абзацев второго – шестого, восьмого – двенадцатого, четырнадцатого – шестнадцатого </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, абзацев третьего и четвертого </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, абзацев шестого – двадцать шестого </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 12)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 24, абзацев третьего – десятого </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, абзацев второго, третьего и пятого </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 35 статьи 1, которые вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1353"/>
+    <w:bookmarkStart w:name="z1463" w:id="1354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) абзацев пятнадцатого – восемнадцатого </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 23)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 6, абзацев десятого – тринадцатого </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 30 статьи 1, которые вводятся в действие по истечении девяноста календарных дней после дня его первого официального опубликования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1354"/>
+    <w:bookmarkStart w:name="z1464" w:id="1355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) абзаца третьего </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 23, абзаца сорок пятого </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 7)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 34 статьи 1, которые вводятся в действие по истечении шести месяцев после дня его первого официального опубликования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1355"/>
+    <w:bookmarkStart w:name="z1465" w:id="1356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) абзацев пятого и шестого </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 12, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 7)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 22 статьи 1, которые вводятся в действие по истечении двенадцати месяцев после дня его первого официального опубликования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1356"/>
+    <w:bookmarkStart w:name="z1466" w:id="1357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Установить, что:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1357"/>
+    <w:bookmarkStart w:name="z1467" w:id="1358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) действие абзацев двадцать шестого и двадцать седьмого </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 23)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 6, абзацев двадцать шестого и двадцать седьмого </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 30 статьи 1 настоящего Закона распространяется на правоотношения, возникшие из договоров, заключенных с 23 октября 2024 года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1358"/>
+    <w:bookmarkStart w:name="z1468" w:id="1359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) действие абзацев второго – двенадцатого </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 24)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 6, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 30 статьи 1 настоящего Закона распространяется на правоотношения, возникшие из ранее заключенных договоров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1359"/>
+    <w:bookmarkStart w:name="z1469" w:id="1360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) действие абзаца второго </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 26)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 6 статьи 1 настоящего Закона распространяется на правоотношения, возникшие из ранее заключенных договоров. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1360"/>
+    <w:bookmarkStart w:name="z1470" w:id="1361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Неустойка или иные виды штрафных санкций по договорам банковского займа заемщиков – физических лиц, не связанным с осуществлением предпринимательской деятельности, уплаченные до введения в действие абзаца второго </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 26)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 6 статьи 1 настоящего Закона, перерасчету не подлежат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1361"/>
+    <w:bookmarkStart w:name="z1471" w:id="1362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Неустойка или иные виды штрафных санкций по договорам банковского займа заемщиков – физических лиц, не связанным с осуществлением предпринимательской деятельности, начисленные и не уплаченные до введения в действие абзаца второго </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 26)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 6 статьи 1 настоящего Закона, подлежат перерасчету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1362"/>
+    <w:bookmarkStart w:name="z1472" w:id="1363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) действие абзацев девятого и десятого </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 30 статьи 1 настоящего Закона распространяется на правоотношения, возникшие из ранее заключенных договоров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1363"/>
+    <w:bookmarkStart w:name="z1473" w:id="1364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Платежи, за исключением вознаграждения и неустойки (штрафа, пени) за нарушение обязательств по возврату суммы микрокредита и (или) уплате вознаграждения по договору о предоставлении микрокредита, не связанному с осуществлением предпринимательской деятельности, уплаченные до введения в действие абзацев девятого и десятого </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 30 статьи 1 настоящего Закона, возврату не подлежат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1364"/>
+    <w:bookmarkStart w:name="z1474" w:id="1365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Платежи, за исключением вознаграждения и неустойки (штрафа, пени) за нарушение обязательств по возврату суммы микрокредита и (или) уплате вознаграждения по договору о предоставлении микрокредита, не связанному с осуществлением предпринимательской деятельности, начисленные и не уплаченные до введения в действие абзацев девятого и десятого </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 30 статьи 1 настоящего Закона, подлежат списанию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1365"/>
+    <w:bookmarkStart w:name="z1475" w:id="1366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) действие абзацев тринадцатого, пятнадцатого, шестнадцатого, семнадцатого и восемнадцатого </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 23)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 6 и абзацев восьмого, десятого, одиннадцатого, двенадцатого и тринадцатого </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 30 статьи 1 настоящего Закона распространяется на выдачу банковских займов (микрокредитов), в том числе выдаваемых в рамках ранее заключенного договора, условиями которого предусмотрена передача денег в полном объеме или частями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...663 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 2 с изменениями, внесенными Законом РК от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...6429 lines deleted...]
-    <w:bookmarkEnd w:id="1368"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -47899,55 +47969,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -48273,31 +48343,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>