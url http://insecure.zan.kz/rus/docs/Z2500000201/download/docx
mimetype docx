--- v0 (2025-10-27)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8dc08e0" w14:textId="8dc08e0">
+    <w:p w14:paraId="e3da158" w14:textId="e3da158">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О территориальной обороне Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Закон Республики Казахстан от 30 июня 2025 года № 201-VIII ЗРК</w:t>
+        <w:t>Закон Республики Казахстан от 30 июня 2025 года № 201-VIII ЗРК.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -5545,1422 +5545,1610 @@
         <w:t>
       7. Должностные лица уполномоченного органа при проведении проверки имеют право:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
     <w:bookmarkStart w:name="z275" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) беспрепятственного доступа к территории и помещениям субъекта (объекта) контроля в соответствии с предметом проверки с соблюдением требований пропускного и внутриобъектового режимов, установленных на субъекте (объекте) контроля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z276" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 2) предусматривается изменение Законом РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получать документы (сведения) на бумажных и электронных носителях либо их копии для приобщения к акту о результатах проверки, а также доступ к автоматизированным базам данных (информационным системам) в соответствии с предметом проверки;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z277" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществлять аудио-, фото- и видеосъемку;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z277" w:id="248"/>
-[...15 lines deleted...]
-      3) осуществлять аудио-, фото- и видеосъемку;</w:t>
+    <w:bookmarkStart w:name="z278" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) привлекать специалистов, консультантов и экспертов государственных органов, подведомственных и иных организаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z278" w:id="249"/>
-[...15 lines deleted...]
-      4) привлекать специалистов, консультантов и экспертов государственных органов, подведомственных и иных организаций;</w:t>
+    <w:bookmarkStart w:name="z279" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) использовать записи технических средств контроля, приборов наблюдения и фиксации, фото-, видеоаппаратуры, относящиеся к предмету проверки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z279" w:id="250"/>
-[...15 lines deleted...]
-      5) использовать записи технических средств контроля, приборов наблюдения и фиксации, фото-, видеоаппаратуры, относящиеся к предмету проверки.</w:t>
+    <w:bookmarkStart w:name="z280" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Должностные лица уполномоченного органа при проведении проверки обязаны:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z280" w:id="251"/>
-[...15 lines deleted...]
-      Должностные лица уполномоченного органа при проведении проверки обязаны:</w:t>
+    <w:bookmarkStart w:name="z281" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) соблюдать законодательство Республики Казахстан, права и законные интересы субъекта контроля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z281" w:id="252"/>
-[...15 lines deleted...]
-      1) соблюдать законодательство Республики Казахстан, права и законные интересы субъекта контроля;</w:t>
+    <w:bookmarkStart w:name="z282" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проводить проверку на основании и в строгом соответствии с порядком, установленным настоящей статьей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z282" w:id="253"/>
-[...15 lines deleted...]
-      2) проводить проверку на основании и в строгом соответствии с порядком, установленным настоящей статьей;</w:t>
+    <w:bookmarkStart w:name="z283" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) не препятствовать установленному режиму работы субъектов (объектов) контроля в период проведения проверки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z283" w:id="254"/>
-[...15 lines deleted...]
-      3) не препятствовать установленному режиму работы субъектов (объектов) контроля в период проведения проверки;</w:t>
+    <w:bookmarkStart w:name="z284" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) не препятствовать субъекту контроля либо его уполномоченному представителю присутствовать при проведении проверки, давать разъяснения по вопросам, относящимся к предмету проверки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z284" w:id="255"/>
-[...15 lines deleted...]
-      4) не препятствовать субъекту контроля либо его уполномоченному представителю присутствовать при проведении проверки, давать разъяснения по вопросам, относящимся к предмету проверки;</w:t>
+    <w:bookmarkStart w:name="z285" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) предоставлять субъекту контроля необходимую информацию, относящуюся к предмету проверки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z285" w:id="256"/>
-[...15 lines deleted...]
-      5) предоставлять субъекту контроля необходимую информацию, относящуюся к предмету проверки;</w:t>
+    <w:bookmarkStart w:name="z286" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) вручить субъекту контроля акт о результатах проверки в день ее окончания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z286" w:id="257"/>
-[...15 lines deleted...]
-      6) вручить субъекту контроля акт о результатах проверки в день ее окончания;</w:t>
+    <w:bookmarkStart w:name="z287" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) обеспечить сохранность документов и сведений, полученных в результате проведения проверки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z287" w:id="258"/>
-[...15 lines deleted...]
-      7) обеспечить сохранность документов и сведений, полученных в результате проведения проверки.</w:t>
+    <w:bookmarkStart w:name="z288" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Субъекты контроля либо их уполномоченные представители при проведении проверки вправе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z288" w:id="259"/>
-[...15 lines deleted...]
-      8. Субъекты контроля либо их уполномоченные представители при проведении проверки вправе:</w:t>
+    <w:bookmarkStart w:name="z289" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) не допускать к проверке должностных лиц уполномоченного органа, прибывших для проведения проверки, в случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z289" w:id="260"/>
-[...15 lines deleted...]
-      1) не допускать к проверке должностных лиц уполномоченного органа, прибывших для проведения проверки, в случаях:</w:t>
+    <w:bookmarkStart w:name="z290" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      превышения либо истечения указанных в акте о назначении проверки (дополнительном акте о продлении срока при его наличии) сроков, не соответствующих срокам, установленным настоящей статьей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z290" w:id="261"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z291" w:id="262"/>
+    <w:bookmarkStart w:name="z291" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       отсутствия документов, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей статьи;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z292" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) не представлять документы и сведения, если они не относятся к предмету проводимой проверки;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z292" w:id="263"/>
-[...15 lines deleted...]
-      2) не представлять документы и сведения, если они не относятся к предмету проводимой проверки;</w:t>
+    <w:bookmarkStart w:name="z293" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) фиксировать процесс осуществления проверки, а также отдельные действия должностного лица уполномоченного органа, производимые им в рамках проверки, с помощью средств аудио- и видеотехники, не создавая препятствий деятельности должностного лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z293" w:id="264"/>
-[...15 lines deleted...]
-      3) фиксировать процесс осуществления проверки, а также отдельные действия должностного лица уполномоченного органа, производимые им в рамках проверки, с помощью средств аудио- и видеотехники, не создавая препятствий деятельности должностного лица;</w:t>
+    <w:bookmarkStart w:name="z294" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) по выявленным в результате проверки нарушениям в случае необходимости дополнительных временных и (или) финансовых затрат не позднее трех рабочих дней обратиться в уполномоченный орган с заявлением о продлении сроков устранения нарушений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z294" w:id="265"/>
-[...15 lines deleted...]
-      4) по выявленным в результате проверки нарушениям в случае необходимости дополнительных временных и (или) финансовых затрат не позднее трех рабочих дней обратиться в уполномоченный орган с заявлением о продлении сроков устранения нарушений;</w:t>
+    <w:bookmarkStart w:name="z295" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обжаловать акт о результатах проверки, а также действия (бездействие) должностных лиц уполномоченного органа в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z295" w:id="266"/>
-[...15 lines deleted...]
-      5) обжаловать акт о результатах проверки, а также действия (бездействие) должностных лиц уполномоченного органа в порядке, установленном законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z296" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) не исполнять не основанные на законе запреты должностных лиц уполномоченного органа, ограничивающие деятельность субъектов (объектов) контроля.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z296" w:id="267"/>
-[...15 lines deleted...]
-      6) не исполнять не основанные на законе запреты должностных лиц уполномоченного органа, ограничивающие деятельность субъектов (объектов) контроля.</w:t>
+    <w:bookmarkStart w:name="z297" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субъекты контроля либо их уполномоченные представители при проведении проверки обязаны:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z297" w:id="268"/>
-[...15 lines deleted...]
-      Субъекты контроля либо их уполномоченные представители при проведении проверки обязаны:</w:t>
+    <w:bookmarkStart w:name="z298" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечить беспрепятственный доступ должностным лицам уполномоченного органа к территории и помещениям субъекта (объекта) контроля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z298" w:id="269"/>
-[...15 lines deleted...]
-      1) обеспечить беспрепятственный доступ должностным лицам уполномоченного органа к территории и помещениям субъекта (объекта) контроля;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 2) предусматривается изменение Законом РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) с соблюдением требований законодательства Республики Казахстан о государственных секретах, по охране коммерческой, налоговой либо иной охраняемой законом тайны представлять должностным лицам уполномоченного органа документы (сведения) на бумажных и (или) электронных носителях либо их копии для приобщения к акту о результатах проверки, а также доступ к автоматизированным базам данных (информационным системам) в соответствии с предметом проверки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z300" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сделать отметку о получении акта о назначении проверки в день начала проверки и заключения о результатах проведенной проверки в день ее завершения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z299" w:id="270"/>
-[...15 lines deleted...]
-      2) с соблюдением требований законодательства Республики Казахстан о государственных секретах, по охране коммерческой, налоговой либо иной охраняемой законом тайны представлять должностным лицам уполномоченного органа документы (сведения) на бумажных и (или) электронных носителях либо их копии для приобщения к акту о результатах проверки, а также доступ к автоматизированным базам данных (информационным системам) в соответствии с предметом проверки;</w:t>
+    <w:bookmarkStart w:name="z301" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) не допускать внесения изменений и дополнений в проверяемые документы в период проведения проверки, если иное не предусмотрено законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z300" w:id="271"/>
-[...15 lines deleted...]
-      3) сделать отметку о получении акта о назначении проверки в день начала проверки и заключения о результатах проведенной проверки в день ее завершения;</w:t>
+    <w:bookmarkStart w:name="z302" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обеспечить безопасность лиц, прибывших для проведения проверки на объект, от вредных и опасных производственных факторов воздействия в соответствии с установленными для данного объекта нормативами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z301" w:id="272"/>
-[...15 lines deleted...]
-      4) не допускать внесения изменений и дополнений в проверяемые документы в период проведения проверки, если иное не предусмотрено законами Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z303" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обеспечить пребывание руководителя либо его уполномоченного лица по месту нахождения субъекта (объекта) контроля в назначенные сроки проверки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z302" w:id="273"/>
-[...15 lines deleted...]
-      5) обеспечить безопасность лиц, прибывших для проведения проверки на объект, от вредных и опасных производственных факторов воздействия в соответствии с установленными для данного объекта нормативами;</w:t>
+    <w:bookmarkStart w:name="z304" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. По результатам проверки должностными лицами уполномоченного органа составляется акт о результатах проверки, в котором указываются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z303" w:id="274"/>
-[...15 lines deleted...]
-      6) обеспечить пребывание руководителя либо его уполномоченного лица по месту нахождения субъекта (объекта) контроля в назначенные сроки проверки.</w:t>
+    <w:bookmarkStart w:name="z305" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) номер, дата и место составления акта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z304" w:id="275"/>
-[...15 lines deleted...]
-      9. По результатам проверки должностными лицами уполномоченного органа составляется акт о результатах проверки, в котором указываются:</w:t>
+    <w:bookmarkStart w:name="z306" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наименование государственного органа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z305" w:id="276"/>
-[...15 lines deleted...]
-      1) номер, дата и место составления акта;</w:t>
+    <w:bookmarkStart w:name="z307" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) номер и дата акта о назначении проверки (дополнительного акта о продлении срока при его наличии);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z306" w:id="277"/>
-[...15 lines deleted...]
-      2) наименование государственного органа;</w:t>
+    <w:bookmarkStart w:name="z308" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность) и должность лица (лиц), проводившего (проводивших) проверку;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z307" w:id="278"/>
-[...15 lines deleted...]
-      3) номер и дата акта о назначении проверки (дополнительного акта о продлении срока при его наличии);</w:t>
+    <w:bookmarkStart w:name="z309" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сведения о специалистах, консультантах и экспертах государственных органов, подведомственных и иных организаций, привлекаемых для проведения проверки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z308" w:id="279"/>
-[...15 lines deleted...]
-      4) фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность) и должность лица (лиц), проводившего (проводивших) проверку;</w:t>
+    <w:bookmarkStart w:name="z310" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) наименование субъекта (объекта) контроля, его место нахождения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z309" w:id="280"/>
-[...15 lines deleted...]
-      5) сведения о специалистах, консультантах и экспертах государственных органов, подведомственных и иных организаций, привлекаемых для проведения проверки;</w:t>
+    <w:bookmarkStart w:name="z311" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) предмет проверки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z310" w:id="281"/>
-[...15 lines deleted...]
-      6) наименование субъекта (объекта) контроля, его место нахождения;</w:t>
+    <w:bookmarkStart w:name="z312" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) вид проверки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z311" w:id="282"/>
-[...15 lines deleted...]
-      7) предмет проверки;</w:t>
+    <w:bookmarkStart w:name="z313" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) срок и период проведения проверки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z312" w:id="283"/>
-[...15 lines deleted...]
-      8) вид проверки;</w:t>
+    <w:bookmarkStart w:name="z314" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) сведения о результатах проверки, в том числе о выявленных нарушениях, их характере;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z313" w:id="284"/>
-[...15 lines deleted...]
-      9) срок и период проведения проверки;</w:t>
+    <w:bookmarkStart w:name="z315" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) требования об устранении выявленных нарушений законодательства Республики Казахстан в сфере территориальной обороны с указанием срока их исполнения и принятия мер в отношении лиц, допустивших нарушения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z314" w:id="285"/>
-[...15 lines deleted...]
-      10) сведения о результатах проверки, в том числе о выявленных нарушениях, их характере;</w:t>
+    <w:bookmarkStart w:name="z316" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) сведения об ознакомлении или отказе в ознакомлении с актом о результатах проверки руководителя субъекта контроля либо его уполномоченного лица, а также лиц, присутствовавших при проведении проверки, их подписи или запись об отказе от подписи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z315" w:id="286"/>
-[...15 lines deleted...]
-      11) требования об устранении выявленных нарушений законодательства Республики Казахстан в сфере территориальной обороны с указанием срока их исполнения и принятия мер в отношении лиц, допустивших нарушения;</w:t>
+    <w:bookmarkStart w:name="z317" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) подпись должностного лица (должностных лиц), проводившего (проводивших) проверку.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z316" w:id="287"/>
-[...15 lines deleted...]
-      12) сведения об ознакомлении или отказе в ознакомлении с актом о результатах проверки руководителя субъекта контроля либо его уполномоченного лица, а также лиц, присутствовавших при проведении проверки, их подписи или запись об отказе от подписи;</w:t>
+    <w:bookmarkStart w:name="z318" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К акту о результатах проверки прилагаются документы, связанные с результатами проверки (при их наличии), или их копии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z317" w:id="288"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z319" w:id="290"/>
+    <w:bookmarkStart w:name="z319" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Первый экземпляр акта о результатах проверки вручается субъекту контроля (руководителю либо его уполномоченному лицу) для ознакомления и принятия мер по устранению выявленных нарушений и других действий, второй экземпляр остается у уполномоченного органа. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z320" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В случае отказа от принятия акта о результатах проверки составляется акт, который подписывается должностными лицами, проводившими проверку, и руководителем субъекта контроля либо его уполномоченным представителем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z321" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субъект контроля вправе отказаться от подписания акта, дав письменное объяснение о причине отказа.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z320" w:id="291"/>
-[...15 lines deleted...]
-      11. В случае отказа от принятия акта о результатах проверки составляется акт, который подписывается должностными лицами, проводившими проверку, и руководителем субъекта контроля либо его уполномоченным представителем.</w:t>
+    <w:bookmarkStart w:name="z322" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Завершением срока проверки считается день вручения субъекту контроля акта о результатах проверки не позднее срока завершения проверки, указанного в акте о назначении проверки (дополнительном акте о продлении срока проверки при его наличии).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z321" w:id="292"/>
-[...15 lines deleted...]
-      Субъект контроля вправе отказаться от подписания акта, дав письменное объяснение о причине отказа.</w:t>
+    <w:bookmarkStart w:name="z323" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В случае отсутствия нарушения требований, установленных законодательством Республики Казахстан в сфере территориальной обороны, при проведении проверки в акте о результатах проверки производится соответствующая запись.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z322" w:id="293"/>
-[...15 lines deleted...]
-      12. Завершением срока проверки считается день вручения субъекту контроля акта о результатах проверки не позднее срока завершения проверки, указанного в акте о назначении проверки (дополнительном акте о продлении срока проверки при его наличии).</w:t>
+    <w:bookmarkStart w:name="z324" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В случае наличия замечаний и (или) возражений по результатам проверки субъект контроля излагает их в письменном виде и направляет в уполномоченный орган в течение трех рабочих дней со дня вручения акта о результатах проверки. Замечания и (или) возражения прилагаются к акту о результатах проверки, о чем делается соответствующая отметка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z323" w:id="294"/>
-[...15 lines deleted...]
-      13. В случае отсутствия нарушения требований, установленных законодательством Республики Казахстан в сфере территориальной обороны, при проведении проверки в акте о результатах проверки производится соответствующая запись.</w:t>
+    <w:bookmarkStart w:name="z325" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган должен рассмотреть замечания и (или) возражения субъекта контроля и в течение пятнадцати рабочих дней дать мотивированный ответ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z324" w:id="295"/>
-[...15 lines deleted...]
-      14. В случае наличия замечаний и (или) возражений по результатам проверки субъект контроля излагает их в письменном виде и направляет в уполномоченный орган в течение трех рабочих дней со дня вручения акта о результатах проверки. Замечания и (или) возражения прилагаются к акту о результатах проверки, о чем делается соответствующая отметка.</w:t>
+    <w:bookmarkStart w:name="z326" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Требования об устранении выявленных нарушений, указанные в акте о результатах проверки, являются обязательными для исполнения субъектами контроля.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z325" w:id="296"/>
-[...15 lines deleted...]
-      Уполномоченный орган должен рассмотреть замечания и (или) возражения субъекта контроля и в течение пятнадцати рабочих дней дать мотивированный ответ.</w:t>
+    <w:bookmarkStart w:name="z327" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По истечении срока устранения выявленных нарушений требований законодательства Республики Казахстан в сфере территориальной обороны, установленного в акте о результатах проверки, субъект контроля обязан в течение срока, установленного в акте о результатах проверки, предоставить в уполномоченный орган информацию об устранении выявленных нарушений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z326" w:id="297"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z328" w:id="299"/>
+    <w:bookmarkStart w:name="z328" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае непредоставления или неполного предоставления субъектом контроля в установленный срок информации об устранении выявленных нарушений, указанных в акте о результатах проверки, уполномоченный орган назначает внеплановую проверку в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 настоящей статьи.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z329" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К предоставленной информации об устранении выявленных нарушений субъект контроля прилагает материалы, доказывающие факт устранения нарушения. В этом случае проведение внеплановой проверки не требуется.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z330" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Сроки исполнения требований об устранении выявленных нарушений, указанных в акте о результатах проверки, определяются с учетом обстоятельств, оказывающих влияние на реальную возможность их исполнения, но не менее десяти календарных дней со дня вручения акта о результатах проверки.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z329" w:id="300"/>
-[...15 lines deleted...]
-      К предоставленной информации об устранении выявленных нарушений субъект контроля прилагает материалы, доказывающие факт устранения нарушения. В этом случае проведение внеплановой проверки не требуется.</w:t>
+    <w:bookmarkStart w:name="z331" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. При определении сроков исполнения акта о результатах проверки учитываются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z330" w:id="301"/>
-[...15 lines deleted...]
-      16. Сроки исполнения требований об устранении выявленных нарушений, указанных в акте о результатах проверки, определяются с учетом обстоятельств, оказывающих влияние на реальную возможность их исполнения, но не менее десяти календарных дней со дня вручения акта о результатах проверки.</w:t>
+    <w:bookmarkStart w:name="z332" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наличие у субъекта контроля организационных, технических возможностей по устранению нарушений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z331" w:id="302"/>
-[...15 lines deleted...]
-      17. При определении сроков исполнения акта о результатах проверки учитываются:</w:t>
+    <w:bookmarkStart w:name="z333" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сроки получения в государственных органах обязательных заключений, согласований и других документов, установленных законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z332" w:id="303"/>
-[...15 lines deleted...]
-      1) наличие у субъекта контроля организационных, технических возможностей по устранению нарушений;</w:t>
+    <w:bookmarkStart w:name="z334" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) особенности технического состояния используемых объектов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z333" w:id="304"/>
-[...15 lines deleted...]
-      2) сроки получения в государственных органах обязательных заключений, согласований и других документов, установленных законами Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z335" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Проверки признаются недействительными, если они проведены с нарушением требований по проведению проверок, установленных настоящей статьей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z334" w:id="305"/>
-[...15 lines deleted...]
-      3) особенности технического состояния используемых объектов.</w:t>
+    <w:bookmarkStart w:name="z336" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. В случае нарушения прав и законных интересов субъекта контроля при осуществлении проверки субъект контроля вправе обжаловать решения, действия (бездействие) должностных лиц уполномоченного органа вышестоящему должностному лицу либо в суд в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z335" w:id="306"/>
-[...15 lines deleted...]
-      18. Проверки признаются недействительными, если они проведены с нарушением требований по проведению проверок, установленных настоящей статьей.</w:t>
+    <w:bookmarkStart w:name="z337" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подача жалобы не приостанавливает исполнение акта о результатах проверки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z336" w:id="307"/>
-[...15 lines deleted...]
-      19. В случае нарушения прав и законных интересов субъекта контроля при осуществлении проверки субъект контроля вправе обжаловать решения, действия (бездействие) должностных лиц уполномоченного органа вышестоящему должностному лицу либо в суд в порядке, установленном законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z338" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. ЗАКЛЮЧИТЕЛЬНЫЕ ПОЛОЖЕНИЯ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z337" w:id="308"/>
-[...24 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...15 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 24. Ответственность за нарушение законодательства Республики Казахстан в сфере территориальной обороны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z340" w:id="310"/>
+    <w:bookmarkStart w:name="z340" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Нарушение законодательства Республики Казахстан в сфере территориальной обороны влечет ответственность, установленную законами Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkEnd w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 25. Порядок введения в действие настоящего Закона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z342" w:id="311"/>
+    <w:bookmarkStart w:name="z342" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящий Закон вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkEnd w:id="309"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -7135,55 +7323,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>