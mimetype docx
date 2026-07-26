--- v0 (2025-11-15)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0464bc4" w14:textId="0464bc4">
+    <w:p w14:paraId="93197d7" w14:textId="93197d7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в некоторые законодательные акты Республики Казахстан по вопросам воинской службы в резерве и перераспределения функций отдельных центральных государственных органов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Закон Республики Казахстан от 18 марта 2025 года № 175-VIII ЗРК</w:t>
+        <w:t>Закон Республики Казахстан от 18 марта 2025 года № 175-VIII ЗРК.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -6057,3662 +6057,3850 @@
         <w:t>
       прекратившее полномочия судьи на основании решения Комиссии по качеству правосудия при Верховном Суде Республики Казахстан о несоответствии занимаемой должности в силу профессиональной непригодности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
     <w:bookmarkStart w:name="z190" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уволенное в связи с отсутствием на службе без уважительной причины в течение трех и более часов подряд, которое вправе поступить на воинскую службу в резерве по истечении двух лет после такого увольнения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z191" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац 33 подпункта 19) предусматривается исключить Законом РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       На воинскую службу в резерве не принимается лицо в течение двух лет после увольнения или освобождения от занимаемой должности, а равно прекращения полномочий в связи с несоответствием расходов лица его доходам в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О противодействии коррупции". </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z192" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      На воинскую службу в резерве в специальные государственные органы Республики Казахстан поступают с учетом особенностей, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О специальных государственных органах Республики Казахстан";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z192" w:id="172"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О специальных государственных органах Республики Казахстан";</w:t>
+    <w:bookmarkStart w:name="z193" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) не прошедшее специальную проверку и (или) сообщившее заведомо ложные сведения о себе либо своих родителях, детях, усыновителях (удочерителях), усыновленных (удочеренных), полнородных и неполнородных братьях и сестрах или супруге и ее (его) родителях, детях, усыновителях (удочерителях), усыновленных (удочеренных), полнородных и неполнородных братьях и сестрах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z193" w:id="173"/>
-[...15 lines deleted...]
-      10) не прошедшее специальную проверку и (или) сообщившее заведомо ложные сведения о себе либо своих родителях, детях, усыновителях (удочерителях), усыновленных (удочеренных), полнородных и неполнородных братьях и сестрах или супруге и ее (его) родителях, детях, усыновителях (удочерителях), усыновленных (удочеренных), полнородных и неполнородных братьях и сестрах;</w:t>
+    <w:bookmarkStart w:name="z194" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) не выполнившее нормативы по физической подготовке, утвержденные первым руководителем государственного органа, в котором предусмотрено прохождение воинской службы в резерве; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z194" w:id="174"/>
-[...15 lines deleted...]
-      11) не выполнившее нормативы по физической подготовке, утвержденные первым руководителем государственного органа, в котором предусмотрено прохождение воинской службы в резерве; </w:t>
+    <w:bookmarkStart w:name="z195" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) проходящее службу в специальных государственных и правоохранительных органах Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z195" w:id="175"/>
-[...15 lines deleted...]
-      12) проходящее службу в специальных государственных и правоохранительных органах Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z196" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) работающее вахтовым методом либо на сменной работе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z196" w:id="176"/>
-[...15 lines deleted...]
-      13) работающее вахтовым методом либо на сменной работе;</w:t>
+    <w:bookmarkStart w:name="z197" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) иные лица, предусмотренные законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z197" w:id="177"/>
-[...15 lines deleted...]
-      14) иные лица, предусмотренные законами Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z198" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наличие любого из указанных в части первой настоящего пункта случаев является основанием для отказа в приеме на воинскую службу в резерве.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z198" w:id="178"/>
-[...15 lines deleted...]
-      Наличие любого из указанных в части первой настоящего пункта случаев является основанием для отказа в приеме на воинскую службу в резерве.</w:t>
+    <w:bookmarkStart w:name="z199" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. В отношении лица, поступающего на воинскую службу в резерве, проводится специальная проверка. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z199" w:id="179"/>
-[...15 lines deleted...]
-      3. В отношении лица, поступающего на воинскую службу в резерве, проводится специальная проверка. </w:t>
+    <w:bookmarkStart w:name="z200" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В отношении лиц, поступающих на воинскую службу в резерве, проводится проверка с применением психофизиологического исследования в порядке, определенном руководителем государственного органа, в котором предусмотрено прохождение воинской службы в резерве.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z200" w:id="180"/>
-[...15 lines deleted...]
-      В отношении лиц, поступающих на воинскую службу в резерве, проводится проверка с применением психофизиологического исследования в порядке, определенном руководителем государственного органа, в котором предусмотрено прохождение воинской службы в резерве.</w:t>
+    <w:bookmarkStart w:name="z201" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Для определения годности по состоянию здоровья к воинской службе в резерве проводится медицинское освидетельствование в соответствии с Правилами проведения военно-врачебной экспертизы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z201" w:id="181"/>
-[...15 lines deleted...]
-      4. Для определения годности по состоянию здоровья к воинской службе в резерве проводится медицинское освидетельствование в соответствии с Правилами проведения военно-врачебной экспертизы.</w:t>
+    <w:bookmarkStart w:name="z202" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Основаниями для отказа лицу, поступающему на воинскую службу в резерве, также являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z202" w:id="182"/>
-[...15 lines deleted...]
-      5. Основаниями для отказа лицу, поступающему на воинскую службу в резерве, также являются:</w:t>
+    <w:bookmarkStart w:name="z203" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) непредставление или искажение сведений, указанных в части первой пункта 2 настоящей статьи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z203" w:id="183"/>
-[...15 lines deleted...]
-      1) непредставление или искажение сведений, указанных в части первой пункта 2 настоящей статьи;</w:t>
+    <w:bookmarkStart w:name="z204" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) отсутствие вакантных должностей по военно-учетной специальности кандидата;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z204" w:id="184"/>
-[...15 lines deleted...]
-      2) отсутствие вакантных должностей по военно-учетной специальности кандидата;</w:t>
+    <w:bookmarkStart w:name="z205" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) отрицательные результаты психофизиологического исследования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z205" w:id="185"/>
-[...15 lines deleted...]
-      3) отрицательные результаты психофизиологического исследования;</w:t>
+    <w:bookmarkStart w:name="z206" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) освобождение, указанное в подпункте 4) пункта 1 и подпунктах 1), 2), 5) и 9) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 36 настоящего Закона. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z206" w:id="186"/>
-[...20 lines deleted...]
-          <w:b/>
+    <w:bookmarkStart w:name="z207" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. На военного резервиста не распространяются требования подпунктов 2), 3) и 4) статьи 8 настоящего Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z208" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Статья 40-3. Срок контракта о прохождении воинской   службы в резерве и порядок его заключения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z209" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Контракт о прохождении воинской службы в резерве заключается на три года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z210" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Порядок отбора кандидатов и их поступления на воинскую службу в резерве определяется Правилами прохождения воинской службы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z211" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Статья 40-4. Прохождение занятий или сборов по боевой подготовке, сборов при кризисных ситуациях</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z212" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Военные резервисты проходят занятия или сборы по боевой подготовке, сборы при кризисных ситуациях в порядке, определенном первым руководителем государственного органа, в котором предусмотрено прохождение воинской службы в резерве.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z213" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Занятия по боевой подготовке проводятся сроком до трех календарных дней в месяц, но не более тридцати календарных дней в год. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z214" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При пропуске занятий по боевой подготовке военный резервист обязан посетить указанные занятия в другое свободное время по согласованию с командиром (начальником) воинской части (учреждения).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z215" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сборы по боевой подготовке продолжительностью тридцать календарных дней проводятся один раз в год с предоставлением двух выходных в последние дни сборов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z216" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Военные резервисты обязаны прибыть в воинскую часть (учреждение) в случае объявления сборов при кризисных ситуациях в сроки и порядке, которые определены первым руководителем государственного органа, в котором предусмотрено прохождение воинской службы в резерве.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z217" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В периоды нахождения на занятиях или сборах по боевой подготовке, сборах при кризисных ситуациях за военным резервистом сохраняется место работы (должность).";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z218" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20) в части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 43 слова "за счет государства" заменить словами "за счет бюджетных средств";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z219" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z220" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z221" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      часть первую после слова "сборов" дополнить словами "и военных резервистов";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z222" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в части пятой слова "по контракту" заменить словами ", проходящих воинскую службу по контракту,";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z223" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 1-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z224" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1-1. Военные резервисты ежемесячно за счет бюджетных средств получают денежную выплату в размере минимальной заработной платы, за исключением периода прохождения сборов по боевой подготовке или сборов при кризисных ситуациях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z225" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Военным резервистам на период проведения сборов по боевой подготовке или сборов при кризисных ситуациях выплачивается за счет бюджетных средств:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z226" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      работающим лицам – средняя месячная заработная плата по месту работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z227" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      безработным лицам – минимальная заработная плата. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z228" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Иные выплаты, надбавки, доплаты военным резервистам не предусматриваются.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z229" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "по контракту" заменить словами ", проходящим воинскую службу по контракту,";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 5-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить частью пятой следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z231" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Военные резервисты в период прохождения занятий или сборов по боевой подготовке либо сборов при кризисной ситуации получают медицинское обеспечение за счет бюджетных средств в полном объеме, предусмотренном для военнослужащих, проходящих воинскую службу по контракту.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z232" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "за счет государства" заменить словами "за счет бюджетных средств";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z233" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z234" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в части четвертой слова "по контракту" заменить словами ", проходящим воинскую службу по контракту,";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z235" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в части пятой слова "за счет государства" заменить словами "за счет бюджетных средств";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z236" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в части седьмой:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z237" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "за счет государства" заменить словами "за счет бюджетных средств";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z238" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить предложением вторым следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z239" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Перечень воинских частей определяется Министром обороны Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z240" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      часть восьмую изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z241" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Военные резервисты обеспечиваются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z242" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) питанием при прохождении сборов по боевой подготовке или сборов при кризисных ситуациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z243" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обедом в период нахождения на занятиях по боевой подготовке.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z244" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z245" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в тексте слова "за счет государства" заменить словами "за счет бюджетных средств";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> части первой после слова "части" дополнить словом "(учреждения)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z247" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в части третьей слова "и военнослужащих срочной службы" заменить словами ", военнослужащих срочной службы и военных резервистов";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z248" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце первом части четвертой слова "и военнослужащих по призыву" заменить словами ", военнослужащих по призыву и военных резервистов";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z249" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 45 слова "за счет государства" заменить словами "за счет бюджетных средств";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z250" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 46</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z251" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z252" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце первом части первой слова "по контракту" заменить словами ", проходящим воинскую службу по контракту,";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z253" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в части четвертой слова "по контракту" заменить словами ", проходящим воинскую службу по контракту,";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z254" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в части шестой слова "по контракту" заменить словами ", проходящего воинскую службу по контракту,";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z255" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 1-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z256" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1-1. Военным резервистам ежегодный трудовой отпуск предоставляется по месту работы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z257" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ежегодный трудовой отпуск не должен совпадать с периодом проведения занятий или сборов по боевой подготовке.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z258" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в части четвертой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 36 настоящего Закона. </w:t>
-[...289 lines deleted...]
-        <w:t>статье 44</w:t>
+        <w:t xml:space="preserve"> слова "по контракту" заменить словами ", проходящего воинскую службу по контракту,";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z259" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24) в заголовке </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 47</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "по контракту" заменить словами ", проходящих воинскую службу по контракту,";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z260" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25) в части третьей </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "за счет государства" заменить словами "за счет бюджетных средств";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z261" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z220" w:id="200"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z262" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> слова "за счет государства" заменить словами "за счет бюджетных средств";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z263" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-[...160 lines deleted...]
-    <w:bookmarkStart w:name="z229" w:id="209"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z264" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в частях первой и второй слова "за счет государства" заменить словами "за счет бюджетных средств";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z265" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      часть третью дополнить словами ", за исключением военных резервистов";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z266" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      27) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 51</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> после слов "им воинской службы" дополнить словами ", военного резервиста в периоды нахождения на занятиях или сборах по боевой подготовке, сборах при кризисных ситуациях";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z268" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть первую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> после слова "кадета" дополнить словами ", военного резервиста в периоды нахождения на занятиях или сборах по боевой подготовке, сборах при кризисных ситуациях";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z269" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      абзац первый части третьей </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> после слова "стипендию," дополнить словами "военным резервистам в периоды нахождения на занятиях или сборах по боевой подготовке, сборах при кризисных ситуациях и";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить подпунктом 6) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z271" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6) в результате действий военного резервиста, нарушившего условие контракта о прохождении воинской службы в резерве.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z272" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z273" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "военнообязанных, призванных на воинские сборы," исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z274" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова ", военнообязанные, призванные на воинские сборы," исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z275" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      28) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z276" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "по контракту" заменить словами ", проходящих воинскую службу по контракту,";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z277" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункте 4</w:t>
-[...12 lines deleted...]
-    <w:bookmarkEnd w:id="209"/>
+        <w:t>пункте 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z278" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в абзаце первом: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z279" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      после слов "военнослужащих по призыву," дополнить словами "военных резервистов,";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z280" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "за счет государства" заменить словами "за счет бюджетных средств";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z281" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      абзацы второй и третий после слова "части" дополнить словом "(учреждения)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z282" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзац четвертый внесено изменение на казахском языке, текст на русском языке не изменяется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z283" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в части второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слово "школы-интернаты" заменить словом "колледжи";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z284" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      часть первую пункта 4 после слов "воинские сборы," дополнить словами "военного резервиста, находящегося на занятиях или сборах по боевой подготовке и сборах при кризисных ситуациях,";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z285" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      29) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 53-1:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 5-1</w:t>
-[...371 lines deleted...]
-    <w:bookmarkEnd w:id="224"/>
+        <w:t>подпункт 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> после слов "воинские сборы" дополнить словами ", военных резервистов";</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>подпункт 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> после слов "воинские сборы" дополнить словами ", военные резервисты".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z288" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 16 января 2013 года "О Государственной границе Республики Казахстан":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z289" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 68 слова "(военнослужащих по призыву, военнослужащих по контракту)" исключить.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z290" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 10 января 2015 года "О Национальной гвардии Республики Казахстан":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z291" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) в подпункте 13) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "срочной службы, по контракту" исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z292" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 8:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z293" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в подпункте 3) слова "срочной службы, по контракту" исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z294" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в подпункте 17) слова "по контракту" исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z295" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) в подпункте 6) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "по контракту" исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z296" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 19 после слова "проходящих" дополнить словом "воинскую".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z297" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 16 ноября 2015 года "Об обязательном социальном медицинском страховании":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z298" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) подпункт 2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 27 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z299" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2) военнослужащих, за исключением военнослужащих, проходящих воинскую службу в резерве, в отношении которых издан приказ командира (начальника) воинской части (учреждения) о прибытии на занятия по боевой подготовке;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z300" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>подпункт 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> части первой после слова "части" дополнить словом "(учреждения)";</w:t>
-[...601 lines deleted...]
-    <w:bookmarkEnd w:id="244"/>
+        <w:t xml:space="preserve"> пункта 7 статьи 28 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z301" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2) военнослужащие, за исключением военнослужащих, проходящих воинскую службу в резерве, в отношении которых издан приказ командира (начальника) воинской части (учреждения) о прибытии на занятия по боевой подготовке;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z302" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 18 ноября 2015 года "О противодействии коррупции":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z303" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      подпункт 3) части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 13 дополнить словами ", прохождения воинской службы в резерве".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z304" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 23 ноября 2015 года "О государственной службе Республики Казахстан":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z305" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) подпункт 2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 13 дополнить словами ", прохождения воинской службы в резерве";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z306" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статью 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить словами ", а в случае заключения контракта о прохождении воинской службы в резерве сохраняется место работы (государственная должность) в периоды нахождения на занятиях или сборах по боевой подготовке, сборах при кризисных ситуациях".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z307" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 10 января 2025 года "О внесении изменений и дополнений в некоторые законодательные акты Республики Казахстан по вопросам государственной службы":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z308" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      абзац одиннадцатый </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 5 статьи 1 после слова "службу" дополнить словами "по контракту".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z309" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Статья 2. Настоящий Закон вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования, за исключением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 1</w:t>
-[...91 lines deleted...]
-    <w:bookmarkEnd w:id="246"/>
+        <w:t>пунктов 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 1, которые вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...463 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...43 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац 3 статьи 2 предусматривается исключить Законом РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...893 lines deleted...]
-        <w:t xml:space="preserve">
       абзаца тридцать третьего </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 19)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 13 статьи 1, который вводится в действие с 1 января 2027 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -9887,55 +10075,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>