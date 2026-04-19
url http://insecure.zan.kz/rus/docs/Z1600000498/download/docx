--- v2 (2026-03-04)
+++ v3 (2026-04-19)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="295cde2" w14:textId="295cde2">
+    <w:p w14:paraId="5f79736" w14:textId="5f79736">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -7973,50 +7973,110 @@
         <w:t>
       5. Национальный оператор почты присваивает почтовый индекс каждому объекту недвижимости, который имеет адрес местонахождения и включен в информационную систему "Адресный регистр". Ведение единой базы почтовых индексов на территории Республики Казахстан осуществляет Национальный оператор почты в соответствии с правилами по присвоению почтовых индексов в Республике Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
     <w:bookmarkStart w:name="z124" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Взаимодействие Национального оператора почты с другими операторами почты осуществляется на договорной основе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z865" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Руководящими работниками Национального оператора почты являются лица, определенные законами Республики Казахстан "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О банках и банковской деятельности в Республике Казахстан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" и "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О рынке ценных бумаг</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8198,360 +8258,316 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 19.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 219-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 23-1. Возмещение затрат Национального оператора почты, связанных с обеспечением доступа к государственным услугам</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z827" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Доступ населения, проживающего в сельских населенных пунктах, к государственным услугам обеспечивается Национальным оператором почты в отделениях почтовой связи в соответствии с реестром государственных и социально ответственных услуг, утверждаемым уполномоченным органом в сфере оказания государственных и социально ответственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z828" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Затраты Национального оператора почты, связанные с созданием и обеспечением доступа населению, проживающему в сельских населенных пунктах, к государственным услугам, возмещаются в порядке, определенном уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z863" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Затраты (расходы) Национального оператора почты по доставке наличных денег в сельские населенные пункты Республики Казахстан возмещаются в порядке и на условиях, которые определяются Национальным Банком Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z864" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Такие затраты возмещаются при условии, если сто процентов пакета акций Национального оператора почты прямо или косвенно принадлежат государству.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...17 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">      Сноска. Закон дополнен статьей 23-1 в соответствии с Законом РК от 14.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными законами РК от 17.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2025); от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...190 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="206"/>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 24. Правила предоставления услуг почтовой связи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkEnd w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Правила предоставления услуг почтовой связи должны содержать порядок:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8786,230 +8802,230 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="207"/>
+    <w:bookmarkStart w:name="z25" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 25. Ограничения и запреты при предоставлении услуг почтовой связи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z125" w:id="208"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z125" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Ограниченные и запрещенные к пересылке предметы и вещества, обнаруженные в почтовых отправлениях, задерживаются и изымаются на месте обнаружения в порядке, установленном настоящим Законом и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Уголовно-процессуальным кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z126" w:id="209"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z126" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осмотр и выемка почтовых отправлений допускаются в случаях, установленных законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z26" w:id="210"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z26" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 26. Использование языков в деятельности операторов почты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z127" w:id="211"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z127" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. На территории Республики Казахстан служебное делопроизводство операторов почты осуществляется на казахском и (или) русском языках. Назначенный оператор ведет переписку с назначенными операторами стран-членов Всемирного почтового союза и Всемирным почтовым союзом на языке, определенном актами Всемирного почтового союза.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z128" w:id="212"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z128" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Адреса отправителя и получателя почтовых отправлений, пересылаемых в пределах Республики Казахстан, должны оформляться по желанию отправителя на казахском или русском языках, а за пределы Республики Казахстан на языке страны назначения или языке, установленном актами Всемирного почтового союза.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z129" w:id="213"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z129" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Информационные, справочные и другие сведения, касающиеся деятельности операторов почты, а также образцы документов размещаются на казахском и русском языках в соответствии с требованиями Закона Республики Казахстан "О языках в Республике Казахстан" в местах, доступных для пользователей услуг оператора почты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkEnd w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9028,493 +9044,493 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="214"/>
+    <w:bookmarkStart w:name="z27" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 27. Применение местного времени в области почтовой связи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z130" w:id="215"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z130" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. При осуществлении деятельности в области почты в технологических процессах пересылки почтовых отправлений операторами почты в зависимости от места их расположения на территории Республики Казахстан применяется местное время.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z131" w:id="216"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z131" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Информирование пользователей услуг оператора почты о времени предоставления услуг производится по местному времени.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z400" w:id="217"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z400" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. ПОЧТОВАЯ СЕТЬ И СРЕДСТВА ПОЧТОВОЙ СВЯЗИ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkEnd w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 28. Почтовые сети в Республике Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z132" w:id="218"/>
+    <w:bookmarkStart w:name="z132" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. На территории Республики Казахстан действуют национальная почтовая сеть, создаваемая Национальным оператором почты, и почтовые сети, формируемые операторами почты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z133" w:id="219"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z133" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Национальная почтовая сеть является стратегическим объектом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z134" w:id="220"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z134" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Операторы почты самостоятельно формируют почтовые сети, за исключением случаев, прямо установленных настоящим Законом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z29" w:id="221"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z29" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 29. Планирование и развитие почтовых сетей операторов почты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z135" w:id="222"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z135" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Операторы почты самостоятельно планируют и осуществляют развитие почтовых сетей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkEnd w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Развитие почтовых сетей, обеспечивающих предоставление пользователям услуг оператора почты универсальных услуг почтовой связи, осуществляется в соответствии с показателями качества универсальных услуг почтовой связи, утверждаемыми уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z136" w:id="223"/>
+    <w:bookmarkStart w:name="z136" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. При строительстве жилых домов заказчик строительства несет обязательства по проектированию и установке абонентских почтовых ящиков за счет собственных средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z30" w:id="224"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z30" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 30. Отделения почтовой связи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z137" w:id="225"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z137" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Отделения почтовой связи являются производственными объектами, через которые пользователям услуг оператора почты оказываются услуги в области почты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z850" w:id="226"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z850" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Необходимость открытия и содержания отделений почтовой связи устанавливается оператором почты на основе показателей качества универсальных услуг почтовой связи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z851" w:id="227"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z851" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При принятии решения о закрытии отделения почтовой связи оператор почты информирует об этом местные исполнительные органы областей, городов республиканского значения, столицы, районов, городов областного значения, акимов районов в городе, городов районного значения, поселков, сел, сельских округов за три месяца до предполагаемой даты закрытия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z138" w:id="228"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z138" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Национальный оператор почты обеспечивает функционирование следующих видов отделений почтовой связи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z852" w:id="229"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z852" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) стационарные отделения почтовой связи, размещение которых осуществляется в соответствии с показателями качества универсальных услуг почтовой связи, утверждаемыми уполномоченным органом, предназначенные для обслуживания пользователей услуг оператора почты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z853" w:id="230"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z853" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) передвижные отделения почтовой связи, создаваемые на базе транспортных средств, в том числе по договорам с физическими и юридическими лицами, для оказания пользователям услуг оператора почты услуг в области почты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z139" w:id="231"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z139" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Обслуживание пользователей услуг оператора почты с помощью передвижных отделений почтовой связи осуществляется в центральной части населенного пункта. Нормативы обеспечения пользователей услуг оператора почты услугами, оказываемыми с помощью передвижных отделений почтовой связи, определяются оператором почты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z140" w:id="232"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z140" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Операторы почты самостоятельно определяют и используют необходимые виды отделений почтовой связи в своей деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkEnd w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9533,277 +9549,277 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="233"/>
+    <w:bookmarkStart w:name="z31" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 31. Почтовые маршруты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z141" w:id="234"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z141" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Почтовые маршруты операторов почты являются составной частью почтовой сети и представляют собой схему перевозки и доставки почтовых отправлений с использованием транспортных средств и (или) почтальонов, курьеров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z142" w:id="235"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z142" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Почтовые маршруты планируются оператором почты, исходя из существующих междугородных межобластных, межрайонных (междугородных внутриобластных), внутрирайонных, пригородных, городских (сельских) маршрутов, а также соединяющих населенные пункты с районными или областными центрами, городами республиканского значения, столицей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z143" w:id="236"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z143" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Составление почтового маршрута и расписания движения транспорта производится операторами почты в соответствии с действующими показателями качества универсальных услуг почтовой связи, внутренними нормативами и сроками обработки, перевозки и доставки почтовых отправлений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z144" w:id="237"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z144" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Сведения о почтовых маршрутах являются конфиденциальной информацией. Такая информация раскрывается третьим лицам с соблюдением требований </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Предпринимательского кодекса</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkEnd w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 32. Почтоматы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z145" w:id="238"/>
+    <w:bookmarkStart w:name="z145" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Почтоматы могут размещаться в зданиях и сооружениях либо многоквартирных жилых домах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z854" w:id="239"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z854" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Собственники зданий и сооружений либо их доверенные лица могут предоставлять площади операторам почты на основании договора для размещения ими почтоматов в целях предоставления услуг почтовой связи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z855" w:id="240"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z855" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Собственники квартир, нежилых помещений многоквартирного жилого дома в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О жилищных отношениях" принимают на собрании решение о передаче части имущества объекта кондоминиума в имущественный наем операторам почты для размещения ими почтоматов в целях предоставления услуг почтовой связи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkEnd w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9822,218 +9838,218 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="241"/>
+    <w:bookmarkStart w:name="z33" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 33. Абонентские почтовые ящики</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z149" w:id="242"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z149" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Абонентские почтовые ящики находятся в жилых и нежилых зданиях, индивидуальных жилых домах в местах, доступных для пользователей услуг оператора почты и почтальонов операторов почты, и принадлежат их собственникам, которые обеспечивают размещение и содержание в надлежащем состоянии абонентских почтовых ящиков согласно требованиям, установленным уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z150" w:id="243"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z150" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Собственники жилых и нежилых зданий, индивидуальных жилых домов обязаны обеспечить почтальонам, курьерам беспрепятственный доступ к абонентским почтовым ящикам. В случаях отсутствия или неисправности абонентского почтового ящика оператор почты осуществляет выдачу почтового отправления из производственного объекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z151" w:id="244"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z151" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. По решению собственников жилых и нежилых зданий, индивидуальных жилых домов обязательства по обеспечению установки, содержания и сохранности абонентских почтовых ящиков могут передаваться органу управления объекта кондоминиума по договору.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z152" w:id="245"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z152" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Операторы почты при пересылке электронных писем (сообщений), документов и (или) гибридных отправлений используют электронные абонентские почтовые ящики. Создание и использование электронных абонентских почтовых ящиков операторами почты осуществляются самостоятельно. Электронные абонентские почтовые ящики предоставляются пользователям услуг оператора почты на основании пользовательского соглашения с оператором почты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkEnd w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Операторы почты обеспечивают безопасность и конфиденциальность использования пользователями услуг оператора почты электронных абонентских почтовых ящиков, а также тайну личной переписки пользователя услуг оператора почты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z153" w:id="246"/>
+    <w:bookmarkStart w:name="z153" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Национальный оператор почты создает любому пользователю услуг оператора почты при его обращении личный электронный абонентский почтовый ящик на безвозмездной основе и обеспечивает надлежащее его функционирование, а также тайну личной переписки пользователя услуг оператора почты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z154" w:id="247"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z154" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Единая система электронных абонентских почтовых ящиков является общедоступной информационной системой Национального оператора почты, обеспечивающей пересылку почтовых отправлений в электронной форме, в том числе в рамках электронного документооборота, на всей территории Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkEnd w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Создание, функционирование и развитие единой системы электронных абонентских почтовых ящиков на всей территории Республики Казахстан обеспечиваются Национальным оператором почты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -10280,140 +10296,140 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="248"/>
+    <w:bookmarkStart w:name="z34" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 34. Именные устройства операторов почты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z155" w:id="249"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z155" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Операторы почты обеспечивают производственные объекты именными устройствами, которые применяются в процессах пересылки почтовых отправлений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z156" w:id="250"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z156" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Именные устройства операторов почты должны отличаться от установленных для производственных объектов Национального оператора почты именных устройств путем указания наименования данного оператора почты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z157" w:id="251"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z157" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Порядок использования именных устройств определяется операторами почты самостоятельно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkEnd w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10432,158 +10448,158 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="252"/>
+    <w:bookmarkStart w:name="z35" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 35. Использование транспортных средств</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z158" w:id="253"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z158" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Операторам почты предоставляется право на договорных условиях перевозить почтовые отправления по всем маршрутам и линиям железнодорожного, морского, внутреннего водного, воздушного и автомобильного транспорта в сопровождении работников оператора почты, а также передавать почтовые отправления для перевозки в соответствии с гражданским законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z159" w:id="254"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z159" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Проезд автомобильного транспорта и других механических транспортных средств оператора почты, предоставляющего универсальные услуги почтовой связи и другие услуги, к грузовым и багажным комплексам, расположенным на территориях автомобильных дорог, автомобильных, железнодорожных, водных станций и вокзалов, аэропортов, а также для обмена всех видов почтовых отправлений с почтовыми вагонами на перронах и платформах железнодорожных станций и вокзалов осуществляется в первоочередном порядке и без оплаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkEnd w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При подаче железнодорожных составов на железнодорожные станции (железнодорожные пути) для своевременного обмена почты должен быть обеспечен свободный проезд к почтовому вагону автомобильного транспорта и других механических транспортных средств оператора почты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z160" w:id="255"/>
+    <w:bookmarkStart w:name="z160" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Транспортные средства, принадлежащие Национальному оператору почты, имеют специальную символику и без его согласия не используются для предоставления услуг и выполнения работ, не относящихся к деятельности в области почты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkEnd w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10602,165 +10618,165 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z500" w:id="256"/>
+    <w:bookmarkStart w:name="z500" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. ПОЛЬЗОВАТЕЛИ УСЛУГ ОПЕРАТОРА ПОЧТЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkEnd w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 36. Качество услуг операторов почты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z161" w:id="257"/>
+    <w:bookmarkStart w:name="z161" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Операторы почты обязаны предоставлять услуги пользователям услуг оператора почты, соответствующие по качеству и нормам, установленным настоящим Законом и правилами предоставления услуг почтовой связи, а также условиям заключенного договора на предоставление услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z162" w:id="258"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z162" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Операторами почты услуги почтовой связи оказываются на равных условиях всем пользователям услуг оператора почты в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Предпринимательским кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан и настоящим Законом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z830" w:id="259"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z830" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Почтовое отправление принадлежит отправителю до момента доставки и (или) вручения его оператором почты адресату или его законному представителю, или поверенному, действующему на основании доверенности, либо третьим лицам путем получения согласия адресата или отправителя через процесс подтверждения права посредством ввода пароля (пин-кода) или сканирования штрих-кода.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkEnd w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Почтовый перевод денег принадлежит отправителю до момента доставки и (или) вручения его оператором почты адресату.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10853,140 +10869,140 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="260"/>
+    <w:bookmarkStart w:name="z37" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 37. Особенности обслуживания пользователей услуг оператора почты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z163" w:id="261"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z163" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Пользователи услуг оператора почты осуществляют сдачу и получение почтовых отправлений с соблюдением требований законодательства Республики Казахстан, устанавливающих правила оформления адреса на почтовых отправлениях, почтовых переводах денег, а также к содержанию почтовых отправлений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z164" w:id="262"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z164" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В случае приобретения у оператора почты знаков почтовой оплаты пользователь услуг оператора почты обязан сдать почтовое отправление оператору почты через операционное окно, у которого были приобретены указанные знаки почтовой оплаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z831" w:id="263"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z831" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. При наличии информационной системы операторы почты вправе оказывать услуги в области почты посредством автоматизированных (электронных) устройств, оборудования, информационных систем, а также использовать их для автоматизации и оптимизации процессов оказания услуг в области почты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkEnd w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обслуживание пользователей услуг оператора почты возможно посредством использования абонентского устройства сотовой связи.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -11043,140 +11059,140 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="264"/>
+    <w:bookmarkStart w:name="z38" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 38. Защита прав пользователей услуг оператора почты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z165" w:id="265"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z165" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Защита прав пользователей услуг оператора почты на предоставление им операторами почты услуг надлежащего качества, получение информации об оказании услуг, а также механизм реализации таких прав регулируются </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О защите прав потребителей".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z166" w:id="266"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z166" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Оператор почты при оказании услуг почтовой связи осуществляет сбор, накопление, использование и хранение персональных данных пользователя услуг оператора почты согласно единому перечню персональных данных пользователей услуг оператора почты, необходимому и достаточному для оказания услуг оператором почты, утверждаемому уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkEnd w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Операторы почты перед приемом или вручением почтового отправления обязаны получить заявление (согласие) пользователя услуг оператора почты на сбор, накопление, использование и хранение персональных данных. Такое согласие отбирается в электронном виде с использованием электронной цифровой подписи или иным способом, которым подтверждает получение согласия, с использованием автоматизированных (электронных) устройств, оборудования или посредством информационных систем через государственный сервис контроля доступа к персональным данным согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11189,148 +11205,148 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О персональных данных и их защите" либо на бумажном носителе под роспись.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При оказании оператором почты универсальной услуги почтовой связи сбор, накопление, использование и хранение персональных данных производятся без согласия пользователя услуг оператора почты или его законного представителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z167" w:id="267"/>
+    <w:bookmarkStart w:name="z167" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Отправка пользователем услуг оператора почты регистрируемых почтовых отправлений производится лично либо его представителем путем предъявления документа, удостоверяющего личность отправителя, в пункте приема почтовых отправлений оператора почты, либо через почтальона или курьера оператора почты. В случае отказа отправителя от предоставления согласия на сбор, накопление, использование и хранение персональных данных оператор почты обязан отказать пользователю услуг оператора почты в отправке почтового отправления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z168" w:id="268"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z168" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Оператор почты при приеме регистрируемого почтового отправления осуществляет сбор, накопление, использование и хранение персональных данных получателя без его согласия. При вручении оператором почты регистрируемого почтового отправления пользователю услуг оператора почты получатель предъявляет документ, удостоверяющий личность, и дает согласие оператору почты на сбор, накопление, использование и хранение персональных данных. В случае отказа получателя от предоставления согласия на сбор, накопление, использование и хранение персональных данных, оператор почты не вручает почтовое отправление получателю и обязан направить обратно отправителю почтовое отправление.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkEnd w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Согласие на сбор, накопление, использование и хранение персональных данных отбирается в электронном виде с использованием электронной цифровой подписи или иным способом, которым подтверждает получение согласия, с использованием автоматизированных (электронных) устройств, оборудования или посредством информационных систем через государственный сервис контроля доступа к персональным данным согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закону</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О персональных данных и их защите" либо на бумажном носителе под роспись.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z169" w:id="269"/>
+    <w:bookmarkStart w:name="z169" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Операторы почты и органы, осуществляющие оперативно-розыскную, контрразведывательную деятельность, получающие доступ к персональным данным, обеспечивают конфиденциальность путем соблюдения требований не допускать их распространения без согласия субъекта или его законного представителя либо наличия иного законного основания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkEnd w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11389,105 +11405,105 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z600" w:id="270"/>
+    <w:bookmarkStart w:name="z600" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. ОБЕСПЕЧЕНИЕ БЕЗОПАСНОСТИ В ОБЛАСТИ ПОЧТОВОЙ СВЯЗИ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkEnd w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 39. Меры по обеспечению безопасности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z170" w:id="271"/>
+    <w:bookmarkStart w:name="z170" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. При оказании услуг почтовой связи операторы почты в пределах своей компетенции принимают меры для обеспечения безопасности здоровья и жизни пользователей услуг оператора почты и работников.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkEnd w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11726,70 +11742,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В целях выявления запрещенных предметов и веществ в почтовых отправлениях операторы почты используют технические средства, оборудование и системы видеофиксации, позволяющие выявить запрещенные предметы и вещества в почтовых отправлениях без их вскрытия.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае обнаружения во время пересылки почтовых отправлений предметов и веществ, запрещенных в соответствии с правилами предоставления услуг почтовой связи, операторы почты обязаны сообщить в правоохранительные и специальные государственные органы. Вскрытие почтовых отправлений осуществляется представителями уполномоченных органов на месте обнаружения и в присутствии работников оператора почты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z173" w:id="272"/>
+    <w:bookmarkStart w:name="z173" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Отправитель почтового отправления несет ответственность в соответствии с законами Республики Казахстан за нарушение запретов, установленных для пересылки предметов и веществ в почтовых отправлениях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkEnd w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11808,281 +11824,281 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="273"/>
+    <w:bookmarkStart w:name="z40" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 40. Система почтовой безопасности Национального оператора почты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z174" w:id="274"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z174" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Система почтовой безопасности Национального оператора почты направлена на обеспечение почтовой, банковской, служебной и коммерческой тайны, защиты почтовых отправлений от несанкционированного доступа, мер по предотвращению случаев утраты и хищений почтовых отправлений и денег, соблюдения запретов по пересылке предметов и веществ в почтовых отправлениях, а также безопасности используемых информационных систем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z175" w:id="275"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z175" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Режим безопасности поддерживается частной охранной организацией, которая привлекается на договорной основе, или охранной организацией, учрежденной Национальным оператором почты, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об охранной деятельности".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkEnd w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Частные охранные организации или охранная организация, учрежденная Национальным оператором почты, обеспечивают безопасность и защиту объектов инфраструктуры почтовой связи, почтового транспорта, работников и пользователей услуг оператора почты при оказании услуг, защиту почтовых отправлений от несанкционированного доступа к ним, а также предотвращают хищения почтовых отправлений и денег сторонними лицами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z700" w:id="276"/>
+    <w:bookmarkStart w:name="z700" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 7. МЕЖДУНАРОДНАЯ ДЕЯТЕЛЬНОСТЬ В ОБЛАСТИ ПОЧТОВОЙ СВЯЗИ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkEnd w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 41. Международное сотрудничество</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Международное сотрудничество в области почтовой связи осуществляется на основе международных договоров, актов Всемирного почтового союза и настоящего Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="277"/>
+    <w:bookmarkStart w:name="z42" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 42. Назначенный оператор</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z176" w:id="278"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z176" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Уполномоченный орган в соответствии с правилами назначения и отзыва полномочий назначенного оператора осуществляет назначение оператора почты назначенным оператором в целях обеспечения им эксплуатации почтовых служб и выполнения относящихся к ним обязательств, вытекающих из актов Всемирного почтового союза, на всей территории Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z177" w:id="279"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z177" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Назначенный оператор обязан обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkEnd w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) оказание на постоянной основе услуг почтовой связи во всех населенных пунктах на территории Республики Казахстан, в том числе на территории специальной экономической зоны, пределы которой полностью или частично совпадают с участками таможенной границы Евразийского экономического союза, для всех пользователей услуг оператора почты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12147,110 +12163,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) прием к оплате международного ответного купона;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) транзит международных почтовых отправлений назначенных операторов других стран-членов Всемирного почтового союза через территорию Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z178" w:id="280"/>
+    <w:bookmarkStart w:name="z178" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Назначенный оператор осуществляет услуги почтовой связи в соответствии с актами Всемирного почтового союза и настоящим Законом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z179" w:id="281"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z179" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. При невыполнении назначенным оператором обязательств, вытекающих из актов Всемирного почтового союза и пункта 1 настоящей статьи, уполномоченный орган отзывает полномочия назначенного оператора у оператора почты в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z180" w:id="282"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z180" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Назначенный оператор в целях обеспечения вытекающих из актов Всемирного почтового союза обязательств на территории Республики Казахстан, в том числе на территории специальной экономической зоны, пределы которой полностью или частично совпадают с участками таможенной границы Евразийского экономического союза, создает места международного почтового обмена. Назначенный оператор определяет необходимое количество мест международного почтового обмена, а также порядок их работы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkEnd w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Назначенный оператор вправе создавать места обмена и обработки международных почтовых отправлений за пределами территории Республики Казахстан и осуществляет такую деятельность на условиях, предусмотренных в актах Всемирного почтового союза и законодательстве иностранного государства, в котором создается место обмена и обработки международных почтовых отправлений.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -12287,562 +12303,562 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="283"/>
+    <w:bookmarkStart w:name="z43" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 43. Международный почтовый обмен и международный почтовый транзит</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z181" w:id="284"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z181" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Международный почтовый обмен и международный почтовый транзит осуществляются в соответствии с актами Всемирного почтового союза, международными договорами и актами, составляющими право Евразийского экономического союза, таможенным законодательством Республики Казахстан и настоящим Законом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z182" w:id="285"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z182" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Назначенный оператор обязан осуществить официальную регистрацию мест международного почтового обмена в органах Всемирного почтового союза согласно актам Всемирного почтового союза.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z183" w:id="286"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z183" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Международный почтовый обмен и международный почтовый транзит со стороны Республики Казахстан осуществляет назначенный оператор в соответствии с актами Всемирного почтового союза, международными договорами и актами, составляющими право Евразийского экономического союза, таможенным законодательством Республики Казахстан и настоящим Законом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z184" w:id="287"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z184" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Международный почтовый обмен и транзит осуществляются в местах международного почтового обмена, создаваемых назначенным оператором за счет собственных средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z185" w:id="288"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z185" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Создание мест обмена и обработки международных почтовых отправлений другими назначенными операторами иностранных государств, являющимися членами Всемирного почтового союза, на территории Республики Казахстан осуществляется с разрешения уполномоченного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z800" w:id="289"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z800" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 8. ЗАКЛЮЧИТЕЛЬНЫЕ ПОЛОЖЕНИЯ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z44" w:id="290"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z44" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 44. Ответственность за нарушение обязательств при предоставлении услуг почтовой связи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z186" w:id="291"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z186" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Оператор почты обязан обеспечить сохранность почтового отправления с момента его приема от отправителя до момента выдачи получателю или его законному представителю, или поверенному, действующему на основании доверенности, либо третьим лицам путем получения согласия адресата или отправителя через процесс подтверждения права посредством ввода пароля (пин-кода) или сканирования штрих-кода.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z187" w:id="292"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z187" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Оператор почты несет ответственность в следующих случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkEnd w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) утраты, повреждения (порчи) регистрируемого почтового отправления или недостачи вещей, предметов или товара внутри регистрируемого почтового отправления;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) нарушения сроков пересылки почтового отправления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z188" w:id="293"/>
+    <w:bookmarkStart w:name="z188" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. За утрату, повреждение (порчу) регистрируемого почтового отправления или недостачу вещей, предметов или товара внутри регистрируемого почтового отправления оператор почты несет ответственность в следующих размерах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z857" w:id="294"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z857" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) за утрату или полное повреждение (порчу) почтового отправления с объявленной ценностью – в размере стоимости объявленной ценности и оплаченного тарифа за пересылку;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z858" w:id="295"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z858" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) за недостачу вещей, предметов или товара внутри регистрируемого почтового отправления, утрату или повреждение (порчу) части вещей, предметов или товара внутри регистрируемого почтового отправления с объявленной ценностью при их пересылке с описью вещей, предметов или товара, помещенных внутри регистрируемого почтового отправления, – в размере стоимости объявленной ценности недостающей, утраченной или поврежденной (испорченной) части вещей, предметов или товара, указанной отправителем в описи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z859" w:id="296"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z859" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) за недостачу вещей, предметов или товара внутри регистрируемого почтового отправления, утрату или повреждение (порчу) части вещей, предметов или товара внутри регистрируемого почтового отправления с объявленной ценностью при их пересылке без описи вещей, предметов или товара, помещенных внутри регистрируемого почтового отправления, – в размере части стоимости объявленной ценности регистрируемого почтового отправления, определяемой пропорционально отношению массы недостающей, утраченной или поврежденной (испорченной) части вещей, предметов или товара к массе пересылавшегося регистрируемого почтового отправления (без массы оболочки почтового отправления), независимо от ее фактической стоимости;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z860" w:id="297"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z860" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) за утрату или полное повреждение (порчу) иного регистрируемого почтового отправления – в размере двукратной суммы оплаченного тарифа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z861" w:id="298"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z861" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) за недостачу вещей, предметов или товара или утрату части вещей, предметов или товара, или за повреждение части вещей, предметов или товара иного регистрируемого почтового отправления – в размере суммы оплаченного тарифа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z862" w:id="299"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z862" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) за утрату почтового перевода денег – в размере суммы почтового перевода денег и оплаченного тарифа за пересылку.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z856" w:id="300"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z856" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1. Оператор почты несет ответственность за почтовое отправление с объявленной ценностью при условии оплаты тарифа за объявленную ценность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z189" w:id="301"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z189" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. За нарушение сроков пересылки почтового отправления и почтового перевода денег пользователей услуг оператора почты оператор почты уплачивает неустойку в размере трех процентов от оплаченного тарифа за каждый день задержки, но не более суммы оплаченного тарифа за предоставленную услугу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkEnd w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       За нарушение сроков пересылки почтового отправления воздушным транспортом оператор почты выплачивает пользователю услуг оператора почты разницу тарифов между оплатой за пересылку воздушным и наземным транспортом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z190" w:id="302"/>
+    <w:bookmarkStart w:name="z190" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Оператор почты освобождается от ответственности за утрату, повреждение (порчу) регистрируемого почтового отправления или недостачу вещей, предметов или товара внутри регистрируемого почтового отправления, нарушение сроков пересылки почтового отправления и почтового перевода денег пользователей услуг оператора почты, если будет доказано, что неисполнение или ненадлежащее исполнение обязательств оказалось невозможным вследствие непреодолимой силы или особых свойств вещей, предметов или товаров в почтовом отправлении и по иным основаниям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Гражданским кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, настоящим Законом и международными договорами, ратифицированными Республикой Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z191" w:id="303"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z191" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Пользователи услуг оператора почты несут ответственность за ущерб, причиненный оператору почты, возникший:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkEnd w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) вследствие обнаружения в почтовых отправлениях предметов и веществ, в силу их особых свойств запрещенных или ограниченных к пересылке по почтовым сетям;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12897,175 +12913,175 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="304"/>
+    <w:bookmarkStart w:name="z45" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 45. Ответственность за нарушение законодательства Республики Казахстан о почте</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkEnd w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лица, виновные в нарушении законодательства Республики Казахстан о почте, несут ответственность в соответствии с законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 46. Порядок введения в действие настоящего Закона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z192" w:id="305"/>
+    <w:bookmarkStart w:name="z192" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящий Закон вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования, за исключением части третьей пункта 1 статьи 7, пунктов 2 и 3 статьи 39, которые вводятся в действие с 1 января 2019 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z193" w:id="306"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z193" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Признать утратившим силу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 8 февраля 2003 года "О почте" (Ведомости Парламента Республики Казахстан, 2003 г., № 3, ст. 17; № 15, ст. 139; 2004 г., № 23, ст. 142; 2005 г., № 14, ст. 55; № 23, ст. 104; 2006 г., № 1, ст. 5; № 16, ст. 99; 2009 г., № 2-3, ст. 18; 2010 г., № 15, ст. 71; 2011 г., № 11, ст. 102; № 12, ст. 111; 2012 г., № 5, ст. 35; № 13, ст. 91; 2013 г., № 10-11, ст. 56; № 14, ст. 75; 2014 г., № 11, ст. 61; № 14, ст. 87; № 19-I, 19-II, ст. 96; № 21, ст. 122; 2015 г., № 16, cт. 79).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkEnd w:id="308"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -13259,55 +13275,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13633,31 +13649,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>