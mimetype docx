--- v1 (2026-03-06)
+++ v2 (2026-07-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7497cf2" w14:textId="7497cf2">
+    <w:p w14:paraId="f5ad39a" w14:textId="f5ad39a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -232,50 +232,116 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ОГЛАВЛЕНИЕ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. По всему тексту слова "иностранцы", "иностранцев", "иностранца" заменены соответственно словами "иностранные граждане", "иностранных граждан", "иностранного гражданина" в соответствии с Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
       Настоящий Закон регулирует общественные отношения в сфере дактилоскопической и геномной регистрации в Республике Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z100" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. ОБЩИЕ ПОЛОЖЕНИЯ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -405,51 +471,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) дактилоскопическая информация – биометрические данные об особенностях строения папиллярных узоров пальцев и (или) ладоней рук человека или неопознанного трупа, позволяющие установить его личность, и персональные данные в соответствии с требованиями настоящего Закона;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z45" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) уполномоченные государственные органы в сфере дактилоскопической и (или) геномной регистрации – органы внутренних дел, уполномоченный государственный орган в области внешнеполитической деятельности, органы национальной безопасности, уполномоченный государственный орган в области транспорта, осуществляющие в пределах своей компетенции дактилоскопическую и (или) геномную регистрацию граждан Республики Казахстан, иностранцев и лиц без гражданства;</w:t>
+      6) уполномоченные государственные органы в сфере дактилоскопической и (или) геномной регистрации – органы внутренних дел, уполномоченный государственный орган в области внешнеполитической деятельности, органы национальной безопасности, уполномоченный государственный орган в области транспорта, осуществляющие в пределах своей компетенции дактилоскопическую и (или) геномную регистрацию граждан Республики Казахстан, иностранных граждан и лиц без гражданства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z46" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) блокирование дактилоскопической или геномной информации – действия по временному прекращению сбора, накопления, изменения, дополнения, использования, передачи, обезличивания, уничтожения дактилоскопической или геномной информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z47" w:id="8"/>
     <w:p>
@@ -797,51 +863,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 2. Сфера действия настоящего Закона</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Настоящим Законом регулируются отношения, связанные с дактилоскопической и геномной регистрацией граждан Республики Казахстан, иностранцев и лиц без гражданства, в случаях, предусмотренных настоящим Законом.</w:t>
+      Настоящим Законом регулируются отношения, связанные с дактилоскопической и геномной регистрацией граждан Республики Казахстан, иностранных граждан и лиц без гражданства, в случаях, предусмотренных настоящим Законом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 3. Законодательство Республики Казахстан о дактилоскопической и геномной регистрации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z54" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1585,70 +1651,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 7. Права и обязанности граждан Республики Казахстан, иностранцев и лиц без гражданства при осуществлении дактилоскопической и (или)геномной регистрации</w:t>
+        <w:t>Статья 7. Права и обязанности граждан Республики Казахстан, иностранных граждан и лиц без гражданства при осуществлении дактилоскопической и (или)геномной регистрации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z58" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Граждане Республики Казахстан, иностранцы и лица без гражданства, законные представители несовершеннолетних, опекуны лиц, признанных недееспособными по решению суда, при осуществлении дактилоскопической и (или) геномной регистрации имеют право на:</w:t>
+      1. Граждане Республики Казахстан, иностранные граждане и лица без гражданства, законные представители несовершеннолетних, опекуны лиц, признанных недееспособными по решению суда, при осуществлении дактилоскопической и (или) геномной регистрации имеют право на:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ознакомление со своей дактилоскопической и (или) геномной информацией или дактилоскопической и (или) геномной информацией лица, законные интересы которого они представляют, и (или) получение такой информации;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1786,51 +1852,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1. Граждане Республики Казахстан имеют право пройти процедуру дактилоскопирования и (или) отбора биологического материала в случаях, установленных настоящим Законом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z59" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Граждане Республики Казахстан, иностранцы и лица без гражданства, подлежащие дактилоскопической и (или) геномной регистрации, обязаны пройти процедуру дактилоскопирования и (или) отбора биологического материала в случаях, установленных настоящим Законом.</w:t>
+      2. Граждане Республики Казахстан, иностранные граждане и лица без гражданства, подлежащие дактилоскопической и (или) геномной регистрации, обязаны пройти процедуру дактилоскопирования и (или) отбора биологического материала в случаях, установленных настоящим Законом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2714,151 +2780,151 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Обязательной дактилоскопической регистрации подлежат достигшие шестнадцатилетнего возраста:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z515" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) граждане Республики Казахстан, иностранцы и лица без гражданства, в отношении которых принято решение о выдаче удостоверения личности моряка Республики Казахстан;</w:t>
+      1) граждане Республики Казахстан, иностранные граждане и лица без гражданства, в отношении которых принято решение о выдаче удостоверения личности моряка Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z516" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) иностранцы и лица без гражданства при оформлении разрешения на временное или постоянное проживание в Республике Казахстан;</w:t>
+      2) иностранные граждане и лица без гражданства при оформлении разрешения на временное или постоянное проживание в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z517" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) иностранцы и лица без гражданства, обратившиеся для получения вида на жительство иностранца в Республике Казахстан, удостоверения лица без гражданства впервые или для его восстановления, замены;</w:t>
+      3) иностранные граждане и лица без гражданства, обратившиеся для получения вида на жительство иностранного гражданина в Республике Казахстан, удостоверения лица без гражданства впервые или для его восстановления, замены;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z518" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) иностранцы и лица без гражданства, ходатайствующие о получении статуса лица, ищущего убежище, обратившиеся для получения удостоверения беженца и (или) проездного документа впервые или для их восстановления, замены;</w:t>
+      4) иностранные граждане и лица без гражданства, ходатайствующие о получении статуса лица, ищущего убежище, обратившиеся для получения удостоверения беженца и (или) проездного документа впервые или для их восстановления, замены;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z519" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) иностранцы и лица без гражданства, подлежащие выдворению за пределы Республики Казахстан либо подпадающие под действие международных договоров о реадмиссии, ратифицированных Республикой Казахстан;</w:t>
+      5) иностранные граждане и лица без гражданства, подлежащие выдворению за пределы Республики Казахстан либо подпадающие под действие международных договоров о реадмиссии, ратифицированных Республикой Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z520" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) иностранцы и лица без гражданства при получении виз Республики Казахстан, за исключением виз, выдаваемых в электронном формате без посещения загранучреждений Республики Казахстан.</w:t>
+      6) иностранные граждане и лица без гражданства при получении виз Республики Казахстан, за исключением виз, выдаваемых в электронном формате без посещения загранучреждений Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z521" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Лица, прошедшие дактилоскопическую регистрацию при повторном обращении по вопросам, указанным в пункте 1, подпунктах 2), 3), 4) и 6) пункта 2 настоящей статьи, проходят процедуру верификации личности в порядке, определяемом правилами проведения дактилоскопической и геномной регистрации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z522" w:id="50"/>
     <w:p>
@@ -2964,51 +3030,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 50-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2024); с изменением, внесенным Законом РК от 05.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 115-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
@@ -3227,51 +3293,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) дипломатические курьеры, провозящие дипломатическую почту, – владельцы дипломатических паспортов при наличии курьерского листа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z723" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) иностранцы и лица без гражданства, прибывающие в Республику Казахстан по приглашению Администрации Президента Республики Казахстан, Парламента Республики Казахстан, Верховного Суда Республики Казахстан, Аппарата Правительства Республики Казахстан, специальных государственных органов, Министерства обороны Республики Казахстан, уполномоченного государственного органа в области внешнеполитической деятельности.</w:t>
+      6) иностранные граждане и лица без гражданства, прибывающие в Республику Казахстан по приглашению Администрации Президента Республики Казахстан, Курултая Республики Казахстан, Қазақстан Халық Кеңесі, Верховного Суда Республики Казахстан, Аппарата Правительства Республики Казахстан, специальных государственных органов, Министерства обороны Республики Казахстан, уполномоченного государственного органа в области внешнеполитической деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z724" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. От процедуры подтверждения личности по дактилоскопической информации при пересечении Государственной границы Республики Казахстан освобождаются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z725" w:id="62"/>
     <w:p>
@@ -3307,51 +3373,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обладатели дипломатических и служебных виз;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z727" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) иностранцы и лица без гражданства по письменному обращению специальных государственных органов, Министерства обороны Республики Казахстан, уполномоченного государственного органа в области внешнеполитической деятельности;</w:t>
+      3) иностранные граждане и лица без гражданства по письменному обращению специальных государственных органов, Министерства обороны Республики Казахстан, уполномоченного государственного органа в области внешнеполитической деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z728" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) граждане Республики Казахстан, прошедшие дактилоскопическую регистрацию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z729" w:id="66"/>
     <w:p>
@@ -3367,51 +3433,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Лица, у которых исключается возможность дактилоскопирования, освобождаются от прохождения обязательной дактилоскопической регистрации при оформлении документов, удостоверяющих личность, на основании заключения врачебно-консультативной комиссии. Перечень заболеваний, являющихся основанием для освобождения от прохождения дактилоскопической регистрации, утверждается уполномоченным органом в области здравоохранения по согласованию с Министерством внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z730" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Иностранцы и лица без гражданства, подлежащие выдворению за пределы Республики Казахстан либо подпадающие под действие международных договоров о реадмиссии, ратифицированных Республикой Казахстан, у которых отсутствуют все пальцы на обеих руках или папиллярные узоры на ногтевых фалангах всех пальцев обеих рук, подлежат дактилоскопической регистрации по ладоням рук.</w:t>
+      Иностранные граждане и лица без гражданства, подлежащие выдворению за пределы Республики Казахстан либо подпадающие под действие международных договоров о реадмиссии, ратифицированных Республикой Казахстан, у которых отсутствуют все пальцы на обеих руках или папиллярные узоры на ногтевых фалангах всех пальцев обеих рук, подлежат дактилоскопической регистрации по ладоням рук.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z731" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае, если у лица отсутствуют все пальцы или кисти на обеих руках, он освобождается от:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z732" w:id="69"/>
     <w:p>
@@ -3476,51 +3542,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Глава 2 дополнена статьей 10-1 в соответствии с Законом РК от 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3766,51 +3852,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В отношении детей в возрасте от двенадцати до шестнадцати лет дактилоскопическая регистрация проводится с их согласия в присутствии и на основании письменного заявления законного представителя ребенка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:name="z75" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Дактилоскопическая регистрация гражданина Республики Казахстан, иностранца или лица без гражданства, недееспособность которого установлена судом, проводится в присутствии и на основании письменного заявления его опекуна.</w:t>
+      3. Дактилоскопическая регистрация гражданина Республики Казахстан, иностранного гражданина или лица без гражданства, недееспособность которого установлена судом, проводится в присутствии и на основании письменного заявления его опекуна.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z76" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Сбор дактилоскопической информации осуществляется в соответствии с правилами проведения дактилоскопической и геномной регистрации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
@@ -3885,51 +3971,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 12. Сведения, содержащиеся на материальных носителях с дактилоскопической информацией</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z77" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Перечень сведений, содержащихся на материальных носителях с дактилоскопической информацией, при оформлении документов, удостоверяющих личность, виз Республики Казахстан, разрешения на временное или постоянное проживание в Республике Казахстан, а также сведений, содержащихся в дактилоскопической информации иностранцев и лиц без гражданства, подлежащих выдворению за пределы Республики Казахстан либо подпадающих под действие международных договоров о реадмиссии, ратифицированных Республикой Казахстан, определяется правилами проведения дактилоскопической и геномной регистрации.</w:t>
+      Перечень сведений, содержащихся на материальных носителях с дактилоскопической информацией, при оформлении документов, удостоверяющих личность, виз Республики Казахстан, разрешения на временное или постоянное проживание в Республике Казахстан, а также сведений, содержащихся в дактилоскопической информации иностранных граждан и лиц без гражданства, подлежащих выдворению за пределы Республики Казахстан либо подпадающих под действие международных договоров о реадмиссии, ратифицированных Республикой Казахстан, определяется правилами проведения дактилоскопической и геномной регистрации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -4452,87 +4538,87 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 16. Использование дактилоскопической информации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Дактилоскопическая информация граждан Республики Казахстан, иностранцев и лиц без гражданства, полученная при дактилоскопической регистрации, используется для:</w:t>
-[...35 lines deleted...]
-      2) учета и контроля иностранцев и лиц без гражданства на территории Республики Казахстан;</w:t>
+      Дактилоскопическая информация граждан Республики Казахстан, иностранных граждан и лиц без гражданства, полученная при дактилоскопической регистрации, используется для:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) подтверждения и (или) установления личности граждан Республики Казахстан, иностранных граждан и лиц без гражданства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) учета и контроля иностранных граждан и лиц без гражданства на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечения безопасности личности, общества и государства;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6268,69 +6354,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) предупреждения, раскрытия и расследования уголовных правонарушений, а также выявления и установления лиц, их совершивших;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) розыска без вести пропавших граждан Республики Казахстан, иностранцев и лиц без гражданства, постоянно проживающих или временно пребывающих в Республике Казахстан;</w:t>
-[...17 lines deleted...]
-      3) установления личности граждан Республики Казахстан, иностранцев и лиц без гражданства по неопознанным трупам;</w:t>
+      2) розыска без вести пропавших граждан Республики Казахстан, иностранных граждан и лиц без гражданства, постоянно проживающих или временно пребывающих в Республике Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) установления личности граждан Республики Казахстан, иностранных граждан и лиц без гражданства по неопознанным трупам;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) установления родственных отношений разыскиваемых или устанавливаемых лиц.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z101" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -6963,51 +7049,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный государственный орган в области внешнеполитической деятельности в сфере дактилоскопической регистрации:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) разрабатывает и утверждает правила сбора и обработки дактилоскопической информации у граждан Республики Казахстан, претендующих на получение паспорта гражданина Республики Казахстан за границей, иностранцев и лиц без гражданства при получении виз Республики Казахстан;</w:t>
+      1) разрабатывает и утверждает правила сбора и обработки дактилоскопической информации у граждан Республики Казахстан, претендующих на получение паспорта гражданина Республики Казахстан за границей, иностранных граждан и лиц без гражданства при получении виз Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осуществляет дактилоскопическую регистрацию в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7018,51 +7104,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осуществляет иные полномочия, предусмотренные законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z739" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сбор и передача дактилоскопической информации иностранцев и лиц без гражданства при получении виз Республики Казахстан за рубежом могут осуществляться путем заключения договора об оказании услуг между загранучреждениями Республики Казахстан и юридическими лицами при условии строгого соблюдения конфиденциальности данных.</w:t>
+      Сбор и передача дактилоскопической информации иностранных граждан и лиц без гражданства при получении виз Республики Казахстан за рубежом могут осуществляться путем заключения договора об оказании услуг между загранучреждениями Республики Казахстан и юридическими лицами при условии строгого соблюдения конфиденциальности данных.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -8261,55 +8347,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>