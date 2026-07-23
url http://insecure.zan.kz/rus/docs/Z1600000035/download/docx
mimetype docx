--- v1 (2026-03-06)
+++ v2 (2026-07-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="76b83a1" w14:textId="76b83a1">
+    <w:p w14:paraId="1fdcce1" w14:textId="1fdcce1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1140,51 +1140,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 399-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 05.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 115-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1295,51 +1295,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) защита от разведывательно-подрывной деятельности:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      основ конституционного строя, государственного суверенитета, территориальной целостности, экономического, научно-технического и оборонного потенциала Республики Казахстан;</w:t>
+      основ конституционного строя, государственного Суверенитета и Независимости Республики Казахстан, унитарности, неприкосновенности границ и территориальной целостности, экономического, научно-технического и оборонного потенциала Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Президента Республики Казахстан и других охраняемых лиц;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1428,98 +1428,246 @@
       незаконным оборотом оружия, боеприпасов, взрывчатых веществ, радиоактивных веществ и ядерных материалов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       незаконным оборотом наркотических средств, психотропных веществ, их аналогов и прекурсоров;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается дополнить абзацем шестым в соответствии с Законом РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) контрразведывательное обеспечение государственных органов, государственных юридических лиц, субъектов квазигосударственного сектора, стратегических и иных объектов Республики Казахстан, имеющих важное государственное значение;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) содействие государственным органам в предупреждении, нейтрализации угроз национальной безопасности и продвижении национальных интересов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Задачи контрразведывательной деятельности могут быть дополнены законами и актами Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 3 с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 4. Принципы контрразведывательной деятельности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2336,51 +2484,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) информировать Президента Республики Казахстан и государственные органы об угрозах национальной безопасности Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) принимать необходимые меры по защите основ конституционного строя, государственного суверенитета, территориальной целостности, экономического, научно-технического и оборонного потенциала Республики Казахстан;</w:t>
+      3) принимать необходимые меры по защите основ конституционного строя, государственного Суверенитета и Независимости Республики Казахстан, унитарности, неприкосновенности границ и территориальной целостности, экономического, научно-технического и оборонного потенциала Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) обеспечивать безопасность Президента Республики Казахстан и других охраняемых лиц;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2445,50 +2593,112 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) выполнять на основе международных договоров Республики Казахстан запросы специальных служб, органов безопасности, правоохранительных органов иностранных государств, международных и иных организаций;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) осуществлять иные обязанности, предусмотренные законами и актами Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 8 с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 9. Права органов, осуществляющих контрразведывательную деятельность</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2878,51 +3088,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) обязательная специальная проверка лиц, оформляемых (переоформляемых) на допуск к сведениям, составляющим государственные секреты Республики Казахстан, а также специальная проверка впервые поступающих на государственную службу или вновь поступающих на государственную службу после ее прекращения, а также претендующих на занятие должности судьи, служащего Национального Банка Республики Казахстан и его ведомств и служащего уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) обязательная специальная проверка иностранцев, привлекаемых на работу в государственные органы Республики Казахстан, а также в государственные юридические лица или субъекты квазигосударственного сектора на должности, связанные с исполнением управленческих функций;</w:t>
+      8) обязательная специальная проверка иностранных граждан, привлекаемых на работу в государственные органы Республики Казахстан, а также в государственные юридические лица или субъекты квазигосударственного сектора на должности, связанные с исполнением управленческих функций;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) запросы специальных служб, органов безопасности, правоохранительных органов иностранных государств, международных и иных организаций в соответствии с международными договорами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2962,91 +3172,111 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 10 с изменениями, внесенными Законом РК от 03.07.2019 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 10 с изменениями, внесенными Законами РК от 03.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 262-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2020); от 23.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 51-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3593,70 +3823,70 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей статьи, связанных с использованием методов и средств, сведения о которых составляют государственные секреты, устанавливаются нормативными правовыми актами органа, осуществляющего контрразведывательную деятельность.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Данные мероприятия не должны затрагивать охраняемые законом неприкосновенность частной жизни, тайну переписки, телефонных переговоров, телеграфных сообщений и почтовых отправлений, а также право на неприкосновенность жилища. Применение в них методов и средств, создающих угрозу жизни и здоровью человека, а также окружающей среде, не допускается.</w:t>
+      Данные мероприятия не должны затрагивать охраняемые законом неприкосновенность частной жизни, тайну переписки, телефонных переговоров, почтовых отправлений и иных сообщений, передаваемых средствами связи, в том числе с применением цифровых технологий, а также право на неприкосновенность жилища. Применение в них методов и средств, создающих угрозу жизни и здоровью человека, а также окружающей среде, не допускается.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z75" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Для технического проведения контрразведывательных мероприятий могут использоваться функции телекоммуникационного оборудования, приобретенного и установленного операторами связи в соответствии с требованиями к сетям и средствам связи, определяемыми законодательством Республики Казахстан в области связи.</w:t>
+      7. Для технического проведения контрразведывательных мероприятий могут использоваться функции телекоммуникационного оборудования, приобретенного и установленного операторами связи в соответствии с требованиями к сетям и средствам связи, в том числе с применением цифровых технологий, определяемыми законодательством Республики Казахстан в области связи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z76" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Служба государственной охраны и уполномоченный орган в сфере внешней разведки вправе проводить контрразведывательные мероприятия, указанные в подпунктах 13) и 14) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -3741,91 +3971,111 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 11 с изменениями, внесенными Законом РК от 02.01.2021 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 11 с изменениями, внесенными Законами РК от 02.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 399-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 05.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 115-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3866,51 +4116,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) разработки Стратегии национальной безопасности Республики Казахстан, иных стратегических и программных документов в сфере обеспечения национальной безопасности Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) принятия решений Президентом Республики Казахстан, Парламентом Республики Казахстан, Правительством Республики Казахстан по вопросам обеспечения национальной безопасности Республики Казахстан;</w:t>
+      2) принятия решений Президентом Республики Казахстан, Курултаем Республики Казахстан, Правительством Республики Казахстан по вопросам обеспечения национальной безопасности Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) принятия решений государственными органами, государственными юридическими лицами, субъектами квазигосударственного сектора в сфере защиты национальных интересов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3957,50 +4207,112 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) предупреждения, вскрытия и пресечения разведывательных и (или) подрывных акций;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) привлечения к административной или уголовной ответственности в порядке, предусмотренном административным или уголовно-процессуальным законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 12 с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 13. Информационное обеспечение и документирование контрразведывательной деятельности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z80" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5350,55 +5662,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>