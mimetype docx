--- v1 (2026-03-12)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3d8acff" w14:textId="3d8acff">
+    <w:p w14:paraId="9778854" w14:textId="9778854">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -521,125 +521,413 @@
         </w:rPr>
         <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      В подпункт 4) предусматривается изменение Законом РК от 09.01.2026 </w:t>
+        <w:t xml:space="preserve">      В подпункт 4) предусматриваются изменения законами РК от 09.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) интернет-портал открытых бюджетов – объект информатизации, обеспечивающий размещение бюджетной отчетности, консолидированной финансовой отчетности, гражданского бюджета, результатов государственного аудита и финансового контроля и иных материалов, информации и документов, подлежащих публикации в соответствии с Бюджетным кодексом Республики Казахстан, а также публичное обсуждение бюджетных программ и отчетов о реализации бюджетных программ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 5) предусматривается в редакции Закона РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) открытые данные – данные, представленные в машиночитаемом виде и предназначенные для дальнейшего использования, повторной публикации в неизменном виде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 6) предусматривается изменение Законом РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...37 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 6) предусматривается в редакции Закона РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) интернет-портал открытых данных – объект информатизации, обеспечивающий централизованное хранение описательной и ссылочной информации по открытым данным;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -655,103 +943,123 @@
         </w:rPr>
         <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      В подпункт 6) предусматривается изменение Законом РК от 09.01.2026 </w:t>
+        <w:t xml:space="preserve">      В подпункт 6-1) предусматриваются изменения законами РК от 09.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) интернет-портал открытых данных – объект информатизации, обеспечивающий централизованное хранение описательной и ссылочной информации по открытым данным;</w:t>
+      6-1) интернет-портал открытого диалога – объект информатизации, обеспечивающий возможность направления пользователями информации запросов посредством блог-платформы первых руководителей субъектов квазигосударственного сектора, за исключением лиц со стопроцентным участием государства, а также участия пользователей информации в интернет-конференциях и опросах;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -769,185 +1077,91 @@
         </w:rPr>
         <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      В подпункт 6-1) предусматривается изменение Законом РК от 09.01.2026 </w:t>
+        <w:t xml:space="preserve">      В подпункт 7) предусматриваются изменения законами РК от 09.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
-[...113 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования). </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1237,71 +1451,91 @@
         </w:rPr>
         <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      В подпункт 8-1) предусматривается изменение Законом РК от 09.01.2026 </w:t>
+        <w:t xml:space="preserve">      В подпункт 8-1) предусматриваются изменения законами РК от 09.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1443,103 +1677,123 @@
         </w:rPr>
         <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      В подпункт 11) предусматривается изменение Законом РК от 09.01.2026 </w:t>
+        <w:t xml:space="preserve">      В подпункт 11) предусматриваются изменения законами РК от 09.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) интернет-портал оценки эффективности деятельности государственных органов – объект информатизации, обеспечивающий размещение информации об оценке деятельности государственных органов, отчетов о достижении целевых индикаторов планов развития государственных органов и планов развития области, города республиканского значения, столицы, разрабатываемых в соответствии с законодательством Республики Казахстан, а также публичное обсуждение деятельности государственных органов;</w:t>
+      11) интернет-портал оценки эффективности деятельности государственных органов – объект информатизации, обеспечивающий размещение информации об оценке деятельности государственных органов, отчетов о достижении целевых индикаторов планов развития государственных органов и планов развития столицы, области, города республиканского значения, разрабатываемых в соответствии с законодательством Республики Казахстан, а также публичное обсуждение деятельности государственных органов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1775,51 +2029,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в действие с 01.01.2025).</w:t>
+        <w:t xml:space="preserve"> в действие с 01.01.2025); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2467,50 +2741,68 @@
         <w:t>
       6) неразглашения государственных секретов и иных охраняемых законом тайн;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z737" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) неприкосновенности частной жизни, личной и семейной тайны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1) недопустимости посягательства на честь и достоинство человека;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z738" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) соблюдения прав и законных интересов физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z739" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2565,143 +2857,149 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) ответственности за нарушение требований законодательства Республики Казахстан о доступе к информации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
-        <w:br/>
-[...12 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Закон дополнен статьей 4-1 в соответствии с Законом РК от 13.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 5. Ограничение права на доступ к информации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z742" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Право на доступ к информации ограничивается только законами и лишь в той мере, в какой это необходимо в целях защиты конституционного строя, охраны общественного порядка, прав и свобод человека, здоровья и нравственности населения.</w:t>
+      1. Право на доступ к информации ограничивается только законами и лишь в той мере, в какой это необходимо в целях защиты основ конституционного строя, прав и свобод человека и гражданина, охраны общественного порядка, здоровья граждан и нравственности общества.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z743" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ограничение доступа к информации должно осуществляться только на определенный срок, необходимый для достижения целей, указанных в пункте 1 настоящей статьи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z744" w:id="45"/>
     <w:p>
@@ -2766,51 +3064,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Статья 5 в редакции Закона РК от 13.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z6" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7267,51 +7585,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 13. Обеспечение доступа к открытым заседаниям</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
     <w:bookmarkStart w:name="z704" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Заседания Палат Парламента Республики Казахстан, Правительства Республики Казахстан и коллегиальных органов центральных исполнительных органов и местных представительных и исполнительных органов области, города республиканского значения, столицы, района (города областного значения) являются открытыми и доступными пользователям информации, за исключением закрытых заседаний, а также заседаний правоохранительных и специальных государственных органов.</w:t>
+      1. Заседания Курултая Республики Казахстан, Правительства Республики Казахстан и коллегиальных органов центральных исполнительных органов и местных представительных и исполнительных органов столицы, области, города республиканского значения, района (города областного значения) являются открытыми и доступными пользователям информации, за исключением закрытых заседаний, а также заседаний правоохранительных и специальных государственных органов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
     <w:bookmarkStart w:name="z705" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. При рассмотрении вопросов, которые относятся к категории информации с ограниченным доступом, а также в иных случаях, предусмотренных законами Республики Казахстан, заседания могут проводиться в закрытом режиме без присутствия пользователей информации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
@@ -7325,160 +7643,180 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       О данном решении пользователи информации извещаются не позднее чем за три рабочих дня путем размещения данной информации на интернет-ресурсе обладателя информации, в масс-медиа и помещении, занимаемом обладателем информации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z706" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Порядок доступа пользователей информации к заседаниям Палат Парламента Республики Казахстан и Правительства Республики Казахстан определяется их регламентами.</w:t>
+      3. Порядок доступа пользователей информации к заседаниям Курултая Республики Казахстан и Правительства Республики Казахстан определяется их регламентами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
     <w:bookmarkStart w:name="z707" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Порядок доступа пользователей информации к заседаниям коллегиальных органов центральных исполнительных органов и местных представительных и исполнительных органов области, города республиканского значения, столицы, района (города областного значения) определяется правилами доступа к заседаниям обладателей информации, утверждаемыми уполномоченным органом в области доступа к информации.</w:t>
+      Порядок доступа пользователей информации к заседаниям коллегиальных органов центральных исполнительных органов и местных представительных и исполнительных органов столицы, области, города республиканского значения, района (города областного значения) определяется правилами доступа к заседаниям обладателей информации, утверждаемыми уполномоченным органом в области доступа к информации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
     <w:bookmarkStart w:name="z708" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Палаты Парламента Республики Казахстан, Правительство Республики Казахстан, коллегиальные органы центральных исполнительных органов и местных представительных и исполнительных органов области, города республиканского значения, столицы, района (города областного значения) обеспечивают трансляцию открытых заседаний, в том числе на интернет-ресурсах.</w:t>
+      4. Курултай Республики Казахстан, Правительство Республики Казахстан, коллегиальные органы центральных исполнительных органов и местных представительных и исполнительных органов столицы, области, города республиканского значения, района (города областного значения) обеспечивают трансляцию открытых заседаний, в том числе на интернет-ресурсах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Статья 13 - в редакции Закона РК от 02.10.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 31-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); с изменениями, внесенными Законом РК от 13.01.2025 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); с изменениями, внесенными Законами РК от 13.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9077,51 +9415,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       образцы заявлений и запросов, принимаемых государственным органом к рассмотрению в соответствии с законами и иными нормативными правовыми актами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
     <w:bookmarkStart w:name="z274" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14-1) информацию о правах и обязанностях граждан, иностранцев и лиц без гражданства в соответствующих сферах;</w:t>
+      14-1) информацию о правах и обязанностях граждан Республики Казахстан, иностранных граждан и лиц без гражданства в соответствующих сферах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
     <w:bookmarkStart w:name="z198" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) информацию, неоднократно запрашиваемую пользователями информации, по результатам обобщения и анализа поступивших запросов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
     <w:bookmarkStart w:name="z199" w:id="212"/>
     <w:p>
@@ -9261,1300 +9599,1320 @@
         <w:t>
       1) отчет о результатах проведенного мониторинга исполнения бюджета города районного значения, села, поселка, сельского округа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
     <w:bookmarkStart w:name="z206" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) время, место созыва схода, собрания местного сообщества и обсуждаемые вопросы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z207" w:id="220"/>
+    <w:bookmarkStart w:name="z923" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) состав собрания местного сообщества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z207" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) протоколы схода или собрания местного сообщества, а также принятые на них решения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z208" w:id="221"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z208" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. На интернет-ресурсах государственных учреждений, не являющихся государственными органами, должны размещаться:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z209" w:id="222"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z209" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) общая информация о деятельности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z210" w:id="223"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z210" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       история;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z211" w:id="224"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z211" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       организационная структура;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z212" w:id="225"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z212" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сведения о руководстве;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z213" w:id="226"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z213" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сведения о деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z214" w:id="227"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z214" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       информация о деятельности консультативно-совещательных органов (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z215" w:id="228"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z215" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       контактные данные (почтовый адрес, адрес электронной почты, номера телефонов справочных служб, структурных подразделений, территориальных представительств (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z216" w:id="229"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z216" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) информация по вакантным должностям: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z217" w:id="230"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z217" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       объявленные вакантные должности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z218" w:id="231"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z218" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       квалификационные требования к кандидатам на занятие вакантных должностей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z219" w:id="232"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z219" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       номера телефонов для получения информации о вакантных должностях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z220" w:id="233"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z220" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) официальные новости, пресс-релизы, календари предстоящих событий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z221" w:id="234"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z221" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) финансовая отчетность, информация о расходовании средств, выделенных из республиканского и местных бюджетов, гражданский бюджет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z222" w:id="235"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z222" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) нормативные правовые акты, регулирующие их деятельность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z223" w:id="236"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z223" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) сведения о проводимых государственных закупках в порядке, предусмотренном законодательством Республики Казахстан о государственных закупках;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z224" w:id="237"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z224" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) информация в сфере международного сотрудничества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z225" w:id="238"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z225" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) информация, неоднократно запрашиваемая пользователями информации, по результатам обобщения и анализа поступивших запросов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z226" w:id="239"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z226" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) данные о результатах проведенных социологических, аналитических и иных исследований, а также опросов населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z227" w:id="240"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z227" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) перечень баз (банков) данных, реестров, регистров, кадастров, находящихся в их ведении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z228" w:id="241"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z228" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) сервис "Вопрос-ответ";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z229" w:id="242"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z229" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) график личного приема физических лиц и представителей юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z230" w:id="243"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z230" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) контактные данные (фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность), номер телефона и адрес электронной почты) уполномоченных лиц, посредством которых предоставляется возможность получить информацию по вопросам личного приема физических лиц и представителей юридических лиц, а также рассмотрения обращений и запросов, включая порядок обжалования решений и (или) действий (бездействия) по результатам рассмотрения обращений и запросов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z231" w:id="244"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z231" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) образцы заявлений и запросов, принимаемых к рассмотрению в соответствии с законами и иными нормативными правовыми актами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z232" w:id="245"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z232" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) иная информация, обязанность размещения которой установлена законами Республики Казахстан, или информация, размещение которой государственное учреждение, не являющееся государственным органом, считает необходимым.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z233" w:id="246"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z233" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. На интернет-ресурсах субъектов квазигосударственного сектора должны размещаться: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z234" w:id="247"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z234" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) общая информация о деятельности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z786" w:id="248"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z786" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       история;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z787" w:id="249"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z787" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       организационная структура (перечень подразделений с указанием руководителей);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z788" w:id="250"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z788" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сведения о руководстве (должностные обязанности в курируемых сферах, сведения о трудовой деятельности и образовании);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z789" w:id="251"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z789" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       виды деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z790" w:id="252"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z790" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       стратегия развития, план развития национальных управляющих холдингов, национальных холдингов и национальных компаний;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z791" w:id="253"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z791" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       информация о деятельности консультативно-совещательных органов (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z793" w:id="255"/>
+    <w:bookmarkStart w:name="z792" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      контактные данные (почтовый адрес, адрес электронной почты, номера телефонов) справочных служб, структурных подразделений, территориальных представительств и дочерних, зависимых и иных юридических лиц, являющихся аффилированными с ними в соответствии с законами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z793" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       информация о приобретении (отчуждении) активов, кадровых изменениях в руководящем составе (в том числе дочерних и зависимых организаций); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z242" w:id="256"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z242" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) информация по вакантным должностям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z243" w:id="257"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z243" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       объявленные вакантные должности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z244" w:id="258"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z244" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       квалификационные требования к кандидатам на занятие вакантных должностей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z245" w:id="259"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z245" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       номера телефонов для получения информации о вакантных должностях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z246" w:id="260"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z246" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) официальные новости, пресс-релизы, календари предстоящих событий; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z247" w:id="261"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z247" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) финансовая отчетность, а также информация о расходовании средств, выделенных из республиканского и местных бюджетов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z249" w:id="263"/>
+    <w:bookmarkStart w:name="z248" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) информация о деятельности дочерних, зависимых и иных юридических лиц, являющихся аффилированными с ними в соответствии с законами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z249" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) нормативные документы, регламентирующие деятельность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z250" w:id="264"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z250" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) информация о закупках товаров (работ, услуг);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z251" w:id="265"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z251" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) информация в сфере международного сотрудничества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z252" w:id="266"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z252" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) статистические показатели и результаты деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z253" w:id="267"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z253" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) аналитические отчеты и доклады о проделанной работе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z254" w:id="268"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z254" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) данные о результатах проведенных социологических, аналитических и иных исследований, а также опросов населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z255" w:id="269"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z255" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) информация, неоднократно запрашиваемая пользователями информации, по результатам обобщения и анализа поступивших запросов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z256" w:id="270"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z256" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) перечень баз (банков) данных, реестров, регистров, кадастров, находящихся в их ведении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z257" w:id="271"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z257" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) сервис "Вопрос-ответ";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z258" w:id="272"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z258" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) график личного приема физических лиц и представителей юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z259" w:id="273"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z259" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) контактные данные (фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность), номер телефона и адрес электронной почты) уполномоченных лиц, посредством которых предоставляется возможность получить информацию по вопросам личного приема физических лиц и представителей юридических лиц, а также рассмотрения обращений и запросов, включая порядок обжалования решений и (или) действий (бездействия) по результатам рассмотрения обращений и запросов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z260" w:id="274"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z260" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) образцы заявлений и запросов, принимаемых к рассмотрению в соответствии с законами и иными нормативными правовыми актами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z261" w:id="275"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z261" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) иная информация, обязанность размещения которой установлена законами Республики Казахстан, или информация, размещение которой субъект квазигосударственного сектора считает необходимым.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z262" w:id="276"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z262" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. На интернет-ресурсах получателей бюджетных средств размещается информация, касающаяся использования бюджетных средств, выделенных из республиканского и местных бюджетов, и не отнесенная к информации с ограниченным доступом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z263" w:id="277"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z263" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. На интернет-ресурсах субъектов рынка, занимающих монопольное положение, размещаются нормативные правовые акты Республики Казахстан, регламентирующие вопросы ценообразования на товары (работы, услуги), производимые и реализуемые субъектами рынка, занимающими монопольное положение, а также цены на производимые (реализуемые) ими товары (работы, услуги).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z264" w:id="278"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z264" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. На интернет-ресурсах исполнителей функций центральных и (или) местных исполнительных органов размещается информация, касающаяся осуществления функций центральных и (или) местных исполнительных органов в соответствующей отрасли (сфере) государственного управления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z71" w:id="279"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z71" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12. Обладатель информации, не имеющий технической возможности размещать информацию на собственном интернет-ресурсе, размещает ее на интернет-ресурсе местного исполнительного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z81" w:id="280"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z81" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Актуализация ленты новостей на интернет-ресурсе обладателя информации должна осуществляться ежедневно, актуализация иных разделов осуществляется не позднее трех рабочих дней со дня получения или создания информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z82" w:id="281"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z82" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Информация на интернет-ресурсе должна предоставляться на казахском и русском языках. Интернет-ресурс обладателя информации может иметь версии на других языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkEnd w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10583,90 +10941,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="282"/>
+    <w:bookmarkStart w:name="z83" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Информация с ограниченным доступом не подлежит размещению на интернет-ресурсе обладателя информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z84" w:id="283"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z84" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Бесплатный доступ к нормативным правовым актам через интернет обеспечивается также посредством веб-портала "электронного правительства" в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkEnd w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10868,335 +11226,375 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в действие с 01.01.2025).</w:t>
+        <w:t xml:space="preserve"> в действие с 01.01.2025); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="284"/>
+    <w:bookmarkStart w:name="z17" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 17. Размещение информации на веб-портале "электронного правительства"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z85" w:id="285"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z85" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Пользователи информации могут получать и использовать информацию, размещаемую в соответствии с настоящим Законом обладателями информации на компонентах веб-портала "электронного правительства", а также участвовать в ее обсуждении при условии регистрации на веб-портале "электронного правительства" либо авторизации на компонентах веб-портала "электронного правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z265" w:id="286"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z265" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. На интернет-портале открытых данных обладателями информации, указанными в подпунктах 1), 2), 3) и 7) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона, размещаются и своевременно актуализируются открытые данные.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z266" w:id="287"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z266" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган в области доступа к информации вправе запрашивать открытые данные у обладателей информации для размещения на интернет-портале открытых данных по результатам опроса общественного мнения о потребностях населения Республики Казахстан в открытых данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z267" w:id="288"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z267" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обладатели информации вправе также размещать информацию на интернет-портале открытых данных в целях проактивного распространения информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z268" w:id="289"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z268" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. На интернет-портале открытых бюджетов обладателями информации, указанными в подпункте 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона, размещаются бюджетная отчетность, консолидированная финансовая отчетность, гражданский бюджет, результаты государственного аудита и финансового контроля, материалы, информация и документы, подлежащие публикации в соответствии с Бюджетным кодексом Республики Казахстан, а также проводится публичное обсуждение проектов бюджетных программ и отчетов о реализации бюджетных программ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z86" w:id="290"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z86" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4. На интернет-портале открытых нормативных правовых актов государственными органами – разработчиками проектов нормативных правовых актов до направления на согласование в заинтересованные государственные органы для публичного обсуждения размещаются консультативные документы регуляторной политики и проекты нормативных правовых актов вместе с пояснительными записками и сравнительными таблицами к ним (в случаях внесения изменений и (или) дополнений в законы), а также иная информация, предусмотренная правилами законотворческой работы Правительства Республики Казахстан. Отчеты по результатам публичного обсуждения также размещаются на интернет-портале открытых нормативных правовых актов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z275" w:id="291"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z275" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Размещение информации на интернет-портале открытых нормативных правовых актов осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z89" w:id="292"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z89" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. На интернет-портале оценки эффективности деятельности государственных органов обладателями информации, указанными в подпункте 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> настоящего Закона, в пределах своей компетенции размещаются информация об оценке деятельности государственных органов, отчеты о достижении целевых индикаторов планов развития государственных органов и планов развития области, города республиканского значения, столицы, разрабатываемых в соответствии с законодательством Республики Казахстан, а также проводится публичное обсуждение деятельности государственных органов.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z269" w:id="293"/>
+        <w:t xml:space="preserve"> настоящего Закона, в пределах своей компетенции размещаются информация об оценке деятельности государственных органов, отчеты о достижении целевых индикаторов планов развития государственных органов и планов развития столицы, области, города республиканского значения, разрабатываемых в соответствии с законодательством Республики Казахстан, а также проводится публичное обсуждение деятельности государственных органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z269" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. На интернет-портале открытого диалога обладатели информации, указанные в подпунктах 1) и 3) статьи 8 настоящего Закона, проводят интернет-конференции и опросы, а также обладатели информации, указанные в подпункте 3), предоставляют ответы на запросы, поступившие посредством блог-платформы первых руководителей субъектов квазигосударственного сектора, за исключением лиц со стопроцентным участием государства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkEnd w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11338,51 +11736,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в действие с 01.01.2025).</w:t>
+        <w:t xml:space="preserve"> в действие с 01.01.2025); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -11476,210 +11894,210 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 17-2. Обеспечение доступа лиц с инвалидностью к информации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z795" w:id="294"/>
+    <w:bookmarkStart w:name="z795" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государство обеспечивает лицам с инвалидностью доступ к информации в соответствии с законодательством Республики Казахстан посредством:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z796" w:id="295"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z796" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) выпуска периодической, научной, учебно-методической, справочно-информационной и художественной литературы для лиц с инвалидностью, в том числе издаваемой рельефно-точечным шрифтом Брайля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z797" w:id="296"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z797" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сурдоперевода или перевода в виде субтитров не менее одной телепрограммы новостного характера в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z798" w:id="297"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z798" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) соответствия интернет-ресурсов обладателей информации национальному стандарту по обеспечению доступности веб-контента для лиц с инвалидностью; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z799" w:id="298"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z799" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) адаптированности интернет-ресурсов государственных органов и субъектов квазигосударственного сектора для использования лицами с инвалидностью с нарушениями зрения и (или) слуха;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z800" w:id="299"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z800" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) свободного доступа к информационным стендам и (или) другим техническим средствам аналогичного назначения с информацией о деятельности обладателей информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z801" w:id="300"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z801" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) размещения на интернет-ресурсе уполномоченного органа в сфере социальной защиты населения и территориальных подразделений его ведомств актуальной и полной информации о мерах социальной защиты лиц с инвалидностью. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z802" w:id="301"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z802" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В качестве средства межличностного общения используется перевод на жестовый язык, который применяется также в программах обучения организаций образования для детей с нарушением слуха.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkEnd w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11715,90 +12133,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 18. Обжалование незаконного ограничения права на доступ к информации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="302"/>
+    <w:bookmarkStart w:name="z90" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Незаконное ограничение права на доступ к информации может быть обжаловано в порядке, установленном законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z467" w:id="303"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z467" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жалоба на действия (бездействие) должностных лиц, а также на решения государственных органов подается не позднее трех месяцев, когда гражданину стало известно о совершении действия или принятии решения соответствующим должностным лицом или органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkEnd w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11817,148 +12235,148 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2021).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="304"/>
+    <w:bookmarkStart w:name="z19" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 19. Комиссия по вопросам доступа к информации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z270" w:id="305"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z270" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В целях учета и защиты общественных интересов в области доступа к информации, а также удовлетворения потребностей пользователей информации при уполномоченном органе в области доступа к информации создается консультативно-совещательный орган – Комиссия по вопросам доступа к информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z271" w:id="306"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z271" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Под общественными интересами в области доступа к информации понимается создание благоприятных условий, форм, механизмов и способов реализации конституционного права каждого свободно получать и распространять информацию любым, не запрещенным законом способом. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z272" w:id="307"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z272" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Деятельность Комиссии по вопросам доступа к информации осуществляется на основе прозрачности и открытости при обсуждении и решении вопросов, входящих в ее компетенцию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z273" w:id="308"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z273" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заседания Комиссии по вопросам доступа к информации проводятся не реже одного раза в квартал, в последней декаде последнего месяца квартала.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkEnd w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11994,2566 +12412,2586 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 19-1. Государственный контроль в области доступа к информации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z804" w:id="309"/>
+    <w:bookmarkStart w:name="z804" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственный контроль в области доступа к информации осуществляется уполномоченным органом в области доступа к информации в форме дистанционного контроля и внеплановых проверок в соответствии с настоящей статьей на предмет соответствия деятельности субъектов контроля требованиям законодательства Республики Казахстан о доступе к информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z805" w:id="310"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z805" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Субъектами контроля в области доступа к информации (далее – субъекты контроля) являются обладатели информации, указанные в подпункте 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> настоящего Закона, за исключением Парламента Республики Казахстан, Национального Банка Республики Казахстан, судов и уполномоченного государственного органа в сфере судебного администрирования.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z806" w:id="311"/>
+        <w:t xml:space="preserve"> настоящего Закона, за исключением Курултая Республики Казахстан, Национального Банка Республики Казахстан, судов и уполномоченного государственного органа в сфере судебного администрирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z806" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Объектами государственного контроля в области доступа к информации являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z807" w:id="312"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z807" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) информационные стенды и (или) другие технические средства аналогичного назначения с информацией о деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z808" w:id="313"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z808" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) интернет-ресурсы обладателей информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z809" w:id="314"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z809" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) компоненты веб-портала "электронного правительства";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z810" w:id="315"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z810" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) онлайн-трансляции открытых заседаний, записи и (или) ссылки на записи открытого заседания, сохраненные на общедоступном интернет-ресурсе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z811" w:id="316"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z811" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) протоколы и стенограммы открытых заседаний;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z812" w:id="317"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z812" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) материалы, документы и сведения, относящиеся к предмету дистанционного контроля и (или) внеплановой проверки, на бумажных и (или) электронных носителях либо их копии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z813" w:id="318"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z813" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Дистанционный контроль проводится без посещения субъекта контроля уполномоченным органом в области доступа к информации на основе анализа и данных информационных систем, электронных информационных ресурсов, открытых источников, масс-медиа, а также других сведений о деятельности субъекта контроля. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z814" w:id="319"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z814" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Целями дистанционного контроля являются своевременное пресечение и недопущение нарушений, предоставление субъектам контроля права самостоятельного устранения нарушений, выявленных по результатам дистанционного контроля. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z815" w:id="320"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z815" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Дистанционный контроль проводится не чаще одного раза в квартал. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z816" w:id="321"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z816" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. При выявлении нарушений по результатам дистанционного контроля на имя первого руководителя либо лица, его замещающего, оформляется и направляется рекомендация об устранении нарушений в срок не позднее трех рабочих дней со дня выявления нарушений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z817" w:id="322"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z817" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В рекомендации об устранении нарушений уполномоченным органом в области доступа к информации указываются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z818" w:id="323"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z818" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) номер, дата и место составления рекомендации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z819" w:id="324"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z819" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выявленные нарушения со ссылкой на конкретные нормы настоящего Закона и иных нормативных правовых актов в области доступа к информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z820" w:id="325"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z820" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) рекомендации и меры, которые необходимо принять субъекту контроля для устранения нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z821" w:id="326"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z821" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сроки для устранения нарушений, не превышающие тридцати календарных дней со дня вручения рекомендации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z822" w:id="327"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z822" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) фамилия и инициалы, подпись должностного лица (должностных лиц) уполномоченного органа в области доступа к информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z823" w:id="328"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z823" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Рекомендация об устранении нарушений направляется одним из нижеперечисленных способов и считается врученной в следующих случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z824" w:id="329"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z824" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) почтой – с даты уведомления о получении почтового отправления заказным письмом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z825" w:id="330"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z825" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) электронным способом – с даты уведомления о доставке посредством системы электронного документооборота.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z826" w:id="331"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z826" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Субъект контроля в случае несогласия с нарушениями, указанными в рекомендации, вправе направить в уполномоченный орган в области доступа к информации возражение в течение пяти рабочих дней со дня, следующего за днем ее вручения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z827" w:id="332"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z827" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган в области доступа к информации рассматривает возражение субъекта контроля и в течение пяти рабочих дней предоставляет мотивированный ответ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z828" w:id="333"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z828" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мотивированный ответ пересмотру не подлежит.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z829" w:id="334"/>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z829" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Информация по исполнению рекомендации об устранении нарушений направляется субъектом контроля в уполномоченный орган в области доступа к информации в срок не позднее двух рабочих дней со дня исполнения рекомендации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z830" w:id="335"/>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z830" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К предоставленной информации субъект контроля прилагает материалы (при необходимости), доказывающие факт устранения нарушения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z831" w:id="336"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z831" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. После получения информации об устранении нарушений, указанных в рекомендации, уполномоченный орган в области доступа к информации принимает одно из следующих решений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z832" w:id="337"/>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z832" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) об исполнении рекомендации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z833" w:id="338"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z833" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) о неисполнении либо частичном исполнении рекомендации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z834" w:id="339"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z834" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Основаниями для назначения внеплановой проверки служат:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z835" w:id="340"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z835" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) неисполнение либо частичное исполнение рекомендаций об устранении нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z836" w:id="341"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z836" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) непредоставление информации по исполнению рекомендаций об устранении нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z837" w:id="342"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z837" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обращения физических и юридических лиц по нарушениям требований законодательства Республики Казахстан о доступе к информации при наличии убедительных оснований и подтверждающих доказательств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z838" w:id="343"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z838" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) требование прокурора по конкретным фактам причинения либо угрозы причинения вреда правам и законным интересам физических и юридических лиц, государства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z839" w:id="344"/>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z839" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) поручение органа уголовного преследования по основаниям, предусмотренным Уголовно-процессуальным кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z840" w:id="345"/>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z840" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Внеплановые проверки не проводятся в случаях анонимных обращений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z841" w:id="346"/>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z841" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Внеплановая проверка назначается без уведомления субъекта контроля в течение пяти рабочих дней с момента возникновения одного из оснований, предусмотренных пунктом 13 настоящей статьи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z842" w:id="347"/>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z842" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Субъекты контроля либо их уполномоченные представители при проведении внеплановой проверки вправе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z843" w:id="348"/>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z843" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) не допускать к проверке должностных лиц уполномоченного органа в области доступа к информации, прибывших для проведения проверки, в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z844" w:id="349"/>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z844" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       превышения либо истечения указанных в акте о назначении проверки (дополнительном акте о продлении срока при его наличии) сроков, не соответствующих срокам, установленным настоящей статьей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z845" w:id="350"/>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z845" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отсутствия документов, предусмотренных частью первой пункта 20 настоящей статьи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z846" w:id="351"/>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z846" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) не представлять документы и сведения, если они не относятся к предмету проводимой проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z847" w:id="352"/>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z847" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) по выявленным в результате проверки нарушениям в случае необходимости дополнительных временных и (или) финансовых затрат не позднее трех рабочих дней обратиться в уполномоченный орган в области доступа к информации с заявлением о продлении сроков устранения нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z848" w:id="353"/>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z848" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) обжаловать акт о результатах проверки, а также действия (бездействие) должностного лица (должностных лиц) уполномоченного органа в области доступа к информации в порядке, установленном законодательством Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z849" w:id="354"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z849" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) не исполнять не основанные на законе запреты должностного лица (должностных лиц) уполномоченного органа в области доступа к информации, ограничивающие деятельность проверяемого субъекта контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z850" w:id="355"/>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z850" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) фиксировать процесс осуществления проверки, а также отдельные действия должностного лица (должностных лиц) уполномоченного органа в области доступа к информации, проводимые им (ими) в рамках проверки, с помощью средств аудио- и видеотехники, не создавая препятствий деятельности должностного лица (должностных лиц).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z851" w:id="356"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z851" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Субъекты контроля либо их уполномоченные представители при проведении внеплановой проверки обязаны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z852" w:id="357"/>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z852" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) обеспечить беспрепятственный доступ должностному лицу (должностным лицам) уполномоченного органа в области доступа к информации на территорию и в помещения проверяемого субъекта контроля с соблюдением требований пропускного и внутриобъектового режимов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z853" w:id="358"/>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z853" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) представлять должностному лицу (должностным лицам) уполномоченного органа в области доступа к информации документы (сведения) на бумажных и электронных носителях либо их копии для приобщения к акту о результатах проведенной проверки, а также доступ к автоматизированным базам данных (информационным системам) в соответствии с предметом проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z854" w:id="359"/>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z854" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сделать отметку о получении акта о назначении проверки в день начала проверки и акта о результатах проведенной проверки в день завершения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z855" w:id="360"/>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z855" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) не допускать внесения изменений и дополнений в проверяемые документы в период проведения проверки, если иное не предусмотрено настоящим Законом либо иными законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z856" w:id="361"/>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z856" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) обеспечить пребывание руководителя либо его уполномоченного лица по месту нахождения проверяемого субъекта контроля в назначенные сроки проверки. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z857" w:id="362"/>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z857" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Должностное лицо (должностные лица) уполномоченного органа в области доступа к информации при проведении внеплановой проверки или дистанционного контроля имеет (имеют) право:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z858" w:id="363"/>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z858" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) беспрепятственного доступа на территорию и в помещения проверяемого субъекта контроля в соответствии с предметом проверки с соблюдением требований пропускного и внутриобъектового режимов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z859" w:id="364"/>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z859" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получать документы (сведения) на бумажных и электронных носителях либо их копии для приобщения к акту о результатах проверки или рекомендации об устранении нарушений, а также доступ к автоматизированным базам данных (информационным системам) в соответствии с предметом проверки или дистанционного контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z860" w:id="365"/>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z860" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) привлекать специалистов, консультантов и экспертов государственных органов и иных организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z861" w:id="366"/>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z861" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осуществлять аудио-, фото- и видеосъемку.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z862" w:id="367"/>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z862" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Должностное лицо (должностные лица) уполномоченного органа в области доступа к информации при проведении внеплановой проверки или дистанционного контроля обязано (обязаны):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z863" w:id="368"/>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z863" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) соблюдать законодательство Республики Казахстан, права и законные интересы проверяемого субъекта контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z864" w:id="369"/>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z864" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проводить проверку или дистанционный контроль на основании и в строгом соответствии с порядком, установленным настоящей статьей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z865" w:id="370"/>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z865" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) не препятствовать установленному режиму работы проверяемого субъекта контроля в период проведения проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z866" w:id="371"/>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z866" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) не препятствовать проверяемому субъекту контроля либо его уполномоченному представителю присутствовать при проведении проверки, давать разъяснения по вопросам, относящимся к предмету проверки или дистанционного контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z867" w:id="372"/>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z867" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) предоставлять проверяемому субъекту контроля необходимую информацию, относящуюся к предмету проверки или дистанционного контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z868" w:id="373"/>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z868" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) вручить проверяемому субъекту контроля акт о результатах проверки или рекомендацию об устранении нарушений не позднее срока завершения проверки или дистанционного контроля, указанного в акте о назначении проверки (дополнительном акте о продлении срока при его наличии) или рекомендации об устранении нарушений (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z869" w:id="374"/>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z869" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) обеспечить сохранность документов и сведений, полученных в результате проведения проверки или дистанционного контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z870" w:id="375"/>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z870" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) своевременно и в полной мере исполнять предоставленные в соответствии с законами Республики Казахстан полномочия по предупреждению, выявлению и пресечению нарушений требований, установленных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z871" w:id="376"/>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z871" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Внеплановая проверка проводится на основании акта о назначении внеплановой проверки. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z872" w:id="377"/>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z872" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Должностное лицо (должностные лица) уполномоченного органа в области доступа к информации при проведении внеплановой проверки субъектов контроля предоставляет (предоставляют):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z873" w:id="378"/>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z873" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) акт о назначении внеплановой проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z874" w:id="379"/>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z874" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) служебное удостоверение либо идентификационную карту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z875" w:id="380"/>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z875" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В акте о назначении внеплановой проверки указываются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z876" w:id="381"/>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z876" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) номер и дата акта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z877" w:id="382"/>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z877" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наименование уполномоченного органа в области доступа к информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z878" w:id="383"/>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z878" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность) и должность уполномоченного на проведение внеплановой проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z879" w:id="384"/>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z879" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сведения о специалистах, консультантах и экспертах государственных органов и организаций, привлекаемых для проведения внеплановой проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z880" w:id="385"/>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z880" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) наименование субъекта контроля и его место нахождения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z881" w:id="386"/>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z881" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) предмет назначенной внеплановой проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z882" w:id="387"/>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z882" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) срок проведения внеплановой проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z883" w:id="388"/>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z883" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) основания проведения внеплановой проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z884" w:id="389"/>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z884" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) права и обязанности субъекта контроля, предусмотренные пунктами 15 и 16 настоящей статьи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z885" w:id="390"/>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z885" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) подпись лица, уполномоченного подписывать акты, печать уполномоченного органа в области доступа к информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z886" w:id="391"/>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z886" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) подпись руководителя субъекта контроля либо его уполномоченного лица о получении или об отказе в получении акта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z887" w:id="392"/>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z887" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Акты о назначении, приостановлении, возобновлении, прекращении и продлении внеплановых проверок подписываются должностным лицом (должностными лицами) уполномоченного органа в области доступа к информации и вручаются руководителю субъекта контроля либо уполномоченному им лицу для ознакомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z888" w:id="393"/>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z888" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Течение срока внеплановых проверок приостанавливается на срок действия чрезвычайной ситуации природного, техногенного и социального характера, введения режима чрезвычайного положения, возникновения или угрозы возникновения распространения эпидемии, очагов карантинных объектов и особо опасных вредных организмов, инфекционных, паразитарных заболеваний, отравлений, радиационных аварий и связанных с ними ограничений, а также в случае реорганизации субъекта контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z889" w:id="394"/>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z889" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Внеплановая проверка возобновляется в течение десяти рабочих дней со дня прекращения действия чрезвычайной ситуации природного, техногенного и социального характера, введения режима чрезвычайного положения, возникновения или угрозы возникновения распространения эпидемии, очагов карантинных объектов и особо опасных вредных организмов, инфекционных, паразитарных заболеваний, отравлений, радиационных аварий и связанных с ними ограничений, а также определения правопреемника реорганизованного субъекта контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z890" w:id="395"/>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z890" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Течение срока внеплановой проверки прекращается в случае ликвидации субъекта контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z891" w:id="396"/>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z891" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Срок проведения внеплановой проверки устанавливается с учетом объема предстоящих работ, поставленных задач и не должен превышать десять рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z892" w:id="397"/>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z892" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Срок проведения внеплановой проверки может быть продлен только один раз руководителем уполномоченного органа в области доступа к информации либо лицом, его замещающим, не более чем на пять рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z893" w:id="398"/>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z893" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продление срока проведения внеплановой проверки оформляется дополнительным актом о продлении внеплановой проверки с уведомлением субъекта контроля, в котором указываются номер, дата регистрации предыдущего акта о назначении внеплановой проверки и причина продления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z894" w:id="399"/>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z894" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о продлении срока внеплановой проверки вручается субъекту контроля уполномоченным органом в области доступа к информации за один рабочий день до продления с уведомлением о вручении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z895" w:id="400"/>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z895" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Началом проведения внеплановой проверки считается дата вручения субъекту контроля либо его уполномоченному лицу акта о назначении внеплановой проверки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z896" w:id="401"/>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z896" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. По результатам внеплановой проверки должностным лицом (должностными лицами) уполномоченного органа в области доступа к информации составляется в трех экземплярах акт о результатах внеплановой проверки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z897" w:id="402"/>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z897" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Первый экземпляр акта о результатах внеплановой проверки в электронной форме сдается в государственный орган, осуществляющий в пределах своей компетенции деятельность в области государственной правовой статистики и специальных учетов, второй экземпляр с копиями приложений, за исключением копий документов, имеющихся в оригинале у субъекта контроля, на бумажном носителе под роспись или в электронной форме передается субъекту контроля для ознакомления и принятия мер по устранению выявленных нарушений и других действий, третий экземпляр остается в уполномоченном органе в области доступа к информации, проводившем проверку.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z898" w:id="403"/>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z898" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае наличия замечаний и (или) возражений по результатам внеплановой проверки субъект контроля излагает их в письменном виде. Замечания и (или) возражения прилагаются к акту о результатах внеплановой проверки, о чем делается соответствующая отметка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z899" w:id="404"/>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z899" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. В акте о результатах внеплановой проверки указываются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z900" w:id="405"/>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z900" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) номер, дата, время и место составления акта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z901" w:id="406"/>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z901" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наименование уполномоченного органа в области доступа к информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z902" w:id="407"/>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z902" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) дата и номер акта о назначении внеплановой проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z903" w:id="408"/>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z903" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность) и должность должностного лица уполномоченного органа в области доступа к информации, проводившего внеплановую проверку;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z904" w:id="409"/>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z904" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сведения о специалистах, консультантах и экспертах государственных органов и организаций, привлекаемых для проведения внеплановой проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z905" w:id="410"/>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z905" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) наименование субъекта контроля и его место нахождения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z906" w:id="411"/>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z906" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) предмет внеплановой проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z907" w:id="412"/>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z907" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) срок и период проведения внеплановой проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z908" w:id="413"/>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z908" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) требования об устранении выявленных нарушений с указанием срока исполнения требований и принятия мер в отношении лиц, допустивших нарушения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z909" w:id="414"/>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z909" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) сведения об ознакомлении или отказе в ознакомлении с актом руководителя субъекта контроля либо его уполномоченного лица, а также лиц, присутствовавших при проведении проверки, их подписи или запись об отказе от подписи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z910" w:id="415"/>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z910" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) подпись должностного лица (должностных лиц) уполномоченного органа в области доступа к информации, проводившего (проводивших) внеплановую проверку.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z911" w:id="416"/>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z911" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. В случае отсутствия нарушения требований, установленных законодательством Республики Казахстан о доступе к информации, при проведении внеплановой проверки в акте о результатах проверки производится соответствующая запись. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z912" w:id="417"/>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z912" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Сроки устранения выявленных нарушений, указанных в акте о результатах внеплановой проверки, определяются с учетом обстоятельств, оказывающих влияние на реальную возможность его исполнения, но не более тридцати календарных дней со дня вручения акта о назначении внеплановой проверки. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z913" w:id="418"/>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z913" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Неисполнение в установленный срок акта о результатах внеплановой проверки влечет ответственность, установленную законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z914" w:id="419"/>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z914" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Акт о результатах внеплановой проверки может быть обжалован в порядке, установленном законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z915" w:id="420"/>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z915" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обжалование не приостанавливает исполнение акта о результатах внеплановой проверки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z916" w:id="421"/>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z916" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Акт о результатах внеплановой проверки, признанный вышестоящим государственным органом либо судом недействительным, не может являться доказательством нарушения субъектом контроля требований законодательства Республики Казахстан о доступе к информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z917" w:id="422"/>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z917" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. К грубым нарушениям требований к организации и проведению внеплановых проверок относятся:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z918" w:id="423"/>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z918" w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) отсутствие оснований проведения внеплановой проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z919" w:id="424"/>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z919" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отсутствие акта о назначении внеплановой проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z920" w:id="425"/>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z920" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) назначение внеплановой проверки по вопросам, не входящим в компетенцию уполномоченного органа в области доступа к информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z921" w:id="426"/>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z921" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) нарушение срока проведения внеплановой проверки, предусмотренного настоящей статьей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z922" w:id="427"/>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z922" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Завершением срока внеплановой проверки считается день вручения субъекту контроля акта о результатах внеплановой проверки не позднее срока окончания внеплановой проверки, указанного в акте о назначении внеплановой проверки (дополнительном акте о продлении срока при его наличии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkEnd w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Закон дополнен статьей 19-1 в соответствии с Законом РК от 13.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменением, внесенным Законом от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="428"/>
+    <w:bookmarkStart w:name="z20" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 20. Ответственность за нарушение законодательства Республики Казахстан о доступе к информации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkEnd w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нарушение законодательства Республики Казахстан о доступе к информации влечет ответственность, установленную законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="429"/>
+    <w:bookmarkStart w:name="z21" w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 21. Порядок введения в действие настоящего Закона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkEnd w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Настоящий Закон вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования, за исключением подпункта 3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14805,55 +15243,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>