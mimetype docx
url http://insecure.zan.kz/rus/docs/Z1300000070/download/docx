--- v1 (2026-03-06)
+++ v2 (2026-07-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2d7118f" w14:textId="2d7118f">
+    <w:p w14:paraId="733a2d4" w14:textId="733a2d4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -24614,998 +24614,1092 @@
         <w:t>
       2) неоднократное (два и более раза в течение года) совершение умышленных административных правонарушений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="622"/>
     <w:bookmarkStart w:name="z805" w:id="623"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) выезд на постоянное место жительства за пределы пограничного пространства или Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="623"/>
-    <w:bookmarkStart w:name="z806" w:id="624"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 4) предусматривается изменение Законом РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) наступление обстоятельств, исключающих его дальнейшее участие в защите Государственной границы (выявление психических, поведенческих расстройств (заболеваний), в том числе связанных с употреблением психоактивных веществ, иной болезнью, представляющей опасность для окружающих, – согласно перечню, утвержденному Правительством Республики Казахстан, смерти гражданина);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z807" w:id="624"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) нежелание в дальнейшем участвовать в защите Государственной границы.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="624"/>
-    <w:bookmarkStart w:name="z807" w:id="625"/>
-[...15 lines deleted...]
-      5) нежелание в дальнейшем участвовать в защите Государственной границы.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 76 с изменениями, внесенными Законом РК от 07.07.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 361-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 77. Права и обязанности граждан, участвующих в защите Государственной границы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z810" w:id="625"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Граждане, участвующие в защите Государственной границы (далее – лица, участвующие в защите Государственной границы), обязаны:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="625"/>
+    <w:bookmarkStart w:name="z811" w:id="626"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) незамедлительно информировать подразделения Пограничной службы Комитета национальной безопасности Республики Казахстан о ставших известными им фактах готовящихся либо совершенных правонарушений в пограничном пространстве;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="626"/>
+    <w:bookmarkStart w:name="z812" w:id="627"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в предусмотренных законодательством Республики Казахстан случаях предъявлять по требованию граждан удостоверения, подтверждающие правомерность их участия в защите Государственной границы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="627"/>
+    <w:bookmarkStart w:name="z813" w:id="628"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) разъяснять гражданам, задержанным за совершение правонарушений, основания применяемых к ним принудительных мер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="628"/>
+    <w:bookmarkStart w:name="z814" w:id="629"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) проходить в подразделениях Пограничной службы Комитета национальной безопасности Республики Казахстан правовую подготовку перед участием в мероприятиях по защите Государственной границы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="629"/>
+    <w:bookmarkStart w:name="z815" w:id="630"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Лица, участвующие в защите Государственной границы, имеют право:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="630"/>
+    <w:bookmarkStart w:name="z816" w:id="631"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) оказывать содействие Пограничной службе Комитета национальной безопасности Республики Казахстан в мероприятиях защиты Государственной границы, не связанных с контрольными и надзорными функциями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="631"/>
+    <w:bookmarkStart w:name="z817" w:id="632"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) предупреждать и пресекать правонарушения в пограничном пространстве;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="632"/>
+    <w:bookmarkStart w:name="z818" w:id="633"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) применять в целях пресечения правонарушений и задержания правонарушителей физическую силу и другие средства, если иными способами достичь указанных целей не представляется возможным;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="633"/>
+    <w:bookmarkStart w:name="z819" w:id="634"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в предусмотренных законами Республики Казахстан случаях задерживать и доставлять в подразделения Пограничной службы Комитета национальной безопасности Республики Казахстан, правоохранительные или иные уполномоченные органы лиц, совершивших правонарушения в пограничном пространстве;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="634"/>
+    <w:bookmarkStart w:name="z820" w:id="635"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) совместно с представителями Пограничной службы Комитета национальной безопасности Республики Казахстан проводить мероприятия, направленные на профилактику правонарушений в пограничном пространстве;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="635"/>
+    <w:bookmarkStart w:name="z821" w:id="636"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) требовать соблюдения установленных режимов в пограничном пространстве.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="636"/>
+    <w:bookmarkStart w:name="z822" w:id="637"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Законные требования лиц, участвующих в защите Государственной границы, обязательны для исполнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="637"/>
+    <w:bookmarkStart w:name="z823" w:id="638"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Противоправные действия в отношении лиц, участвующих в защите Государственной границы, и членов их семей в связи с оказанием содействия в защите Государственной границы, а также невыполнение законных требований лиц, участвующих в защите Государственной границы, влекут ответственность, установленную законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="638"/>
+    <w:bookmarkStart w:name="z824" w:id="639"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 13. ЗАКЛЮЧИТЕЛЬНЫЕ ПОЛОЖЕНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="639"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 78. Надзор за соблюдением законности в области защиты Государственной границы Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Высший надзор за соблюдением законности в области защиты Государственной границы Республики Казахстан осуществляют Генеральный Прокурор Республики Казахстан и уполномоченные им прокуроры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 76 с изменениями, внесенными Законом РК от 07.07.2020 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 361-VI</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 78 в редакции Закона РК от 11.07.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 91-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 77. Права и обязанности граждан, участвующих в защите Государственной границы</w:t>
-[...287 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:t>Статья 79. Ответственность за нарушение законодательства Республики Казахстан о Государственной границе</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z831" w:id="640"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Лица, нарушившие требования настоящего Закона и иных нормативных правовых актов Республики Казахстан о Государственной границе, несут ответственность, установленную законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="640"/>
+    <w:bookmarkStart w:name="z832" w:id="641"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Граждане Республики Казахстан, иностранцы и лица без гражданства имеют право на получение от Пограничной службы Комитета национальной безопасности Республики Казахстан, Министерства обороны Республики Казахстан, иных уполномоченных органов в области защиты Государственной границы разъяснения по поводу ограничения их прав и свобод.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="641"/>
+    <w:bookmarkStart w:name="z833" w:id="642"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В случае нарушения законных прав и свобод граждан Республики Казахстан, иностранцев или лиц без гражданства соответствующие должностные лица обязаны восстановить эти права и возместить им ущерб в порядке, установленном законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="642"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...174 lines deleted...]
-      3. В случае нарушения законных прав и свобод граждан Республики Казахстан, иностранцев или лиц без гражданства соответствующие должностные лица обязаны восстановить эти права и возместить им ущерб в порядке, установленном законами Республики Казахстан.</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 80. Порядок введения в действие настоящего Закона</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z836" w:id="643"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящий Закон вводится в действие по истечении десяти календарных дней после его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="643"/>
-    <w:p>
-[...32 lines deleted...]
-      1. Настоящий Закон вводится в действие по истечении десяти календарных дней после его первого официального опубликования.</w:t>
+    <w:bookmarkStart w:name="z890" w:id="644"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. Приостановить до 1 января 2024 года действие:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="644"/>
-    <w:bookmarkStart w:name="z890" w:id="645"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z891" w:id="646"/>
+    <w:bookmarkStart w:name="z891" w:id="645"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 статьи 23 настоящего Закона, установив, что в период приостановления данный подпункт действует в следующей редакции:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="645"/>
+    <w:bookmarkStart w:name="z892" w:id="646"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) проверку документов и лиц, в том числе посредством процедуры обработки биометрических персональных данных, опрос лиц в целях определения законности пересечения Государственной границы, выявления нарушителей порядка пересечения Государственной границы, а также лиц, в отношении которых имеются установленные законами Республики Казахстан ограничения по въезду в Республику Казахстан и выезду из Республики Казахстан;";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="646"/>
-    <w:bookmarkStart w:name="z892" w:id="647"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z893" w:id="648"/>
+    <w:bookmarkStart w:name="z893" w:id="647"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 9-1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 66 настоящего Закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="648"/>
-    <w:bookmarkStart w:name="z894" w:id="649"/>
+    <w:bookmarkEnd w:id="647"/>
+    <w:bookmarkStart w:name="z894" w:id="648"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 10)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 66 настоящего Закона, установив, что в период приостановления данный подпункт действует в следующей редакции:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="648"/>
+    <w:bookmarkStart w:name="z895" w:id="649"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "10) ограничивать въезд иностранцев и лиц без гражданства, которым в соответствии с законами Республики Казахстан не разрешен въезд в Республику Казахстан, а также иностранцев и лиц без гражданства, не исполнивших в установленный законами Республики Казахстан срок судебные решения и постановления уполномоченных органов (должностных лиц) о наложении штрафа;";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="649"/>
-    <w:bookmarkStart w:name="z895" w:id="650"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z896" w:id="651"/>
+    <w:bookmarkStart w:name="z896" w:id="650"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 11-1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 67 настоящего Закона.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="650"/>
+    <w:bookmarkStart w:name="z837" w:id="651"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Признать утратившими силу:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="651"/>
-    <w:bookmarkStart w:name="z837" w:id="652"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z838" w:id="653"/>
+    <w:bookmarkStart w:name="z838" w:id="652"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 13 января 1993 года "О Государственной границе Республики Казахстан" (Ведомости Верховного Совета Республики Казахстан, 1993 г., № 1, ст. 1; Ведомости Парламента Республики Казахстан, 1996 г., № 14, ст. 275; 1998 г., № 24, ст. 436; 2002 г., № 15, ст. 147; 2004 г., № 23, ст. 142; 2007 г., № 24, ст. 180; 2009 г., № 18, ст. 86; 2011 г., № 11, ст. 102);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="653"/>
-    <w:bookmarkStart w:name="z839" w:id="654"/>
+    <w:bookmarkEnd w:id="652"/>
+    <w:bookmarkStart w:name="z839" w:id="653"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 13 января 1993 года "О Пограничной службе Комитета национальной безопасности Республики Казахстан" (Ведомости Верховного Совета Республики Казахстан, 1993 г., № 1, ст. 3; 1995 г., № 8, ст. 56; Ведомости Парламента Республики Казахстан, 1996 г., № 14, ст. 275; 2002 г., № 15, ст. 147; 2004 г, № 23, ст. 142; 2007 г., № 9, ст. 67; № 24, ст. 180; 2011 г., № 1, ст. 7; 2012 г., № 4, ст. 32).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="654"/>
+    <w:bookmarkEnd w:id="653"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25859,55 +25953,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>