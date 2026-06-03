--- v1 (2026-03-10)
+++ v2 (2026-06-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6f0c8a4" w14:textId="6f0c8a4">
+    <w:p w14:paraId="08a07c2" w14:textId="08a07c2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -26283,55 +26283,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -26657,31 +26657,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>