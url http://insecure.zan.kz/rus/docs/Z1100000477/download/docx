--- v2 (2026-06-03)
+++ v3 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="08a07c2" w14:textId="08a07c2">
+    <w:p w14:paraId="909b7e7" w14:textId="909b7e7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -276,50 +276,126 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. По всему тексту слова "оралманам", "оралман", "оралманов", "оралманах", "оралмана", "оралманами", "Оралманы", "оралманы", "Оралманам" и "оралманом" заменены соответственно словами "кандасам", "кандас", "кандасов", "кандасах", "кандаса", "кандасами", "Кандасы", "кандасы", "Кандасам" и "кандасом" в соответствии с Законом РК от 13.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 327-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня введения в действие соответствующих изменений и дополнений в Кодекс РК "О налогах и других обязательных платежах в бюджет" (Налоговый кодекс)).</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      По всему тексту слова "иностранцев", "иностранец", "иностранца", "иностранцам", "Иностранцы", "иностранцами", "иностранцу", "иностранцы" предусматривается заменить соответственно словами "иностранных граждан", "иностранный гражданин", "иностранного гражданина", "иностранным гражданам", "Иностранные граждане", "иностранными гражданами", "иностранному гражданину", "иностранные граждане" в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящий Закон регулирует общественные отношения в области миграции населения, определяет правовые, экономические и социальные основы миграционных процессов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -412,50 +488,204 @@
         <w:t>
       1-1) бывший соотечественник – лицо, родившееся или ранее состоявшее в гражданстве Казахской Советской Социалистической Республики или Республики Казахстан и постоянно проживающее за рубежом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z6" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) адаптационные и интеграционные услуги - комплекс услуг (информационных, юридических, социальных, медицинских и образовательных), предоставляемых кандасам и членам их семей в целях адаптации и интеграции в общество;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статью 1 предусматривается дополнить подпунктом 2-1) в соответствии с Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 3) предусматривается изменение Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z7" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) разрешение на въезд и выезд (далее - виза) - отметка уполномоченных на то государственных органов Республики Казахстан в паспорте мигранта или заменяющем его документе либо отметка уполномоченных на то государственных органов Республики Казахстан в информационной системе, которая дает право на въезд на территорию Республики Казахстан, проезд по ее территории, пребывание на ней и выезд из территории Республики Казахстан на время, в целях и на условиях, установленных в визе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z8" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -592,70 +822,242 @@
         <w:t>
       7) иммиграция - въезд иностранцев или лиц без гражданства в Республику Казахстан для временного или постоянного проживания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z12" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) иммигрант - иностранец или лицо без гражданства, прибывшие в Республику Казахстан для временного или постоянного проживания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 8-1) предусматривается в редакции Закона РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z849" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-1) регистрация иммигранта – отметка органами внутренних дел Республики Казахстан в информационной системе сведений о месте и сроке временного пребывания иммигранта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статья 1 предусматривается дополнить подпунктами 8-2), 8-3) в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z13" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) миграция - постоянное или временное, добровольное или вынужденное перемещение физических лиц из одного государства в другое, а также внутри государства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z14" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -672,50 +1074,136 @@
         <w:t>
       10) мигрант - лицо, въехавшее в Республику Казахстан и выехавшее из Республики Казахстан, а также переселяющееся внутри Республики Казахстан вне зависимости от причин и длительности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z130" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10-1) принимающее лицо – гражданин Республики Казахстан, иностранец и лицо без гражданства, постоянно проживающие в Республике Казахстан, или юридическое лицо, зарегистрированное в Республике Казахстан, ходатайствующие о приглашении иммигрантов в Республику Казахстан для временного проживания и (или) предоставляющие место для их проживания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статья 1 предусматривается дополнить подпунктами 10-2), 10-3) в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z15" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) загранучреждения Республики Казахстан - находящиеся за рубежом дипломатические и приравненные к ним представительства, а также консульские учреждения Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z16" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1256,50 +1744,136 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z27" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) приглашающее лицо - лицо, проживающее в Республике Казахстан и содействующее въезду членов своей семьи в Республику Казахстан с целью воссоединения семьи в соответствии с настоящим Законом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статья 1 предусматривается дополнить подпунктами 21-1), 21-2) в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z28" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) квота на привлечение иностранной рабочей силы – предельно допустимое количество иностранной рабочей силы, разрешенное к привлечению работодателем для осуществления трудовой деятельности на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z29" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2979,50 +3553,118 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 предусматривается дополнить подпунктом 4) в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      Сноска. Статья 5 с изменением, внесенным Законом РК от 11.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 44-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
@@ -3299,50 +3941,118 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статью 6 предусматривается дополнить пунктом 6 в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      Сноска. Статья 6 с изменениями, внесенными законами РК от 27.04.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 15-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 13.06.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3814,50 +4524,186 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Главу 1 предусматривается дополнить статьей 6-2 в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования и действует до 01.01.2029)).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Главу 1 предусматривается дополнить сттьей 6-3 в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2029).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z86" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 7. Получение разрешения на постоянное проживание в Республике Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -4563,90 +5409,252 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z112" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) формируют единую базу данных учета въезда и выезда иностранцев и лиц без гражданства, обеспечивают системное обновление сведений, а также осуществляют своевременный информационный обмен с уполномоченным органом по вопросам миграции населения, Министерством иностранных дел Республики Казахстан и органом национальной безопасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статью 9 предусматривается дополнить подпунктом 3-1) в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z115" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) выдают, аннулируют, восстанавливают визы Республики Казахстан, а также продлевают и сокращают сроки их действия либо в соответствии с законодательством Республики Казахстан принимают решения об отказе в выдаче виз Республики Казахстан иностранцам и лицам без гражданства, въезжающим и находящимся на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
     <w:bookmarkStart w:name="z229" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-1) оформляют приглашения на въезд иностранцев в Республику Казахстан по частным делам, принимают и согласовывают приглашения принимающих лиц по выдаче виз Республики Казахстан, а также отказывают в выдаче приглашений на въезд иностранцам в Республику Казахстан при наличии оснований для отказа, предусмотренных статьей 48 настоящего Закона;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статью 9 предусматривается дополнить подпунктом 4-2) в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z116" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) осуществляют учет иностранцев и лиц без гражданства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -4979,50 +5987,136 @@
         <w:t>
       7) принимают меры по пресечению незаконной иммиграции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
     <w:bookmarkStart w:name="z575" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-1) обеспечивают выполнение обязательств, вытекающих из международных договоров о реадмиссии, ратифицированных Республикой Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статью 9 предусматривается дополнить подпунктом 7-2) в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z119" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) принимают решения о сокращении срока пребывания иммигрантов в Республике Казахстан в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -5279,51 +6373,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) осуществляют учет и регистрацию граждан Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
     <w:bookmarkStart w:name="z126" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) осуществляют регистрацию по месту жительства и снятие с регистрации граждан Республики Казахстан, в том числе регистрацию по месту жительства, а также постановку на учет граждан Республики Казахстан, прибывающих на место временного пребывания (проживания) в столице, с учетом нормативов регистрации по месту жительства и месту временного пребывания (проживания) на территории столицы, утверждаемых местным представительным органом столицы в соответствии с Законом Республики Казахстан "О статусе столицы Республики Казахстан";</w:t>
+      15) осуществляют регистрацию по месту жительства и снятие с регистрации граждан Республики Казахстан, в том числе регистрацию по месту жительства, а также постановку на учет граждан Республики Казахстан, прибывающих на место временного пребывания (проживания) в столице, с учетом нормативов регистрации по месту жительства и месту временного пребывания (проживания) на территории столицы, утверждаемых местным представительным органом столицы в соответствии с Конституционным законом Республики Казахстан "О статусе столицы Республики Казахстан";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
     <w:bookmarkStart w:name="z127" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) осуществляют постановку на учет граждан Республики Казахстан, прибывающих на место временного пребывания (проживания);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
@@ -5760,51 +6854,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 17.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 213-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z138" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6269,52 +7383,124 @@
     <w:bookmarkEnd w:id="153"/>
     <w:bookmarkStart w:name="z553" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) реализует в пределах компетенции государственную политику в области миграции населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статью 11 предусматривается дополнить подпунктом 1-2) в соответствии с Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -6652,50 +7838,118 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 5-1) предусматривается изменение Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z268" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1) формирует централизованную базу данных иностранных работников, создает информационную систему "Иностранная рабочая сила" и обеспечивает их взаимодействие с информационными системами соответствующих уполномоченных государственных органов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -7069,50 +8323,136 @@
         <w:t>
       11) определяет порядок деятельности центров адаптации и интеграции кандасов, центров временного размещения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
     <w:bookmarkStart w:name="z709" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11-1) разрабатывает и утверждает правила определения принадлежности к казахской национальности лиц, претендующих на получение статуса кандаса и гражданства Республики Казахстан в упрощенном (регистрационном) порядке, в случае отсутствия соответствующей записи в документах, удостоверяющих личность, а также в других документах, подтверждающих национальность претендентов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 12) предусматривается изменение Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z101" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) формирует единую базу данных мигрантов и этнических казахов и обеспечивает взаимодействие с соответствующими информационными системами органов внутренних дел, органа национальной безопасности, Министерства иностранных дел;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
     <w:bookmarkStart w:name="z113" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -8947,50 +10287,140 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) создают и организуют деятельность центров адаптации и интеграции кандасов, центров временного размещения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статью 15 предусматривается дополнить подпунктами 9-1 и 9-2) в соответствии с Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
       10) принимают меры по обеспечению права детей мигрантов на образование в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) в пределах квоты, распределенной уполномоченным органом по вопросам миграции населения, выдают или продлевают работодателям разрешения на привлечение иностранной рабочей силы для осуществления трудовой деятельности в пределах своей территории и (или) других административно-территориальных единиц либо в рамках внутрикорпоративного перевода вне квоты, а также приостанавливают и отзывают указанные разрешения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z578" w:id="203"/>
     <w:p>
       <w:pPr>
@@ -10144,69 +11574,213 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В заголовок предусматривается изменение Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z221" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 20. Основания для отказа в присвоении и продлении статуса кандаса и (или) включении в региональную квоту приема кандасов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В абзац первый предусматривается изменение Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z618" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местный исполнительный орган отказывает в присвоении и продлении статуса кандаса и (или) включении в региональную квоту приема кандасов по следующим основаниям:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
     <w:bookmarkStart w:name="z619" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -10223,90 +11797,262 @@
         <w:t>
       1) несоответствие претендентов условиям, установленным подпунктом 13) статьи 1 настоящего Закона;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="220"/>
     <w:bookmarkStart w:name="z620" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) установление недостоверности документов, представленных этническим казахом для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 3) предусматривается изменение Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z621" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наличие компрометирующих сведений о совершении этническими казахами, ходатайствующими о присвоении статуса кандаса и (или) включении в региональную квоту приема кандасов, правонарушений на территории Республики Казахстан и иной информации об их принадлежности к террористическим или экстремистским организациям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
     <w:bookmarkStart w:name="z622" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) отсутствие согласия этнического казаха, представляемого в соответствии со статьей 8 Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 5) предусматривается изменение Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z623" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) отсутствие региональной квоты приема кандасов в территориально-административной единице или отказ этнического казаха от предложенной для расселения территориально-административной единицы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -15903,50 +17649,136 @@
         <w:t>
       При получении или продлении разрешения на привлечение иностранной рабочей силы в Республику Казахстан в пределах одной и (или) других административно-территориальных единиц сбор уплачивается в бюджет каждой административно-территориальной единицы, указанной в разрешении.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="374"/>
     <w:bookmarkStart w:name="z674" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Положение настоящего пункта в части уплаты сбора за выдачу или продление разрешения работодателям на привлечение иностранной рабочей силы не распространяется на иностранцев и лиц без гражданства, работающих в рамках внутрикорпоративного перевода.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 5 предусматривается изменение Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z675" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Прием необходимых документов, а также выдача или продление разрешений работодателям на привлечение иностранной рабочей силы осуществляются местным исполнительным органом в порядке, определенном уполномоченным органом по вопросам миграции населения, в том числе в электронной форме посредством информационной системы разрешений и уведомлений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="376"/>
     <w:bookmarkStart w:name="z676" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -16114,50 +17946,118 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статью 37-1 предусматривается дополнить пунктом 9 в соответствии с Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      Сноска. Глава 6 дополнена статьей 37-1 в соответствии с Законом РК от 20.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 226-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
@@ -19500,50 +21400,136 @@
     </w:p>
     <w:bookmarkStart w:name="z598" w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10-1) если он отказался от прохождения процедуры подтверждения личности по дактилоскопической информации при пересечении Государственной границы Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статью 49 предусматривается дополнить подпунктами 10-2) и 10-3) в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) при наличии у него заболеваний, являющихся противопоказанием для въезда в Республику Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -21328,94 +23314,180 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) зарегистрироваться по месту жительства и месту временного пребывания (проживания) на территории Республики Казахстан в порядке, определяемом органами внутренних дел;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="506"/>
     <w:bookmarkStart w:name="z854" w:id="507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Регистрация по месту жительства и месту временного пребывания (проживания) на территории столицы осуществляется с учетом нормативов регистрации по месту жительства и месту временного пребывания (проживания) на территории столицы, утверждаемых местным представительным органом столицы в соответствии с Законом Республики Казахстан "О статусе столицы Республики Казахстан".</w:t>
+      Регистрация по месту жительства и месту временного пребывания (проживания) на территории столицы осуществляется с учетом нормативов регистрации по месту жительства и месту временного пребывания (проживания) на территории столицы, утверждаемых местным представительным органом столицы в соответствии с Конституционным законом Республики Казахстан "О статусе столицы Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="507"/>
     <w:bookmarkStart w:name="z855" w:id="508"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Регистрация на территории столицы сверх установленных нормативов не допускается, за исключением случаев регистрации собственником жилища супруга (супруги), свойственников, близких родственников, их супругов и детей, лиц, находящихся под его опекой или попечительством, а также студентов, обучающихся по очной форме в столице, при условии отсутствия уже зарегистрированных в данном жилище лиц, не относящихся к вышеуказанным категориям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="508"/>
     <w:bookmarkStart w:name="z586" w:id="509"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) при получении направления в центр временного размещения поселиться в нем в течение трех календарных дней и освободить представленное помещение после завершения периода пребывания, установленного уполномоченным органом по вопросам миграции населения, в случае переселения в рамках региональной квоты приема переселенцев;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="509"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 2) предусматривается изменение Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z253" w:id="510"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) досрочно возвратить в полном объеме полученные ими меры государственной поддержки, предусмотренные участникам активных мер содействия занятости в соответствии с Социальным кодексом Республики Казахстан, в случаях внутренней самостоятельной миграции по собственному волеизъявлению за пределы регионов, определенных Правительством Республики Казахстан, в течение пяти лет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="510"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -21537,51 +23609,139 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2023); от 17.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 213-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Заголовок главы 10 предусматривается в редакции Закона РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z22" w:id="511"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -21691,50 +23851,186 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Главу 10 предусматривается дополнить статьей 52-1 в соотвествии с Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статья 53 предусматривается в редакции Закона РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z492" w:id="515"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 53. Социальная помощь гражданам Республики Казахстан, включенным в региональную квоту приема переселенцев</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="515"/>
     <w:bookmarkStart w:name="z589" w:id="516"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -21811,50 +24107,118 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Главу 10 предусматривается дополнить статьями 53-1 и 53-2 в соответствии с Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z494" w:id="517"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 11. УСЛОВИЯ И ПОРЯДОК ВЫЕЗДА ГРАЖДАН РЕСПУБЛИКИ КАЗАХСТАН</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
@@ -23316,95 +25680,249 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Заголовок главы 11-1 в редакции Закона РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z724" w:id="572"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 11-1. Государственный контроль за соблюдением требований законодательства Республики Казахстан в области миграции населения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="572"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...10 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Закон дополнен главой 11-1 в соответствии с Законом РК от 16.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 82-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Заголовок главы 58-1 в редакции Закона РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z725" w:id="573"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -23431,50 +25949,136 @@
         <w:t>
       1. Государственный контроль за соблюдением требований законодательства Республики Казахстан в области миграции населения (далее – государственный контроль) осуществляется территориальными органами внутренних дел на предмет соответствия субъектов контроля требованиям законодательства в области миграции населения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="574"/>
     <w:bookmarkStart w:name="z727" w:id="575"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Субъектами государственного контроля (далее – субъекты контроля) являются физические и юридические лица, принимающие иностранцев и лиц без гражданства и (или) использующие иностранную рабочую силу, предусмотренные настоящим Законом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="575"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Заголовок главы 58-2 в редакции Закона РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z728" w:id="576"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 58-2. Порядок проведения государственного контроля</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="576"/>
     <w:bookmarkStart w:name="z729" w:id="577"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -23609,50 +26213,136 @@
         <w:t>
       3. Должностное лицо (должностные лица) территориальных органов внутренних дел при проведении проверки имеет (имеют) право:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="583"/>
     <w:bookmarkStart w:name="z736" w:id="584"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) получать беспрепятственный доступ на территорию и в помещения субъекта (объекта) контроля в соответствии с предметом проверки при предъявлении документов, указанных в пункте 7 настоящей статьи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="584"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 2) предусматривается изменение Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z737" w:id="585"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получать документы (сведения) на бумажных и электронных носителях либо их копии для приобщения к акту о результатах проверки, а также доступ к автоматизированным базам данных (информационным системам) в соответствии с предметом проверки и с соблюдением требований о государственных секретах и иной охраняемой законом Республики Казахстан тайне;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="585"/>
     <w:bookmarkStart w:name="z738" w:id="586"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -25209,50 +27899,136 @@
         <w:t>
       13. Завершением срока проверки считается день вручения субъекту контроля акта о результатах проверки не позднее срока окончания проверки, указанного в акте о назначении проверки или дополнительном акте о продлении сроков проверки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="663"/>
     <w:bookmarkStart w:name="z816" w:id="664"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В случае выявления по итогам проверки административного или уголовного правонарушения в отношении субъекта контроля применяются меры, предусмотренные законодательством Республики Казахстан об административных правонарушениях либо уголовным, уголовно-процессуальным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="664"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Главу 11-1 предусматривается дополнить статьями 58-3 и 58-4 в соответствии с Законом РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z530" w:id="665"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 12. ОТВЕТСТВЕННОСТЬ ЗА НАРУШЕНИЕ ЗАКОНОДАТЕЛЬСТВА</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -26283,55 +29059,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -26657,31 +29433,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>