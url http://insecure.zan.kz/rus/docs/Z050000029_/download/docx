--- v1 (2026-03-12)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9c2293c" w14:textId="9c2293c">
+    <w:p w14:paraId="ef31380" w14:textId="ef31380">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -149,95 +149,115 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. По всему тексту слова "информационно-коммуникационная инфраструктура", "информационно-коммуникационной инфраструктуры" заменены соответственно словами "цифровая инфраструктура", "цифровой инфраструктуры" в соответствии с Законом РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      По всему тексту слова "информационно-коммуникационная инфраструктура", "информационно-коммуникационной инфраструктуры" предусматриваются заменить соответственно словами "цифровая инфраструктура", "цифровой инфраструктуры" в соответствии с Законом РК от 09.01.2026 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. По всему тексту слова "законодательными актами" заменено словом "законами" в соответствии с Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -359,51 +379,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) специальные формирования – формирования, создаваемые государственными органами и организациями независимо от формы собственности в системе обороны при объявлении мобилизации для охраны и выполнения работ по восстановлению объектов промышленности, сельского хозяйства, транспорта, транспортной инфраструктуры и связи, оказания медицинских услуг (помощи), а также локализации и ликвидации чрезвычайных ситуаций; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z459" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3-1) Силы специальных операций – часть Вооруженных Сил Республики Казахстан, предназначенная для проведения специальных операций Вооруженных Сил Республики Казахстан, а также выполнения задач в соответствии с законодательством Республики Казахстан;</w:t>
+      3-1) Силы специальных операций – часть Вооруженных Сил Республики Казахстан специального назначения, предназначенная для проведения специальных операций Вооруженных Сил Республики Казахстан, а также выполнения задач в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z295" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) оперативное оборудование территории – комплекс мероприятий, направленных на подготовку и поддержание в постоянной готовности транспортных сооружений, дорожных сетей, складского хозяйства, связи, водо-, тепло- и энергоснабжения к эксплуатации для оперативного решения задач в целях обороны; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
@@ -803,646 +823,572 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) автоматизированная система управления военного назначения – система, предназначенная для сбора, обработки, хранения, поиска, распространения, передачи и предоставления информации с применением аппаратно-программного комплекса для принятия решения, планирования, постановки и доведения задач до войск (сил), контроля их исполнения в целях управления войсками (силами) в мирное и военное время; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z444" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11-1) информационно-коммуникационная инфраструктура военного назначения – совокупность объектов информационно-коммуникационной инфраструктуры, обеспечивающих функционирование военной организации государства;</w:t>
+      11-1) цифровая инфраструктура военного назначения – совокупность объектов цифровой инфраструктуры, обеспечивающих функционирование военной организации государства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:p>
-[...129 lines deleted...]
-      12) военное имущество – оборонные объекты, все виды вооружения, военной техники, специальные средства и другое имущество, находящиеся на праве оперативного управления государственных учреждений Вооруженных Сил Республики Казахстан, других войск и воинских формирований; </w:t>
+    <w:bookmarkStart w:name="z445" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11-2) единый оператор цифровой инфраструктуры военного назначения – юридическое лицо со стопроцентным участием государства, на которое возложены функции управления проектами по созданию объектов цифровой инфраструктуры военного назначения, а также функции по их внедрению, сопровождению, развитию, интеграции и системно-техническому обслуживанию, оказанию консультационной помощи субъектам цифровой инфраструктуры военного назначения государственных органов и обеспечению соответствия кибербезопасности цифровой инфраструктуры военного назначения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z304" w:id="14"/>
+    <w:bookmarkStart w:name="z303" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) военное имущество – оборонные объекты, все виды вооружения, военной техники, специальные средства и другое имущество, находящиеся на праве оперативного управления государственных учреждений Вооруженных Сил Республики Казахстан, других войск и воинских формирований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z480" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-1) аппарат военного представителя – военный представитель, его заместители и помощники, являющиеся военнослужащими, представляющими интересы Вооруженных Сил Республики Казахстан в международной организации и органе военного сотрудничества иностранного государства, осуществляющие свою деятельность за пределами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z304" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) военная техника – боевые машины, военные корабли (катера и другие суда), военные воздушные суда и другие летательные аппараты, которыми оснащаются Вооруженные Силы Республики Казахстан, другие войска и воинские формирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z305" w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z305" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14) род войск – самостоятельная либо входящая в состав вида составная часть Вооруженных Сил Республики Казахстан, имеющая свойственные только ей основное оружие и военную технику, а также способы их боевого применения; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) другие войска и воинские формирования – Пограничная служба, Авиационная служба, Пограничная академия, органы военной контрразведки и военной полиции Комитета национальной безопасности Республики Казахстан и иные подразделения органов национальной безопасности Республики Казахстан, определяемые в установленном законодательством Республики Казахстан порядке, Силы особого назначения Службы государственной охраны Республики Казахстан, Национальная гвардия Республики Казахстан, военно-следственные органы Министерства внутренних дел Республики Казахстан, органы управления и воинские части гражданской обороны уполномоченного органа в сфере гражданской защиты, органы военной прокуратуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z416" w:id="16"/>
+    <w:bookmarkStart w:name="z416" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15-1) единая военно-техническая политика – система концептуальных взглядов и практических действий, реализуемых государственными органами в интересах обеспечения высокой технической оснащенности Вооруженных Сил Республики Казахстан, других войск и воинских формирований с учетом поставленных перед ними практических задач, экономических возможностей государства и состояния военно-политической обстановки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z307" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z307" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) нормы снабжения (натуральные нормы) – количество материальных средств, установленных к выдаче в мирное или военное время военнослужащим, подразделениям, воинским частям (кораблям) и соединениям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z308" w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z308" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17) боевая готовность – состояние, определяющее степень подготовленности Вооруженных Сил Республики Казахстан, других войск и воинских формирований к выполнению возложенных на них задач в установленные сроки; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z309" w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z309" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18) боевая способность – состояние войск (сил) Вооруженных Сил Республики Казахстан, других войск и воинских формирований, позволяющее им вести боевые (войсковые, специальные) действия в соответствии с предназначением и реализовать свои боевые возможности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z310" w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z310" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19) боевая задача – задача, поставленная вышестоящим командиром (начальником) для достижения определенной цели в бою (операции) к установленному сроку; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z311" w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z311" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20) высшее командование (высший командный состав) – Министр обороны Республики Казахстан, его заместители, главнокомандующие видами Вооруженных Сил Республики Казахстан и иные должностные лица, назначаемые Президентом Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z465" w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z465" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20-1) специальное развертывание территориальных войск Вооруженных Сил Республики Казахстан – комплектование воинских частей и подразделений территориальных войск Вооруженных Сил Республики Казахстан путем призыва военнообязанных на специальные воинские сборы по выполнению мероприятий при введении и обеспечении режима чрезвычайного положения, ликвидации чрезвычайных ситуаций природного и техногенного характера и их последствий и в иных случаях, определяемых Президентом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z312" w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z312" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21) органы военной разведки Министерства обороны Республики Казахстан – подразделения Вооруженных Сил Республики Казахстан, осуществляющие разведывательную и оперативно-розыскную деятельность в соответствии с законами Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z313" w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z313" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) Вооруженные Силы Республики Казахстан (далее – Вооруженные Силы) – основа военной организации государства, создаваемая и содержащаяся Республикой Казахстан для обеспечения обороны, отражения агрессии или предотвращения непосредственной внешней угрозы, а также выполнения задач, вытекающих из международных обязательств Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z427" w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z427" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22-1) план обороны Республики Казахстан – комплект взаимосвязанных документов по обеспечению обороны государства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z314" w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z314" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23) вооружение – различные виды оружия, комплексы и системы, предназначенные для поражения живой силы, техники и объектов инфраструктуры, разрушения строений (укреплений), средства, имитирующие указанные компоненты, боеприпасы, а также системы, устройства, носители и приборы, обеспечивающие их применение в Вооруженных Силах, других войсках и воинских формированиях; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z315" w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z315" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24) комплектующие к вооружению и военной технике – составные части, составляющие в совокупности конструктивную целостность вооружения и военной техники, и запасные части и принадлежности к вооружению и военной технике; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z316" w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z316" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25) специальные операции Вооруженных Сил – особая форма применения войск Вооруженных Сил в мирное и военное время; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z317" w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z317" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) запретная зона при арсеналах, базах и складах Вооруженных Сил, других войск и воинских формирований (далее – запретная зона) – территория, непосредственно примыкающая к арсеналам, базам и складам Вооруженных Сил, других войск и воинских формирований и являющаяся частью запретного района при арсеналах, базах и складах Вооруженных Сил, других войск и воинских формирований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z318" w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z318" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) запретный район при арсеналах, базах и складах Вооруженных Сил, других войск и воинских формирований (далее – запретный район) – территория, прилегающая к арсеналам, базам и складам Вооруженных Сил, других войск и воинских формирований, в пределах которой установлены запреты и ограничения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z319" w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z319" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28) кадастр вооружения и военной техники Вооруженных Сил, других войск и воинских формирований – систематизированный свод сведений, составляемых периодически на основе данных о вооружении и военной технике, состоящих на оснащении, их качественной характеристике, назначении, предприятии-изготовителе, дате изготовления, принятия и снятия с вооружения; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z320" w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z320" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29) вид Вооруженных Сил – часть Вооруженных Сил государства, предназначенная для ведения военных действий в определенной сфере (на суше, море, в воздушном пространстве); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z321" w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z321" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      30) оборона – система государственных мер политического, военного, экономического, информационного, экологического, социально-правового и иного характера по обеспечению военной безопасности, вооруженной защиты суверенитета, территориальной целостности и неприкосновенности Государственной границы Республики Казахстан; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z322" w:id="34"/>
+      30) оборона – система государственных мер политического, военного, экономического, информационного, экологического, социально-правового и иного характера по обеспечению военной безопасности, вооруженной защиты Суверенитета, территориальной целостности и неприкосновенности Государственной границы Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z322" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31) оборонные объекты – недвижимое имущество, закрепленное на праве оперативного управления за государственными учреждениями Вооруженных Сил, других войск и воинских формирований; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z323" w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z323" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) оборонные исследования – исследования в области обороны и военной безопасности, включающие стратегические, прикладные, аналитические и социологические исследования, направленные на решение вопросов развития военной организации государства, военного искусства, разработки, создания новых образцов вооружения, военной техники, технических и специальных средств, их внедрения, модернизации состоящих на вооружении, оснащении, снабжении и в эксплуатации образцов вооружения и военной техники, строительства и обеспечения Вооруженных Сил, территориальной обороны Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1525,90 +1471,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования); </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z326" w:id="36"/>
+    <w:bookmarkStart w:name="z326" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35) материально-техническое обеспечение – комплекс мероприятий, осуществляемых в целях обеспечения Вооруженных Сил, других войск и воинских формирований вооружением, военной техникой и другим имуществом, их ремонта и восстановления, удовлетворения материальных, медицинских, транспортных, бытовых и иных потребностей Вооруженных Сил, других войск и воинских формирований для поддержания их боевой готовности и боевого применения; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z327" w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z327" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36) военная организация государства – совокупность Вооруженных Сил, других войск и воинских формирований, государственных органов, организаций и оборонно-промышленного комплекса, совместная деятельность которых направлена на решение задач по обеспечению военной безопасности и обороны Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1799,170 +1745,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования); </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z332" w:id="38"/>
+    <w:bookmarkStart w:name="z332" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41) неиспользуемое военное имущество – имущество, снятое с вооружения, не годное к использованию по прямому назначению, списанное, выслужившее гарантийные сроки хранения в запасах, не находящее применения излишествующее в Вооруженных Силах, других войсках и воинских формированиях; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z333" w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z333" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42) состояние войны – отношения государств с момента объявления войны между ними (фактического начала военных действий) до ее окончания (фактического прекращения); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z334" w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z334" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       43) военная угроза – реально существующее намерение разрешить имеющиеся противоречия военно-силовыми методами, развязать военный конфликт (войну) против Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z335" w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z335" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       44) военная опасность – фактор нестабильности, предполагающий возможность применения против Республики Казахстан средств военного насилия для достижения политических и иных целей; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z336" w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z336" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45) военные действия – комплекс действий стратегического масштаба (включая боевые действия) с применением всех видов Вооруженных Сил для выполнения поставленных боевых задач при отражении агрессии; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z337" w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z337" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       46) военное время – период с момента объявления состояния войны или фактического начала военных действий до момента объявления о прекращении военных действий, но не ранее их фактического прекращения; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1991,70 +1937,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z339" w:id="44"/>
+    <w:bookmarkStart w:name="z339" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48) боевые действия – организованные действия воинских частей, соединений и подразделений при выполнении боевых задач под управлением соответствующих органов военного управления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2276,144 +2222,204 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026); от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 323-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 2. Законодательство Республики Казахстан об обороне и Вооруженных Силах</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="45"/>
+    <w:bookmarkStart w:name="z75" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Законодательство Республики Казахстан об обороне и Вооруженных Силах основывается на </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституции</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан и состоит из настоящего Закона и иных нормативных правовых актов Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z76" w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z76" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Международные договоры, ратифицированные Республикой Казахстан, имеют приоритет перед настоящим Законом. Порядок и условия действия на территории Республики Казахстан международных договоров, участницей которых является Республика Казахстан, определяются законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2466,650 +2472,770 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 3. Основные принципы государственной политики в области обеспечения военной безопасности Республики Казахстан</w:t>
-[...14 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>Статья 3. Принципы настоящего Закона</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Основными принципами государственной политики в области обеспечения военной безопасности Республики Казахстан являются: </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z78" w:id="48"/>
+      Сноска. Заголовок статьи 3 – в редакции Закона РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 323-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Принципами настоящего Закона являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z78" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) уважение суверенитета, нерушимости государственных границ, территориальной целостности других государств и невмешательство в их внутренние дела; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z79" w:id="49"/>
+      1) уважение Суверенитета, нерушимости государственных границ, территориальной целостности других государств и невмешательство в их внутренние дела; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z79" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) укрепление мер доверия и открытости в военной области; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z80" w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z80" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мирное урегулирование международных споров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z81" w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z81" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) соблюдение международных обязательств и содействие достижению целей договоров, участником которых является Республика Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z82" w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z82" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) поддержание дружественных отношений со всеми странами на основе взаимовыгодного сотрудничества и взаимопонимания; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z83" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) участие в создании глобальной и региональных систем безопасности, направленных на предотвращение военных конфликтов, поддержание и восстановление мира.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 3 с изменениями, внесенными Законами РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 323-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 4. Государственное регулирование в области обороны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="54"/>
+    <w:bookmarkStart w:name="z84" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственное регулирование в области обороны включает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z85" w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z85" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) прогнозирование и оценку военной опасности и военной угрозы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z86" w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z86" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) разработку основных направлений военной политики и положений Военной доктрины Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z87" w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z87" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) правовое регулирование; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z88" w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z88" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) планирование применения Вооруженных Сил, других войск и воинских формирований, определение их необходимой численности, строительство, подготовку и поддержание требуемого уровня их боевой и мобилизационной готовности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z89" w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z89" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) развитие систем управления Вооруженными Силами, другими войсками и воинскими формированиями, а также планирование использования радиочастотного спектра; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z90" w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z90" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) разработку и реализацию единой военно-технической политики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z91" w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z91" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) комплекс общегосударственных мероприятий, проводимых в мирное время, включающий заблаговременную мобилизационную подготовку государственных органов, организаций, транспорта, коммуникаций и населения страны, а также оперативное оборудование территории в интересах обороны Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z92" w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z92" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) создание запасов государственного материального резерва; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z93" w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z93" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) подготовку граждан к воинской службе, накопление военнообученного резерва на военное время и военно-патриотическое воспитание; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z94" w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z94" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) планирование и осуществление мероприятий гражданской обороны и территориальной обороны Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z95" w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z95" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) организацию защиты сведений, составляющих государственные секреты, и обеспечение информационной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z96" w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z96" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) развитие науки в интересах обороны; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z97" w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z97" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) координацию деятельности государственных органов и организаций при выполнении задач по обеспечению военной безопасности и обороны, в том числе связанных с радиационной, химической и биологической безопасностью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z98" w:id="68"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z98" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14) контроль над деятельностью Вооруженных Сил, других войск и воинских формирований; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z99" w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z99" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15) международное сотрудничество в целях коллективной безопасности и совместной обороны; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z100" w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z100" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16) иные мероприятия в области обороны. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z101" w:id="71"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z101" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В целях обороны устанавливаются воинская обязанность граждан Республики Казахстан, а также иные виды обязанностей, предусмотренные законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z102" w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z102" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Задачи по обеспечению военной безопасности и обороны решаются военной организацией государства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z103" w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z103" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Вооруженные Силы, другие войска и воинские формирования, а также государственные органы и организации выполняют задачи в области обороны в соответствии с планом обороны Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z104" w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z104" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Земли, леса, воды и другие природные ресурсы предоставляются для нужд обороны в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z105" w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z105" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Имущество, закрепленное за государственными учреждениями Вооруженных Сил, других войск и воинских формирований, является республиканской собственностью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3268,485 +3394,523 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="76"/>
+    <w:bookmarkStart w:name="z6" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Полномочия Президента, Парламента и Правительства Республики Казахстан в области обороны</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="76"/>
+        <w:t xml:space="preserve"> Глава 2. Полномочия Президента, Курултая и Правительства Республики Казахстан в области обороны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок главы 2 с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 5. Полномочия Президента Республики Казахстан в области обороны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="77"/>
+    <w:bookmarkStart w:name="z106" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Президент Республики Казахстан является Верховным Главнокомандующим Вооруженными Силами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z107" w:id="78"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z107" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Президент Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z108" w:id="79"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z108" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) определяет основные направления военной политики Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z109" w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z109" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) утверждает Военную доктрину Республики Казахстан, концепцию строительства и развития Вооруженных Сил, других войск и воинских формирований, а также концепции по вопросам военной безопасности и обороны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z42" w:id="81"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z42" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) утверждает правила применения Вооруженных Сил Республики Казахстан, правила оперативного оборудования территории Республики Казахстан и правила планирования обороны Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z110" w:id="82"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z110" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) утверждает план обороны Республики Казахстан, директивы Верховного Главнокомандующего Вооруженными Силами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z460" w:id="83"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z460" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1) утверждает систему военного планирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z111" w:id="84"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z111" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) осуществляет общее руководство Вооруженными Силами, другими войсками и воинскими формированиями; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z112" w:id="85"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z112" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) утверждает структуру, лимит штатной численности Вооруженных Сил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z114" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z113" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) принимает решения о применении Вооруженных Сил для выполнения задач, предусмотренных пунктом 2 статьи 18 настоящего Закона, с незамедлительным информированием об этом Курултая Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z114" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) присваивает высшие воинские звания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z115" w:id="88"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z115" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) назначает на должность и освобождает от должности высшее командование Вооруженных Сил; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z116" w:id="89"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z116" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) утверждает текст военной присяги, общевоинские уставы, правила прохождения воинской службы, воинские символы, образцы военной формы одежды и знаки различия Вооруженных Сил, других войск и воинских формирований; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z117" w:id="90"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z117" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) ведет переговоры и подписывает международные договоры Республики Казахстан в области обороны и военного сотрудничества; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z118" w:id="91"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z118" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) принимает решение о призыве граждан Республики Казахстан на срочную воинскую службу и увольнении в запас военнослужащих срочной службы, о призыве на воинскую службу по мобилизации, в военное время, а также о призыве военнообязанных на специальные воинские сборы, в том числе в целях выполнения мероприятий по введению и обеспечению режима чрезвычайного положения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z120" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z119" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) вносит на рассмотрение Курултая предложение об использовании Вооруженных Сил для выполнения международных обязательств по поддержанию мира и безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z120" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) в случаях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан, вводит на всей территории Республики Казахстан или в отдельных ее местностях чрезвычайное или военное положение, объявляет частичную или общую мобилизацию и незамедлительно информирует об этом Парламент Республики; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z121" w:id="94"/>
+        <w:t xml:space="preserve"> Республики Казахстан, вводит на всей территории Республики Казахстан или в отдельных ее местностях чрезвычайное или военное положение, объявляет частичную или общую мобилизацию и незамедлительно информирует об этом Курултай Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z121" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14) осуществляет иные полномочия в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и законами Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3948,273 +4112,355 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 6. Полномочия Парламента Республики Казахстан в области обороны</w:t>
+        <w:t>Статья 6. Полномочия Курултая Республики Казахстан в области обороны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Парламент Республики Казахстан: </w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z122" w:id="95"/>
+      Курултай Республики Казахстан: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z122" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) принимает законы по вопросам обеспечения обороны Республики Казахстан, вносит изменения и дополнения к ним; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z123" w:id="96"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z123" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) решает вопросы войны и мира; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z124" w:id="97"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z124" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) принимает по предложению Президента Республики Казахстан решение об использовании Вооруженных Сил для выполнения международных обязательств по поддержанию мира и безопасности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z125" w:id="98"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z125" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) устанавливает воинские звания; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z126" w:id="99"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z126" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) ратифицирует и денонсирует международные договоры по вопросам обороны и военного сотрудничества; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z127" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) проводит слушания по вопросам обороны и Вооруженных Сил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 6 с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 7. Полномочия Правительства Республики Казахстан в области обороны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Правительство Республики Казахстан:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) разрабатывает основные направления военной политики государства, реализует меры по обеспечению обороноспособности республики;</w:t>
+      1) разрабатывает основные направления военной политики государства, реализует меры по обеспечению обороноспособности Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) руководит деятельностью Министерства обороны, иных центральных и местных исполнительных органов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -4395,70 +4641,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) определяет систему и условия оплаты труда работников государственных учреждений Вооруженных Сил, других войск и воинских формирований, не являющихся государственными служащими;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) организует оснащение и обеспечение Вооруженных Сил, других войск и воинских формирований вооружением, военной техникой и материально-техническими ресурсами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z446" w:id="101"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z446" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1) определяет единого оператора цифровой инфраструктуры военного назначения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5037,228 +5283,280 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24-1) утверждает правила установления запретных зон, запретных районов и перечень запретных зон и запретных районов (далее – правила установления запретных зон и запретных районов);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24-2) утверждает по согласованию с Президентом Республики Казахстан перечень отчуждаемых оборонных объектов по договорам государственно-частного партнерства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z447" w:id="102"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">24-3) исключен Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 323-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25) выполняет иные функции, возложенные на него </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z340" w:id="103"/>
+    <w:bookmarkStart w:name="z340" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Правительство Республики Казахстан организует устойчивое функционирование военной организации государства в любых условиях военно-политической обстановки. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z341" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z341" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В военное время и период введения военного положения Правительство Республики Казахстан осуществляет: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z342" w:id="105"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z342" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) перевод экономики на режим функционирования в условиях военного времени или военного положения; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z343" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z343" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) подготовку резервов для Вооруженных Сил и специальных государственных органов, мобилизацию людских и материальных ресурсов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z344" w:id="107"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z344" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) обеспечение Вооруженных Сил и специальных государственных органов силами и средствами для ведения вооруженной борьбы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z345" w:id="108"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z345" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) организацию информационных безопасности и противоборства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5520,140 +5818,180 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).; от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 323-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="109"/>
+    <w:bookmarkStart w:name="z10" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Функции центральных и местных исполнительных органов, права и обязанности граждан и организаций в области обороны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 8. Функции центральных исполнительных органов в области обороны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центральные исполнительные органы в пределах своей компетенции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z155" w:id="110"/>
+    <w:bookmarkStart w:name="z155" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) участвуют в мероприятиях территориальной обороны Республики Казахстан, мобилизационной подготовке отрасли, создании, развитии и сохранении объектов мобилизационного назначения, мощностей по разработке, производству, выпуску и ремонту необходимой для нужд обороны продукции и обеспечивают накопление мобилизационных резервов, а также совместно с Генеральным штабом Вооруженных Сил Республики Казахстан в соответствии с правилами планирования обороны Республики Казахстан участвуют в разработке плана обороны Республики Казахстан и документов по его реализации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) участвуют в мероприятиях, направленных на развитие и продвижение системы военно-патриотического воспитания;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -5700,188 +6038,188 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования); </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z157" w:id="111"/>
+    <w:bookmarkStart w:name="z157" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) организуют непосредственную подготовку отрасли к выполнению мероприятий в соответствии с планом обороны Республики Казахстан, осуществляют мероприятия по устойчивому функционированию отрасли в военное время;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z158" w:id="112"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z158" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) создают специальные формирования и обеспечивают их материально-техническими средствами, а также проводят мероприятия по инженерно-технической укрепленности и противодиверсионной безопасности подведомственных объектов при их наличии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z159" w:id="113"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z159" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) организуют и проводят мероприятия гражданской обороны и обеспечивают их выполнение подведомственными организациями; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z466" w:id="115"/>
+    <w:bookmarkStart w:name="z160" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) участвуют в подготовке населения Республики Казахстан к обороне, осуществляют контроль за соблюдением законодательства Республики Казахстан об обороне и Вооруженных Силах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z466" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6-1) обеспечивают техническое прикрытие путей сообщений и оперативное оборудование территории;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6-2) осуществляют непосредственное взаимодействие с координационным советом по военно-патриотическому воспитанию при Министерстве обороны Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z161" w:id="116"/>
+    <w:bookmarkStart w:name="z161" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) осуществляют иные полномочия в соответствии с настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6003,51 +6341,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 16.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 211-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6055,170 +6413,170 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 9. Функции местных исполнительных органов в области обороны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местные исполнительные органы в пределах своей компетенции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z162" w:id="117"/>
+    <w:bookmarkStart w:name="z162" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) участвуют в разработке документов по реализации плана обороны Республики Казахстан, выполнении мероприятий оперативного оборудования территории в интересах обороны Республики Казахстан и обеспечивают подготовку коммуникаций в целях обороны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z163" w:id="118"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z163" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечивают учет и мобилизационную готовность транспортных и других технических средств в целях обороны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z164" w:id="119"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z164" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) участвуют в подготовке населения и территории к обороне, обеспечивают потребности Вооруженных Сил, других войск и воинских формирований в материальных, энергетических и иных ресурсах и услугах по их заказам в порядке, установленном законодательством Республики Казахстан об обороне и Вооруженных Силах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z165" w:id="120"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z165" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) организуют и обеспечивают воинский учет и подготовку граждан к воинской службе, их призыв на воинскую службу, воинские сборы и призыв по мобилизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z166" w:id="121"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z166" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) организуют и проводят работу по бронированию военнообязанных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z167" w:id="122"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z167" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) участвуют в планировании и обеспечивают выполнение мероприятий гражданской обороны и территориальной обороны Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6553,164 +6911,164 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z468" w:id="123"/>
+    <w:bookmarkStart w:name="z468" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-2) создают комиссию по определению ущерба при порче (уничтожении) имущества в период военного положения и в военное время совместно с заинтересованными государственными органами и организациями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z469" w:id="124"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z469" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-3) обеспечивают техническое прикрытие путей сообщений и оперативное оборудование территории;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-4) осуществляют взаимодействие с координационным советом по военно-патриотическому воспитанию при Министерстве обороны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7-5) образуют координационные советы по военно-патриотическому воспитанию при местном исполнительном органе области, города республиканского значения, столицы и утверждают положение о них;</w:t>
+      7-5) образуют координационные советы по военно-патриотическому воспитанию при местном исполнительном органе столицы, области, города республиканского значения и утверждают положение о них;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-6) реализуют мероприятия, направленные на развитие и продвижение системы военно-патриотического воспитания, в пределах административно-территориальной единицы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z169" w:id="125"/>
+    <w:bookmarkStart w:name="z169" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) осуществляют в интересах местного государственного управления иные полномочия, возлагаемые на местные исполнительные органы законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6872,224 +7230,244 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 16.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 211-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 10. Права и обязанности граждан Республики Казахстан в области обороны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z170" w:id="126"/>
+    <w:bookmarkStart w:name="z170" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Граждане Республики Казахстан вправе: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z171" w:id="127"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z171" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) добровольно поступать на воинскую службу на контрактной основе; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z172" w:id="128"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z172" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) принимать участие в деятельности организаций, содействующих укреплению обороны. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z173" w:id="129"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z173" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Граждане Республики Казахстан обязаны: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z174" w:id="130"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z174" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) выполнять воинскую обязанность; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z175" w:id="131"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z175" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) участвовать в мероприятиях гражданской обороны и территориальной обороны Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z176" w:id="132"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z176" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в период мобилизации и военного положения предоставлять необходимое для нужд обороны имущество, находящееся в их собственности, с последующим равноценным возмещением его стоимости государством в порядке, установленном Правительством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7163,70 +7541,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 11. Функции организаций независимо от форм собственности в области обороны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Организации независимо от форм собственности в соответствии с законодательством Республики Казахстан: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z177" w:id="133"/>
+    <w:bookmarkStart w:name="z177" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) принимают участие в выполнении мероприятий гражданской обороны и территориальной обороны Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7309,110 +7687,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования); </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z180" w:id="134"/>
+    <w:bookmarkStart w:name="z180" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) в период мобилизации и военного положения предоставляют необходимое для нужд обороны имущество, находящееся в их собственности, с последующим возмещением его стоимости государством в порядке, установленном Правительством Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z181" w:id="135"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z181" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) создают своим работникам необходимые условия для выполнения ими воинской обязанности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z429" w:id="136"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z429" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) создают специальные формирования и обеспечивают их материально-техническими средствами, а также проводят мероприятия по инженерно-технической укрепленности и противодиверсионной безопасности подведомственных объектов при их наличии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7491,68 +7869,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="137"/>
+    <w:bookmarkStart w:name="z15" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Обеспечение обороны Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 4 в редакции Закона РК от 10.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7602,190 +7980,190 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок статьи 12 в редакции Закона РК от 10.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 344-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z182" w:id="138"/>
+    <w:bookmarkStart w:name="z182" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Экономическое обеспечение обороны заключается в выделении Вооруженным Силам, другим войскам и воинским формированиям финансовых, материально-технических и иных ресурсов, их оснащении вооружением, военной и специальной техникой в количестве, необходимом для гарантированного обеспечения обороны Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z183" w:id="139"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z183" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Основные задачи экономического обеспечения обороны: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z184" w:id="140"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z184" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) удовлетворение потребностей Вооруженных Сил, других войск и воинских формирований в финансовых, материально-технических и иных ресурсах; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z185" w:id="141"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z185" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) совершенствование научно-технической и производственной базы для осуществления производства, ремонта и модернизации вооружения и военной техники; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z186" w:id="142"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z186" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) создание эффективных систем мобилизационной готовности экономики и мобилизационной подготовки населения страны; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z187" w:id="143"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z187" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) повышение уровня социального обеспечения, реализация установленных законодательством Республики Казахстан гарантий военнослужащих, членов их семей и лиц, уволенных с воинской службы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z188" w:id="144"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z188" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) осуществление взаимовыгодного международного военного и военно-технического сотрудничества.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7821,130 +8199,130 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 13. Финансирование обороны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z189" w:id="145"/>
+    <w:bookmarkStart w:name="z189" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Финансирование обороны направлено на гарантированное удовлетворение потребностей Вооруженных Сил, других войск и воинских формирований в финансовых, материально-технических и иных ресурсах. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z190" w:id="146"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z190" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Финансирование Вооруженных Сил, других войск и воинских формирований, а также расходов на оборону осуществляется за счет бюджетных и иных средств, предусмотренных статьей 24 настоящего Закона. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z191" w:id="147"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z191" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Финансирование военных объектов совместного использования с иностранными государствами, дислоцированных на территории Республики Казахстан, и мероприятий по контролю за сокращением вооружения и обеспечению инспекционной деятельности производится в соответствии с международными договорами, ратифицированными Республикой Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z192" w:id="148"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z192" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Контроль за использованием бюджетных средств, выделенных на оборону, а также денег от реализации товаров (работ, услуг), остающихся в распоряжении государственных учреждений Вооруженных Сил, осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8000,110 +8378,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 14. Материально-техническое обеспечение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z193" w:id="149"/>
+    <w:bookmarkStart w:name="z193" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Материально-техническое обеспечение Вооруженных Сил, других войск и воинских формирований осуществляется в приоритетном порядке в соответствии с государственным оборонным заказом и международными соглашениями на разработку, производство, поставку и обеспечение продукцией производственно-технического назначения, включая вооружение и военную технику.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z457" w:id="151"/>
+    <w:bookmarkStart w:name="z194" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Порядок формирования государственного оборонного заказа, его материально-техническое и финансовое обеспечение и условия закупки определяются законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z457" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Материально-техническое обеспечение Вооруженных Сил, других войск и воинских формирований, базирующихся вне мест их постоянной дислокации, при чрезвычайной ситуации природного и техногенного или социального характера, в период чрезвычайного положения, при проведении совместных операций и учений может осуществляться теми Вооруженными Силами, другими войсками и воинскими формированиями, на объектах которых они временно расположены.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8139,90 +8517,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 14-1. Особенности снабжения Вооруженных Сил нефтепродуктами</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z462" w:id="152"/>
+    <w:bookmarkStart w:name="z462" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Вооруженные Силы закупают нефтепродукты у единого оператора по поставке нефтепродуктов, определяемого уполномоченным органом по государственному регулированию производства нефтепродуктов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z463" w:id="153"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z463" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отказе единого оператора по поставке нефтепродуктов приобретать нефтепродукты по карточной системе Вооруженные Силы вправе самостоятельно закупать их на конкурентной основе за счет бюджетных средств на соответствующий год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8298,248 +8676,248 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 15. Использование объектов и имущества в интересах обороны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z195" w:id="154"/>
+    <w:bookmarkStart w:name="z195" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.  Объекты и имущество, являющиеся государственной собственностью, закрепленные за организациями отраслей экономики на праве оперативного управления, хозяйственного ведения и предназначенные для обеспечения нужд обороны и выполнения мобилизационных заданий, не подлежат отчуждению, за исключением неиспользуемого военного имущества и оборонных объектов, подлежащих передаче в рамках возмещения затрат частному партнеру по договорам государственно-частного партнерства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z196" w:id="155"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z196" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Оборонные объекты, не используемые Вооруженными Силами, другими войсками и воинскими формированиями в мирное время, подлежат консервации за счет бюджетных средств или могут быть переданы в имущественный наем (аренду) в порядке, установленном законодательством Республики Казахстан, а также организациям других государств на основе международных договоров, ратифицированных Республикой Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В целях обеспечения выполнения физическими и юридическими лицами договорных обязательств по организации питания и банно-прачечного обслуживания перед республиканскими государственными учреждениями Вооруженных Сил, других войск и воинских формирований, их руководителями в порядке, определенном руководителем соответствующего государственного органа, осуществляется безвозмездно временная передача зданий, помещений столовых, банно-прачечных комбинатов и находящегося в них военного имущества в имущественный наем (аренду) в пределах срока договора об организации питания или банно-прачечного обслуживания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z197" w:id="156"/>
+    <w:bookmarkStart w:name="z197" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Неиспользуемое военное имущество может быть передано, реализовано, ликвидировано посредством уничтожения, утилизации, захоронения и переработано в соответствии с законодательством Республики Казахстан об оборонной промышленности и государственном оборонном заказе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z441" w:id="157"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z441" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Боеприпасы, дальнейшее хранение которых представляет реальную опасность и требующие незамедлительного уничтожения, не признаются неиспользуемым военным имуществом и подлежат уничтожению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z442" w:id="158"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z442" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Критерии отнесения боеприпасов к требующим незамедлительного уничтожения, а также порядок их уничтожения определяются Министерством обороны по согласованию с заинтересованными государственными органами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z58" w:id="159"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z58" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1. Охрана и содержание оборонных объектов, в которых расположены органы военной контрразведки, осуществляются Вооруженными Силами, другими войсками и воинскими формированиями, в оперативном управлении которых находятся указанные объекты, за счет бюджетных средств, выделяемых им для этих целей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z198" w:id="160"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z198" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Генеральный штаб Вооруженных Сил Республики Казахстан в порядке, установленном Правительством Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z199" w:id="161"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z199" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) списывает военное имущество, которое в период ведения военных действий пришло в непригодное состояние или было утрачено при угрозе жизни личного состава Вооруженных Сил; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z200" w:id="162"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z200" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) ведет учет военного имущества, находящегося в их оперативном управлении. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkEnd w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8735,110 +9113,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 15-1. Использование и отчуждение имущества в целях реализации договоров государственно-частного партнерства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z434" w:id="163"/>
+    <w:bookmarkStart w:name="z434" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Военное имущество, за исключением вооружения, военной техники и специальных средств, может быть передано во временное владение и пользование для реализации государственно-частного партнерства в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z435" w:id="164"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z435" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Оборонные объекты могут быть отчуждены частному партнеру в целях возмещения затрат по договору государственно-частного партнерства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z437" w:id="165"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z437" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Совокупный объем компенсации инвестиционных затрат и стоимости оборонных объектов, отчуждаемых в соответствии с пунктом 2 настоящей статьи, не может превышать объем инвестиционных затрат частного партнера.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkEnd w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оборонные объекты, отчуждаемые по договорам государственно-частного партнерства, подлежат оценке в порядке, определенном законодательством Республики Казахстан об оценочной деятельности.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -8932,71 +9310,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 16. Передача земель, зданий, сооружений, объектов и другого имущества для нужд обороны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="166"/>
+    <w:bookmarkStart w:name="z45" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Предоставленные для размещения и постоянной деятельности Вооруженных Сил, других войск и воинских формирований земельные участки находятся в их владении и пользовании.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z46" w:id="167"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z46" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Принудительное отчуждение земельного участка для нужд обороны и его возмещение собственникам и землепользователям осуществляются в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9011,111 +9389,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О государственном имуществе".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z47" w:id="168"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z47" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Для нужд обороны Вооруженным Силам, другим войскам и воинским формированиям передаются здания, сооружения, объекты и другое имущество, а также может производиться их возврат в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z49" w:id="170"/>
+    <w:bookmarkStart w:name="z48" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Реквизиция имущества для нужд обороны в период действия военного положения и военное время осуществляется в случае и порядке, которые установлены законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z49" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Порядок предоставления во владение и пользование имущества, а также порядок временного возмездного землепользования (аренды) воинским формированиям других государств определяются международными договорами, ратифицированными Республикой Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9151,130 +9529,130 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 17. Научное обеспечение обороны и подготовка кадров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z348" w:id="171"/>
+    <w:bookmarkStart w:name="z348" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Научное обеспечение обороны направлено на всестороннее исследование проблем военной организации государства, решение задач повышения обороноспособности страны научными методами, выполнение опытно-конструкторских работ, в том числе двойного назначения, а также развитие национального военно-научного потенциала. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z349" w:id="172"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z349" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Субъектами научной и (или) научно-технической деятельности Республики Казахстан в целях обеспечения потребностей обороны осуществляются оборонные исследования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z350" w:id="173"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z350" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Порядок финансирования оборонных исследований определяется Министерством обороны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z351" w:id="174"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z351" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Подготовка и переподготовка военных, военно-научных кадров осуществляются в военных учебных заведениях, организациях образования Республики Казахстан, а также в иностранных организациях образования на основе международных договоров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkEnd w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9444,255 +9822,255 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="175"/>
+    <w:bookmarkStart w:name="z22" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Вооруженные Силы, другие войска и воинские формирования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 18. Вооруженные Силы и их предназначение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z208" w:id="176"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z209" w:id="177"/>
+    <w:bookmarkStart w:name="z208" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Вооруженные Силы предназначены для отражения агрессии, вооруженной защиты территориальной целостности и Суверенитета Республики Казахстан, охраны и обороны государственных и военных объектов, охраны воздушного пространства, борьбы с незаконными вооруженными формированиями, а также для выполнения задач в соответствии с международными договорами, ратифицированными Республикой Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z209" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2. Вооруженные Силы могут быть применены на основании решений Президента Республики Казахстан для ликвидации чрезвычайных ситуаций социального, природного и техногенного характера, а также для проведения антитеррористических операций, усиления охраны Государственной границы Республики Казахстан и обеспечения режима чрезвычайного положения, а также когда демократические институты, независимость и территориальная целостность, политическая стабильность Республики Казахстан, безопасность ее граждан находятся под серьезной и непосредственной угрозой и нарушено нормальное функционирование конституционных органов государства.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z455" w:id="178"/>
+        <w:t>2. Вооруженные Силы могут быть применены на основании решений Президента Республики Казахстан для ликвидации чрезвычайных ситуаций социального, природного и техногенного характера, а также для проведения антитеррористических операций, усиления охраны Государственной границы Республики Казахстан и обеспечения режима чрезвычайного положения, а также когда демократические институты, Независимость и территориальная целостность, политическая стабильность Республики Казахстан, безопасность ее граждан находятся под серьезной и непосредственной угрозой и нарушено нормальное функционирование конституционных органов государства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z455" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случаях, предусмотренных частью первой настоящего пункта, военная, специальная, автомобильная техника и иные транспортные средства используются в качестве боевой техники в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z456" w:id="179"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z456" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Вооруженные Силы могут быть привлечены к охранным мероприятиям по обеспечению безопасности охраняемых лиц и объектов в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О Службе государственной охраны Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z210" w:id="180"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z210" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Применение Вооруженных Сил для выполнения задач, вытекающих из международных обязательств Республики Казахстан, осуществляется на условиях и в порядке, оговоренных в международных договорах, ратифицированных Республикой Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z211" w:id="181"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z211" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Часть состава Вооруженных Сил может входить в объединенные (коллективные) войска (силы) или находиться под объединенным командованием в соответствии с международными договорами, ратифицированными Республикой Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z470" w:id="182"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z470" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В целях введения и обеспечения режима чрезвычайного положения, а также ликвидации чрезвычайных ситуаций природного и техногенного характера и их последствий и в иных случаях, определяемых Президентом Республики Казахстан, может осуществляться специальное развертывание территориальных войск Вооруженных Сил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkEnd w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9854,144 +10232,164 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 19. Общий состав Вооруженных Сил</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z414" w:id="183"/>
+    <w:bookmarkStart w:name="z414" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Вооруженные Силы включают органы военного управления, виды Вооруженных Сил, Силы специальных операций, рода войск, специальные войска, войска материально-технического обеспечения, территориальные войска, военные учебные заведения, военно-научные учреждения и другие организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z352" w:id="184"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z352" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В состав специальных войск Вооруженных Сил входят воинские части и подразделения инженерного, геоинформационного и гидрометеорологического обеспечения, разведки, радиационной, химической и биологической защиты, связи, радиоэлектронной борьбы, информационного противоборства, органы военной полиции, предназначенные для выполнения специальных задач по обеспечению боевой деятельности Вооруженных Сил. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z353" w:id="185"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z353" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При объявлении мобилизации в состав Вооруженных Сил входят Пограничная служба, Авиационная служба, Пограничная академия Комитета национальной безопасности Республики Казахстан и иные подразделения органов национальной безопасности Республики Казахстан, определяемые в установленном законодательством Республики Казахстан порядке, Национальная гвардия и органы управления гражданской обороны уполномоченного органа в сфере гражданской защиты, а также специальные формирования. Передача других войск и воинских формирований, специальных формирований в состав Вооруженных Сил осуществляется в порядке, определяемом Министром обороны Республики Казахстан по согласованию с заинтересованным государственным органом или организацией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkEnd w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10067,150 +10465,150 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 20. Комплектование Вооруженных Сил</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z214" w:id="186"/>
+    <w:bookmarkStart w:name="z214" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Личный состав Вооруженных Сил включает военнослужащих и лиц гражданского персонала. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z215" w:id="187"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z215" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Вооруженные Силы комплектуются: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z217" w:id="189"/>
+    <w:bookmarkStart w:name="z216" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) военнослужащими путем призыва граждан на воинскую службу и путем добровольного поступления на воинскую службу в соответствии с законами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z217" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) гражданским персоналом в соответствии с трудовым законодательством Республики Казахстан и законодательством Республики Казахстан о государственной службе. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z218" w:id="190"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z218" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Для мобилизационного развертывания Вооруженных Сил в государстве создается запас военнообученного резерва. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkEnd w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10266,160 +10664,160 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 21. Руководство и управление Вооруженными Силами</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z219" w:id="191"/>
+    <w:bookmarkStart w:name="z219" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Военно-политическое руководство Вооруженными Силами осуществляет Президент Республики Казахстан - Верховный Главнокомандующий Вооруженными Силами Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z220" w:id="192"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z220" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ставка Верховного Главного командования Вооруженных Сил Республики Казахстан является высшим органом военно-политического руководства Республики Казахстан в военное время и период введения военного положения, осуществляет управление военной организацией государства, контроль и координацию деятельности центральных и местных исполнительных органов Республики Казахстан при выполнении задач по обороне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z221" w:id="193"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z221" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Ставка Верховного Главного командования Вооруженных Сил Республики Казахстан осуществляет управление Вооруженными Силами через Генеральный штаб Вооруженных Сил Республики Казахстан, который является ее рабочим органом. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z355" w:id="194"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z355" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Генеральный штаб Вооруженных Сил Республики Казахстан в мирное время является ведомством Министерства обороны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z222" w:id="195"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z222" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Управление Вооруженными Силами в мирное время осуществляет Министр обороны Республики Казахстан через Генеральный штаб Вооруженных Сил Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkEnd w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10475,566 +10873,566 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 22. Функции Министерства обороны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z223" w:id="196"/>
+    <w:bookmarkStart w:name="z223" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Министерство обороны является центральным исполнительным органом, осуществляющим государственную политику в области обороны, военно-политическое и военно-экономическое управление Вооруженными Силами, а также уполномоченным органом в сферах государственной авиации и территориальной обороны Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z224" w:id="197"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z224" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Министерство обороны Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z43" w:id="198"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z43" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осуществляет государственную политику в области обороны; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z44" w:id="199"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z44" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) разрабатывает Военную доктрину, концепцию строительства и развития Вооруженных Сил, других войск и воинских формирований, а также концепции по вопросам военной безопасности и обороны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z356" w:id="200"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z356" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) координирует разработку и представляет на утверждение план обороны Республики Казахстан и директивы Верховного Главнокомандующего Вооруженными Силами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z52" w:id="201"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z52" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) разрабатывает и утверждает структуру Министерства обороны, структуру и штатную численность Генерального штаба Вооруженных Сил Республики Казахстан и республиканских государственных учреждений, находящихся в ведении Министерства обороны и его ведомства, штаты, табели к штатам, ведет учет штатов и табелей к штатам органов военного управления в пределах утвержденных Президентом Республики Казахстан и Правительством Республики Казахстан лимитов штатной численности Вооруженных Сил, Министерства обороны и подведомственных Министерству обороны государственных учреждений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z461" w:id="202"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z461" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1) разрабатывает систему военного планирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z57" w:id="203"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z57" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) проводит единую военно-техническую политику в государстве;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z62" w:id="204"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z62" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) организует деятельность органов военной разведки Министерства обороны Республики Казахстан на территории Республики Казахстан и за ее пределами в целях обеспечения военной составляющей национальной безопасности государства в соответствии с нормативными правовыми актами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z357" w:id="205"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z357" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5-1) участвует в организации мобилизационной подготовки экономики, государственных органов и организаций независимо от формы собственности, а также утверждает мобилизационный план Вооруженных Сил; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z358" w:id="206"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z358" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5-2) разрабатывает и утверждает правила топогеодезического обеспечения Вооруженных Сил; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z359" w:id="207"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z359" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-3) разрабатывает и утверждает правила навигационного обеспечения Вооруженных Сил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z458" w:id="208"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z458" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-4) разрабатывает и утверждает правила обеспечения радиационной, химической и биологической защиты Вооруженных Сил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkEnd w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-5) разрабатывает и утверждает по согласованию с центральным уполномоченным органом по исполнению бюджета правила реализации государственными учреждениями Вооруженных Сил товаров (работ, услуг) и использования денег от их реализации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="209"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z64" w:id="210"/>
+    <w:bookmarkStart w:name="z63" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) определяет оперативное предназначение и задачи видов Вооруженных Сил, Сил специальных операций, родов войск, специальных войск, их применение во взаимодействии с другими войсками и воинскими формированиями, а также с вооруженными силами иностранных государств в соответствии с международными договорами, ратифицированными Республикой Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z64" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) осуществляет руководство оборонными исследованиями, научно-исследовательскими, опытно-конструкторскими и другими работами в области военной безопасности и обороны, организует контроль за их качеством;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z65" w:id="211"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z65" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) осуществляет инспектирование войск и контроль за расходом финансовых средств в Вооруженных Силах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z66" w:id="212"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z66" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) разрабатывает и утверждает нормативные правовые акты, регламентирующие прием, организацию учебно-воспитательного процесса в ведомственных военных учебных заведениях, осуществляет контроль за деятельностью и качеством учебно-воспитательной работы ведомственных военно-учебных заведений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkEnd w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-1) разрабатывает и утверждает правила мониторинга и анализа качества военной подготовки в организациях образования по согласованию с уполномоченными органами в области образования, науки и высшего образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="213"/>
+    <w:bookmarkStart w:name="z67" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) координирует подготовку допризывной и призывной молодежи к воинской службе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z68" w:id="214"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z68" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) осуществляет международное военное и военно-экономическое сотрудничество;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z419" w:id="215"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z419" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11-1) участвует в осуществлении военно-технического сотрудничества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z71" w:id="216"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z71" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) осуществляет контроль за соблюдением законности и правопорядка в Вооруженных Силах и обеспечивает социальные и правовые гарантии военнослужащим, членам их семей и гражданскому персоналу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z72" w:id="217"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z72" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) принимает в пределах своей компетенции нормативные правовые акты по вопросам прохождения воинской службы, обороны и Вооруженных Сил и контролирует их исполнение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z360" w:id="218"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z360" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13-1) проводит мониторинг информационного пространства в области военной безопасности и противодействие источникам ее угроз в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z73" w:id="219"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z73" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) осуществляет контроль качества и приемку товаров (продукции) военного назначения, товаров (продукции) двойного назначения (применения), работ военного назначения и услуг военного назначения, поставляемых в рамках государственного оборонного заказа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkEnd w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11157,324 +11555,324 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z128" w:id="220"/>
+    <w:bookmarkStart w:name="z128" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) обеспечивает реализацию единой государственной кадровой политики в Вооруженных Силах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z361" w:id="221"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z361" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16-1) разрабатывает и утверждает концепцию кадровой политики Вооруженных Сил, осуществляет расстановку кадров и присвоение воинских званий в пределах своей компетенции, вносит на рассмотрение Президенту Республики Казахстан предложения по назначению на должности и присвоению воинских званий согласно перечню должностей; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkEnd w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16-2) разрабатывает и утверждает правила организации воинских перевозок в Вооруженных Силах и правила оформления и оплаты воинских перевозок в Вооруженных Силах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z471" w:id="222"/>
+    <w:bookmarkStart w:name="z471" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16-3) устанавливает военно-технические требования к путям сообщений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z472" w:id="223"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z472" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16-4) разрабатывает и утверждает совместно с центральным исполнительным органом, осуществляющим реализацию государственной политики в области транспорта, правила эксплуатации, обслуживания, содержания, ремонта и планирования строительства подъездных путей, используемых Министерством обороны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkEnd w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16-5) разрабатывает и утверждает совместно с первыми руководителями правоохранительных и специальных государственных органов Республики Казахстан правила подготовки военнослужащих к управлению транспортными средствами, приема экзаменов и выдачи водительских удостоверений военнослужащих на право управления транспортными средствами, принадлежащими Вооруженным Силам Республики Казахстан, другим войскам и воинским формированиям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z129" w:id="224"/>
+    <w:bookmarkStart w:name="z129" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) передает военное имущество в пределах Министерства обороны и государственных учреждений Вооруженных Сил, а также предоставляет в имущественный наем (аренду) неиспользуемые оборонные объекты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z363" w:id="225"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z363" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17-1) взаимодействует с центральными и местными исполнительными органами по вопросам соблюдения международных договоров в области контроля над вооружениями и наблюдает за выполнением этих договоров другими государствами-участниками; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkEnd w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17-2) в пределах своей компетенции заключает международные договоры Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z420" w:id="226"/>
+    <w:bookmarkStart w:name="z420" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17-3) признает военное имущество Вооруженных Сил неиспользуемым;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z130" w:id="227"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z130" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) утверждает правила принятия на вооружение Вооруженных Сил, других войск и воинских формирований Республики Казахстан вооружения и военной техники;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z365" w:id="228"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z365" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18-1) утверждает правила снятия с вооружения Вооруженных Сил, других войск и воинских формирований вооружения и военной техники;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z131" w:id="229"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z131" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) утверждает Кадастр вооружения и военной техники Вооруженных Сил, других войск и воинских формирований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z132" w:id="230"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z132" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) организует реализацию проектов в области космической деятельности военного назначения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkEnd w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11503,896 +11901,982 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z134" w:id="231"/>
+    <w:bookmarkStart w:name="z134" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) утверждает по согласованию с центральным уполномоченным органом по бюджетному планированию нормы снабжения Вооруженных Сил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z135" w:id="232"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z135" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) утверждает правила о порядке ведения воинского учета военнообязанных и призывников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z136" w:id="233"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z136" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) разрабатывает правила установления запретных зон и запретных районов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z138" w:id="235"/>
+    <w:bookmarkStart w:name="z137" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) утверждает правила организации деятельности и условий прохождения службы военнослужащих аппарата военных атташе и аппарата военных представителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z138" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) утверждает положение о местных органах военного управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z366" w:id="236"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z366" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26-1) утверждает описание персонифицированных знаков, нагрудных знаков и иных военно-геральдических знаков, знаков об окончании военных учебных заведений, для классных специалистов, наградных медалей (значков) для призеров военно-прикладных, служебно-прикладных, технических и других спортивных мероприятий, а также порядок их выдачи и ношения военнослужащими Вооруженных Сил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z367" w:id="237"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z367" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26-2) осуществляет внутренний контроль в сфере ветеринарии и санитарно-эпидемиологического благополучия на объектах, расположенных на территории военных городков и учебных центров Вооруженных Сил; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z368" w:id="238"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z368" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26-3) присваивает условные наименования воинским частям Вооруженных Сил и организациям, органам управления и воинским частям гражданской обороны уполномоченного органа в сфере гражданской защиты, органам национальной безопасности, уполномоченному органу в сфере внешней разведки, воинским частям Службы государственной охраны Республики Казахстан по представлению руководителя уполномоченного государственного органа; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z369" w:id="239"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z369" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26-4) разрабатывает и утверждает правила присвоения воинским частям и организациям действительных и условных наименований и их применения при ведении переписки в Вооруженных Силах; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z371" w:id="241"/>
+    <w:bookmarkStart w:name="z370" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-5) осуществляет руководство территориальными войсками Вооруженных Сил во взаимодействии с местными исполнительными органами столицы, области, города республиканского значения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z371" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26-6) разрабатывает и утверждает правила обеспечения экологической безопасности в Вооруженных Силах; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z372" w:id="242"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z372" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26-7) разрабатывает и утверждает правила выдачи военнослужащим центрального аппарата Министерства обороны служебного удостоверения и его описание; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z373" w:id="243"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z373" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26-8) разрабатывает и утверждает правила организации финансовой и хозяйственной деятельности в Вооруженных Силах; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z374" w:id="244"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z374" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26-9) разрабатывает и утверждает нормативные правовые акты по вопросам мобилизационной, оперативной и боевой подготовки, шифрованной, кодированной, засекреченной связи, защиты государственных секретов, обеспечения безопасности информации в Вооруженных Силах; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z375" w:id="245"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z375" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26-10) разрабатывает и утверждает правила по организации хранения ракет и боеприпасов на арсеналах, базах и складах Вооруженных Сил; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z376" w:id="246"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z376" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26-11) разрабатывает и утверждает правила реагирования командования воинских частей и органов военной полиции Вооруженных Сил на информацию о хищении, утрате оружия и боеприпасов либо самовольном оставлении военнослужащим месторасположения воинской части с оружием; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z377" w:id="247"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z377" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26-12) организует военно-историческую и культурную работу в Вооруженных Силах; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z378" w:id="248"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z378" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26-13) разрабатывает и утверждает правила начальной военной подготовки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z379" w:id="249"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z379" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26-14) разрабатывает и утверждает правила допризывной подготовки по образовательным программам дополнительного образования по согласованию с уполномоченным органом в области образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z380" w:id="250"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z380" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26-15) разрабатывает и утверждает правила подготовки по военно-техническим и иным специальностям; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z381" w:id="251"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z381" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26-16) разрабатывает и утверждает правила военной подготовки по программам офицеров запаса и сержантов запаса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z382" w:id="252"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z382" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26-17) разрабатывает и утверждает правила отчисления из военных учебных заведений Министерства обороны; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z383" w:id="253"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z383" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26-18) разрабатывает и утверждает правила подготовки специалистов военной медицины Вооруженных Сил по согласованию с уполномоченным органом в области здравоохранения; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z384" w:id="254"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z384" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26-19) организует и координирует научное обеспечение обороны, в том числе оборонные исследования; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z385" w:id="255"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z385" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26-20) разрабатывает и утверждает правила организации и использования учебно-материальной базы военных учебных заведений и военных кафедр (военных факультетов) по согласованию с уполномоченным органом в области науки и высшего образования; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z386" w:id="256"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z386" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      26-21) разрабатывает и утверждает правила отбора военнослужащих Вооруженных Сил для подготовки в иностранных военных учебных заведениях; </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="256"/>
+      26-21) разрабатывает и утверждает правила отбора военнослужащих Вооруженных Сил для подготовки в зарубежных военных учебных заведениях; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26-22) разрабатывает и утверждает правила физической подготовки в Вооруженных Силах;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26-23) принимает по согласованию с уполномоченным органом в области науки и высшего образования решение о создании и ликвидации военной кафедры (военного факультета) в организации высшего и (или) послевузовского образования и утверждает правила создания и ликвидации военной кафедры (военного факультета) в организации высшего и (или) послевузовского образования по согласованию с уполномоченным органом в области науки и высшего образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z421" w:id="257"/>
+    <w:bookmarkStart w:name="z421" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26-24) разрабатывает правила осуществления контроля за качеством выполнения государственного оборонного заказа в организациях независимо от форм собственности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkEnd w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26-25) разрабатывает и утверждает правила и инструкции по вопросам метрологического обеспечения Вооруженных Сил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z438" w:id="258"/>
+    <w:bookmarkStart w:name="z438" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26-26) разрабатывает и утверждает правила предоставления земельного участка во временное безвозмездное пользование по договорам государственно-частного партнерства для строительства, реконструкции и эксплуатации оборонных объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z439" w:id="259"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z439" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26-27) разрабатывает и утверждает правила отчуждения оборонных объектов по договорам государственно-частного партнерства для возмещения затрат частному партнеру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkEnd w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26-28) разрабатывает перечень отчуждаемых оборонных объектов по договорам государственно-частного партнерства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z448" w:id="260"/>
-[...35 lines deleted...]
-      26-30) разрабатывает и утверждает правила функционирования единого оператора информационно-коммуникационной инфраструктуры военного назначения;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">26-29) исключен Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 323-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">26-30) исключен Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 323-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-31) разрабатывает и утверждает перечень объектов цифровой инфраструктуры военного назначения, закрепляемых за единым оператором цифровой инфраструктуры военного назначения, за исключением объектов цифровой инфраструктуры военного назначения специальных государственных органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z473" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-32) разрабатывает и утверждает положение об органах военных сообщений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="261"/>
-    <w:p>
-[...33 lines deleted...]
-      26-32) разрабатывает и утверждает положение об органах военных сообщений;</w:t>
+    <w:bookmarkStart w:name="z474" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-33) организует деятельность органов военных сообщений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z474" w:id="263"/>
-[...15 lines deleted...]
-      26-33) организует деятельность органов военных сообщений;</w:t>
+    <w:bookmarkStart w:name="z475" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-34) согласовывает задание на проектирование и проектную документацию на строительство, расширение, реконструкцию, модернизацию, консервацию и постутилизацию объектов транспортной инфраструктуры, указанных в пункте 5 статьи 23-1 Закона Республики Казахстан "О транспорте в Республике Казахстан", в части соблюдения военно-технических требований;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z475" w:id="264"/>
-[...15 lines deleted...]
-      26-34) согласовывает задание на проектирование и проектную документацию на строительство, расширение, реконструкцию, модернизацию, консервацию и постутилизацию объектов транспортной инфраструктуры, указанных в пункте 5 статьи 23-1 Закона Республики Казахстан "О транспорте в Республике Казахстан", в части соблюдения военно-технических требований;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-35) создает координационный совет по военно-патриотическому воспитанию при Министерстве обороны и утверждает положение о нем;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-36) разрабатывает правила конкурсного отбора военнослужащих срочной воинской службы для получения образовательных льгот и утверждает их совместно с первыми руководителями государственных органов, в структуре которых предусмотрено прохождение воинской службы, по согласованию с уполномоченным органом в области науки и высшего образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z479" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-37) разрабатывает и утверждает правила углубленной допризывной подготовки по специализированным общеобразовательным учебным программам по согласованию с уполномоченным органом в области образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="264"/>
-    <w:p>
-[...51 lines deleted...]
-      26-37) разрабатывает и утверждает правила углубленной допризывной подготовки по специализированным общеобразовательным учебным программам по согласованию с уполномоченным органом в области образования;</w:t>
+    <w:bookmarkStart w:name="z139" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) осуществляет иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z139" w:id="266"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12834,51 +13318,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ст. 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>).</w:t>
+        <w:t xml:space="preserve">); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026); от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 323-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -12906,230 +13430,230 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок статьи 23 в редакции Закона РК от 16.02.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 562-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z239" w:id="267"/>
+    <w:bookmarkStart w:name="z239" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Генеральный штаб Вооруженных Сил Республики Казахстан:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z240" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществляет оперативно-стратегическое планирование, применение и руководство боевой и повседневной деятельностью Вооруженных Сил, определяет их боевой состав;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z240" w:id="268"/>
-[...15 lines deleted...]
-      1) осуществляет оперативно-стратегическое планирование, применение и руководство боевой и повседневной деятельностью Вооруженных Сил, определяет их боевой состав;</w:t>
+    <w:bookmarkStart w:name="z241" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) разрабатывает совместно с другими государственными органами план обороны Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z241" w:id="269"/>
-[...15 lines deleted...]
-      2) разрабатывает совместно с другими государственными органами план обороны Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z431" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) разрабатывает директивы Верховного Главнокомандующего Вооруженными Силами Республики Казахстан, осуществляет планирование, подготовку и мобилизационное развертывание войск;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z431" w:id="270"/>
-[...15 lines deleted...]
-      2-1) разрабатывает директивы Верховного Главнокомандующего Вооруженными Силами Республики Казахстан, осуществляет планирование, подготовку и мобилизационное развертывание войск;</w:t>
+    <w:bookmarkStart w:name="z242" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) разрабатывает по согласованию с уполномоченным органом в области мобилизационной подготовки мобилизационный план Вооруженных Сил;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z242" w:id="271"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z243" w:id="272"/>
+    <w:bookmarkStart w:name="z243" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) организует и проводит мероприятия по поддержанию боевой и мобилизационной готовности Вооруженных Сил; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z244" w:id="273"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z244" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) организует и обеспечивает охрану и защиту воздушного пространства Республики Казахстан; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z245" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) организует и осуществляет взаимодействие Вооруженных Сил с другими войсками и воинскими формированиями в области организации обороны;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z245" w:id="274"/>
-[...15 lines deleted...]
-      6) организует и осуществляет взаимодействие Вооруженных Сил с другими войсками и воинскими формированиями в области организации обороны;</w:t>
+    <w:bookmarkStart w:name="z388" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1) разрабатывает правила применения Вооруженных Сил, правила оперативного оборудования территории Республики Казахстан и правила планирования обороны Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z388" w:id="275"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13232,90 +13756,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z248" w:id="276"/>
+    <w:bookmarkStart w:name="z248" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) организует и проводит комплектование Вооруженных Сил военнослужащими и прием гражданского персонала; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z249" w:id="277"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z249" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) принимает участие в разработке плана оперативного применения и взаимодействия Вооруженных Сил, других войск и воинских формирований с вооруженными силами иностранных государств в соответствии с международными договорами, ратифицированными Республикой Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkEnd w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13344,230 +13868,230 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z250" w:id="278"/>
+    <w:bookmarkStart w:name="z250" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) осуществляет расстановку кадров и присвоение воинских званий, вносит на рассмотрение Министру обороны предложения по назначению на должности и присвоению воинских званий согласно номенклатуре; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z251" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) организует текущее и перспективное планирование обеспечения Вооруженных Сил необходимыми видами вооружения, военной техники и другими материальными средствами, их эксплуатацию, сохранность, учет, списание и утилизацию, а также планирует накопление и размещение в мирное время запасов этих средств для мобилизационного развертывания войск;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z251" w:id="279"/>
-[...15 lines deleted...]
-      12) организует текущее и перспективное планирование обеспечения Вооруженных Сил необходимыми видами вооружения, военной техники и другими материальными средствами, их эксплуатацию, сохранность, учет, списание и утилизацию, а также планирует накопление и размещение в мирное время запасов этих средств для мобилизационного развертывания войск;</w:t>
+    <w:bookmarkStart w:name="z389" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-1) организует внедрение в Вооруженных Силах автоматизированных систем управления военного назначения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z389" w:id="280"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z252" w:id="281"/>
+    <w:bookmarkStart w:name="z252" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) разрабатывает предложения по направлениям развития военной науки в Вооруженных Силах; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z253" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) организует работу по морально-психологическому и идеологическому обеспечению войск в целях формирования у личного состава высоких боевых и морально-нравственных качеств;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z253" w:id="282"/>
-[...15 lines deleted...]
-      14) организует работу по морально-психологическому и идеологическому обеспечению войск в целях формирования у личного состава высоких боевых и морально-нравственных качеств;</w:t>
+    <w:bookmarkStart w:name="z254" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) проводит мероприятия по обеспечению экологической безопасности и охране окружающей среды в связи с деятельностью войск;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z254" w:id="283"/>
-[...15 lines deleted...]
-      15) проводит мероприятия по обеспечению экологической безопасности и охране окружающей среды в связи с деятельностью войск;</w:t>
+    <w:bookmarkStart w:name="z390" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-1) организует в Вооруженных Силах шифрованную, кодированную, засекреченную связь, защиту государственных секретов, обеспечение безопасности информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z390" w:id="284"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z255" w:id="285"/>
+    <w:bookmarkStart w:name="z255" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16) осуществляет иные функции в области планирования применения и управления Вооруженными Силами, их взаимодействия с другими войсками и воинскими формированиями в соответствии с законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z256" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Генеральный штаб Вооруженных Сил Республики Казахстан в военное время является рабочим органом Ставки Верховного Главного командования Вооруженных Сил Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z256" w:id="286"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13763,385 +14287,463 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 23-1. Виды Вооруженных Сил</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z392" w:id="287"/>
+    <w:bookmarkStart w:name="z392" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Виды Вооруженных Сил: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z393" w:id="288"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z393" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осуществляют оперативно-стратегическое планирование вида Вооруженных Сил в рамках стратегического планирования применения Вооруженных Сил; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z394" w:id="289"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z394" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) обеспечивают боевую, мобилизационную готовность и боевую способность органов военного управления, войск (сил) вида; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z395" w:id="290"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z395" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) организовывают подготовку органов военного управления, войск (сил) вида; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z396" w:id="291"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z396" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) обеспечивают морально-психологическую подготовку войск, соблюдение воинской дисциплины и правопорядка в войсках (силах) вида; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z397" w:id="292"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z397" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) осуществляют контроль за выполнением поставленных задач в войсках (силах) вида; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z398" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) осуществляют иные функции, предусмотренные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z398" w:id="293"/>
-[...15 lines deleted...]
-      6) осуществляют иные функции, предусмотренные законодательством Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 5 дополнена статьей 23-1 в соответствии с Законом РК от 13.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 69-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 23-2. Аппараты военных атташе и военных представителей</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок статьи 23-2 - в редакции Закона РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 323-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z400" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Аппараты военных атташе и военных представителей находятся в ведении и штатной численности Вооруженных Сил. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="293"/>
-    <w:p>
-[...98 lines deleted...]
-    <w:bookmarkStart w:name="z401" w:id="295"/>
+    <w:bookmarkStart w:name="z401" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Военнослужащие, проходящие воинскую службу в аппарате военных атташе в иностранном государстве, приравниваются к соответствующим должностям сотрудников дипломатической службы в вопросах дипломатических привилегий и иммунитета, оплаты и условий труда, социального и медицинского обеспечения, предусмотренных законодательством Республики Казахстан о дипломатической службе. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z402" w:id="296"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z402" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Финансирование деятельности аппарата военных атташе осуществляется в объеме и порядке, установленных законодательством Республики Казахстан о дипломатической службе, по приравненным должностям за счет бюджетных средств, выделенных для нужд обороны. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z403" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Приравнивание должностей военнослужащих аппарата военных атташе к персоналу загранучреждений Республики Казахстан осуществляется совместным решением Министра обороны Республики Казахстан и Министра иностранных дел Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z403" w:id="297"/>
-[...15 lines deleted...]
-      4. Приравнивание должностей военнослужащих аппарата военных атташе к персоналу загранучреждений Республики Казахстан осуществляется совместным решением Министра обороны Республики Казахстан и Министра иностранных дел Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z481" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Положения пунктов 2, 3 и 4 настоящей статьи распространяются на военнослужащих, проходящих воинскую службу в аппарате военных представителей, если иными законами Республики Казахстан или международными договорами, ратифицированными Республикой Казахстан, не установлено иное.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Глава 5 дополнена статьей 23-2 в соответствии с Законом РК от 13.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 69-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным Законом от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 323-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -14785,51 +15387,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 26. Другие войска и воинские формирования</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z264" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Создание, управление и деятельность других войск и воинских формирований осуществляются в соответствии с законодательными актами Республики Казахстан. </w:t>
+      1. Создание, управление и деятельность других войск и воинских формирований осуществляются в соответствии с законами Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="308"/>
     <w:bookmarkStart w:name="z265" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Другие войска и воинские формирования в целях обороны: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="309"/>
     <w:bookmarkStart w:name="z266" w:id="310"/>
     <w:p>
@@ -14985,91 +15587,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Нормы снабжения других войск и воинских формирований утверждаются первыми руководителями соответствующих государственных органов по согласованию с центральным уполномоченным органом по бюджетному планированию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="317"/>
     <w:bookmarkStart w:name="z451" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Другие войска и воинские формирования разрабатывают и вносят на утверждение в Министерство обороны перечень объектов информационно-коммуникационной инфраструктуры военного назначения, закрепляемых за единым оператором информационно-коммуникационной инфраструктуры военного назначения.</w:t>
+      5. Другие войска и воинские формирования разрабатывают и вносят на утверждение в Министерство обороны перечень объектов цифровой инфраструктуры военного назначения, закрепляемых за единым оператором цифровой инфраструктуры военного назначения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="318"/>
     <w:bookmarkStart w:name="z452" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Информационно-коммуникационная инфраструктура военного назначения специальных государственных органов может быть отнесена под обслуживание единого оператора информационно-коммуникационной инфраструктуры военного назначения по решению специальных государственных органов.</w:t>
+      6. Цифровая инфраструктура военного назначения специальных государственных органов может быть отнесена под обслуживание единого оператора цифровой инфраструктуры военного назначения по решению специальных государственных органов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="319"/>
     <w:bookmarkStart w:name="z453" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Перечень объектов информационно-коммуникационной инфраструктуры военного назначения специальных государственных органов, закрепляемых за единым оператором информационно-коммуникационной инфраструктуры военного назначения, определяется первыми руководителями специальных государственных органов.</w:t>
+      Перечень объектов цифровой инфраструктуры военного назначения специальных государственных органов, закрепляемых за единым оператором цифровой инфраструктуры военного назначения, определяется первыми руководителями специальных государственных органов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -15483,108 +16085,170 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 28. Состояние войны</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z276" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Состояние войны объявляется Парламентом Республики Казахстан в случае вооруженного нападения на Республику Казахстан другого государства (группы либо коалиции государств), а также в случаях, предусмотренных международными договорами, ратифицированными Республикой Казахстан. </w:t>
+      1. Состояние войны объявляется Курултаем Республики Казахстан в случае вооруженного нападения на Республику Казахстан другого государства (группы либо коалиции государств), а также в случаях, предусмотренных международными договорами, ратифицированными Республикой Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="325"/>
     <w:bookmarkStart w:name="z277" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. С момента объявления состояния войны или фактического начала военных действий наступает военное время, которое истекает с момента объявления о прекращении военных действий, но не ранее их фактического прекращения. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 28 с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 29. Военное положение и мобилизация </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z278" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Режим военного положения, организация и порядок мобилизационной подготовки определяются соответствующими законодательными актами Республики Казахстан. </w:t>
+      1. Режим военного положения, организация и порядок мобилизационной подготовки определяются соответствующими законами Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="327"/>
     <w:bookmarkStart w:name="z279" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В период военного положения Вооруженные Силы, а также входящие в их состав Национальная гвардия, Пограничная служба, Авиационная служба, Пограничная академия Комитета национальной безопасности Республики Казахстан и иные подразделения органов национальной безопасности Республики Казахстан, определяемые в установленном законодательством Республики Казахстан порядке, органы управления и воинские части гражданской обороны уполномоченного органа в сфере гражданской защиты и специальные формирования ведут боевые и иные действия по отражению агрессии независимо от объявления состояния войны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="328"/>
     <w:p>
       <w:pPr>
@@ -16296,238 +16960,152 @@
         <w:t xml:space="preserve">
       1. Сотрудничество Республики Казахстан с другими государствами по обеспечению совместной обороны от агрессии, поддержанию мира и безопасности строится в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан и международными договорами, ратифицированными Республикой Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="339"/>
-    <w:p>
-[...74 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z285" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Вооруженные Силы на основании решения Парламента Республики Казахстан, принимаемого в соответствии с Конституцией, выполняют международные обязательства по поддержанию мира и безопасности. </w:t>
-[...77 lines deleted...]
-    </w:p>
+      2. Вооруженные Силы на основании решения Курултая Республики Казахстан, принимаемого в соответствии с Конституцией, выполняют международные обязательства по поддержанию мира и безопасности. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z286" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Военнослужащим Вооруженных Сил, принимавшим непосредственное участие в выполнении международных обязательств по поддержанию мира и безопасности за пределами Республики Казахстан и участвовавшим в боевых действиях, период такого участия определяется в соответствии с законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 32 с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 33. Ответственность за нарушение законодательства Республики Казахстан об обороне и Вооруженных Силах </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16536,51 +17114,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Лица, виновные в нарушении законодательства Республики Казахстан об обороне и Вооруженных Силах, несут ответственность, установленную законами Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 34. Порядок введения в действие настоящего Закона </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z287" w:id="340"/>
+    <w:bookmarkStart w:name="z287" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящий Закон вводится в действие со дня его официального опубликования, за исключением </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16595,151 +17173,151 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 15, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктов 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и 3 статьи 32, которые вводятся в действие с 1 августа 2003 года. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z288" w:id="341"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z288" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Признать утратившими силу: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z289" w:id="342"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z289" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 9 апреля 1993 г. "Об обороне и Вооруженных Силах Республики Казахстан" (Ведомости Верховного Совета Республики Казахстан, 1993 г., N 8, ст. 202; 1995 г., N 8, ст. 56; N 20, ст. 120; N 22, ст. 136; Ведомости Парламента Республики Казахстан, 1999 г., N 8, ст. 233; 2002 г., N 3, ст. 22); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z290" w:id="343"/>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z290" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Верховного Совета Республики Казахстан от 9 апреля 1993 г. "О введении в действие Закона Республики Казахстан "Об обороне и Вооруженных Силах Республики Казахстан" (Ведомости Верховного Совета Республики Казахстан, 1993 г., N 8, ст. 203). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkEnd w:id="345"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -16865,55 +17443,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -17239,31 +17817,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>