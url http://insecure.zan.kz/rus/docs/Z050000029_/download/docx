--- v2 (2026-07-26)
+++ v3 (2026-09-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ef31380" w14:textId="ef31380">
+    <w:p w14:paraId="58a3a02" w14:textId="58a3a02">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -17443,55 +17443,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -17817,31 +17817,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>