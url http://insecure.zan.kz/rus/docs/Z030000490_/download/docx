--- v1 (2026-03-04)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="17e48ed" w14:textId="17e48ed">
+    <w:p w14:paraId="63a6924" w14:textId="63a6924">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2640,1717 +2640,1579 @@
       11) обосновывает объем государственных бюджетных ассигнований для проведения работ по государственному мониторингу собственности; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) вправе привлекать для участия в непосредственном обследовании объектов мониторинга, сборе и анализе информации, относящейся к предмету государственного мониторинга собственности, представителей центральных и местных исполнительных органов Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-1) оказывает электронные услуги с применением цифровых систем в соответствии с цифровым законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) запрашивает и получает от центральных и местных исполнительных органов Республики Казахстан, а также объектов мониторинга документы и сведения, необходимые для осуществления государственного мониторинга собственности; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14) в соответствии с законодательством Республики Казахстан привлекает независимых экспертов и консультантов для проведения работ по обследованию объектов мониторинга, сбору и анализу информации, выработке предложений и рекомендаций; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15) уведомляет руководителей объекта мониторинга о проведении обследования с указанием лиц, которым поручено его провести, и перечня информации, которая должна быть предоставлена для ознакомления; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) по результатам государственного мониторинга собственности представляет Правительству Республики Казахстан, а также заинтересованным центральным и местным исполнительным органам обобщенные аналитические записки, прогнозы развития, предложения и рекомендации, в том числе по правомерности и целесообразности осуществления прав владения и (или) пользования и (или) распоряжения стратегическими объектами; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17) знакомит с результатами обследования объектов мониторинга лиц, в собственности или управлении которых находятся эти объекты; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18) в случае необходимости совместно с центральными исполнительными органами и лицами, в собственности либо управлении которых находятся объекты мониторинга, разрабатывает меры, направленные на повышение экономической эффективности предприятий; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) ведет единую республиканскую базу данных государственного мониторинга собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) осуществляет иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 13 с изменениями, внесенными законами РК от 11 января 2007 года N </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>218</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня официального опубликования); от 7 августа 2007 г. N </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>321</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его официального опубликования); от 12.02.2009 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 131-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 05.07.2011 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 452-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 13.10.2011); от 01.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 14. Компетенция местных представительных органов в области государственного мониторинга собственности </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Местные представительные органы: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) на основании данных государственного мониторинга собственности совместно с уполномоченным органом участвуют в разработке предложений и рекомендаций, направленных на развитие соответствующей административно-территориальной единицы; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) вправе использовать данные государственного мониторинга собственности при утверждении экономических и социальных программ развития территории.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...167 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 14 с изменением, внесенным Законом РК от 03.07.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...131 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 15. Компетенция центральных и местных исполнительных органов в области государственного мониторинга собственности </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Центральные и местные исполнительные органы в пределах своей компетенции: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) предоставляют уполномоченному органу информацию, необходимую для осуществления государственного мониторинга собственности; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) по инициативе уполномоченного органа направляют представителей для участия в непосредственном обследовании объектов мониторинга, сборе и анализе информации, относящейся к предмету государственного мониторинга собственности; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) при осуществлении своих функций используют данные государственного мониторинга собственности; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) участвуют в формировании, изменении и (или) дополнении перечней объектов отраслей экономики, имеющих стратегическое значение, в отношении которых осуществляется государственный мониторинг собственности; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) по результатам государственного мониторинга собственности вносят в Правительство Республики Казахстан предложения по выработке и корректировке государственной социально-экономической политики, по оптимизации структуры форм собственности в отраслях экономики, имеющих стратегическое значение. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...76 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 15 с изменениями, внесенными Законом РК от 12.02.2009 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 131-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Глава 4. Организация ведения</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>государственного мониторинга собственности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 16. Права и обязанности независимых экспертов и консультантов </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Независимыми экспертами и консультантами, привлекаемыми для выполнения отдельных видов работ по ведению государственного мониторинга собственности, являются физические и юридические лица, осуществляющие профессиональную деятельность по исследованию, консультированию, выработке заключений и рекомендаций в сфере правового, финансово-экономического, социально-экономического, экологического, производственно-технического и технологического анализа, обладающие соответствующими знаниями и опытом. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Независимые эксперты и консультанты при проведении государственного мониторинга собственности имеют право: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) получать необходимую информацию об объекте мониторинга; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) непосредственно обследовать объект мониторинга в соответствии с планом и программой мониторинга; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) доступа к документации, необходимой для осуществления государственного мониторинга собственности. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Независимые эксперты и консультанты при проведении государственного мониторинга собственности обязаны: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) соблюдать требования законодательства Республики Казахстан о государственном мониторинге собственности; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) провести комплексный, объективный и качественный анализ, подготовить аргументированные отчет и заключение; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) не разглашать сведения, составляющие охраняемую законом тайну, ставшую известной при осуществлении государственного мониторинга собственности; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) обеспечивать сохранность переданных им документов и материалов. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Условиями договора могут быть предусмотрены и иные права и обязанности независимых экспертов и консультантов. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 17. Права и обязанности хозяйствующих субъектов при осуществлении государственного мониторинга собственности </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Хозяйствующие субъекты, являющиеся объектами мониторинга либо в собственности или управлении которых находится имущество, являющееся объектом мониторинга, имеют право:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) знакомиться с предварительными и окончательными выводами отчетов и заключений по результатам обследования объектов мониторинга; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) представлять письменные или устные пояснения, замечания и предложения относительно объектов мониторинга; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) обжаловать действия уполномоченного органа, независимых экспертов и консультантов при осуществлении государственного мониторинга собственности в порядке, установленном законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Хозяйствующие субъекты, являющиеся объектами мониторинга либо в собственности или управлении которых находится имущество, являющееся объектом мониторинга, обязаны:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) предоставлять уполномоченному органу необходимую информацию; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечить лицам, осуществляющим государственный мониторинг собственности, допуск к объектам мониторинга и не препятствовать действиям этих лиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...140 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 17 с изменениями, внесенными Законом РК от 24.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 18. Цифровая база данных государственного мониторинга собственности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Цифровая база данных государственного мониторинга собственности содержит краткую правовую, техническую и экономическую информацию об объектах мониторинга. Ее ведение осуществляется уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z39" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Государственные органы и организации, которые создают и ведут регистры и цифровые базы данных о физических и юридических лицах на безвозмездной основе предоставляют в уполномоченный орган информацию, необходимую для формирования и обновления цифровой базы данных государственного мониторинга собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z40" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Доступ к информации государственного мониторинга собственности предоставляется в порядке, установленном уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">  Глава 4. Организация ведения</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 18 с в редакции Закона РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r>
-[...373 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...120 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Статья 18. Электронная база данных государственного мониторинга собственности </w:t>
-[...55 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve">Статья 19. Использование данных государственного мониторинга собственности </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Данные государственного мониторинга собственности используются государственными органами при разработке и осуществлении: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      непосредственного управления государственным сектором экономики; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      государственного регулирования отношений собственности; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      государственного экономического прогнозирования и программирования; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      промышленной политики; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      инвестиционной, структурной, институциональной, налоговой, денежно-кредитной, ценовой политики и других элементов государственной экономической политики; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      государственного регулирования охраны и рационального использования природных ресурсов; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      регулирования внешнеэкономической деятельности; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мер по обеспечению экономической, экологической безопасности государства. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Результаты государственного мониторинга собственности могут являться основанием для выработки уполномоченным органом, центральными и местными исполнительными органами, а также лицами, в собственности либо управлении которых находятся объекты мониторинга, совместных программ и мер, направленных на повышение эффективности деятельности отдельных объектов мониторинга и (или) отраслей экономики. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 20. Финансирование работ по ведению государственного мониторинга собственности </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осуществление работ по ведению государственного мониторинга собственности финансируется в соответствии с законом о республиканском бюджете на соответствующий финансовый год.      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...60 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...231 lines deleted...]
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Заключительные положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 21. Ответственность за нарушение законодательства Республики Казахстан в области государственного мониторинга собственности </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4546,55 +4408,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4920,31 +4782,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>