--- v0 (2025-11-14)
+++ v1 (2026-06-04)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fbd0625" w14:textId="fbd0625">
+    <w:p w14:paraId="33d6ba5" w14:textId="33d6ba5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,6988 +100,7851 @@
         </w:rPr>
         <w:t>О Банке Развития Казахстана</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закон Республики Казахстан от 25 апреля 2001 года N 178.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ОГЛАВЛЕНИЕ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...15 lines deleted...]
-        <w:t>ОГЛАВЛЕНИЕ</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 1. Банк Развития Казахстана и его статус</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Банк Развития Казахстана (далее - Банк Развития) является акционерным обществом, контрольный пакет акций которого принадлежит </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>национальному управляющему холдингу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. Банк Развития является национальным институтом развития и банком, уполномоченным на реализацию государственной инвестиционной политики и государственного стимулирования промышленности.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 1 в редакции Закона РК от 07.07.2006 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 178</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его официального опубликования); с изменениями, внесенными законами РК от 13.02.2009 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 29.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 376-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016); от 27.12.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 1. Банк Развития Казахстана и его статус</w:t>
+        <w:t>Статья 1-1. Основные понятия, используемые в настоящем Законе</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      В настоящем Законе используются следующие основные понятия:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) межбанковское кредитование – выдача кредитов банкам второго уровня и банкам-нерезидентам Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) проект – инвестиционный проект, экспортная операция, лизинговая операция;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) инвестиционный проект – проект, предусматривающий инвестиции, направляемые на создание новых, расширение и обновление действующих производств, в том числе на приобретение активов, пакетов акций (долей участия в уставном капитале), имущественных комплексов;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) кредитный инструмент – способы финансирования Банком Развития заемщика, определенные в Меморандуме;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) реструктуризация – комплекс мероприятий, направленных на восстановление экономических показателей инвестиционного проекта, реализуемого заемщиком, нарушившим обязательства перед Банком Развития и (или) третьими лицами, которые могут включать в себя списание вознаграждения, штрафов и пеней и (или) финансирование или рефинансирование оборотного капитала заемщика, и (или) передачу прав требований Банка Развития к заемщику, и (или) вхождение Банка Развития в уставный капитал заемщика, и (или) предоставление субсидированного займа заемщику, и (или) иные мероприятия, способствующие восстановлению экономических показателей инвестиционного проекта;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) заемщик – юридическое лицо, получившее заем от Банка Развития;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) мезонинное финансирование – предоставление субординированного займа с правом его конвертации в акции или доли участия в капитале заемщика;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8) Меморандум – Меморандум о кредитной политике Банка Развития, утверждаемый национальным управляющим холдингом, указанным в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9) синдицированный заем – заемная операция, осуществляемая Банком Развития совместно с другими участниками синдиката, на основании одного договора банковского займа, при котором представление интересов участников синдиката по договору банковского займа, а также кредитное администрирование по займу могут быть поручены одному из участников синдиката;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10) субсидированный заем – заем, стоимость финансирования которого устанавливается ниже стоимости заимствования, устанавливаемой Банком Развития для расчета ставок вознаграждения по кредитным инструментам. Параметры по субсидированным займам устанавливаются Меморандумом;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) экспортные операции – экспорт продукции, работ и услуг, производимых и выпускаемых на территории Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 1 дополнена статьей 1-1 в соответствии с Законом РК от 29.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 376-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Банк Развития Казахстана (далее - Банк Развития) является акционерным обществом, контрольный пакет акций которого принадлежит национальному управляющему холдингу. Банк Развития является национальным институтом развития и банком, уполномоченным на реализацию государственной инвестиционной политики и государственного стимулирования промышленности.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 2. Правовое регулирование деятельности Банка Развития </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Законодательство о Банке Развития Казахстана основывается на </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституции</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан, состоит из настоящего Закона и иных нормативных правовых актов.  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Законодательство Республики Казахстан, регулирующее деятельность акционерных обществ, банковскую деятельность и иные лицензируемые виды деятельности, применяется к Банку Развития в части, не урегулированной настоящим Законом и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О государственном имуществе".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Реорганизация и ликвидация Банка Развития осуществляются в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Гражданским кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Инвестиционные приоритеты Банка Развития, количественные ограничения на привлечение заемных средств, лимиты, направления, возможные условия, порядок и сроки кредитования, размещения собственного капитала, софинансирования, предоставления гарантий, выполнения функций поверенного (агента), осуществления экспортных операций, предоставления субсидированного займа и осуществления реструктуризации устанавливаются Меморандумом. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 1 в редакции Закона РК от 07.07.2006 </w:t>
-[...29 lines deleted...]
-        <w:t>№ 135-IV</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 2 с изменениями, внесенными законами РК от 11.06.2003 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 434</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 06.07.2004 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 571</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2004); от 23.12.2005 N </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>108</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его официального опубликования); от 07.07.2006 N </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>178</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его официального опубликования); от 13.02.2009 N </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>135-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ст.3</w:t>
+        <w:t>ст. 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); от 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 376-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016); от 27.12.2021 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016); от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 1-1. Основные понятия, используемые в настоящем Законе</w:t>
+        <w:t>Статья 3. Основные цели и задачи Банка Развития</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Заголовок статьи 3 с изменением, внесенным Законом РК от 17.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Основными целями деятельности Банка Развития являются совершенствование и повышение эффективности государственной инвестиционной деятельности, развитие производственной инфраструктуры и обрабатывающей промышленности, содействие в привлечении внешних и внутренних инвестиций в экономику страны. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Основными задачами Банка Развития являются:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) финансирование инвестиционных проектов посредством осуществления операций, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона (включая целевые кредиты банкам, кредитные линии), на среднесрочной (на срок пять лет и более, за исключением банковских гарантий, выдаваемых на срок от одного года и более) и долгосрочной (на срок от десяти до двадцати лет) основе, приобретения Банком Развития облигаций, средства от размещения которых направляются эмитентом на реализацию инвестиционных проектов в порядке, определенном Меморандумом, а также промежуточное финансирование в целях обеспечения подготовки и реализации инвестиционных проектов;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) финансирование экспортных операций посредством осуществления операций, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона (включая целевые кредиты банкам, кредитные линии, приобретение Банком Развития облигаций, средства от размещения которых направляются эмитентом на реализацию экспортных операций в порядке, определенном Меморандумом);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) предоставление мезонинного финансирования, проектное финансирование, предоставление синдицированного займа, финансирование текущей деятельности заемщиков в рамках реализации проектов, финансируемых Банком Развития;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) стимулирование кредитования экономики Республики Казахстан путем выдачи гарантийных обязательств по займам, предоставляемым другими кредитными институтами, а также софинансирования и межбанковского кредитования, выдачи кредитов организациям-лизингодателям, а также организациям, осуществляющим отдельные виды банковских операций;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) совершенствование механизмов финансирования проектов;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) иные задачи в соответствии с законами Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 3 в редакции Закона РК от 13.02.2009 N </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>135-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); с изменениями, внесенными законами РК от 29.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 376-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016); от 27.12.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 17.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      В настоящем Законе используются следующие основные понятия:</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 4. Функции Банка Развития</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z134" w:id="0"/>
-[...238 lines deleted...]
-    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Функциями Банка Развития являются:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) поиск, отбор и финансирование, включая софинансирование, проектов в соответствии с Меморандумом;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проведение на договорной основе банковской экспертизы проектов, предлагаемых к финансированию;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществление заимствования в рамках деятельности Банка Развития;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) взаимодействие с международными и национальными институтами развития, организациями в рамках реализации государственных программ, проектов;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мониторинг финансового состояния заемщиков Банка Развития и реализации проектов, финансируемых Банком Развития, в том числе мониторинг обеспечения;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) принятие мер по обеспечению исполнения обязательств заемщиками Банка Развития;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) получение, обслуживание и погашение негосударственных займов, включая гарантированные государством займы;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) выполнение функций поверенного (агента) при реализации программ, финансируемых за счет бюджетных средств, направленных на кредитование банков второго уровня в целях оздоровления и поддержки ими действующих производств;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) предоставление займов банкам второго уровня в целях последующего осуществления банками второго уровня финансирования и оздоровления инвестиционных проектов при условии предоставления Банку Развития средств целевого фондирования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10) иные функции, предусмотренные настоящим Законом, иными нормативными правовыми актами Республики Казахстан и уставом Банка Развития.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 1 дополнена статьей 1-1 в соответствии с Законом РК от 29.10.2015 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 4 в редакции Закона РК от 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 376-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016); с изменением, внесенным Законом РК от 23.01.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 54-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Статья 2. Правовое регулирование деятельности Банка Развития </w:t>
+        <w:t>Статья 4-1. Основные принципы деятельности Банка Развития</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="11"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Основные принципами деятельности Банка Развития являются:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) эффективность, системность и оперативность в принятии решений и их реализации;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) прозрачность осуществления деятельности Банка Развития; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) добросовестность и профессионализм.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 2 с изменениями, внесенными законами РК от 11.06.2003 </w:t>
-[...139 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016). </w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 1 дополнена статьей 4-1 в соответствии с Законом РК от 17.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 3. Основные цели и задачи Банка Развития</w:t>
+        <w:t>Статья 5. Полномочия Банка Развития</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Банк Развития вправе:  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) определять свою кредитную политику в соответствии с Меморандумом;  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) определять целесообразность финансирования на возвратной основе проекта по результатам банковской экспертизы и анализа кредитоспособности заемщика;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) для осуществления банковской экспертизы привлекать экспертов и консультантов;  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) привлекать заемные средства, в том числе из республиканского и местных бюджетов, в пределах, определенных в Меморандуме; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4-1) размещать свободные средства, включая заемные, на внутреннем и внешнем рынках финансовых инструментов в пределах и порядке, определенных в Меморандуме;  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) осуществлять отбор проектов и их кредитование, включая софинансирование, с учетом ограничений, установленных в Меморандуме;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6) выдавать собственные гарантии, суммарный объем которых устанавливается в Меморандуме; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7) выступать организатором и участником заимствования с участием отечественных и зарубежных банков и других финансовых институтов; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8) выступать агентом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>юридических лиц</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, входящих в группу национального управляющего холдинга, по их финансированию;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществлять реструктуризацию;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10) участвовать в синдицированном финансировании и (или) выполнять функции банка-агента и (или) управляющего залогом в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан о проектном финансировании и секьюритизации.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 5 с изменениями, внесенными законами РК от 11.06.2003 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 434;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> от 13.02.2009 N </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>135-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 29.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 376-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016); от 02.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 399-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 6. Взаимоотношения государственных органов Республики Казахстан с Банком Развития</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Уполномоченный орган по регулированию, контролю и надзору финансового рынка и финансовых организаций и Национальный Банк Республики Казахстан в пределах полномочий, установленных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан, осуществляют контроль за исполнением Банком Развития законодательства Республики Казахстан, регулирующего деятельность финансовых организаций, за исключением </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нормативных</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>правовых</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>актов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по вопросам пруденциального регулирования банков, банковских конгломератов и резервных требований, согласования руководящих работников, классификации активов, условных обязательств и создания провизии (резервов) против них, требований, предъявляемых к порядку формирования системы управления рисками и внутреннего контроля, выдачи (отзыва) разрешения на создание или приобретение дочерней организации, а также на значительное участие в капитале организаций, в том числе нерезидентов, для целей организации заимствования и финансирования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Запрещается вмешательство в любой форме государственных органов и их должностных лиц в деятельность Банка Развития, за исключением случаев, предусмотренных законодательными актами Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 6 в редакции Закона РК от 28.12.2011 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 524-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); с изменениями, внесенными законами РК от 29.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 376-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016); от 03.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020); от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Деятельность Банка Развития</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      1. Основными целями деятельности Банка Развития являются совершенствование и повышение эффективности государственной инвестиционной деятельности, развитие производственной инфраструктуры и обрабатывающей промышленности, содействие в привлечении внешних и внутренних инвестиций в экономику страны. </w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 7. Операции Банка Развития  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z1" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Для выполнения своих функций и задач Банк Развития осуществляет без лицензии следующие банковские и иные операции в национальной и иностранной валюте:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) заемные операции: предоставление кредитов в денежной форме на условиях платности, срочности и возвратности юридическим лицам-резидентам или нерезидентам (при условии реализации проектов, направленных на развитие экономики страны, в соответствии с Меморандумом); </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) выдачу банковских гарантий, предусматривающих исполнение в денежной форме, юридическим лицам-резидентам и нерезидентам и по облигациям, выпускаемым в рамках сделок секьюритизации; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) выдачу банковских поручительств и иных обязательств за юридических лиц-резидентов и нерезидентов, предусматривающих исполнение в денежной форме; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) открытие (выставление) и подтверждение аккредитива и исполнение обязательств по нему, в том числе по поручению дочерней организации Банка Развития;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) открытие и ведение текущих, корреспондентских счетов банков и организаций, осуществляющих отдельные виды банковских операций;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) открытие и ведение банковских счетов заемщиков Банка Развития или заемщиков, лизингополучателей и иных контрагентов дочерней организации Банка Развития, в том числе для зачисления займов, оплаты предмета лизинга, иных операций Банка Развития или дочерней организации Банка Развития, других займов и средств, включая средства республиканского и местных бюджетов, в целях осуществления платежей и переводов денег, резервирования денег для исполнения обязательств перед Банком Развития или дочерней организацией Банка Развития, предусмотренных договорами, заключенными Банком Развития или дочерней организацией Банка Развития в рамках обслуживаемых проектов или сделок;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) открытие и ведение банковских счетов при выступлении агентом юридических лиц, входящих в группу национального управляющего холдинга, по их финансированию, а также при выполнении функций поверенного (агента) при реализации программ, финансируемых за счет бюджетных средств, направленных на кредитование банков второго уровня в целях оздоровления и поддержки ими действующих производств;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8) прием депозитов, открытие и ведение банковских счетов для зачисления средств в целях обеспечения исполнения обязательств юридических лиц-резидентов и (или) нерезидентов перед Банком Развития или дочерней организацией Банка Развития;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9) прием депозитов, открытие и ведение банковских счетов юридических лиц, в том числе банков, в целях привлечения ликвидности Банка Развития; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10) осуществление расчетов по поручению юридических лиц-резидентов и (или) нерезидентов, включая заемщиков Банка Развития, банков-корреспондентов, организаций, осуществляющих отдельные виды банковских операций, по их банковским счетам, предусмотренным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктами 5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-9) настоящей статьи; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11) переводные операции: выполнение поручений юридических лиц-резидентов и (или) нерезидентов по платежам и переводам денег; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12) прием на инкассо платежных документов (за исключением векселей); </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13) дилерскую деятельность в соответствии с законодательством Республики Казахстан; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14) лизинговую деятельность; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15) выпуск эмиссионных ценных бумаг; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16) сдачу в аренду собственного имущества; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17) обменные операции с иностранной валютой, за исключением операций с наличной иностранной валютой; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18) деятельность финансового консультанта и андеррайтера на рынке ценных бумаг в целях, соответствующих Меморандуму; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19) предоставление мезонинного финансирования. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      2. Основными задачами Банка Развития являются:</w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve"> настоящего Закона (включая целевые кредиты банкам, кредитные линии), на среднесрочной (на срок пять лет и более, за исключением банковских гарантий, выдаваемых на срок от одного года и более) и долгосрочной (на срок от десяти до двадцати лет) основе, приобретения Банком Развития облигаций, средства от размещения которых направляются эмитентом на реализацию инвестиционных проектов в порядке, определенном Меморандумом, а также промежуточное финансирование в целях обеспечения подготовки и реализации инвестиционных проектов;</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 7 в редакции Закона РК от 13.02.2009 N </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>135-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); с изменениями, внесенными Законом РК от 29.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 376-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016); от 23.01.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 54-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> настоящего Закона (включая целевые кредиты банкам, кредитные линии, приобретение Банком Развития облигаций, средства от размещения которых направляются эмитентом на реализацию экспортных операций в порядке, определенном Меморандумом);</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 8. Проведение Банком Развития банковской экспертизы  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 8 исключена Законом РК от 29.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 376-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 9. Привлечение и использование Банком Развития займов из республиканского и местных бюджетов </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Получение Банком Развития займов из республиканского и местных бюджетов осуществляется исключительно на основе платности, срочности и возвратности. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Порядок и условия предоставления, использования и возврата займов, получаемых Банком Развития из республиканского и местных бюджетов, определяются </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Займы, привлекаемые из бюджетов, используются для кредитования Банком Развития проектов, отбор которых производится им самостоятельно в соответствии с Меморандумом, а также в случае, предусмотренном подпунктом 9) статьи 4 настоящего Закона. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) предоставление мезонинного финансирования, проектное финансирование, предоставление синдицированного займа, финансирование текущей деятельности заемщиков в рамках реализации проектов, финансируемых Банком Развития;</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 9 в редакции Закона РК от 11.06.2003 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 434</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; с изменениями, внесенными Законом РК от 29.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 376-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 10. Осуществление Банком Развития оздоровления предприятий</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Банк Развития в рамках установленных лимитов на банки-контрагенты предоставляет займы банкам второго уровня в целях последующего осуществления банками второго уровня финансирования и оздоровления инвестиционных проектов при условии предоставления Банку Развития средств целевого фондирования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) стимулирование кредитования экономики Республики Казахстан путем выдачи гарантийных обязательств по займам, предоставляемым другими кредитными институтами, а также софинансирования и межбанковского кредитования, выдачи кредитов организациям-лизингодателям, а также организациям, осуществляющим отдельные виды банковских операций;</w:t>
+      В случае превышения лимитов Банка Развития на банки-контрагенты, а также в иных случаях в целях оздоровления предприятий Банк Развития вправе выступать поверенным (агентом) при реализации программ, финансируемых за счет бюджетных средств, направленных на кредитование банков второго уровня в целях оздоровления и поддержки ими действующих производств.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 10 в редакции Закона РК от 29.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 376-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 11. Мониторинг реализации обслуживаемых Банком Развития инвестиционных проектов  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 11 исключена Законом РК от 29.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 376-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) совершенствование механизмов финансирования проектов;</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      6) иные задачи в соответствии с законами Республики Казахстан.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 12. Предоставление займов Банком Развития </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Финансирование Банком Развития производится на условиях, в порядке и сроки, определенных Меморандумом.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Величина ставки вознаграждения по предоставляемым кредитам исчисляется с учетом стоимости заимствования и операционных расходов Банком Развития. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Компетенция органов Банка Развития по принятию решений о финансировании определяется в Меморандуме и уставе Банка Развития. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Предоставляемые Банком Развития займы обеспечиваются залогом, включая залог имущества, поступающего в будущем, в том числе ожидаемых систематических денежных поступлений, имущества, находящегося за пределами Республики Казахстан, прав требования на соответствующее имущество (имущественные права), гарантией, страхованием и другими способами обеспечения исполнения обязательств в соответствии с Меморандумом, которые не должны противоречить законодательству Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банк Развития вправе предоставлять займы юридическим лицам, единственным акционером (участником) которых является Банк Развития, а также осуществлять мезонинное финансирование и межбанковское кредитование без обеспечения.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Условия и порядок финансирования и предоставления обеспечения исполнения обязательств юридических лиц, входящих в группу национального управляющего холдинга и реализующих инвестиционные проекты, перечень которых утверждается общим собранием акционеров, определяются в соответствии с Меморандумом. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>При определении и (или) изменении условий финансирования и предоставления обеспечения исполнения обязательств юридических лиц, входящих в группу национального управляющего холдинга, юридических лиц, единственным акционером (участником) которых является Банк Развития, а также при совершении Банком Развития иных сделок с указанными и (или) третьими лицами требования, установленные статьей 50 Закона Республики Казахстан "О банках и банковской деятельности в Республике Казахстан", а также порядок осуществления с юридическими лицами, входящими в группу национального управляющего холдинга, юридическими лицами, единственным акционером (участником) которых является Банк Развития, сделок, в совершении которых имеется заинтересованность, установленный законодательством Республики Казахстан об акционерных обществах, на таких лиц не распространяются.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Решения об осуществлении Банком Развития лизинговой деятельности, о кредитовании юридических лиц, в уставных капиталах которых участвует Банк Развития, выдаче гарантий и поручительств по их обязательствам утверждаются советом директоров Банка Развития в соответствии с Меморандумом. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 3 в редакции Закона РК от 13.02.2009 N </w:t>
-[...9 lines deleted...]
-        <w:t>135-IV</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 12 - в редакции Закона РК от 13.02.2009 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ст. 3</w:t>
+        <w:t>ст.3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); с изменениями, внесенными законами РК от 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 376-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016); от 27.12.2021 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016); от 23.01.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 54-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 205-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 4. Функции Банка Развития</w:t>
+        <w:t>Статья 12-1. Осуществление Банком Развития проектного финансирования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Банк Развития вправе осуществлять проектное финансирование в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан о проектном финансировании и секьюритизации.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Функциями Банка Развития являются:</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+      Требования к проектам, осуществляемым посредством проектного финансирования Банком Развития, способы обеспечения исполнения обязательств заемщика при проектном финансировании устанавливаются в Меморандуме.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) поиск, отбор и финансирование, включая софинансирование, проектов в соответствии с Меморандумом;</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена статьей 12-1 в соответствии с Законом РК от 29.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 376-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 13. Привлечение займов Банком Развития  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Банк Развития осуществляет заимствование с обеспечением возврата займа собственными активами или под государственные гарантии Республики Казахстан.       </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-1. Выпущенные Банком Развития долговые ценные бумаги являются агентскими облигациями с момента приобретения им статуса финансового агентства в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан о рынке ценных бумаг. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) проведение на договорной основе банковской экспертизы проектов, предлагаемых к финансированию;</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. (Исключен - от 7 июля 2006 года N </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>178</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его официального опубликования). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Банк Развития вправе в соответствии с законодательством Республики Казахстан доверить агентам всю или часть деятельности, связанной с размещением, погашением ценных бумаг и других долговых обязательств Банка Развития и выплатой вознаграждения по ним. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В статью 13 внесены изменения - Законом РК от 11 июня 2003 г. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 434</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 20 декабря 2004 г. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 1 января 2005 г.). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 14. Участие Банка Развития в уставных капиталах юридических лиц </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Банк Развития в соответствии с Меморандумом и законодательством Республики Казахстан участвует в уставных капиталах юридических лиц в случаях: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) обращения взыскания на долю участия или акции юридических лиц, ранее оформленные Банком Развития в залог, с целью их дальнейшей реализации; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) участия в уставном капитале юридических лиц, создаваемых профессиональными участниками рынка ценных бумаг (фондовая биржа, центральный депозитарий); </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) участия в уставных капиталах организаций-лизингодателей и иных юридических лиц по решению общего собрания акционеров;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) участия в уставных капиталах юридических лиц в рамках финансирования инвестиционных проектов, реструктуризации, а также в уставных капиталах заемщиков при мезонинном финансировании. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Банк Развития вправе самостоятельно определять необходимость наличия независимых директоров в органах управления организаций со стопроцентным участием Банка Развития в уставном капитале. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) осуществление заимствования в рамках деятельности Банка Развития;</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 14 в редакции Закона РК от 11.06.2003 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 434</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; с  изменениями, внесенными законами РК от 23.12.2005 N </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>108</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его официального опубликования); от 13.02.2009 N </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>135-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 29.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 376-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016);от 23.01.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 54-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 14-1. Генеральное финансовое соглашение с участием Банка Развития</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Стороны генерального финансового соглашения с участием Банка Развития осуществляют (применяют) зачет требований и (или) ликвидационный неттинг по сделке (сделкам) в рамках генерального финансового соглашения в порядке и на условиях, определенных в генеральном финансовом соглашении.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Нетто-требование, возникшее (рассчитанное) в результате зачета требований и (или) ликвидационного неттинга, осуществленного (примененного) в порядке и на условиях, определенных в генеральном финансовом соглашении, удовлетворяется на общих основаниях в соответствии с правилами расчетов с кредиторами, установленными настоящим Законом и гражданским </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) взаимодействие с международными и национальными институтами развития, организациями в рамках реализации государственных программ, проектов;</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 2 доаолнена статьей 14-1 в соответствии с Законом РК от 12.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 15. Ограничения деятельности Банка Развития </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Банку Развития запрещается: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) выдавать кредиты физическим лицам, кредитным товариществам, управляющим инвестиционным портфелем с правом привлечения добровольных пенсионных взносов, инвестиционным фондам, страховым организациям, а также банковские гарантии, поручительства и иные обязательства, предусматривающие исполнение в денежной форме, по их обязательствам;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) привлекать депозиты физических лиц и открывать банковские счета физическим лицам; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) предоставлять займы без соблюдения принципов срочности, платности, возвратности;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) осуществлять расчетно-кассовое обслуживание физических лиц; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) осуществлять дополнительное внешнее заимствование при наличии просроченных (более одного года) обязательств по ранее привлеченным займам. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) мониторинг финансового состояния заемщиков Банка Развития и реализации проектов, финансируемых Банком Развития, в том числе мониторинг обеспечения;</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 15 в редакции Закона РК от 13.02.2009 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 135-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); с изменениями, внесенными законами РК от 21.06.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 106-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 29.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 376-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Глава 3. Капитал Банка Развития</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Заголовок главы 3 с изменением, внесенным Законом РК от 13.02.2009 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 135-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 16. Уставный капитал Банка Развития </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Уставный капитал Банка Развития составляет не менее двухсот пятидесяти миллиардов тенге.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Для целей обеспечения финансовой устойчивости Банка Развития уполномоченным органом в сфере государственного планирования </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>определяются</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> параметры финансовой устойчивости (коэффициенты) Банка Развития, их пороговые значения и методика расчета.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>При ожидаемом изменении параметров финансовой устойчивости (коэффициентов) в сторону ухудшения и достижении пороговых значений как минимум по одному из параметров (коэффициентов) уставный капитал Банка Развития в соответствии с процедурами, установленными бюджетным законодательством Республики Казахстан, может быть увеличен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Уставный капитал также может быть увеличен в иных случаях в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Максимальное соотношение ссудного портфеля к активам устанавливается Меморандумом.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Исключен Законом РК от 29.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 376-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) принятие мер по обеспечению исполнения обязательств заемщиками Банка Развития;</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 16 в редакции Закона РК от 19.03.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); с изменениями, внесенными Законом РК от 29.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 376-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016); от 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 23.01.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 54-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 17. Формирование Банком Развития провизий (резервов)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Статья 17 исключена Законом РК от 28.12.2011 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 524-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) получение, обслуживание и погашение негосударственных займов, включая гарантированные государством займы;</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 18. Дивидендная политика </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Дивидендная политика Банка Развития определяется общим собранием акционеров. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) выполнение функций поверенного (агента) при реализации программ, финансируемых за счет бюджетных средств, направленных на кредитование банков второго уровня в целях оздоровления и поддержки ими действующих производств;</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 18 в редакции Закона РК от 13.02.2009 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 135-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Глава 4. Учет, отчетность и независимый аудит</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Банка Развития</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 19. Учетная политика Банка Развития </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Учетная политика Банка Развития утверждается советом директоров Банка Развития.  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Ведение бухгалтерского учета и составление финансовой отчетности Банком Развития осуществляются в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан о бухгалтерском учете и финансовой отчетности и международными стандартами финансовой отчетности.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 19 с изменениями, внесенными законами РК от 06.07.2004 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 571</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2004); от 13.02.2009 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 135-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 05.07.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      9) предоставление займов банкам второго уровня в целях последующего осуществления банками второго уровня финансирования и оздоровления инвестиционных проектов при условии предоставления Банку Развития средств целевого фондирования.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 20. Отчетность</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z170" w:id="17"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Банк Развития представляет отчетность:  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) о расходах денег республиканского бюджета - в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>уполномоченный орган</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по исполнению бюджета ежемесячно;  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) о расходах денег местных бюджетов - в местные исполнительные органы областей (городов республиканского значения, столицы) ежемесячно;  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) об освоении заемных средств, выделенных Банку Развития из республиканского бюджета, в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>уполномоченный орган</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по государственному планированию, из местных бюджетов, - в соответствующие местные исполнительные органы областей (городов республиканского значения, столицы), ежемесячно; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">исключен Законом РК от 13.02.2009 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 135-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 4 в редакции Закона РК от 29.10.2015 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 20 с изменениями, внесенными законами РК от 11.06.2003 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 434</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 20.12.2004 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2005); от 13.02.2009 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 135-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 24.11.2011 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 495-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 13.06.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 102-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 28.12.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 210-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 4-1. Основные принципы деятельности Банка Развития</w:t>
+        <w:t>Статья 21. Аудит Банка Развития</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z176" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Аудит (внешний аудит) деятельности Банка Развития осуществляется ежегодно аудиторской организацией, определенной общим собранием акционеров, согласно законодательству Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Исключен Законом РК от 13.02.2009 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 135-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Годовая финансовая отчетность Банка Развития рассматривается и утверждается общим собранием акционеров по завершении аудита. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 21 с изменениями, внесенными законами РК от 11.06.2003 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 434</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 05.015.2006 N </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>139</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. ст. 2 Закона РК N </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>139</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 13.02.2009 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 135-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 23.01.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 54-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Глава 5. Управление Банком Развития </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Основные принципами деятельности Банка Развития являются:</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 22. Акционеры Банка Развития </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-[...59 lines deleted...]
-    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      (Исключена - от 7 июля 2006 года N </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>178</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его официального опубликования).   </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 5. Полномочия Банка Развития</w:t>
+        <w:t xml:space="preserve">Статья 23. Органы Банка Развития </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="22"/>
-[...236 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Органами Банка Развития являются: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) высший орган - общее собрание акционеров; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) орган управления - совет директоров; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) исполнительный орган - правление; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) иные органы в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан и уставом Банка Развития. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Функции, полномочия и порядок деятельности органов Банка Развития определяются настоящим Законом, иными нормативными правовыми актами Республики Казахстан и уставом Банка Развития. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 5 с изменениями, внесенными законами РК от 11.06.2003 </w:t>
-[...29 lines deleted...]
-        <w:t>135-IV</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 23 с изменениями, внесенными законами РК от 06.07.2004 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 571</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2004); от 13.02.2009 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 135-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ст. 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">); от 29.10.2015 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования). </w:t>
+        <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 6. Взаимоотношения государственных органов Республики Казахстан с Банком Развития</w:t>
+        <w:t>Статья 24. Совет директоров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="33"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Члены совета директоров, включая председателя совета директоров, избираются без согласования с уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Порядок избрания и полномочия совета директоров определяются в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан и уставом Банка Развития. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 6 в редакции Закона РК от 28.12.2011 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016); от 03.07.2019 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 24 в редакции Закона РК от 13.02.2009 N 135-IV (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); с изменениями, внесенными законами РК от 05.07.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 03.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 262-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
-      </w:r>
-[...575 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Статья 8. Проведение Банком Развития банковской экспертизы  </w:t>
+        <w:t>Статья 25. Правление</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Правление является коллегиальным органом и осуществляет руководство текущей деятельностью Банка Развития. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Председатель и члены правления избираются без согласования с уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Правление возглавляет председатель правления. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Правление вправе принимать решения по любым вопросам деятельности, не отнесенным законами Республики Казахстан и уставом Банка Развития к компетенции других органов и должностных лиц Банка Развития. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Порядок избрания правления определяется в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан и уставом Банка Развития. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 25 в редакции Закона РК от 13.02.2009 N 135-IV (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); с изменениями, внесенными законами РК от 05.07.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 03.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 6. Дополнительные положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 26. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Исключена - Законом РК от 13 декабря 2004 г. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(вводится в действие с 1 января 2005 г.). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016).</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 27. Ответственность Банка Развития и порядок разрешения споров</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Банк Развития несет ответственность за неисполнение своих обязательств по основаниям и в порядке, предусмотренным законодательством Республики Казахстан. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Все споры, возникающие между Банком Развития, местными исполнительными органами областей (городов республиканского значения, столицы), государственными органами, юридическими лицами по исполнению настоящего Закона, разрешаются в соответствии с законодательством Республики Казахстан. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Лица, виновные в нарушении настоящего Закона, несут ответственность в соответствии с законодательными актами Республики Казахстан. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 27 с изменениями, внесенными законами РК от 20.12.2004 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2005); от 28.12.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 210-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Статья 9. Привлечение и использование Банком Развития займов из республиканского и местных бюджетов </w:t>
-[...196 lines deleted...]
-      В случае превышения лимитов Банка Развития на банки-контрагенты, а также в иных случаях в целях оздоровления предприятий Банк Развития вправе выступать поверенным (агентом) при реализации программ, финансируемых за счет бюджетных средств, направленных на кредитование банков второго уровня в целях оздоровления и поддержки ими действующих производств.</w:t>
+        <w:t>Статья 28. Меры надзорного реагирования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...613 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...3174 lines deleted...]
-      </w:pPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В случаях обнаружения уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций нарушений требований законодательства Республики Казахстан по вопросам, регулирование которых входит в его компетенцию, уполномоченный орган по регулированию, контролю и надзору финансового рынка и финансовых организаций применяет к Банку Развития меры надзорного реагирования, предусмотренные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О банках и банковской деятельности в Республике Казахстан".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Банк Развития обязан уведомить уполномоченный орган по регулированию, контролю и надзору финансового рынка и финансовых организаций об исполнении мер надзорного реагирования в установленные в них сроки.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Глава 6 дополнена статьей 28 в соответствии с Законом РК от 05.07.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -7210,143 +8073,153 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Президент</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7672,31 +8545,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>