--- v0 (2025-11-15)
+++ v1 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1b4f468" w14:textId="1b4f468">
+    <w:p w14:paraId="2b3899b" w14:textId="2b3899b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -128,50 +128,112 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ОГЛАВЛЕНИЕ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. По всему тексту слова "Республики", "республики", "Республики Казахстан" заменены словами "Республики Казахстан" в соответствии с Конституционным законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Раздел 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -222,51 +284,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Правосудие в Республике Казахстан осуществляется только судом. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Запрещается издание законодательных актов, предусматривающих передачу исключительных полномочий суда другим органам. </w:t>
+      Запрещается издание законов, предусматривающих передачу исключительных полномочий суда другим органам. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Никакие иные органы и лица не вправе присваивать себе полномочия судьи или функции судебной власти. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -276,107 +338,107 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Обращения, заявления и жалобы, подлежащие рассмотрению в порядке судопроизводства, не могут быть рассмотрены или взяты на контроль никакими другими органами, должностными или иными лицами. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z124" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      2. Судебная власть осуществляется от имени Республики Казахстан в целях защиты прав, свобод и законных интересов человека, гражданина, организаций, а также исполнения Конституции, законов, иных нормативных правовых актов, международных договоров Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      2. Судебная власть осуществляется от имени Республики Казахстан и имеет своим назначением защиту прав, свобод и законных интересов граждан и организаций, обеспечение исполнения Конституции, законов, иных нормативных правовых актов, международных договоров республики. </w:t>
-[...18 lines deleted...]
-      Каждому гарантируется судебная защита от любых неправомерных решений и действий государственных органов, организаций, должностных и иных лиц, ущемляющих или ограничивающих права, свободы и законные интересы, предусмотренные Конституцией и законами республики. </w:t>
+      Каждому человеку гарантируется судебная защита от любых неправомерных решений и действий государственных органов, организаций, должностных и иных лиц, ущемляющих или ограничивающих права, свободы и законные интересы, предусмотренные Конституцией и законами Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Никто не может быть лишен права на рассмотрение его дела с соблюдением всех требований закона и справедливости компетентным, независимым и беспристрастным судом. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Судебная власть осуществляется посредством гражданского, уголовного и иных установленных законом форм судопроизводства. </w:t>
+      Судебная власть осуществляется посредством гражданского, административного, уголовного и иных установленных законом форм судопроизводства. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z125" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Судьи при отправлении правосудия независимы и подчиняются только Конституции и закону. Не допускается принятие законов или иных нормативных правовых актов, умаляющих статус и независимость судей. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -434,71 +496,91 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 1 с изменениями, внесенными Конституционным законом РК от 11.12.2006 N </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 1 с изменениями, внесенными Конституционными законами РК от 11.12.2006 N </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>199</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2007).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2007); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -701,51 +783,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. К местным судам относятся: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z377" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) областные и приравненные к ним суды (городской суд столицы республики, городские суды городов республиканского значения); </w:t>
+      1) областные и приравненные к ним суды (городской суд столицы, городские суды городов республиканского значения); </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z378" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) районные и приравненные к ним суды (городской суд, межрайонный суд). </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z127" w:id="9"/>
     <w:p>
@@ -950,51 +1032,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2016); от 05.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 109-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.07.2025).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2025); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1167,51 +1269,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статью 4 с изменением, внесенным Конституционным законом РК от 04.12.2015 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 4 с изменением, внесенным Конституционным законом РК от 04.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 437-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2016). </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -1236,51 +1338,113 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 5. Законодательство, определяющее порядок деятельности судов и статус судей в Республике Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Судоустройство и статус судей, а также порядок отправления правосудия в Республике Казахстан определяются Конституцией, настоящим Конституционным законом и другими законодательными актами Республики Казахстан. </w:t>
+      Судоустройство и статус судей, а также порядок отправления правосудия в Республике Казахстан определяются Конституцией, настоящим Конституционным законом и иными законами Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 5 с изменением, внесенным Конституционным законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z11" w:id="21"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
@@ -4977,51 +5141,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z425" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) заслушивает отчет о деятельности руководителя территориального подразделения уполномоченного органа в области, городе республиканского значения и столице;</w:t>
+      6) заслушивает отчет о деятельности руководителя территориального подразделения уполномоченного органа в столице, области и городе республиканского значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:bookmarkStart w:name="z426" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) рассматривает кандидатуры на вакантные должности судей районного и областного судов и выносит соответствующие заключения до окончания срока подачи документов в Высший Судебный Совет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkStart w:name="z544" w:id="83"/>
     <w:p>
@@ -5335,51 +5499,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Пленарное заседание правомочно при наличии не менее двух третей от общего числа судей областного суда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:bookmarkStart w:name="z545" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Расширенное пленарное заседание правомочно при наличии не менее двух третей от общего числа судей областного суда и судей районных судов соответствующей области, города республиканского значения, столицы.</w:t>
+      Расширенное пленарное заседание правомочно при наличии не менее двух третей от общего числа судей областного суда и судей районных судов столицы, соответствующей области, города республиканского значения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:bookmarkStart w:name="z249" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. Областной суд проводит расширенные пленарные заседания, на которых:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:bookmarkStart w:name="z546" w:id="91"/>
     <w:p>
@@ -5435,51 +5599,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) избирает тайным голосованием кандидатуры на альтернативной основе на вакантные должности председателей районных судов из числа лиц, представленных Высшим Судебным Советом из кадрового резерва, и (или) лиц, самостоятельно выдвинувших свою кандидатуру, и выносит соответствующие заключения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
     <w:bookmarkStart w:name="z549" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В расширенных пленарных заседаниях областного суда принимают участие судьи областного суда и судьи районных судов соответствующей области, города республиканского значения, столицы.</w:t>
+      В расширенных пленарных заседаниях областного суда принимают участие судьи областного суда и судьи районных судов столицы, соответствующей области, города республиканского значения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
     <w:bookmarkStart w:name="z250" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -5814,51 +5978,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ст. 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>).</w:t>
+        <w:t xml:space="preserve">); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6890,51 +7074,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 17. Полномочия Верховного Суда</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z237" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Верховный Суд является высшим судебным органом по гражданским, уголовным, административным и иным делам, подсудным местным и другим судам, в предусмотренных законом случаях рассматривает отнесенные к его подсудности судебные дела и дает разъяснения по вопросам судебной практики.</w:t>
+      1. Верховный Суд – высший судебный орган по гражданским, административным, уголовным и иным делам, подсудным местным и другим судам, который в предусмотренных законом случаях рассматривает отнесенные к его подсудности судебные дела и дает разъяснения по вопросам судебной практики.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
     <w:bookmarkStart w:name="z142" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Верховный Суд: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
     <w:bookmarkStart w:name="z430" w:id="139"/>
     <w:p>
@@ -6950,51 +7134,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) рассматривает судебные дела и материалы, отнесенные к его подсудности; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
     <w:bookmarkStart w:name="z431" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) изучает судебную практику и по итогам ее обобщения рассматривает вопросы соблюдения законности при отправлении правосудия судами республики; </w:t>
+      2) изучает судебную практику и по итогам ее обобщения рассматривает вопросы соблюдения законности при отправлении правосудия судами Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
     <w:bookmarkStart w:name="z432" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) принимает нормативные постановления, постановления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
@@ -7409,51 +7593,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); от 05.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 109-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.07.2025).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2025); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -8147,51 +8351,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 20. Председатель Верховного Суда</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z440" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Председатель Верховного Суда является судьей и наряду с выполнением обязанностей судьи:</w:t>
+      1. Председатель Верховного Суда одновременно является судьей Верховного Суда в течение срока его полномочий и наряду с выполнением обязанностей судьи:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
     <w:bookmarkStart w:name="z441" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) возглавляет Верховный Суд как высший судебный орган; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
     <w:bookmarkStart w:name="z442" w:id="156"/>
     <w:p>
@@ -8705,51 +8909,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) издает распоряжения и приказы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
     <w:bookmarkStart w:name="z148" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Председатель Верховного Суда представляет интересы судебной системы республики во взаимоотношениях с органами иных ветвей государственной власти республики и международными организациями, а также: </w:t>
+      2. Председатель Верховного Суда представляет интересы судебной системы Республики Казахстан во взаимоотношениях с органами иных ветвей государственной власти Республики Казахстан и международными организациями, а также: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -9001,51 +9205,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) вносит Президенту Республики Казахстан представления о награждении судей и работников уполномоченного органа государственными наградами и присвоении им почетных званий; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
     <w:bookmarkStart w:name="z462" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) награждает судей республики ведомственными наградами, присваивает звание "Почетный судья" и утверждает Положение о порядке присвоения этого звания;</w:t>
+      7) награждает судей Республики Казахстан ведомственными наградами, присваивает звание "Почетный судья" и утверждает Положение о порядке присвоения этого звания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -9510,51 +9714,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ст.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>).</w:t>
+        <w:t xml:space="preserve">); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -10053,51 +10277,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) по представлению Председателя Верховного Суда устанавливает численный и персональный состав соответствующей судебной коллегии; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
     <w:bookmarkStart w:name="z475" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) по итогам изучения и обобщения судебной практики рассматривает вопросы соблюдения законности при отправлении правосудия судами республики;</w:t>
+      2) по итогам изучения и обобщения судебной практики рассматривает вопросы соблюдения законности при отправлении правосудия судами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
     <w:bookmarkStart w:name="z476" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) принимает нормативные постановления, постановления, дает разъяснения по вопросам судебной практики и вносит предложения по совершенствованию законодательства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
     <w:bookmarkStart w:name="z477" w:id="195"/>
     <w:p>
@@ -10195,51 +10419,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) заслушивает информацию председателей судебных коллегий Верховного Суда и руководителя уполномоченного органа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
     <w:bookmarkStart w:name="z479" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) дает заключение в случае, предусмотренном пунктом 2 статьи 47 Конституции Республики Казахстан; </w:t>
+      5) дает заключение в случае, предусмотренном пунктом 3 статьи 50 Конституции Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
     <w:bookmarkStart w:name="z480" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) рассматривает кандидатуры на вакантные должности председателей, председателей судебных коллегий областных судов, председателей кассационных судов, председателей судебных коллегий и судей Верховного Суда и выносит соответствующие заключения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
     <w:p>
       <w:pPr>
@@ -11168,51 +11392,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ст. 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>).</w:t>
+        <w:t xml:space="preserve">); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -11379,51 +11623,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Судьи всех судов Республики Казахстан обладают единым статусом и различаются между собой только полномочиями. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Судья является должностным лицом государства, наделенным в установленном Конституцией Республики Казахстан и настоящим Конституционным законом порядке полномочиями по осуществлению правосудия, выполняющим свои обязанности на постоянной основе и являющимся носителем судебной власти.</w:t>
+      Судья – должностное лицо государства, наделенное в установленном Конституцией Республики Казахстан и настоящим Конституционным законом порядке полномочиями по осуществлению правосудия, выполняющее свои обязанности на постоянной основе и являющееся носителем судебной власти.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Правовое положение судей определяется Конституцией Республики Казахстан, настоящим Конституционным законом и иными законами. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z154" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -11445,71 +11689,91 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 23 с изменением, внесенным Конституционным законом РК от 16.02.2012 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 23 с изменениями, внесенными Конституционными законами РК от 16.02.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 559-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -11893,51 +12157,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 25. Независимость судьи</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z486" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Независимость судьи защищается Конституцией и законом. </w:t>
+      1. Независимость судьи защищается Конституцией Республики Казахстан и законом. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При осуществлении правосудия судьи независимы и подчиняются только Конституции Республики Казахстан и закону. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z156" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -12000,71 +12264,91 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 25 с изменениями, внесенными Конституционным законом РК от 11.12.2006 N </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 25 с изменениями, внесенными Конституционными законами РК от 11.12.2006 N </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>199</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 1 января 2007 г.). </w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2007); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -12344,92 +12628,72 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 27. Неприкосновенность судей</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z493" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Конституции, без согласия Сената Парламента Республики Казахстан, кроме случаев задержания на месте преступления либо совершения тяжкого или особо тяжкого преступления.</w:t>
+        <w:t>
+      1. Судья не может быть задержан, кроме случаев задержания на месте преступления или совершения тяжких и особо тяжких преступлений, содержаться под стражей, подвергнут домашнему аресту, приводу, административному взысканию, налагаемому в судебном порядке, привлечен к уголовной ответственности без согласия Президента Республики Казахстан, основанного на заключении Высшего Судебного Совета, либо без согласия Курултая Республики Казахстан соответственно.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
     <w:bookmarkStart w:name="z160" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. После регистрации повода к началу досудебного расследования в Едином реестре досудебных расследований досудебное расследование может быть продолжено только с согласия Генерального Прокурора Республики Казахстан. В случаях, когда судья задержан на месте преступления либо установлен факт приготовления или покушения на совершение тяжкого или особо тяжкого преступления, либо им совершено тяжкое или особо тяжкое преступление, досудебное расследование в отношении него может быть продолжено до получения согласия Генерального Прокурора Республики Казахстан, но с обязательным его уведомлением в течение суток. Специальные оперативно-розыскные мероприятия и негласные следственные действия в отношении судьи могут быть проведены в порядке, предусмотренном законодательными актами Республики Казахстан.</w:t>
+      2. После регистрации повода к началу досудебного расследования в Едином реестре досудебных расследований досудебное расследование может быть продолжено только с согласия Генерального Прокурора Республики Казахстан. В случаях, когда судья задержан на месте преступления либо установлен факт приготовления или покушения на совершение тяжкого или особо тяжкого преступления, либо им совершено тяжкое или особо тяжкое преступление, досудебное расследование в отношении него может быть продолжено до получения согласия Генерального Прокурора Республики Казахстан, но с обязательным его уведомлением в течение суток. Специальные оперативно-розыскные мероприятия и негласные следственные действия в отношении судьи могут быть проведены в порядке, предусмотренном законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
     <w:bookmarkStart w:name="z551" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Специальные оперативно-розыскные мероприятия в отношении судьи могут быть проведены только с санкции Генерального Прокурора Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
     <w:bookmarkStart w:name="z161" w:id="235"/>
     <w:p>
@@ -12554,51 +12818,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 27.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 215-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -12744,70 +13028,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1. Судьи в предусмотренных настоящим Конституционным законом случаях проходят оценку профессиональной деятельности в Комиссии по качеству правосудия при Верховном Суде (далее – Комиссия по качеству правосудия).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
     <w:bookmarkStart w:name="z162" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Должность судьи несовместима с депутатским мандатом, с занятием иной оплачиваемой должности, кроме преподавательской, научной или иной творческой деятельности, осуществлением предпринимательской деятельности, вхождением в состав руководящего органа или наблюдательного совета коммерческой организации. </w:t>
+      2. Должность судьи несовместима с депутатским мандатом, занятием иной оплачиваемой должности, кроме преподавательской, научной, творческой деятельности, осуществлением предпринимательской деятельности, вхождением в состав руководящего органа или наблюдательного совета коммерческой организации. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Судьи не могут состоять в партиях, профессиональных союзах, выступать в поддержку или против какой-либо политической партии. </w:t>
+      Судьи не вправе состоять в политической партии, профессиональном союзе, выступать в поддержку или с осуждением какой-либо политической партии или общественно-политического движения. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -12871,51 +13155,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ст. 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>).</w:t>
+        <w:t xml:space="preserve">); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -14742,70 +15046,70 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Президент Республики Казахстан вправе внести представление об избрании кандидата на должность судьи Верховного Суда во внеконкурсном порядке.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Высший Судебный Совет рекомендует кандидатов на вакантные должности Председателя, судьи Верховного Суда Президенту Республики Казахстан для представления в Сенат Парламента Республики Казахстан.</w:t>
+      Высший Судебный Совет рекомендует кандидатов на вакантную должность судьи Верховного Суда Президенту Республики Казахстан для представления в Курултай Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z561" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кандидатуры на должность судьи Верховного Суда вносятся Президентом Республики Казахстан в Сенат Парламента Республики Казахстан на альтернативной основе, за исключением случаев, предусмотренных частью девятой настоящего пункта.</w:t>
+      Кандидатуры на должность судьи Верховного Суда вносятся Президентом Республики Казахстан в Курултай Республики Казахстан на альтернативной основе, за исключением случаев, предусмотренных частью десятой настоящего пункта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -15425,51 +15729,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 31. Порядок наделения судьи полномочиями</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z501" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Судьи Верховного Суда Республики Казахстан избираются Сенатом по представлению Президента Республики Казахстан, основанному на рекомендации Высшего Судебного Совета. </w:t>
+      1. Судьи Верховного Суда Республики Казахстан избираются Курултаем по представлению Президента Республики Казахстан, основанному на рекомендации Высшего Судебного Совета. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="302"/>
     <w:bookmarkStart w:name="z169" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Судьи местных и других судов назначаются на должность Президентом Республики Казахстан по рекомендации Высшего Судебного Совета. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="303"/>
     <w:bookmarkStart w:name="z170" w:id="304"/>
     <w:p>
@@ -15522,95 +15826,115 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1. Председатели судебных коллегий областных судов назначаются Президентом Республики Казахстан по рекомендации Высшего Судебного Совета сроком на пять лет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="305"/>
     <w:bookmarkStart w:name="z33" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      4. Председатель Верховного Суда назначается Президентом Республики Казахстан по рекомендации Высшего Судебного Совета сроком на шесть лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z667" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      4. Председатель Верховного Суда избирается Сенатом по представлению Президента Республики Казахстан, основанному на рекомендации Высшего Судебного Совета, сроком на пять лет. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z172" w:id="307"/>
+      Одно и то же лицо не может быть назначено в соответствии с Конституцией Председателем Верховного Суда более одного раза. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z172" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Председатели местных и других судов назначаются на должность Президентом Республики Казахстан по рекомендации Высшего Судебного Совета сроком на пять лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z574" w:id="308"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z574" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председатели и председатели судебных коллегий областных судов, председатели коллегий Верховного Суда не могут быть назначены на занимаемую ими должность или аналогичную должность в равнозначных судах более двух раз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkEnd w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15659,242 +15983,242 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z174" w:id="309"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z174" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Председатели и председатели судебных коллегий местных и других судов, Председатель Верховного Суда, в случае его назначения с должности судьи Верховного Суда, председатели судебных коллегий Верховного Суда по окончании срока полномочий продолжают осуществлять полномочия судьи соответствующего суда, если они не были соответственно назначены или избраны на аналогичную должность в другом суде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отсутствия вакантных должностей судей в соответствующем суде председатели и председатели судебных коллегий местных и других судов, которые не были назначены на аналогичную должность в другом суде, с их согласия назначаются на вакантную должность судьи равнозначного или нижестоящего суда без конкурса.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В случае отсутствия вакантных должностей судей в Верховном Суде председатель и председатели судебных коллегий Верховного Суда, которые не были назначены на аналогичную должность, с их согласия назначаются на вакантную должность судьи нижестоящего суда без конкурса.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z65" w:id="310"/>
+      В случае отсутствия вакантных должностей судей в Верховном Суде Председатель Верховного Суда, в случае его назначения с должности судьи Верховного Суда, председатели судебных коллегий Верховного Суда, которые не были назначены на аналогичную должность, с их согласия назначаются на вакантную должность судьи нижестоящего суда без конкурса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. При реорганизации или упразднении суда, уменьшении числа судей соответствующего суда судьи этого суда с их согласия могут назначаться на вакантную должность судьи равнозначного или нижестоящего суда без конкурса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z571" w:id="311"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z571" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-1. При переводе судьи в другой суд в случаях, предусмотренных подпунктом 4) пункта 1, частью второй пункта 5 статьи 44 настоящего Конституционного закона, судья с его согласия может назначаться на вакантную должность судьи в другой суд с меньшей нагрузкой, в нижестоящий суд без конкурса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z235" w:id="312"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z235" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9. Председатели и председатели судебных коллегий местных и других судов, председатель и председатели судебных коллегий Верховного Суда, освобожденные от должности по основаниям, указанным в подпункте 4) пункта 1 </w:t>
+      9. Председатели и председатели судебных коллегий местных и других судов, Председатель Верховного Суда, в случае его назначения с должности судьи Верховного Суда, председатели судебных коллегий Верховного Суда, освобожденные от должности по основаниям, указанным в подпункте 4) пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Конституционного закона, продолжают осуществлять полномочия судьи соответствующего суда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkEnd w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отсутствия вакантных должностей судей в соответствующем суде председатели и председатели судебных коллегий местных и других судов с их согласия назначаются на вакантную должность судьи равнозначного или нижестоящего суда без конкурса.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В случае отсутствия вакантных должностей судей в Верховном Суде председатель и председатели судебных коллегий Верховного Суда с их согласия назначаются на вакантную должность судьи нижестоящего суда без конкурса.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z572" w:id="313"/>
+      В случае отсутствия вакантных должностей судей в Верховном Суде Председатель Верховного Суда, в случае его назначения с должности судьи Верховного Суда, председатели судебных коллегий Верховного Суда с их согласия назначаются на вакантную должность судьи нижестоящего суда без конкурса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z572" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Вопросы назначения кандидатов на вакантные должности судей без конкурса рассматриваются Высшим Судебным Советом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkEnd w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16116,166 +16440,182 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); от 05.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 109-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2025); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 32. Присяга судьи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z502" w:id="314"/>
+    <w:bookmarkStart w:name="z502" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Лицо, впервые избранное или назначенное на должность судьи, приносит присягу следующего содержания: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkEnd w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Торжественно клянусь честно и добросовестно исполнять свои обязанности, осуществлять правосудие, подчиняясь только Конституции и законам Республики Казахстан, быть беспристрастным и справедливым, как велит мне долг судьи". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z175" w:id="315"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z175" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Председатель Верховного Суда приносит присягу в порядке, определяемом Президентом Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z668" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Судьи Верховного Суда приносят присягу на заседании Курултая Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16324,357 +16664,377 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z177" w:id="316"/>
+    <w:bookmarkStart w:name="z177" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Лицо, впервые назначенное на должность председателя, председателя судебной коллегии и судьи областного суда, председателя и судьи районного суда, приносит присягу на пленарном заседании областного суда. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkEnd w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При назначении судьи председателем либо председателем судебной коллегии или судьей другого суда присяга повторно не приносится. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 32 с изменениями, внесенными Конституционным законом РК от 17.11.2008 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 32 с изменениями, внесенными Конституционными законами РК от 17.11.2008 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 80-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ст.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">). </w:t>
+        <w:t xml:space="preserve">); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 33. Приостановление полномочий судьи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z503" w:id="317"/>
+    <w:bookmarkStart w:name="z503" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Полномочия судьи приостанавливаются, если: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z504" w:id="318"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z504" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) судья зарегистрирован кандидатом в порядке, предусмотренном Конституционным законом Республики Казахстан "О выборах в Республике Казахстан", кроме случаев включения в партийные списки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z575" w:id="319"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z575" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-1) судья назначен членом Высшего Судебного Совета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z598" w:id="320"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z598" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-2) подано заявление об освобождении от должности судьи в связи с намерением вступить в политическую партию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z505" w:id="321"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z505" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) судья вступившим в законную силу решением суда признан безвестно отсутствующим; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z506" w:id="322"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z506" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) дано согласие на привлечение судьи к уголовной ответственности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z507" w:id="323"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z507" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3-1) имеется решение Комиссии по качеству правосудия или Судебного жюри о необходимости прекращения полномочий судьи по основаниям, предусмотренным подпунктами 11) и 11-1) пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Конституционного закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkEnd w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16693,250 +17053,250 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z508" w:id="324"/>
+    <w:bookmarkStart w:name="z508" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) при переходе на другую работу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z509" w:id="325"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z509" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) подано заявление об освобождении от должности судьи по собственному желанию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z178" w:id="326"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z178" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Приостановление полномочий судьи осуществляется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z562" w:id="327"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z562" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в отношении Председателя Верховного Суда – Президентом Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z564" w:id="329"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z563" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в отношении всех остальных судей Республики Казахстан – Председателем Высшего Судебного Совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z564" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случаях, предусмотренных подпунктами 1) и 2) пункта 1 настоящей статьи, Председатель Высшего Судебного Совета рассматривает вопросы приостановления полномочий судьи на основании сообщения уполномоченного органа с приложением подтверждающего документа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z67" w:id="330"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z67" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. При приостановлении полномочий судьи приостанавливаются его полномочия в должности председателя или председателя судебной коллегии соответствующего суда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z510" w:id="331"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z510" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-2. При подаче заявления об освобождении от должности судьи по собственному желанию его полномочия приостанавливаются по истечении одного месяца со дня подачи этого заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z372" w:id="332"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z372" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-3. При назначении судьи членом Высшего Судебного Совета его полномочия приостанавливаются с сохранением звания судьи и принадлежности к судейскому сообществу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z179" w:id="333"/>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z179" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Полномочия судьи возобновляются, если отпали обстоятельства, послужившие основанием к принятию решения о приостановлении полномочий судьи. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkEnd w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17210,271 +17570,251 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок статьи 34 в редакции Конституционного закона РК от 13.03.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z511" w:id="334"/>
+    <w:bookmarkStart w:name="z511" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Основания прекращения полномочий председателя, председателя судебной коллегии и судьи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z512" w:id="335"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z512" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) уход судьи в отставку;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z513" w:id="336"/>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z513" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) освобождение от должности судьи по собственному желанию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z576" w:id="337"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z576" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) вступление в политическую партию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z514" w:id="338"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z514" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) состояние здоровья, препятствующее дальнейшему исполнению профессиональных обязанностей, в соответствии с медицинским заключением;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z515" w:id="339"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z515" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) вступление в законную силу решения суда о признании судьи недееспособным или ограниченно дееспособным либо о применении к нему принудительных мер медицинского характера;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z516" w:id="340"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z516" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) вступление в законную силу обвинительного приговора в отношении этого судьи, прекращение уголовного дела на досудебной стадии на основании пунктов 3), 4), 9), 10) и 12) части первой статьи 35 или статьи 36 Уголовно-процессуального кодекса Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z517" w:id="341"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z517" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) прекращение гражданства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z518" w:id="342"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z518" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) смерть судьи или вступление в законную силу решения суда об объявлении его умершим;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z520" w:id="344"/>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z519" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) назначение, избрание судьи на другую должность и его переход на другую работу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z520" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) упразднение суда или реорганизация суда, уменьшение числа судей соответствующего суда, если судья не дает согласия на занятие вакантной должности судьи в другом суде, а также отказ судьи от перевода в другой суд с меньшей нагрузкой, в нижестоящий суд в случаях, предусмотренных подпунктом 4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17489,172 +17829,172 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, частью второй </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 44 настоящего Конституционного закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z521" w:id="345"/>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z521" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) упразднение суда или реорганизация суда, уменьшение числа судей соответствующего суда, истечение срока полномочий, если председатель суда, председатель судебной коллегии не дают согласия на занятие вакантной должности судьи в другом суде, а также отказ председателя суда, председателя судебной коллегии от перевода в другой суд с меньшей нагрузкой, в нижестоящий суд в случаях, предусмотренных подпунктом 4) пункта 1, частью второй </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 44 настоящего Конституционного закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z522" w:id="346"/>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z522" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) решение Комиссии по качеству правосудия о несоответствии судьи занимаемой должности в силу профессиональной непригодности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z523" w:id="347"/>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z523" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11-1) решение Судебного жюри о необходимости освобождения от должности судьи за совершение им дисциплинарного проступка или невыполнение требований, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Конституционного закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z524" w:id="348"/>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z524" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) достижение пенсионного или предельного возраста пребывания в должности судьи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z180" w:id="349"/>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z180" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Полномочия председателя, председателя судебной коллегии суда могут быть досрочно прекращены по его собственному желанию либо при невыполнении им требований, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17729,167 +18069,167 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и 28 настоящего Конституционного закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z566" w:id="351"/>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z565" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1. При возникновении оснований, предусмотренных настоящим Конституционным законом, Высший Судебный Совет рассматривает вопросы прекращения полномочий председателей, председателей судебных коллегий и судей судов Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z566" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-2. В случаях, предусмотренных подпунктами 4), 5), 6) и 7) пункта 1 настоящей статьи, Высший Судебный Совет рассматривает вопросы прекращения полномочий судьи на основании сообщения уполномоченного органа с приложением подтверждающего документа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z181" w:id="352"/>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z181" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Решение об освобождении от должности судьи принимается:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-[...36 lines deleted...]
-    <w:bookmarkStart w:name="z69" w:id="353"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) постановлением Курултая Республики Казахстан – в отношении судей Верховного Суда по представлению Президента Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Указом Президента Республики Казахстан – в отношении Председателя Верховного Суда, председателей судебных коллегий Верховного Суда, председателей, председателей судебных коллегий и судей местных и других судов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Освобождение от должности судьи одновременно влечет прекращение полномочий председателя или председателя судебной коллегии соответствующего суда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkEnd w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Освобождение от должности председателя или председателя судебной коллегии соответствующего суда по его собственному желанию либо по истечении срока полномочий не влечет освобождение его от должности судьи этого суда, за исключением случаев, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17922,70 +18262,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       В случае отсутствия вакантной должности судьи в соответствующем суде председатель или председатель судебной коллегии с его согласия назначается на вакантную должность судьи равнозначного или нижестоящего суда без конкурса в порядке, предусмотренном пунктом 10 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Конституционного закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="354"/>
+    <w:bookmarkStart w:name="z71" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Основания прекращения полномочий судей, предусмотренные подпунктами 5), 11) и 11-1) пункта 1 настоящей статьи, признаются отрицательными мотивами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkEnd w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18291,124 +18631,144 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ст. 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>).</w:t>
+        <w:t xml:space="preserve">); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 34-1. Предельный возраст пребывания в должности судьи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="355"/>
+    <w:bookmarkStart w:name="z72" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. При достижении судьей пенсионного возраста, установленного законом Республики Казахстан, дальнейшее пребывание в должности судьи до достижения им предельного возраста допускается Высшим Судебным Советом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z73" w:id="356"/>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z73" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Пребывание в должности судьи допускается до достижения им предельного возраста – шестидесяти пяти лет, который в исключительных случаях, может быть продлен не более чем на пять лет в порядке, предусмотренном пунктом 1 настоящей статьи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkEnd w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18524,148 +18884,148 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 35. Отставка судьи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z220" w:id="357"/>
+    <w:bookmarkStart w:name="z220" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Отставкой является прекращение полномочий судьи в форме почетного ухода с должности судьи, имеющего безупречную репутацию, стаж судейской работы не менее двадцати лет, с сохранением за ним звания судьи, принадлежности к судейскому сообществу, гарантии личной неприкосновенности и иных материальных и социальных гарантий, предусмотренных настоящим Конституционным законом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkEnd w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Освобождение судьи от должности в форме отставки осуществляется по письменному заявлению судьи об отставке в Высший Судебный Совет. Порядок рассмотрения заявления судьи об отставке определяется Высшим Судебным Советом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z298" w:id="358"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z221" w:id="359"/>
+    <w:bookmarkStart w:name="z298" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. Судья, прекративший свои полномочия в связи с назначением на другую должность Президентом Республики Казахстан или на должность судьи Конституционного Суда Республики Казахстан, имеет право на отставку и предусмотренные настоящей статьей выплаты и гарантии при условии соответствия требованиям, установленным настоящей статьей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z221" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. При выходе в отставку судье выплачивается единовременное выходное пособие в размере двадцати четырех месячных должностных окладов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z112" w:id="360"/>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z112" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. Судье, пребывающему в отставке, в том числе вышедшему в отставку до 1 января 2016 года, имеющему стаж судейской работы не менее пятнадцати лет, достигшему пенсионного возраста, установленного законодательством Республики Казахстан о социальной защите, выплачивается необлагаемое налогом ежемесячное пожизненное содержание в размере пятидесяти процентов от должностного оклада по последней занимаемой должности судьи, кроме случаев приостановления или прекращения отставки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkEnd w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       За каждый год стажа судейской работы свыше двадцати лет, а для судей, вышедших в отставку до 1 января 2016 года, – за каждый год стажа судейской работы свыше пятнадцати лет размер ежемесячного пожизненного содержания судьи, пребывающего в отставке, увеличивается на один процент от должностного оклада по последней занимаемой должности судьи.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -18888,301 +19248,301 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z222" w:id="361"/>
+    <w:bookmarkStart w:name="z222" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3. Отставка судьи прекращается в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z578" w:id="362"/>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z578" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) совершения им преступления или порочащего проступка, умаляющего авторитет судебной власти;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z579" w:id="363"/>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z579" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) вступления в политическую партию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z580" w:id="364"/>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z580" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) по собственному желанию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z581" w:id="365"/>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z581" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) прекращения гражданства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z582" w:id="366"/>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z582" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) его смерти или вступления в законную силу решения суда об объявлении его умершим.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z583" w:id="367"/>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z583" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приостановление отставки судьи осуществляется Высшим Судебным Советом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z584" w:id="368"/>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z584" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) если судья в отставке зарегистрирован кандидатом в порядке, предусмотренном Конституционным законом Республики Казахстан "О выборах в Республике Казахстан";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z585" w:id="369"/>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z585" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в случае повторного назначения на должность судьи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z586" w:id="370"/>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z586" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) до рассмотрения оснований для прекращения отставки судьи, предусмотренных частью первой настоящего пункта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z587" w:id="371"/>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z587" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) если судья в отставке избран в соответствии с Конституционным законом Республики Казахстан "О выборах в Республике Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z588" w:id="372"/>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z588" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отставка судьи возобновляется, если отпали обстоятельства, послужившие основанием к принятию решения о приостановлении отставки судьи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z223" w:id="373"/>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z223" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. В случае прекращения отставки судья лишается гарантии личной неприкосновенности и гарантий, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19217,51 +19577,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Конституционного закона. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkEnd w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае приостановления отставки судьи приостанавливается также действие гарантии личной неприкосновенности и гарантий, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19296,130 +19656,130 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Конституционного закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="374"/>
+    <w:bookmarkStart w:name="z75" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Прекращение отставки осуществляется в том же порядке, что и освобождение от должности судьи в связи с уходом в отставку.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z146" w:id="375"/>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z146" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Судьи, находящиеся в отставке и не достигшие предельного возраста пребывания в должности судьи, могут при наличии их согласия привлекаться к отправлению правосудия на период временного отсутствия судьи, но не более чем на шесть месяцев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z299" w:id="376"/>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z299" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Подтверждение права на отставку и ее прекращение рассматриваются Комиссией по качеству правосудия на основе материалов, направленных Высшим Судебным Советом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z567" w:id="377"/>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z567" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение Комиссии по качеству правосудия направляется для рассмотрения в Высший Судебный Совет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkEnd w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19681,382 +20041,402 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2023); от 05.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 109-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 35-1. Пенсионное обеспечение судьи</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z225" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Пенсионное обеспечение судьи осуществляется в порядке и на условиях, установленных законодательством Республики Казахстан о социальной защите.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z226" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. При освобождении судьи от должности по отрицательным мотивам дополнительные обязательные пенсионные взносы, перечисленные за счет бюджетных средств до 1 января 2016 года, изымаются в республиканский бюджет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 35-1 дополнена Конституционным законом РК от 11.12.2006 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 199</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 1 января 2007 г.); с изменениями, внесенными конституционными законами РК от 31.07.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 341-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016); от 20.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2023).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 36. Высший Судебный Совет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Статус, порядок формирования состава и организация работы Высшего Судебного Совета определяются Законом Республики Казахстан "О Высшем Судебном Совете Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 36 - в редакции Конституционного закона РК от 05.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VІI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 35-1. Пенсионное обеспечение судьи</w:t>
-[...256 lines deleted...]
-        </w:rPr>
         <w:t>Статья 37. Судейское сообщество и его органы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z525" w:id="381"/>
+    <w:bookmarkStart w:name="z525" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. В целях реализации и защиты общих интересов судейского сообщества судьи имеют право создавать общественные объединения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z188" w:id="382"/>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z188" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Судейские объединения в необходимых случаях представляют и защищают интересы своих членов в установленном законодательством порядке и не вправе оказывать влияние на отправление правосудия, а также не должны преследовать политические цели. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkEnd w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 38. Дисциплинарно-квалификационные коллегии судей </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -20085,290 +20465,290 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 38-1. Судебное жюри</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z300" w:id="383"/>
+    <w:bookmarkStart w:name="z300" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Для рассмотрения дисциплинарных дел в отношении судей образуется Судебное жюри при Высшем Судебном Совете.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z604" w:id="384"/>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z604" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Судебное жюри состоит из тринадцати судей – трех судей районных судов, четырех судей областных судов, трех судей кассационных судов и трех судей Верховного Суда. В Судебное жюри входят также два представителя юридической общественности, имеющие право совещательного голоса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z605" w:id="385"/>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z605" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Судьи назначаются в состав Судебного жюри по рекомендации расширенного пленарного заседания Верховного Суда в соответствии с пунктом 2-1 статьи 22 настоящего Конституционного закона, а представители юридической общественности по рекомендации организаций в соответствии с их уставом – Высшим Судебным Советом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z606" w:id="386"/>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z606" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Высший Судебный Совет вправе мотивированным решением отклонить кандидатуры в состав Судебного жюри.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z607" w:id="387"/>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z607" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председатель Судебного жюри избирается самим составом Судебного жюри из его числа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z305" w:id="388"/>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z305" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Основаниями для рассмотрения Судебным жюри материалов в отношении судьи являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z608" w:id="389"/>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z608" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) представление Председателя Верховного Суда в отношении судьи за совершение порочащего проступка, противоречащего судейской этике, в отношении председателя суда или председателя судебной коллегии суда за ненадлежащее исполнение должностных обязанностей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z609" w:id="390"/>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z609" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) решения пленарных заседаний областных судов и Верховного Суда о передаче в Судебное жюри материалов в отношении председателя или председателя судебной коллегии суда для проверки его действий в рамках дисциплинарного производства за ненадлежащее исполнение должностных обязанностей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z610" w:id="391"/>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z610" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) представление по вопросу привлечения судьи к дисциплинарной ответственности за грубое нарушение законности при рассмотрении судебных дел и материалов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z611" w:id="392"/>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z611" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) решения комиссий по судейской этике о передаче в Судебное жюри материалов в отношении судьи для проверки его действий в рамках дисциплинарного производства за совершение порочащего проступка, противоречащего судейской этике, а также по сведениям, содержащимся в масс-медиа, на онлайн-платформах, в обращениях физических и юридических лиц, по итогам проверки которых подтвержден факт совершения судьей порочащего проступка, противоречащего судейской этике.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z617" w:id="393"/>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z617" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Обеспечение деятельности Судебного жюри осуществляется Аппаратом Высшего Судебного Совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z618" w:id="394"/>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z618" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Порядок формирования и организации работы Судебного жюри, а также рассмотрения материалов, дисциплинарных дел Судебным жюри определяется Положением, утверждаемым Президентом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkEnd w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20444,150 +20824,150 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 38-2. Академия правосудия при Высшем Судебном Совете </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z589" w:id="395"/>
+    <w:bookmarkStart w:name="z589" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Академия правосудия при Высшем Судебном Совете (далее – Академия) реализует образовательные программы послевузовского образования, осуществляет переподготовку, повышение квалификации кадров судебной системы и научную деятельность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z590" w:id="396"/>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z590" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В Академии по программам послевузовского образования в рамках государственного заказа могут обучаться граждане, соответствующие требованиям, предусмотренным настоящим Конституционным законом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z591" w:id="397"/>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z591" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для обучения в магистратуре в рамках государственного заказа Высший Судебный Совет вправе установить квоту по регионам с учетом имеющихся вакантных должностей судей районных судов на соответствующий год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z592" w:id="398"/>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z592" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Высший Судебный Совет является уполномоченным органом, осуществляющим общее управление Академией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z593" w:id="399"/>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z593" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Образование, статус и организация работы Академии определяются Президентом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkEnd w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20721,90 +21101,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок статьи 38-3 с изменением, внесенным Конституционным законом РК от 05.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 109-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2025).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z313" w:id="400"/>
+    <w:bookmarkStart w:name="z313" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кадровый резерв на должности председателя районного суда, председателя, председателей судебных коллегий и судьи областного суда, судьи и председателя кассационного суда, судьи и председателей судебных коллегий Верховного Суда (далее – кадровый резерв) формируется Комиссией по кадровому резерву при Высшем Судебном Совете.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z314" w:id="401"/>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z314" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Порядок формирования Комиссии по кадровому резерву и организации работы с кадровым резервом определяется Высшим Судебным Советом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkEnd w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20863,117 +21243,117 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z120" w:id="402"/>
+    <w:bookmarkStart w:name="z120" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Глава 2. Дисциплинарная ответственность судей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkEnd w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 39. Основания дисциплинарной ответственности судей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z147" w:id="403"/>
+    <w:bookmarkStart w:name="z147" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Судья может быть привлечен к дисциплинарной ответственности за совершение дисциплинарного проступка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkEnd w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дисциплинарным проступком является виновное действие (бездействие) при исполнении служебных обязанностей либо во внеслужебной деятельности, в результате которого были нарушены положения настоящего Конституционного закона и (или) Кодекса судейской этики, что повлекло умаление авторитета судебной власти и причинение ущерба репутации судьи.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20984,110 +21364,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Судья может быть привлечен к дисциплинарной ответственности:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) за грубое нарушение законности при рассмотрении судебных дел и материалов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z612" w:id="404"/>
+    <w:bookmarkStart w:name="z612" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Под грубым нарушением законности понимается очевидное и существенное нарушение закона, которое было допущено судьей вследствие его недобросовестности или небрежности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z613" w:id="405"/>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z613" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Факт грубого нарушения законности устанавливается вышестоящей судебной инстанцией, отменившей или изменившей судебный акт по этому основанию, и указывается в представлении по вопросу привлечения судьи к дисциплинарной ответственности за грубое нарушение законности, подписанном коллегиальным составом судей, рассмотревшим дело.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z614" w:id="406"/>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z614" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отмена или изменение судебного акта, связанные с оценкой доказательств, не является грубым нарушением законности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkEnd w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21246,90 +21626,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z189" w:id="407"/>
+    <w:bookmarkStart w:name="z189" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Председатели судов и председатели судебных коллегий судов могут быть привлечены к дисциплинарной ответственности за ненадлежащее исполнение своих должностных обязанностей, предусмотренных настоящим Конституционным законом. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z190" w:id="408"/>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z190" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Судейская ошибка, а также отмена или изменение судебного акта не влекут ответственности судьи, если не был установлен факт грубого нарушения законности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkEnd w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Судейской ошибкой признается деяние, приведшее к неправильному толкованию и применению норм материального или процессуального права, не связанное с виновными действиями судьи.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -21483,110 +21863,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 40. Виды взысканий, применяемых в отношении судьи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z526" w:id="409"/>
+    <w:bookmarkStart w:name="z526" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. К судьям могут быть применены следующие виды дисциплинарного взыскания: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z527" w:id="410"/>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z527" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) замечание; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z528" w:id="411"/>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z528" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) выговор; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkEnd w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21605,110 +21985,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z529" w:id="412"/>
+    <w:bookmarkStart w:name="z529" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) освобождение от должности председателя суда или председателя судебной коллегии за ненадлежащее исполнение служебных обязанностей; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z530" w:id="413"/>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z530" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) освобождение от должности судьи по основаниям, предусмотренным настоящим Конституционным законом. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z191" w:id="414"/>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z191" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. За каждое нарушение налагается лишь одно дисциплинарное взыскание с учетом характера дисциплинарного проступка, данных о личности судьи и степени его вины. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkEnd w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21839,190 +22219,190 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 42. Сроки рассмотрения дисциплинарного дела</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z315" w:id="415"/>
+    <w:bookmarkStart w:name="z315" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Дисциплинарное производство в отношении судьи может быть начато не позднее года со дня обнаружения проступка и не позднее двух лет со дня совершения проступка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z39" w:id="416"/>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z39" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В сроки, указанные в части первой настоящего пункта, не включается время отсутствия судьи на работе по уважительной причине после дня обнаружения дисциплинарного проступка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z353" w:id="417"/>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z353" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1. Днем обнаружения дисциплинарного проступка, связанного с нарушением судьей законности при рассмотрении судебного дела, считается день вынесения вышестоящей судебной инстанцией представления по вопросу привлечения судьи к дисциплинарной ответственности, которым установлен факт нарушения законности, а днем совершения такого проступка считается день вынесения незаконного судебного акта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z354" w:id="418"/>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z354" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Днем обнаружения дисциплинарного проступка, противоречащего судейской этике, считается день внесения представления Председателя Верховного Суда или вынесения решения комиссией по судейской этике, которым установлен факт совершения судьей порочащего проступка, противоречащего судейской этике, а днем совершения такого проступка считается день или период его совершения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z355" w:id="419"/>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z355" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Днем обнаружения дисциплинарного проступка, связанного с ненадлежащим исполнением председателями судов, председателями судебных коллегий судов своих должностных обязанностей, считается день внесения представления Председателя Верховного Суда, принятия решений пленарными заседаниями областных судов и Верховного Суда, которыми установлен факт ненадлежащего исполнения должностных обязанностей, а днем совершения такого проступка считается день или период ненадлежащего исполнения председателями судов, председателями судебных коллегий судов своих должностных обязанностей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z356" w:id="420"/>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z356" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае, если день совершения дисциплинарного проступка определяется периодом времени, исчисление сроков, установленных пунктом 1 настоящей статьи, осуществляется со следующего дня после окончания периода.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z318" w:id="421"/>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z318" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Дисциплинарное производство должно быть окончено в двухмесячный срок со дня его начала, не считая времени служебной проверки и отсутствия судьи на работе по уважительной причине.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkEnd w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22118,110 +22498,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 42-1. Гарантии прав судьи при привлечении его к дисциплинарной ответственности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z595" w:id="422"/>
+    <w:bookmarkStart w:name="z595" w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Судья должен быть ознакомлен со всеми материалами до их направления в Судебное жюри.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z596" w:id="423"/>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z596" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Судья вправе участвовать в рассмотрении дисциплинарного дела лично, а также с представителями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z597" w:id="424"/>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z597" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представителями судьи могут быть только адвокаты, юридические консультанты, являющиеся членами палаты юридических консультантов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkEnd w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22312,110 +22692,110 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 44. Решения Комиссии по качеству правосудия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z319" w:id="425"/>
+    <w:bookmarkStart w:name="z319" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Комиссия по качеству правосудия по результатам рассмотрения материалов об оценке профессиональной деятельности действующих судей выносит одно из следующих решений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z320" w:id="426"/>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z320" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) признать соответствующим занимаемой должности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z619" w:id="427"/>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z619" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) признать соответствующим занимаемой должности с направлением на курсы повышения квалификации в Академию, в том числе по индивидуальному плану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkEnd w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22444,110 +22824,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z322" w:id="428"/>
+    <w:bookmarkStart w:name="z322" w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) рекомендовать для зачисления в кадровый резерв на вышестоящую должность (в вышестоящую судебную инстанцию);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z323" w:id="429"/>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z323" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) о переводе в другой суд с меньшей нагрузкой, в нижестоящий суд;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z324" w:id="430"/>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z324" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) признать не соответствующим занимаемой должности в силу профессиональной непригодности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkEnd w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22576,240 +22956,240 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z357" w:id="431"/>
+    <w:bookmarkStart w:name="z357" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение Комиссии по качеству правосудия, предусмотренное подпунктом 3) части первой настоящего пункта, носит рекомендательный характер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z327" w:id="432"/>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z327" w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Решение Комиссии по качеству правосудия о признании судьи не соответствующим занимаемой должности в силу профессиональной непригодности по результатам оценки профессиональной деятельности является основанием для рассмотрения Высшим Судебным Советом вопроса об освобождении судьи от занимаемой должности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z568" w:id="433"/>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z568" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение Комиссии по качеству правосудия о переводе судьи в другой суд с меньшей нагрузкой, в нижестоящий суд по результатам оценки профессиональной деятельности является основанием для рассмотрения Высшим Судебным Советом вопроса о переводе судьи в другой суд с меньшей нагрузкой, в нижестоящий суд, а в случае отказа от перевода – об освобождении судьи от занимаемой должности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z328" w:id="434"/>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z328" w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3. Комиссия по качеству правосудия по результатам рассмотрения материала по заявлению о подтверждении права на отставку, а также материала о прекращении отставки выносит одно из следующих решений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z330" w:id="435"/>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z330" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) о подтверждении права на отставку;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z331" w:id="436"/>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z331" w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) об отказе в подтверждении права на отставку;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z332" w:id="437"/>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z332" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) о прекращении отставки судьи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z333" w:id="438"/>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z333" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) об отказе в прекращении отставки судьи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z334" w:id="439"/>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z334" w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Решение Комиссии по качеству правосудия может быть обжаловано судьей в Высший Судебный Совет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkEnd w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22868,90 +23248,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 13 Конституции Республики Казахстан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z335" w:id="440"/>
+    <w:bookmarkStart w:name="z335" w:id="442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Отказ Высшего Судебного Совета в даче рекомендации об освобождении судьи от занимаемой должности отменяет вынесенное Комиссией по качеству правосудия решение. Отмена Высшим Судебным Советом решения Комиссии по качеству правосудия является основанием для принятия Высшим Судебным Советом либо Комиссией по качеству правосудия иного решения, предусмотренного настоящей статьей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="440"/>
-    <w:bookmarkStart w:name="z569" w:id="441"/>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z569" w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Принятие Высшим Судебным Советом решения, предусмотренного подпунктом 4) пункта 1 настоящей статьи, является основанием для рассмотрения Высшим Судебным Советом вопроса о переводе судьи в другой суд с меньшей нагрузкой, в нижестоящий суд.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkEnd w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23067,170 +23447,170 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 44-1. Решения Судебного жюри</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z338" w:id="442"/>
+    <w:bookmarkStart w:name="z338" w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. По результатам рассмотрения дисциплинарного дела Судебным жюри выносится одно из следующих решений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="442"/>
-    <w:bookmarkStart w:name="z339" w:id="443"/>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z339" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) о наложении дисциплинарного взыскания, предусмотренного пунктом 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Конституционного закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="443"/>
-    <w:bookmarkStart w:name="z340" w:id="444"/>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z340" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) о прекращении дисциплинарного производства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:name="z341" w:id="445"/>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z341" w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Решение Судебного жюри является основанием для рассмотрения Высшим Судебным Советом вопроса об освобождении председателя, председателя судебной коллегии и судьи от занимаемой должности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="445"/>
-    <w:bookmarkStart w:name="z342" w:id="446"/>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z342" w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Решение Судебного жюри может быть обжаловано судьей в Высший Судебный Совет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkEnd w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23289,110 +23669,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 13 Конституции Республики Казахстан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z343" w:id="447"/>
+    <w:bookmarkStart w:name="z343" w:id="449"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Отказ Высшего Судебного Совета в даче рекомендации об освобождении председателя суда, председателя судебной коллегии и судьи от занимаемой должности либо решение Высшего Судебного Совета о необоснованности наложения на судью какого-либо дисциплинарного взыскания отменяет вынесенное Судебным жюри решение, и дисциплинарное дело направляется на повторное рассмотрение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="447"/>
-    <w:bookmarkStart w:name="z54" w:id="448"/>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z54" w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При отмене решения Судебного жюри Высший Судебный Совет вправе рекомендовать Судебному жюри применить иное дисциплинарное взыскание, предусмотренное </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 40 настоящего Конституционного закона, либо прекратить дисциплинарное производство в отношении судьи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkEnd w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23486,70 +23866,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 45. Срок действия дисциплинарного взыскания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Если в течение года со дня наложения взыскания судья не будет подвергнут новому дисциплинарному взысканию, то он считается не подвергавшимся дисциплинарному взысканию. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z195" w:id="449"/>
+    <w:bookmarkStart w:name="z195" w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. По истечении шести месяцев со дня наложения дисциплинарного взыскания оно может быть снято Судебным жюри досрочно при безупречном поведении судьи и добросовестном отношении к исполнению своих обязанностей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkEnd w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23623,197 +24003,177 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Статья 46 исключена Конституционным законом РК от 16.02.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 559-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="450"/>
+    <w:bookmarkStart w:name="z84" w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Глава 3. Материальное и социальное обеспечение судей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkEnd w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 47. Материальное обеспечение судьи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z531" w:id="451"/>
+    <w:bookmarkStart w:name="z531" w:id="453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Материальное обеспечение судьи должно соответствовать его статусу и обеспечивать возможность полного и независимого осуществления правосудия и не может быть уменьшено. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="451"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z532" w:id="453"/>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z88" w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Оплата труда судей определяется в соответствии с подпунктом 8) статьи 65 Конституции с учетом статуса судьи, порядка его назначения и избрания, а также осуществляемых им функций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z532" w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. В случаях, предусмотренных подпунктом 9) пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Конституционного закона, при освобождении от должности судьи ему производится выплата выходного пособия в размере четырех среднемесячных заработных плат при стаже судейской работы не менее трех лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkEnd w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23855,51 +24215,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 15.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 75-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -24212,110 +24592,110 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ст.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z533" w:id="454"/>
+    <w:bookmarkStart w:name="z533" w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Обеспечение судей жильем производится за счет средств республиканского бюджета. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z198" w:id="455"/>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z198" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Судье и членам его семьи во внеочередном порядке, но не позднее шести месяцев со дня заступления в должность, предоставляется применительно к конкретной местности благоустроенное жилое помещение из государственного жилищного фонда по нормам, исключающим отнесение судьи к категории граждан, нуждающихся в улучшении жилищных условий. Служебное жилое помещение, занимаемое для постоянного проживания судьей, может быть по его желанию приватизировано в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z199" w:id="456"/>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z199" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. При освобождении от должности судьи выселение его и членов семьи из служебного жилого помещения невозможно без предоставления другого жилого помещения. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkEnd w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. В случаях, предусмотренных подпунктом 9) пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24442,70 +24822,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 53. Медицинское обслуживание судей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Судьи и совместно проживающие с ними члены их семей в установленном порядке обеспечиваются медицинским обслуживанием в соответствующих государственных учреждениях здравоохранения. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="457"/>
+    <w:bookmarkStart w:name="z90" w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Порядок и условия медицинского обслуживания судей определяются законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkEnd w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24581,110 +24961,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 54. Компенсации в случае получения увечья (травмы, ранения, контузии, профессионального заболевания) или гибели (смерти) судьи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z228" w:id="458"/>
+    <w:bookmarkStart w:name="z228" w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. При получении судьей увечья (травмы, ранения, контузии, профессионального заболевания) в период исполнения им служебных обязанностей ему производится выплата единовременной компенсации в размере, установленном настоящей статьей. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z229" w:id="459"/>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z229" w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. В случае гибели (смерти) судьи при исполнении служебных обязанностей либо в течение года после прекращения полномочий судьи вследствие получения увечья (травмы, ранения, контузии, профессионального заболевания), полученного при исполнении служебных обязанностей, лицам, имеющим право на получение компенсации, выплачивается единовременная компенсация в размере шестидесятимесячного должностного оклада по последней занимаемой должности. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="459"/>
-    <w:bookmarkStart w:name="z230" w:id="460"/>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z230" w:id="462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. При установлении судье инвалидности, наступившей в результате увечья (травмы, ранения, контузии, профессионального заболевания), полученного при исполнении служебных обязанностей, ему выплачивается единовременная компенсация в размерах: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkEnd w:id="462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) лицу с инвалидностью первой группы - тридцатимесячного должностного оклада; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -24695,110 +25075,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) лицу с инвалидностью второй группы - восемнадцатимесячного должностного оклада;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) лицу с инвалидностью третьей группы - шестимесячного должностного оклада. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z231" w:id="461"/>
+    <w:bookmarkStart w:name="z231" w:id="463"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. В случае получения судьей при исполнении служебных обязанностей тяжелого увечья (травмы, ранения, контузии, профессионального заболевания), не повлекшего установления инвалидности, ему выплачивается единовременная компенсация в размере полуторамесячного должностного оклада, легкого увечья - половины месячного должностного оклада. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z232" w:id="462"/>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z232" w:id="464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Порядок выплаты единовременной компенсации определяется Правительством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z233" w:id="463"/>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z233" w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Единовременная компенсация не выплачивается, если в порядке, установленном законодательством Республики Казахстан, доказано, что увечье (травма, ранение, контузия, профессиональное заболевание) или гибель (смерть) судьи наступили в связи с обстоятельствами, не связанными с исполнением служебных обязанностей. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkEnd w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25265,68 +25645,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2016).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="464"/>
+    <w:bookmarkStart w:name="z102" w:id="466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Раздел 4. Судебное администрирование</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkEnd w:id="466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок раздела 4 - в редакции Конституционного закона РК от 30.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25338,621 +25718,755 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 56. Судебное администрирование</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z536" w:id="465"/>
+    <w:bookmarkStart w:name="z536" w:id="467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Организационно-правовое, информационно-аналитическое и материально-техническое обеспечение деятельности Верховного Суда Республики Казахстан, местных и других судов, предоставление правовой статистической документированной информации уполномоченному органу в сфере правовой статистики и специальных учетов в соответствии с законодательством Республики Казахстан осуществляются уполномоченным органом, образуемым Президентом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="465"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z538" w:id="467"/>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z537" w:id="468"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Единую систему уполномоченного органа образуют соответствующие уполномоченный государственный орган и территориальные подразделения уполномоченного органа в столице, областях и городах республиканского значения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z538" w:id="469"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Компетенция уполномоченного органа определяется положением, утверждаемым Президентом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="467"/>
-    <w:bookmarkStart w:name="z539" w:id="468"/>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z539" w:id="470"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Руководитель уполномоченного органа назначается на должность и освобождается от должности Президентом Республики Казахстан по представлению Председателя Верховного Суда Республики Казахстан по согласованию с Высшим Судебным Советом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="468"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z541" w:id="470"/>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z540" w:id="471"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Структура и штатное расписание уполномоченного органа и его территориальных подразделений в столице, областях и городах республиканского значения утверждаются руководителем уполномоченного органа в установленном законодательством Республики Казахстан порядке в пределах лимита штатной численности, утвержденного Президентом Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z541" w:id="472"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Деятельность уполномоченного органа осуществляется в соответствии с законодательством Республики Казахстан в сфере государственной службы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="470"/>
-    <w:bookmarkStart w:name="z542" w:id="471"/>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z542" w:id="473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Работники уполномоченного органа по статусу, размеру и уровню заработной платы, иным условиям материального, финансового и социально-бытового обеспечения приравниваются к соответствующим работникам Аппарата Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkEnd w:id="473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Статья 56 - в редакции Конституционного закона РК от 30.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 176-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным Конституционным законом РК от 19.04.2023 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными Конституционными законами РК от 19.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 222-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 57. Финансирование судов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z358" w:id="472"/>
+    <w:bookmarkStart w:name="z358" w:id="474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Финансирование Верховного Суда, местных и других судов Республики Казахстан осуществляется за счет средств республиканского бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="472"/>
-    <w:bookmarkStart w:name="z359" w:id="473"/>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z359" w:id="475"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Бюджет судебной системы должен полностью обеспечивать выполнение судами их конституционных полномочий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="473"/>
-    <w:bookmarkStart w:name="z360" w:id="474"/>
+    <w:bookmarkEnd w:id="475"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В ч.2 пункта 2 предусматривается изменение Конституционным законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расходы судебной системы составляют не менее шести с половиной процентов от общей суммы расходов по бюджетной программе 001 всех государственных органов, установленных республиканским бюджетом за предыдущий финансовый год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="474"/>
-    <w:bookmarkStart w:name="z361" w:id="475"/>
+    <w:bookmarkStart w:name="z361" w:id="476"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В случае снижения общей суммы расходов по бюджетной программе всех государственных органов в результате уточнения республиканского бюджета, корректировки республиканского бюджета или проведения секвестра размер расходов на судебную систему, установленный республиканским бюджетом на соответствующий плановый период, не подлежит уменьшению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="475"/>
-    <w:bookmarkStart w:name="z362" w:id="476"/>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z362" w:id="477"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Расходы на судебную систему, установленные республиканским бюджетом на соответствующий плановый период, не подлежат секвестру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="476"/>
-    <w:bookmarkStart w:name="z363" w:id="477"/>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z363" w:id="478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При уточнении, корректировке республиканского бюджета в течение текущего финансового года расходы на судебную систему, установленные республиканским бюджетом на соответствующий плановый период, не подлежат уменьшению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="477"/>
-    <w:bookmarkStart w:name="z364" w:id="478"/>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z364" w:id="479"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для администратора бюджетных программ судебной системы не устанавливается лимит текущих административных расходов, предусмотренный Бюджетным кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="478"/>
-    <w:bookmarkStart w:name="z365" w:id="479"/>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z365" w:id="480"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Распределение бюджета судебной системы по уровням и направлениям расходов утверждается на расширенном пленарном заседании Верховного Суда в соответствии с утверждаемым им регламентом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="479"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="480"/>
-    <w:bookmarkStart w:name="z367" w:id="481"/>
+    <w:bookmarkStart w:name="z366" w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Бюджетный запрос администратора бюджетной программы судебной системы включается в проект республиканского бюджета без внесения изменений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z367" w:id="482"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Уполномоченный орган по бюджетному планированию для вынесения на рассмотрение Республиканской бюджетной комиссии в установленном бюджетным законодательством Республики Казахстан порядке готовит заключение на бюджетную заявку администратора бюджетной программы судебной системы на соответствие бюджетному законодательству Республики Казахстан и правильность расчетов. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z368" w:id="482"/>
+      Уполномоченный орган по бюджетному планированию для вынесения на рассмотрение Республиканской бюджетной комиссии в установленном бюджетным законодательством Республики Казахстан порядке готовит заключение на бюджетный запрос администратора бюджетной программы судебной системы на соответствие бюджетному законодательству Республики Казахстан и правильность расчетов. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z368" w:id="483"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Порядок использования средств, выделенных из республиканского бюджета для организации деятельности международного совета, определяется уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="482"/>
-    <w:bookmarkStart w:name="z369" w:id="483"/>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z369" w:id="484"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Руководитель уполномоченного органа является членом Республиканской бюджетной комиссии, образуемой в порядке, предусмотренном Бюджетным кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkEnd w:id="484"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Статья 57 в редакции Конституционного закона РК от 20.12.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 82-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2022).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2022); с изменением, внесенным Конституционным законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z107" w:id="484"/>
+    <w:bookmarkStart w:name="z107" w:id="485"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Раздел 5. Заключительные и переходные положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkEnd w:id="485"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 58. Законодательные акты, признанные утратившими силу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -26227,276 +26741,296 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан, имеющий силу Конституционного закона, от 20 декабря 1995 г. N 2694 "О судах и статусе судей в Республике Казахстан" (Ведомости Верховного Совета Республики Казахстан, 1995 г., N 23, ст. 147; Ведомости Парламента Республики Казахстан, 1997 г., N 7, ст.78; N 11, ст.156; N 13-14, ст.194; 1999 г., N 4, ст. 100; N 23, ст.915; 2000 г., N 10, ст.231). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 59. Введение в действие настоящего Конституционного закона и связанные с ним особенности деятельности судей </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z534" w:id="485"/>
+    <w:bookmarkStart w:name="z534" w:id="486"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящий Конституционный закон вводится в действие со дня официального опубликования, за исключением пункта 2 статьи 11, статьи 13, пункта 2 статьи 18, статьи 19, статьи 30 и части второй пункта 2 статьи 36, которые вводятся в действие по мере принятия соответствующего законодательства, но не позднее 1 июля 2001 года. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="485"/>
-    <w:bookmarkStart w:name="z206" w:id="486"/>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z206" w:id="487"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Действующие председатели и судьи судов республики, назначенные или избранные на должности до введения в действие настоящего Конституционного закона, сохраняют свои полномочия. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z207" w:id="487"/>
+      2. Действующие председатели и судьи судов Республики Казахстан, назначенные или избранные на должности до введения в действие настоящего Конституционного закона, сохраняют свои полномочия. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z207" w:id="488"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Пятилетний срок полномочий председателей судов, избранных или назначенных на должности до введения в действие настоящего Конституционного закона, исчисляется с момента избрания или назначения на должность. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="487"/>
-    <w:bookmarkStart w:name="z208" w:id="488"/>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z208" w:id="489"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Председатели судебных коллегий областных, приравненных к ним судов и Верховного Суда Республики Казахстан сохраняют свои полномочия до формирования предусмотренных настоящим Конституционным законом коллегий судов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="488"/>
-    <w:bookmarkStart w:name="z345" w:id="489"/>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z345" w:id="490"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Для судей, вышедших в отставку в период с 1 января 2019 года по 31 декабря 2021 года и не достигших пенсионного возраста, установленного Законом Республики Казахстан "О пенсионном обеспечении в Республике Казахстан", размер единовременного пособия, предусмотренный </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 35 настоящего Конституционного закона, определяется из размера оплаты труда, действующего по состоянию на 1 января 2018 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="489"/>
-    <w:bookmarkStart w:name="z346" w:id="490"/>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z346" w:id="491"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Действие пункта 1-1 </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="490"/>
+      6. Действие </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 35 настоящего Конституционного закона распространяется на лиц, прекративших полномочия судьи до введения его в действие, либо на судью, прекратившего свои полномочия в связи с назначением на должность судьи Конституционного Суда Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="491"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 59 с изменением, внесенным Конституционным законом РК от 21.02.2019 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 59 с изменениями, внесенными Конституционными законами РК от 21.02.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 226-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ст. 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>).</w:t>
+        <w:t xml:space="preserve">); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -26563,55 +27097,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>