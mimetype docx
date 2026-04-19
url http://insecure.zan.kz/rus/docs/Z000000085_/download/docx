--- v1 (2026-03-04)
+++ v2 (2026-04-19)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bdb6d49" w14:textId="bdb6d49">
+    <w:p w14:paraId="5716840" w14:textId="5716840">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1913,51 +1913,109 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 8. Взаимодействие субъектов, осуществляющих охранную деятельность, с государственными органами</w:t>
+        <w:t>Статья 8. Взаимодействие субъектов, осуществляющих охранную деятельность, деятельность по монтажу, наладке и техническому обслуживанию средств охранной сигнализации, а также специализированных учебных центров по подготовке и повышению квалификации работников, занимающих должности руководителя и охранника в частной охранной организации, с государственными органами</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок статьи 8 - в редакции Закона РК от 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Субъекты, осуществляющие охранную деятельность, обязаны оказывать содействие государственным органам в выполнении задач, возложенных законодательством на эти государственные органы. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z62" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1994,50 +2052,90 @@
         <w:t>
       3. Субъекты, осуществляющие охранную деятельность, обязаны по требованию сотрудников государственных органов, осуществляющих противодействие терроризму, приостановить охранную деятельность в зоне введения правового режима антитеррористической операции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z56" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Субъекты, осуществляющие охранную деятельность, предоставляют по запросу органов внутренних дел информацию о соответствии осуществляемой деятельности требованиям, установленным законодательством Республики Казахстан в области охранной деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z177" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Субъекты, осуществляющие охранную деятельность, деятельность по монтажу, наладке и техническому обслуживанию средств охранной сигнализации, а также специализированные учебные центры по подготовке и повышению квалификации работников, занимающих должности руководителя и охранника в частной охранной организации, обязаны представлять территориальному структурному подразделению уполномоченного органа отчетность об осуществляемой ими деятельности. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z178" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма и периодичность представления отчетности субъектами, занимающимися охранной деятельностью, деятельностью по монтажу, наладке и техническому обслуживанию средств охранной сигнализации, а также специализированными учебными центрами по подготовке и повышению квалификации работников, занимающих должности руководителя и охранника в частной охранной организации, утверждаются уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2079,144 +2177,184 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 28.12.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 36-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении двух месяцев после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении двух месяцев после дня его первого официального опубликования); от 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 9. Особенности осуществления охранной деятельности специализированными охранными подразделениями органов внутренних дел</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="26"/>
+    <w:bookmarkStart w:name="z21" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Специализированные охранные подразделения органов внутренних дел являются государственными учреждениями и осуществляют охрану исключительно объектов, указанных в пункте 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 1-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z103" w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z103" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Специализированные охранные подразделения органов внутренних дел оказывают охранные услуги на договорной основе физическим лицам, включенным в Перечень, определяемый Правительством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Цены на услуги, оказываемые специализированными охранными подразделениями органов внутренних дел, утверждаются уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2346,170 +2484,170 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Частной охранной организацией является коммерческая организация, оказывающая охранные услуги в качестве своей предпринимательской деятельности. Частная охранная организация не вправе осуществлять иную предпринимательскую деятельность, за исключением работ по монтажу, наладке и техническому обслуживанию средств охранной сигнализации при условии соблюдения уведомительного порядка. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="28"/>
+    <w:bookmarkStart w:name="z65" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Частная охранная организация осуществляет охранную деятельность на основе устава и лицензии на осуществление охранной деятельности юридическими лицами. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z66" w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z66" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Работнику частной охранной организации, занимающему должность охранника, не требуется наличие лицензии на осуществление охранной деятельности. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z67" w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z67" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. На должность охранника частной охранной организации могут быть приняты граждане Республики Казахстан не моложе 19 лет и прошедшие специальную подготовку охранника (специальный курс обучения охранника). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z68" w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z68" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Исключен Законом РК от 23.04.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 200-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z69" w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z69" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Не может занимать должность охранника частной охранной организации лицо: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) с психическими, поведенческими расстройствами (заболеваниями), в том числе связанными с употреблением психоактивных веществ, состоящее на учете в организациях, оказывающих медицинскую помощь в области психического здоровья;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3534,130 +3672,130 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса Республики Казахстан об административных правонарушениях;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) уволенное менее трех лет назад по отрицательным мотивам с государственной, воинской службы, из правоохранительных органов, судов и органов юстиции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z151" w:id="33"/>
+    <w:bookmarkStart w:name="z151" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) ранее занимавшее аналогичную должность, с которым был расторгнут трудовой договор по основаниям, предусмотренным подпунктами 9), 10), 11), 12), 15), 16) и 17) пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Трудового кодекса Республики Казахстан, менее трех лет назад. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z71" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z70" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Обязательным требованием для руководителя частной охранной организации, руководителя филиала и представительства частной охранной организации, а также иных руководящих работников охранной организации, задействованных в осуществлении охранной деятельности, является их соответствие требованиям, предъявляемым к работникам частной охранной организации, занимающим должность охранника.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z71" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Частная охранная организация обязана обеспечить охранника при исполнении им должностных обязанностей документом установленного образца, удостоверяющим его личность и принадлежность к частной охранной организации. Форма и образец документа охранника частной охранной организации определяются уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3919,124 +4057,164 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 02.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 405-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 10-1. Требования, предъявляемые к специализированным учебным центрам и их филиалам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z152" w:id="36"/>
+    <w:bookmarkStart w:name="z152" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Подготовка и повышение квалификации работников, занимающих должности руководителя и охранника в частной охранной организации, производятся в специализированных учебных центрах, являющихся юридическими лицами, определяемых уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z118" w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z118" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1. Требования, предъявляемые к специализированным учебным центрам и их филиалам, предусматривают наличие:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) помещений для проведения занятий, соответствующих санитарным нормам;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4083,70 +4261,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) преподавателей, обладающих соответствующими теоретическими, практическими знаниями и навыками преподавания в области своей профессиональной компетенции, и привлекаемых к процессу обучения специалистов, имеющих профессиональный опыт работы в области охранной деятельности.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Типовые учебные программы и типовые учебные планы по подготовке и повышению квалификации работников, занимающих должности руководителя и охранника в частной охранной организации, утверждаются уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z119" w:id="38"/>
+    <w:bookmarkStart w:name="z119" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Учредителями (участниками), руководителями специализированных учебных центров и их филиалов не могут являться:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) лица, указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4159,70 +4337,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10 настоящего Закона;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) иностранные юридические лица, юридические лица с иностранным участием, иностранцы, а также лица без гражданства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z120" w:id="39"/>
+    <w:bookmarkStart w:name="z120" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Деятельность специализированных учебных центров прекращается:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в случаях ликвидации, реорганизации;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4579,350 +4757,350 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 13-1. Права и обязанности работника, занимающего   должность охранника в частной охранной организации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z153" w:id="40"/>
+    <w:bookmarkStart w:name="z153" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Права и обязанности работника, занимающего должность охранника в частной охранной организации, определяются в соответствии с Трудовым кодексом Республики Казахстан, трудовым договором и настоящим Законом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z154" w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z154" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Работник, занимающий должность охранника в частной охранной организации, вправе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z155" w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z155" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) оказывать содействие органам внутренних дел Республики Казахстан в осуществлении мероприятий по обеспечению общественного порядка, в том числе при проведении зрелищных культурно-массовых и спортивно-массовых мероприятий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z156" w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z156" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) предупреждать и пресекать уголовные и административные правонарушения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z157" w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z157" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) применять в целях пресечения правонарушений и задержания правонарушителей физическую силу и другие средства, если иными способами достичь указанных целей не представляется возможным. При этом не должно быть допущено превышение необходимых для этого мер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z158" w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z158" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в предусмотренных законами случаях задерживать и доставлять в правоохранительные органы Республики Казахстан лиц, совершивших уголовное или административное правонарушение. При необходимости, когда есть основания полагать, что при задержанном лице находятся оружие, а также иные опасные и (или) запрещенные к обороту предметы, в соответствии с законодательством Республики Казахстан осматривать одежду задержанного и изымать указанные предметы для передачи в правоохранительные органы Республики Казахстан или иной орган государственной власти;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z159" w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z159" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) содействовать в оказании медицинской и иной помощи физическим лицам, пострадавшим от противоправных посягательств, дорожно-транспортных происшествий, стихийных бедствий и иных чрезвычайных ситуаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z160" w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z160" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) требовать от физических лиц соблюдения общественного порядка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z161" w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z161" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Работник, занимающий должность охранника в частной охранной организации, обязан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z162" w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z162" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) соблюдать конституционные права и свободы граждан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z163" w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z163" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) незамедлительно информировать органы внутренних дел Республики Казахстан о ставших известными ему фактах готовящихся либо совершенных правонарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z164" w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z164" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) незамедлительно информировать органы внутренних дел Республики Казахстан о срабатывании охранной сигнализации с охраняемых объектов, на территории которых имеются оружие, боеприпасы и взрывчатые вещества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z165" w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z165" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в предусмотренных законодательством случаях предъявлять по требованию физических лиц удостоверение, подтверждающее его принадлежность к субъекту охранной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z166" w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z166" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) оказывать содействие субъектам профилактики правонарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z167" w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z167" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) разъяснять физическим лицам, задержанным за совершение уголовного или административного правонарушения, основания применяемых к ним принудительных мер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4981,80 +5159,80 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="55"/>
+    <w:bookmarkStart w:name="z24" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Глава 3. Виды и правовое оформление</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>охранной деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 14. Виды охранных услуг</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5255,51 +5433,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 15. Порядок осуществления охранной деятельности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Оказание охранных услуг осуществляется на основе договора (договор по оказанию охранных услуг). Порядок заключения, исполнения, прекращения договора на оказание охранных услуг, ответственность сторон по договору определяются в соответствии с гражданским законодательством с учетом особенностей, предусмотренных настоящим Законом. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="56"/>
+    <w:bookmarkStart w:name="z82" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Исключен Законом РК от 29.12.2010 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5314,127 +5492,147 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении одного года со дня введения в действие </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z83" w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z83" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Особенности порядка осуществления охранной деятельности специализированными охранными подразделениями органов внутренних дел устанавливаются законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z3" w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z3" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Работники, занимающие должность охранника в частных охранных организациях, осуществляют охранную деятельность в форменной одежде, обозначающей их принадлежность к субъекту охранной деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Образцы форменной одежды и порядок ее ношения утверждаются уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...2 lines deleted...]
-    </w:p>
+        <w:t>
+      Оказание услуг по защите жизни и здоровья физических лиц от преступных и иных противоправных посягательств может осуществляться без форменной одежды, обозначающей принадлежность к субъекту охранной деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z179" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Частные охранные организации в случаях приостановления или возобновления своей деятельности, а также оказания охранных услуг вне места регистрации юридического лица в течение пяти рабочих дней со дня оказания или прекращения охранных услуг обязаны направить территориальному структурному подразделению уполномоченного органа соответствующее уведомление в бумажной или электронной форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5556,51 +5754,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 02.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 405-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5608,130 +5846,130 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 15-1. Порядок осуществления деятельности по монтажу, наладке и техническому обслуживанию средств охранной сигнализации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Деятельность по монтажу, наладке и техническому обслуживанию средств охранной сигнализации осуществляется при соблюдении уведомительного порядка. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="59"/>
+    <w:bookmarkStart w:name="z106" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Уведомительный порядок осуществляется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О разрешениях и уведомлениях".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z107" w:id="60"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z107" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Субъекты, осуществляющие деятельность по монтажу, наладке и техническому обслуживанию средств охранной сигнализации, должны соответствовать требованиям, установленным статьей 15-2 настоящего Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z108" w:id="61"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z108" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Уполномоченный орган, осуществляющий государственный контроль за деятельностью по монтажу, наладке и техническому обслуживанию средств охранной сигнализации, ведет реестр субъектов, подавших уведомление для занятия данным видом деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5787,171 +6025,171 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 15-2. Требования, предъявляемые к субъектам, осуществляющим деятельность по монтажу, наладке и техническому обслуживанию средств охранной сигнализации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="62"/>
+    <w:bookmarkStart w:name="z110" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Требования, предъявляемые к юридическим лицам, осуществляющим деятельность по монтажу, наладке и техническому обслуживанию средств охранной сигнализации, предусматривают наличие:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z111" w:id="63"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z111" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) у специалиста юридического лица высшего или среднего технического образования, соответствующего отрасли работ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z112" w:id="64"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z112" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) помещения с оборудованием (или договора на их аренду) для осуществления наладки, технического обслуживания средств охранной сигнализации и проверки технического состояния монтируемого оборудования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z113" w:id="65"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z113" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Требования, предъявляемые к физическим лицам, осуществляющим деятельность по монтажу, наладке и техническому обслуживанию средств охранной сигнализации, предусматривают наличие:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z114" w:id="66"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z114" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) высшего или среднего технического образования, соответствующего отрасли работ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z115" w:id="67"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z115" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) помещения с оборудованием (или договора на их аренду) для осуществления наладки, технического обслуживания средств охранной сигнализации и проверки технического состояния монтируемого оборудования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z116" w:id="68"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z116" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Руководителями, работниками юридических лиц, физическими лицами, осуществляющими деятельность по монтажу, наладке и техническому обслуживанию средств охранной сигнализации, должны быть граждане Республики Казахстан, не состоящие на учете в организациях здравоохранения по поводу психического заболевания, не имеющие не погашенную или не снятую в установленном законом порядке судимость либо освобожденные от уголовной ответственности за совершение преступления на основании пунктов 3), 4), 9), 10) и 12) части первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5986,51 +6224,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уголовно-процессуального кодекса Республики Казахстан до истечения срока нижнего предела наказания в виде лишения свободы, предусмотренного соответствующей статьей </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Особенной части</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уголовного кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6104,70 +6342,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 16. Договор об оказании охранных услуг</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. По договору об оказании охранных услуг исполнитель обязуется оказать заказчику определенные соглашением сторон охранные услуги в порядке, объеме и за плату, определенные данным договором. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="69"/>
+    <w:bookmarkStart w:name="z84" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. В качестве исполнителя по договору об оказании охранных услуг вправе выступать субъекты охранной деятельности (с учетом требований, предъявляемых настоящим Законом): </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) специализированные охранные подразделения органов внутренних дел; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6218,110 +6456,110 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении одного года со дня введения в действие </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="70"/>
+    <w:bookmarkStart w:name="z85" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. В качестве заказчика по договору об оказании охранных услуг вправе выступать физические и юридические лица. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z86" w:id="71"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z86" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Договор об оказании охранных услуг должен содержать сведения о видах оказываемых охранных услуг, а также номере и дате выдачи лицензии исполнителя на оказание охранных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z87" w:id="72"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z87" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Договор об оказании охранных услуг должен быть заключен в письменной форме. Несоблюдение письменной формы договора об оказании охранных услуг влечет его недействительность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6492,628 +6730,668 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 17-1. Ограничения, связанные с осуществлением охранной деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="73"/>
+    <w:bookmarkStart w:name="z63" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Юридические лица и граждане Республики Казахстан не вправе быть одновременно учредителями, участниками и (или) собственниками более чем одной организации, занимающейся охранной деятельностью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z64" w:id="74"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z64" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Численность работников частной охранной организации не может превышать норматива численности, необходимого для выполнения их задач. Норматив численности устанавливается уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z72" w:id="75"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z72" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Превышение норматива численности влечет приостановление действия лицензии. Уполномоченный орган (лицензиар) в случае неприведения численности работников частной охранной организации в соответствие с требованиями норматива численности в течение сорока календарных дней со дня приостановления действия лицензии обращается с заявлением в суд о лишении лицензиата лицензии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z73" w:id="76"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z73" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Частная охранная организация не может являться дочерним предприятием организации, осуществляющей иную деятельность, кроме охранной. Для учредителя (участника) частной охранной организации данный вид деятельности должен быть основным.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z74" w:id="77"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z74" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учредителями (участниками) частной охранной организации не могут являться:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z75" w:id="78"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z75" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) учредители либо должностные лица организаций, в отношении которых будут оказываться охранные услуги создаваемой организацией;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z76" w:id="79"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z76" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) исключен Законом РК от 29.12.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 269-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2015);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z77" w:id="80"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z77" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) граждане, имеющие судимость за совершение преступления, а также юридические лица, в составе учредителей (участников) которых имеются указанные лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z78" w:id="81"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z78" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) юридические лица, в отношении которых будут оказываться охранные услуги создаваемой организацией, и аффилиированные с ними юридические лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z79" w:id="82"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z79" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) общественные объединения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z80" w:id="83"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z80" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Запреты, устанавливаемые частью первой и подпунктами 1) и 4) части второй настоящего пункта, не распространяются на случаи учреждения частных охранных организаций национальными компаниями, для которых право учреждения охранных организаций предоставляется в порядке, определенном уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Охранные организации, учрежденные национальными компаниями, не имеют права оказывать охранные услуги третьим лицам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="84"/>
+    <w:bookmarkStart w:name="z180" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Часть четвертая настоящего пункта не распространяется на охранные услуги, оказываемые третьим лицам в соответствии с пунктом 1-1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О железнодорожном транспорте".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z81" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Руководителям частных охранных организаций и его работникам, занимающим должность охранника, запрещается:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z88" w:id="85"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z88" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осуществлять процессуальную и иную деятельность, отнесенную в соответствии с законодательством Республики Казахстан к исключительной компетенции правоохранительных и других государственных органов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z89" w:id="86"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z89" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) присваивать полномочия сотрудников правоохранительных органов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z90" w:id="87"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z90" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) препятствовать законной деятельности сотрудников правоохранительных органов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z102" w:id="88"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z102" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) совершать действия, унижающие честь и достоинство либо неправомерно ограничивающие права и свободы человека и гражданина.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z122" w:id="89"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z122" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Помимо общих оснований, предусмотренных Кодексом Республики Казахстан об административных правонарушениях, действие лицензии на осуществление охранной деятельности приостанавливается в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z123" w:id="90"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z123" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) несоответствия единственного учредителя требованиям, установленным настоящим Законом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z124" w:id="91"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z124" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) невозможности установления места нахождения единственного учредителя и (или) юридического лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z125" w:id="92"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z125" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) объявления в розыск единственного учредителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z126" w:id="93"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z126" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При устранении причин, послуживших основанием для приостановления лицензии, ее действие возобновляется в сроки, установленные Законом Республики Казахстан "О разрешениях и уведомлениях".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z127" w:id="94"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z127" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лишение (отзыв) лицензии на осуществление охранной деятельности осуществляется в судебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z128" w:id="95"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z128" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Помимо общих оснований, предусмотренных Законом Республики Казахстан "О разрешениях и уведомлениях", прекращение действия лицензии на осуществление охранной деятельности без предварительного приостановления осуществляется в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z129" w:id="96"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z129" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) признания единственного учредителя по вступившему в законную силу решению суда недееспособным или ограниченно дееспособным, умершим либо безвестно отсутствующим;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z130" w:id="97"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z130" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) прекращения у единственного учредителя гражданства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z131" w:id="98"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z131" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) вступления в законную силу судебного решения о применении к единственному учредителю принудительных мер медицинского характера;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z132" w:id="99"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z132" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) вступления в законную силу обвинительного приговора суда в отношении единственного учредителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7215,97 +7493,137 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 05.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 115-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="100"/>
+    <w:bookmarkStart w:name="z36" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Использование оружия и специальных средств</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>субъектами охранной деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 4 с изменением, внесенным Законом РК от 29.12.2010 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7393,108 +7711,108 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Частные охранные организации вправе в установленном законами Республики Казахстан порядке вооружать своих работников, занимающих должность охранника, при осуществлении ими своих должностных обязанностей. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="101"/>
+    <w:bookmarkStart w:name="z91" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Частные охранные организации имеют право приобретать служебное гладкоствольное длинноствольное и короткоствольное оружие, а также огнестрельное бесствольное, газовое оружие с возможностью стрельбы патронами травматического действия и электрическое оружие в соответствии с законодательством Республики Казахстан, специальные средства у юридических лиц – поставщиков после получения соответствующей лицензии. Виды, типы, модели и количество оружия, а также перечень специальных средств для использования работниками частных охранных организаций утверждаются уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Частным охранным организациям запрещаются приобретение и использование служебного нарезного длинноствольного и короткоствольного оружия, за исключением охранных организаций, учрежденных национальными компаниями, осуществляющими свою деятельность в сфере магистральных железнодорожных сетей, магистральных трубопроводов, нефтеперерабатывающего производства и атомной энергии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="102"/>
+    <w:bookmarkStart w:name="z92" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Приобретенное оружие подлежит регистрации в соответствующем органе внутренних дел в недельный срок со дня его приобретения. При регистрации оружия выдается разрешение на хранение, хранение и ношение этого оружия сроком на пять лет на основании документов, подтверждающих законность приобретения оружия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7570,93 +7888,93 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма разрешения утверждается уполномоченным органом в сфере контроля за оборотом оружия по согласованию с уполномоченным органом в сфере разрешений и уведомлений и уполномоченным органом в сфере информатизации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Охранник частной охранной организации в установленном законодательством Республики Казахстан порядке должен получить разрешение на право хранения и ношения оружия и специальных средств.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z94" w:id="103"/>
+      4. Охранник частной охранной организации в установленном законодательством Республики Казахстан порядке должен получить разрешение на право хранения и ношения оружия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Для охраны объектов и патрулирования могут быть использованы служебные собаки. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z95" w:id="104"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z95" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Руководители охранных организаций в установленном законодательством порядке передают оружие штатным работникам, занимающим должность охранника, на период исполнения ими своих служебных обязанностей. Оружие выдается после прохождения работниками соответствующей подготовки. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7778,51 +8096,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 24.11.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 75-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -7830,70 +8188,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 19. Условия, основания и порядок применения оружия и специальных средств субъектами охранной деятельности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. В ходе осуществления охранной деятельности разрешается применять специальные средства и служебное оружие только в случаях и в порядке, предусмотренных настоящим Законом и иными законодательными актами Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="105"/>
+    <w:bookmarkStart w:name="z96" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Охранники частных охранных организаций имеют право применять оружие и специальные средства в пределах, установленных законодательством Республики Казахстан, для:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) отражения нападений на охраняемый объект или его сотрудников;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8012,150 +8370,150 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицо, допустившее использование специальных средств или оружия для иных целей, а также с превышением полномочий, пределов необходимой обороны, несет ответственность, предусмотренную законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Применение специальных средств или оружия с превышением полномочий, пределов необходимой обороны влечет за собой аннулирование документов охранника частной охранной организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="106"/>
+    <w:bookmarkStart w:name="z97" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Применению специальных средств и служебного оружия должно предшествовать четко выраженное предупреждение об этом лица, против которого они могут быть применены. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z98" w:id="107"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z98" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Запрещается применять служебное оружие и специальные средства в отношении женщин, лиц с явными признаками инвалидности, несовершеннолетних, когда их возраст известен или очевиден, кроме случаев совершения ими вооруженного либо группового нападения (насилия). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z99" w:id="108"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z99" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Во всех случаях применения служебного оружия необходимо принять меры для обеспечения безопасности окружающих граждан, оказания неотложной медицинской помощи пострадавшим, сообщить органам внутренних дел и прокуратуры в течение двадцати четырех часов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z100" w:id="109"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z100" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Охранники частных охранных организаций обязаны проходить периодическую проверку на пригодность к выполнению своих обязанностей в условиях, связанных с применением специальных средств и служебного оружия. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z101" w:id="110"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z101" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Субъекты охранной деятельности несут полную ответственность за причиненный ими вред при исполнении своих служебных обязанностей в соответствии с законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8274,465 +8632,465 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="111"/>
+    <w:bookmarkStart w:name="z41" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Глава 5. Заключительные положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 20. Государственный контроль</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z133" w:id="112"/>
+    <w:bookmarkStart w:name="z133" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственный контроль за охранной деятельностью, деятельностью специализированных учебных центров, а также деятельностью по монтажу, наладке и техническому обслуживанию средств охранной сигнализации на территории Республики Казахстан осуществляется в форме проверки и профилактического контроля с посещением субъекта (объекта) контроля уполномоченным органом и его территориальными структурными подразделениями в соответствии с Предпринимательским кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z134" w:id="113"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z134" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Профилактический контроль без посещения субъекта (объекта) контроля осуществляется в соответствии с Предпринимательским кодексом Республики Казахстан и настоящим Законом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z135" w:id="114"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z135" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Профилактический контроль без посещения субъекта (объекта) контроля проводится уполномоченным органом и его территориальными структурными подразделениями без посещения субъектов (объектов) охранной деятельности, специализированных учебных центров и субъектов, занимающихся деятельностью по монтажу, наладке и техническому обслуживанию средств охранной сигнализации, путем сопоставления сведений об их деятельности, полученных из различных источников информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z136" w:id="115"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z136" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Целями профилактического контроля без посещения субъекта (объекта) контроля являются своевременное пресечение и недопущение нарушений, предоставление субъектам охранной деятельности, специализированным учебным центрам и субъектам, занимающимся деятельностью по монтажу, наладке и техническому обслуживанию средств охранной сигнализации, права самостоятельного устранения нарушений, выявленных уполномоченным органом или его территориальными структурными подразделениями по результатам профилактического контроля без посещения субъекта (объекта) контроля, и снижение административной нагрузки на них.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z137" w:id="116"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z137" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Профилактический контроль без посещения субъекта (объекта) контроля проводится путем взаимного сопоставления данных, имеющихся в уполномоченном органе, ведомстве уполномоченного органа и его территориальных структурных подразделениях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z138" w:id="117"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z138" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) текущей и запрашиваемой в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 8 настоящего Закона информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z139" w:id="118"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z139" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сведений от уполномоченных организаций и государственных органов посредством запроса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z140" w:id="119"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z140" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сведений, полученных из различных источников информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z141" w:id="120"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z141" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В случае выявления нарушений по результатам профилактического контроля без посещения субъекта (объекта) контроля субъекту охранной деятельности, специализированному учебному центру, субъекту, занимающемуся деятельностью по монтажу, наладке и техническому обслуживанию средств охранной сигнализации, направляется рекомендация в срок не позднее пяти рабочих дней со дня выявления нарушений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z142" w:id="121"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z142" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Рекомендация должна быть вручена субъекту охранной деятельности, специализированному учебному центру, субъекту, занимающемуся деятельностью по монтажу, наладке и техническому обслуживанию средств охранной сигнализации, лично под роспись или иным способом, подтверждающим факты ее отправки и получения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z143" w:id="122"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z143" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рекомендация, направленная одним из нижеперечисленных способов, считается врученной в следующих случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z144" w:id="123"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z144" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) нарочно – с даты отметки в рекомендации о получении; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z145" w:id="124"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z145" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) почтой – с даты уведомления о получении почтового отправления заказным письмом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z146" w:id="125"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z146" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) электронным способом – с даты отправки уполномоченным органом или его территориальными структурными подразделениями на электронный адрес субъекта охранной деятельности, специализированного учебного центра, субъекта, занимающегося деятельностью по монтажу, наладке и техническому обслуживанию средств охранной сигнализации, указанный в письме при запросе уполномоченным органом или его территориальными структурными подразделениями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z147" w:id="126"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z147" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Рекомендация об устранении нарушений, выявленных по результатам профилактического контроля без посещения субъекта (объекта) контроля, должна быть исполнена в течение десяти рабочих дней со дня, следующего за днем ее вручения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z148" w:id="127"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z148" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Субъект охранной деятельности, специализированный учебный центр, субъект, занимающийся деятельностью по монтажу, наладке и техническому обслуживанию средств охранной сигнализации, в случае несогласия с нарушениями, указанными в рекомендации, вправе направить в уполномоченный орган и его территориальное структурное подразделение, направившие рекомендацию, возражение в течение пяти рабочих дней со дня, следующего за днем вручения рекомендации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z149" w:id="128"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z149" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Неисполнение в установленный срок рекомендации об устранении нарушений, выявленных по результатам профилактического контроля без посещения субъекта (объекта) контроля, влечет назначение профилактического контроля с посещением субъекта (объекта) контроля путем включения в полугодовой список проведения профилактического контроля с посещением субъекта (объекта) контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z150" w:id="129"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z150" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Профилактический контроль без посещения субъектов охранной деятельности, специализированных учебных центров, субъектов, занимающихся деятельностью по монтажу, наладке и техническому обслуживанию средств охранной сигнализации, проводится не реже одного раза в год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9246,55 +9604,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9620,31 +9978,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>