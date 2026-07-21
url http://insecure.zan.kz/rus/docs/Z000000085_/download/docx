--- v2 (2026-04-19)
+++ v3 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5716840" w14:textId="5716840">
+    <w:p w14:paraId="5b8532d" w14:textId="5b8532d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>