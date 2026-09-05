--- v3 (2026-07-21)
+++ v4 (2026-09-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5b8532d" w14:textId="5b8532d">
+    <w:p w14:paraId="4be7ebf" w14:textId="4be7ebf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -7773,148 +7773,62 @@
     </w:p>
     <w:bookmarkStart w:name="z92" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Приобретенное оружие подлежит регистрации в соответствующем органе внутренних дел в недельный срок со дня его приобретения. При регистрации оружия выдается разрешение на хранение, хранение и ношение этого оружия сроком на пять лет на основании документов, подтверждающих законность приобретения оружия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...96 lines deleted...]
-      Форма разрешения утверждается уполномоченным органом в сфере контроля за оборотом оружия по согласованию с уполномоченным органом в сфере разрешений и уведомлений и уполномоченным органом в сфере информатизации.</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма разрешения утверждается уполномоченным органом в сфере контроля за оборотом оружия по согласованию с уполномоченным органом в сфере разрешений и уведомлений и уполномоченным органом в сфере цифровизации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Охранник частной охранной организации в установленном законодательством Республики Казахстан порядке должен получить разрешение на право хранения и ношения оружия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z94" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -8136,51 +8050,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -9604,55 +9538,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>