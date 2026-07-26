--- v0 (2026-03-14)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="18f66b1" w14:textId="18f66b1">
+    <w:p w14:paraId="9e5affa" w14:textId="9e5affa">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил управления единой цифровой платформой в сфере коллективного управления правами и предоставления единой точки доступа к ее использованию</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра юстиции Республики Казахстан от 29 января 2026 года № 100. Зарегистрирован в Министерстве юстиции Республики Казахстан 29 января 2026 года № 37918</w:t>
+        <w:t>Приказ Министра юстиции Республики Казахстан от 29 января 2026 года № 100. Зарегистрирован в Министерстве юстиции Республики Казахстан 29 января 2026 года № 37918.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со статьей 45-1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -6402,607 +6402,949 @@
         <w:t>
       1) при невозможности идентификации объекта авторского права и (или) смежных прав по отчету пользователя и (или) отчету, сформированного единой цифровой платформой, включая случаи отсутствия или некорректности наименования объекта, идентификационных кодов и иных данных, необходимых для соотнесения использования с объектом авторского права и (или) смежных прав;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
     <w:bookmarkStart w:name="z208" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) при отсутствии либо недостаточности сведений, необходимых для распределения вознаграждения между конкретными правообладателями (в том числе сведений о долях имущественных прав по объектам авторского права и (или) смежных прав).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z209" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 59 предусматривается в редакции приказа Министра юстиции РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 420</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. При предоставлении либо актуализации ОКУП сведений, указанных в подпункте 2) пункта 58 настоящих Правил, до истечения трех лет с даты поступления вознаграждения на счет ОКУП для сбора, распределения, выплаты и хранения вознаграждения, ОКУП выплачивает соответствующее вознаграждение правообладателю в течение десяти рабочих дней со дня подачи правообладателем запроса посредством единой цифровой платформы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z210" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Для целей настоящих Правил вознаграждение признается невостребованным в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z210" w:id="204"/>
-[...15 lines deleted...]
-      60. Для целей настоящих Правил вознаграждение признается невостребованным в следующих случаях:</w:t>
+    <w:bookmarkStart w:name="z211" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) отказа правообладателя от получения вознаграждения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z211" w:id="205"/>
-[...15 lines deleted...]
-      1) отказа правообладателя от получения вознаграждения;</w:t>
+    <w:bookmarkStart w:name="z212" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) если правообладатель, в пользу которого начислено вознаграждение, прекратил свою деятельность (в том числе ликвидация юридического лица или смерть физического лица) и правопреемники не заявили свои права в установленном Законом порядке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z212" w:id="206"/>
-[...15 lines deleted...]
-      2) если правообладатель, в пользу которого начислено вознаграждение, прекратил свою деятельность (в том числе ликвидация юридического лица или смерть физического лица) и правопреемники не заявили свои права в установленном Законом порядке.</w:t>
+    <w:bookmarkStart w:name="z213" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Для целей настоящих Правил вознаграждение признается невыплаченным в следующих случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z213" w:id="207"/>
-[...15 lines deleted...]
-      61. Для целей настоящих Правил вознаграждение признается невыплаченным в следующих случаях:</w:t>
+    <w:bookmarkStart w:name="z214" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) если вознаграждение было распределено и начислено конкретному правообладателю, однако его выплата не произведена ОКУП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z214" w:id="208"/>
-[...15 lines deleted...]
-      1) если вознаграждение было распределено и начислено конкретному правообладателю, однако его выплата не произведена ОКУП;</w:t>
+    <w:bookmarkStart w:name="z215" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) если выплата вознаграждения приостановлена на основании вступившего в силу решения суда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z215" w:id="209"/>
-[...15 lines deleted...]
-      2) если выплата вознаграждения приостановлена на основании вступившего в силу решения суда;</w:t>
+    <w:bookmarkStart w:name="z216" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) если правообладатель, в пользу которого начислено вознаграждение, по истечении трех месяцев со дня начисления вознаграждения не предоставил либо не актуализировал сведения, необходимые для выплаты вознаграждения (в том числе банковские реквизиты).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z216" w:id="210"/>
-[...15 lines deleted...]
-      3) если правообладатель, в пользу которого начислено вознаграждение, по истечении трех месяцев со дня начисления вознаграждения не предоставил либо не актуализировал сведения, необходимые для выплаты вознаграждения (в том числе банковские реквизиты).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 62 предусматривается в редакции приказа Министра юстиции РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 420</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Нераспределенное вознаграждение хранится на счете ОКУП в течение трех лет с даты его поступления на счет ОКУП для сбора, распределения, выплаты и хранения вознаграждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z218" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. По истечении срока, указанного в пункте 62 настоящих Правил, ОКУП включает такое нераспределенное вознаграждение в распределяемые суммы в порядке, определяемом общим собранием обладателей авторских и (или) смежных прав.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z217" w:id="211"/>
-[...15 lines deleted...]
-      62. Нераспределенное вознаграждение хранится на счете ОКУП в течение трех лет с даты его поступления на счет ОКУП для сбора, распределения, выплаты и хранения вознаграждения.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 64 предусматривается в редакции приказа Министра юстиции РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 420</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Суммы собранного вознаграждения, распределенные и начисленные конкретным правообладателям, хранятся на счете ОКУП для сбора, распределения, выплаты и хранения вознаграждения и выплачиваются соответствующему правообладателю по мере нахождения или обращения таких лиц вне зависимости от срока хранения таких сумм на счете ОКУП для сбора, распределения, выплаты и хранения вознаграждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z220" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Расчет вознаграждения осуществляется на произведение без дальнейшего расчета между правообладателями в случае отсутствия соответствующих сведений в реестрах единой цифровой платформы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z218" w:id="212"/>
-[...15 lines deleted...]
-      63. По истечении срока, указанного в пункте 62 настоящих Правил, ОКУП включает такое нераспределенное вознаграждение в распределяемые суммы в порядке, определяемом общим собранием обладателей авторских и (или) смежных прав.</w:t>
+    <w:bookmarkStart w:name="z221" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. ОКУП вносит и обеспечивает внесение и (или) актуализацию правообладателями сведений о долях имущественных прав правообладателей по объекту авторских и (или) смежных прав в реестры единой цифровой платформы для последующего расчета вознаграждения между правообладателями.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z219" w:id="213"/>
-[...15 lines deleted...]
-      64. Суммы собранного вознаграждения, распределенные и начисленные конкретным правообладателям, хранятся на счете ОКУП для сбора, распределения, выплаты и хранения вознаграждения и выплачиваются соответствующему правообладателю по мере нахождения или обращения таких лиц вне зависимости от срока хранения таких сумм на счете ОКУП для сбора, распределения, выплаты и хранения вознаграждения.</w:t>
+    <w:bookmarkStart w:name="z222" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Распределение вознаграждения за воспроизведение произведения в личных целях без согласия автора осуществляется экспертной организацией в соответствии со статьей 26 Закона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z220" w:id="214"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z223" w:id="217"/>
+    <w:bookmarkStart w:name="z223" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       68. На основании сведений, указанных в пункте 36 настоящих Правил, ОКУП на единой цифровой платформе формирует отчет о распределении вознаграждения, в котором содержатся сведения согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z224" w:id="218"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z224" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       69. На единой цифровой платформе по запросу правообладателя формируется индивидуальный отчет о распределении вознаграждения, доступный исключительно соответствующему правообладателю, в котором содержатся сведения согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z225" w:id="219"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z225" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       70. На основе отчетов, предусмотренных в пунктах 68 и 69 настоящих Правил, на единой цифровой платформе формируется сводный отчет о распределении вознаграждения в разрезе всех ОКУП, в котором содержатся сведения согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z226" w:id="220"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z226" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Раздел 2. Особенности распределения вознаграждения за использование объектов авторских и (или) смежных прав телерадиокомпаниями</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z227" w:id="221"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z227" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       71. Телерадиокомпании предоставляют отчеты об использовании объектов авторских и (или) смежных прав согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z228" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72. В случае несоответствия отчетов телерадиокомпаний, сформированных ими самостоятельно, с отчетом, сформированным единой цифровой платформой, ОКУП с участием соответствующих телерадиокомпаний и экспертной организации в течение десяти рабочих дней со дня выражения такого несогласия принимает одно из следующих решений:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z229" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) о принятии отчета пользователя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z230" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) о доработке отчета пользователя с учетом сведений из отчета, сформированного единой цифровой платформой;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z228" w:id="222"/>
-[...15 lines deleted...]
-      72. В случае несоответствия отчетов телерадиокомпаний, сформированных ими самостоятельно, с отчетом, сформированным единой цифровой платформой, ОКУП с участием соответствующих телерадиокомпаний и экспертной организации в течение десяти рабочих дней со дня выражения такого несогласия принимает одно из следующих решений:</w:t>
+    <w:bookmarkStart w:name="z231" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) об отказе в принятии отчета пользователя и принятии отчета, сформированного единой цифровой платформой.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z229" w:id="223"/>
-[...15 lines deleted...]
-      1) о принятии отчета пользователя;</w:t>
+    <w:bookmarkStart w:name="z232" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 5. Выплата вознаграждения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z230" w:id="224"/>
-[...57 lines deleted...]
-    <w:bookmarkStart w:name="z233" w:id="227"/>
+    <w:bookmarkStart w:name="z233" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       73. Выплата вознаграждения по сферам коллективного управления правами, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7017,132 +7359,132 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона, осуществляется ОКУП на основании и в сроки, определенные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона и положениями настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z234" w:id="228"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z234" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       74. Выплата вознаграждения за воспроизведение произведения в личных целях осуществляется экспертной организацией в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z235" w:id="229"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z235" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       75. Выплата вознаграждения осуществляется ОКУП не менее одного раза в квартал не позднее 25 числа месяца, следующего за отчетным периодом, согласно отчету о распределении вознаграждения, сформированного на единой цифровой платформе в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z236" w:id="230"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z236" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       76. ОКУП в соответствии с подпунктом 2-1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7177,269 +7519,497 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z237" w:id="231"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 77 предусматривается в редакции приказа Министра юстиции РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 420</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       77. По итогам отчетного периода ОКУП формирует на единой цифровой платформе отчет об остатке денежных средств на счете для сбора, распределения, выплаты и хранения вознаграждения ОКУП, в котором содержатся сведения согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z238" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок предоставления единой точки доступа к использованию единой цифровой платформы в сфере коллективного управления правами</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z239" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78. Субъект единой цифровой платформы для работы на единой цифровой платформе совершает совокупность следующих действий:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z240" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) устанавливает необходимое аппаратно-программное обеспечение для возможности использования сертификатов (открытый и закрытый ключ) электронной цифровой подписи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z241" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) получает сертификаты (открытый и закрытый ключ) ЭЦП в Национальном удостоверяющем центре Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z238" w:id="232"/>
+    <w:bookmarkStart w:name="z242" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) проходит процедуры регистрации и авторизации на единой цифровой платформе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...23 lines deleted...]
-      78. Субъект единой цифровой платформы для работы на единой цифровой платформе совершает совокупность следующих действий:</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 79 предусматривается в редакции приказа Министра юстиции РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 420</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79. Субъект единой цифровой платформы авторизуется на единой цифровой платформе по ИИН, посредством ЭЦП на стартовой странице, а также посредством системы авторизации веб-портала "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z244" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80. Документы и сведения, формируемые и (или) размещаемые субъектом единой цифровой платформы на единой цифровой платформе и подписанные ЭЦП лица, имеющего право действовать от имени соответствующего субъекта единой цифровой платформы, признаются электронными документами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z240" w:id="234"/>
-[...15 lines deleted...]
-      1) устанавливает необходимое аппаратно-программное обеспечение для возможности использования сертификатов (открытый и закрытый ключ) электронной цифровой подписи;</w:t>
+    <w:bookmarkStart w:name="z245" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81. Время создания, размещения, получения и отправки электронных документов и электронных копий документов на единой цифровой платформе фиксируется по времени единой цифровой платформы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z241" w:id="235"/>
-[...15 lines deleted...]
-      2) получает сертификаты (открытый и закрытый ключ) ЭЦП в Национальном удостоверяющем центре Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z246" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82. Экспертная организация не вправе использовать информацию, в том числе персональные данные, содержащиеся на единой цифровой платформе, в целях, не предусмотренных Законом и настоящими Правилами, за исключением случаев, установленных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z242" w:id="236"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="240"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7622,1798 +8192,1912 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z249" w:id="241"/>
+    <w:bookmarkStart w:name="z249" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ДОГОВОР</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о коллективном управлении правами &lt;авторских прав и (или) смежных прав&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z250" w:id="242"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z250" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       &lt;идентификационный номер&gt;  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z251" w:id="243"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z251" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       &lt;регион ОКУП&gt;  </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z252" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;№номер договора&gt; (при наличии)             &lt;дата заключения договора&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z253" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящий Договор заключен между &lt;полное наименование ОКУП&gt;, осуществляющее свою деятельность в соответствии с Законом Республики Казахстан "Об авторском праве и смежных правах" (далее – Закон), именуемое в дальнейшем "ОКУП", в лице &lt;первый руководитель&gt;, действующим на основании &lt;основание&gt;, с одной стороны, и &lt;полное наименование правообладателя&gt;, именуемый(ое)(ая) в дальнейшем "Правообладатель", с другой стороны, о нижеследующем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z254" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. ПРЕДМЕТ ДОГОВОРА</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z255" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1. Правообладатель поручает исключительно ОКУП осуществлять управление его имущественными правами на коллективной основе при следующих способах использования его объектов &lt;авторских и (или) смежных прав&gt; либо &lt;авторских прав&gt; либо &lt;смежных прав&gt;, созданных как до заключения настоящего Договора, так и в период его действия &lt;сферы использования&gt;.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z256" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.2. ОКУП собирает, распределяет и выплачивает вознаграждение за следующие способы использования объектов &lt;авторских и (или) смежных прав&gt; либо &lt;авторских прав&gt; либо &lt;смежных прав&gt;: &lt;способы использования&gt;.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z252" w:id="244"/>
-[...15 lines deleted...]
-      &lt;№номер договора&gt; (при наличии)             &lt;дата заключения договора&gt;</w:t>
+    <w:bookmarkStart w:name="z257" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.3. Перечень объектов авторских и (или) смежных прав указан в &lt;приложении&gt; к настоящему Договору.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z253" w:id="245"/>
-[...15 lines deleted...]
-      Настоящий Договор заключен между &lt;полное наименование ОКУП&gt;, осуществляющее свою деятельность в соответствии с Законом Республики Казахстан "Об авторском праве и смежных правах" (далее – Закон), именуемое в дальнейшем "ОКУП", в лице &lt;первый руководитель&gt;, действующим на основании &lt;основание&gt;, с одной стороны, и &lt;полное наименование правообладателя&gt;, именуемый(ое)(ая) в дальнейшем "Правообладатель", с другой стороны, о нижеследующем:</w:t>
+    <w:bookmarkStart w:name="z258" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.4. Права, указанные в пунктах 1.1 и 1.2 настоящего Договора, Правообладатель передает ОКУП для управления на территории Республики Казахстан и всех стран мира. В целях обеспечения имущественных прав Правообладателя за пределами Республики Казахстан ОКУП заключает договоры с соответствующими иностранными ОКУП и получает от них вознаграждение в пользу Правообладателя за использование его объектов &lt;авторских и (или) смежных прав&gt; либо &lt;авторских прав&gt; либо &lt;смежных прав&gt;.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z254" w:id="246"/>
+    <w:bookmarkStart w:name="z259" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.5. Правообладатель доверяет ОКУП предъявлять без индивидуальных доверенностей претензии и судебные иски от имени и в пользу Правообладателя, являющегося членом ОКУП, с целью взыскания сумм вознаграждения за использование объектов &lt;авторских и (или) смежных прав&gt; либо &lt;авторских прав&gt; либо &lt;смежных прав&gt; и/или компенсации за нарушение имущественных прав, а также представлять интересы Правообладателя во всех государственных и иных организациях, либо предпринимать иные меры для защиты интересов Правообладателя, предусмотренные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z260" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.6. Стороны согласились, что настоящий Договор не затрагивает личных неимущественных прав Правообладателя, и не распространяется на право Правообладателя на переработку объектов &lt;авторских и (или) смежных прав&gt; либо &lt;авторских прав&gt; либо &lt;смежных прав&gt;.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z261" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;№. Новый пункт&gt;*</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z262" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. ПРЕДМЕТ ДОГОВОРА</w:t>
-[...59 lines deleted...]
-      1.3. Перечень объектов авторских и (или) смежных прав указан в &lt;приложении&gt; к настоящему Договору.</w:t>
+        <w:t xml:space="preserve"> 2. ГАРАНТИИ СТОРОН</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z258" w:id="250"/>
-[...15 lines deleted...]
-      1.4. Права, указанные в пунктах 1.1 и 1.2 настоящего Договора, Правообладатель передает ОКУП для управления на территории Республики Казахстан и всех стран мира. В целях обеспечения имущественных прав Правообладателя за пределами Республики Казахстан ОКУП заключает договоры с соответствующими иностранными ОКУП и получает от них вознаграждение в пользу Правообладателя за использование его объектов &lt;авторских и (или) смежных прав&gt; либо &lt;авторских прав&gt; либо &lt;смежных прав&gt;.</w:t>
+    <w:bookmarkStart w:name="z263" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.1. Правообладатель гарантирует ОКУП:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z259" w:id="251"/>
-[...15 lines deleted...]
-      1.5. Правообладатель доверяет ОКУП предъявлять без индивидуальных доверенностей претензии и судебные иски от имени и в пользу Правообладателя, являющегося членом ОКУП, с целью взыскания сумм вознаграждения за использование объектов &lt;авторских и (или) смежных прав&gt; либо &lt;авторских прав&gt; либо &lt;смежных прав&gt; и/или компенсации за нарушение имущественных прав, а также представлять интересы Правообладателя во всех государственных и иных организациях, либо предпринимать иные меры для защиты интересов Правообладателя, предусмотренные законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z264" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) что именно он действительно является Правообладателем объектов &lt;авторских и (или) смежных прав&gt; либо &lt;авторских прав&gt; либо &lt;смежных прав&gt;, в отношении которых будет осуществляться управление его имущественными правами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z260" w:id="252"/>
-[...15 lines deleted...]
-      1.6. Стороны согласились, что настоящий Договор не затрагивает личных неимущественных прав Правообладателя, и не распространяется на право Правообладателя на переработку объектов &lt;авторских и (или) смежных прав&gt; либо &lt;авторских прав&gt; либо &lt;смежных прав&gt;.</w:t>
+    <w:bookmarkStart w:name="z265" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) что его объект &lt;авторских и (или) смежных прав&gt; либо &lt;авторских прав&gt; либо &lt;смежных прав&gt; не нарушает прав третьих лиц.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z261" w:id="253"/>
+    <w:bookmarkStart w:name="z266" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;№. Новый подпункт&gt;*</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z267" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.2. В случае возникновения претензий третьих лиц по поводу нарушения прав на объекты &lt;авторских и (или) смежных прав&gt; либо &lt;авторских прав&gt; либо &lt;смежных прав&gt;, созданные Правообладателем и зарегистрированные на единой цифровой платформе/в ОКУП, Правообладатель самостоятельно предпримет все зависящие от него меры по урегулированию данных претензий, включая оплату судебных и иных возможных издержек за свой счет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z268" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;№. Новый пункт&gt;*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z262" w:id="254"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z269" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. ГАРАНТИИ СТОРОН</w:t>
-[...39 lines deleted...]
-      1) что именно он действительно является Правообладателем объектов &lt;авторских и (или) смежных прав&gt; либо &lt;авторских прав&gt; либо &lt;смежных прав&gt;, в отношении которых будет осуществляться управление его имущественными правами;</w:t>
+        <w:t xml:space="preserve"> 3. ПРАВА И ОБЯЗАННОСТИ СТОРОН</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z265" w:id="257"/>
-[...15 lines deleted...]
-      2) что его объект &lt;авторских и (или) смежных прав&gt; либо &lt;авторских прав&gt; либо &lt;смежных прав&gt; не нарушает прав третьих лиц.</w:t>
+    <w:bookmarkStart w:name="z270" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.1. Правообладатель обязуется:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z266" w:id="258"/>
+    <w:bookmarkStart w:name="z271" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в целях своевременного и правильного распределения и выплаты собранного вознаграждения предоставить персональные данные и сведения о принадлежащих имущественных правах на объекты &lt;авторских и (или) смежных прав&gt; либо &lt;авторских прав&gt; либо &lt;смежных прав&gt; ОКУП и (или) разместить на единой цифровой платформе в сроки и в порядке, установленные законодательством Республики Казахстан и документами ОКУП. В случае отсутствия у ОКУП/на единой цифровой платформе сведений об имущественных правах Правообладателя, ОКУП не имеет возможности осуществить распределение и выплату вознаграждения за такие объекты &lt;авторских и (или) смежных прав&gt; либо &lt;авторских прав&gt; либо &lt;смежных прав&gt;;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z272" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) предоставлять ОКУП/размещать на единой цифровой платформе сведения, необходимые для исполнения обязательств по настоящему Договору, своевременно информировать ОКУП/размещать на единой цифровой платформе информацию об изменении творческого псевдонима, иных личных данных и платежных реквизитов, а также о наличии и/или возникновении у него алиментных обязательств. Правообладатель соглашается с тем, что отсутствие у ОКУП/на единой цифровой платформе сведений об имевших место изменениях, лишает ОКУП возможности точно и в срок исполнить свои обязательства по выплате причитающегося Правообладателю вознаграждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z273" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;№. Новый подпункт&gt;*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z268" w:id="260"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z274" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.2. Правообладатель вправе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z275" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) получать в сроки, установленные законодательством Республики Казахстан и документами ОКУП, причитающееся ему вознаграждение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z276" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в случаях, предусмотренных законодательством Республики Казахстан и документами ОКУП, получать одновременно с выплатой вознаграждения отчеты, содержащие сведения об использовании его прав, и о распределении вознаграждения посредством единой цифровой платформы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z277" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;№. Новый подпункт&gt;*</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z278" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.3. ОКУП обязуется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z279" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) использовать единую цифровую платформу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z280" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заключать договоры о взаимном представительстве интересов с ОКУП на территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z281" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) заключать лицензионные договоры с пользователями на использование объектов &lt;авторских и (или) смежных прав&gt; либо &lt;авторских прав&gt; либо &lt;смежных прав&gt; Правообладателя, предусматривающие, что пользователи будут при их использовании соблюдать законодательство Республики Казахстан и выплачивать им вознаграждение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z282" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) размещать на своем интернет-ресурсе и на единой цифровой платформе информацию о договорах, заключенных с пользователями, включая наименование пользователя и его место нахождения, а также дату заключения такого договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z283" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) устанавливать потенциальных пользователей для выдачи им лицензий (разрешений) на использование объектов &lt;авторских и (или) смежных прав&gt; либо &lt;авторских прав&gt; либо &lt;смежных прав&gt;;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z284" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) собирать вознаграждение, предусмотренное лицензионными договорами, с пользователями в соответствии с законодательством Республики Казахстан и документами ОКУП;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z285" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) распределять и выплачивать не менее одного раза в квартал Правообладателю вознаграждение в соответствии с законодательством Республики Казахстан и документами ОКУП;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z286" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) одновременно с выплатой вознаграждения представлять через личный кабинет на интернет-ресурсе ОКУП и единой цифровой платформе обладателям авторских и смежных прав отчеты, содержащие сведения об использовании их прав, в том числе о размере собранного вознаграждения и об удержанных из него суммах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 9) предусматривается в редакции приказа Министра юстиции РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 420</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) сохранять на счете ОКУП собранное и распределенное вознаграждение правообладателя до выплаты соответствующему правообладателю по мере нахождения или обращения таких лиц вне зависимости от срока хранения таких сумм;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z288" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) вносить в единую цифровую платформу сведения о собранном, распределенном, выплаченном вознаграждении, а также вознаграждении, направленном на покрытие расходов ОКУП;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z289" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) формировать реестры, содержащие сведения о правообладателях, о правах, переданных ей в управление, а также об объектах &lt;авторских и (или) смежных прав&gt; либо &lt;авторских прав&gt; либо &lt;смежных прав&gt;;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z290" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) размещать на своем интернет-ресурсе и на единой цифровой платформе информацию о правах, переданных ей в управление, включая наименование объектов &lt;авторских и (или) смежных прав&gt; либо &lt;авторских прав&gt; либо &lt;смежных прав&gt;, имя автора или иного правообладателя, а в случае передачи прав по договорам о взаимном представительстве интересов с ОКУП, – наименование такой ОКУП, ставках вознаграждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z291" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) размещать на своем интернет-ресурсе и на единой цифровой платформе информацию о представителях ОКУП;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z292" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) не позднее десяти рабочих дней размещать на единой цифровой платформе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z293" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      изменения, внесенные в устав и иные учредительные документы такой ОКУП, зарегистрированные в органах юстиции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z294" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      копии заключенных двусторонних и многосторонних договоров о взаимном представительстве интересов с иностранными ОКУП;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z295" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      копии решений общего собрания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z296" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) представлять интересы Правообладателя в судах, во всех государственных и иных организациях, либо предпринимать иные меры для защиты интересов Правообладателя, предусмотренные законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z297" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) совершать в соответствии с законодательством любые другие юридические действия в целях обеспечения прав Правообладателя, передаваемых по настоящему Договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z298" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;№. Новый подпункт&gt;*</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z299" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.4. ОКУП вправе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z300" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заключать договоры о взаимном представительстве интересов с иностранными ОКУП;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z301" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заключать с пользователями договоры о выплате вознаграждения за использование объектов &lt;авторских и (или) смежных прав&gt; либо &lt;авторских прав&gt; либо &lt;смежных прав&gt; Правообладателя (отображается в отношении смежных прав);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z302" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) требовать от Пользователей предоставления сведений и документов, необходимых для сбора и распределения вознаграждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z303" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) вычитать из собранного вознаграждения суммы на покрытие своих фактических расходов по сбору, распределению и выплате такого вознаграждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z304" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;№. Новый подпункт&gt;*</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z305" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;№. Новый пункт&gt;*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z269" w:id="261"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z306" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3. ПРАВА И ОБЯЗАННОСТИ СТОРОН</w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z273" w:id="265"/>
+        <w:t xml:space="preserve"> 4. ПОРЯДОК РАСЧЕТА И ВЫПЛАТЫ ВОЗНАГРАЖДЕНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z307" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.1. Вознаграждение выплачивается Правообладателю:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z308" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) за использование объектов &lt;авторских и (или) смежных прав&gt; либо &lt;авторских прав&gt; либо &lt;смежных прав&gt; на территории Республики Казахстан – ежеквартально;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z309" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) за использование объектов &lt;авторских и (или) смежных прав&gt; либо &lt;авторских прав&gt; либо &lt;смежных прав&gt; за рубежом – по мере поступления, но не реже двух раз в год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z310" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;№. Новый подпункт&gt;*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-[...618 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z305" w:id="297"/>
+    <w:bookmarkStart w:name="z311" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.2. Выплата вознаграждения осуществляется после удержания суммы на покрытие фактических расходов ОКУП по сбору, распределению и выплате вознаграждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z312" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.3. Выплата вознаграждения Правообладателю за использование объектов &lt;авторских и (или) смежных прав&gt; либо &lt;авторских прав&gt; либо &lt;смежных прав&gt; осуществляется исключительно в безналичной форме путем перечисления на расчетный счет Правообладателя, указанный в настоящем Договоре.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z313" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.4. ОКУП предоставляет Правообладателю информацию о суммах его вознаграждения и произведенных удержаниях, в том числе посредством единой цифровой платформы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z314" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.5. Правообладатель дает свое согласие ОКУП на обработку, хранение, использование и передачу его персональных данных, включая, но не ограничиваясь, фамилией, именем, отчеством, псевдонимом, контактными данными, идентификационными кодами, сведениями о принадлежащих ему объектах авторских и (или) смежных прав, долях прав и иной информацией, необходимой для целей коллективного управления правами с использованием единой цифровой платформы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z315" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.6. Такое согласие предоставляется, в том числе, для целей исполнения договоров о взаимном представительстве интересов, заключаемых между ОКУП посредством единой цифровой платформы, включая передачу указанных данных иностранным и (или) национальным ОКУП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z316" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;№. Новый пункт&gt;*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z306" w:id="298"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z317" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4. ПОРЯДОК РАСЧЕТА И ВЫПЛАТЫ ВОЗНАГРАЖДЕНИЯ</w:t>
-[...99 lines deleted...]
-      4.2. Выплата вознаграждения осуществляется после удержания суммы на покрытие фактических расходов ОКУП по сбору, распределению и выплате вознаграждения.</w:t>
+        <w:t xml:space="preserve"> 5. ПОРЯДОК РАЗРЕШЕНИЯ СПОРОВ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z312" w:id="304"/>
-[...15 lines deleted...]
-      4.3. Выплата вознаграждения Правообладателю за использование объектов &lt;авторских и (или) смежных прав&gt; либо &lt;авторских прав&gt; либо &lt;смежных прав&gt; осуществляется исключительно в безналичной форме путем перечисления на расчетный счет Правообладателя, указанный в настоящем Договоре.</w:t>
+    <w:bookmarkStart w:name="z318" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.1. Все споры и разногласия, возникающие в связи с исполнением настоящего Договора, решаются путем переговоров между Сторонами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z313" w:id="305"/>
-[...15 lines deleted...]
-      4.4. ОКУП предоставляет Правообладателю информацию о суммах его вознаграждения и произведенных удержаниях, в том числе посредством единой цифровой платформы.</w:t>
+    <w:bookmarkStart w:name="z319" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.2. В случае невозможности урегулирования споров путем переговоров они подлежат рассмотрению в судебном порядке в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z314" w:id="306"/>
-[...15 lines deleted...]
-      4.5. Правообладатель дает свое согласие ОКУП на обработку, хранение, использование и передачу его персональных данных, включая, но не ограничиваясь, фамилией, именем, отчеством, псевдонимом, контактными данными, идентификационными кодами, сведениями о принадлежащих ему объектах авторских и (или) смежных прав, долях прав и иной информацией, необходимой для целей коллективного управления правами с использованием единой цифровой платформы.</w:t>
+    <w:bookmarkStart w:name="z320" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;№. Новый пункт&gt;*</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z315" w:id="307"/>
-[...15 lines deleted...]
-      4.6. Такое согласие предоставляется, в том числе, для целей исполнения договоров о взаимном представительстве интересов, заключаемых между ОКУП посредством единой цифровой платформы, включая передачу указанных данных иностранным и (или) национальным ОКУП.</w:t>
+    <w:bookmarkStart w:name="z321" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6. СРОК ДЕЙСТВИЯ ДОГОВОРА</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z316" w:id="308"/>
+    <w:bookmarkStart w:name="z322" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.1. Договор заключается на &lt;срок действия договора&gt;.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z323" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.2. Срок действия настоящего договора автоматически продлевается каждый раз на один календарный год до тех пор, пока одна из Сторон в письменной форме и (или) посредством единой цифровой платформы не уведомит другую сторону о его расторжении, но не позднее, чем за 30 (тридцать) календарных дней до окончания срока его действия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z324" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.3. Договор может быть расторгнут досрочно по соглашению сторон, а также по требованию одной из Сторон в случае нарушения другой стороной обязательств предусмотренных Договором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z325" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.4. Настоящий Договор вступает в законную силу с даты его подписания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z326" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;№. Новый пункт&gt;*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z317" w:id="309"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z327" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5. ПОРЯДОК РАЗРЕШЕНИЯ СПОРОВ</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z320" w:id="312"/>
+        <w:t xml:space="preserve"> 7. ПРОЧИЕ УСЛОВИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z328" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.1. Условия, не урегулированные настоящим Договором, но имеющие отношение к его предмету, регулируются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z329" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.2. Все изменения и дополнения к настоящему Договору действительны лишь в тех случаях, если они совершены в письменной форме и (или) посредством единой цифровой платформы, и подписаны уполномоченными на то представителями Сторон.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z330" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;№. Новый пункт&gt;*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z321" w:id="313"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z331" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z332" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      *Пункты (подпункты) заполняются (дополняются) по соглашению сторон с учетом требований законодательства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z333" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 6. СРОК ДЕЙСТВИЯ ДОГОВОРА</w:t>
-[...117 lines deleted...]
-        <w:t xml:space="preserve"> 7. ПРОЧИЕ УСЛОВИЯ</w:t>
+        <w:t xml:space="preserve"> 8. РЕКВИЗИТЫ СТОРОН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z328" w:id="320"/>
-[...116 lines deleted...]
-    <w:bookmarkEnd w:id="325"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z334" w:id="326"/>
+          <w:bookmarkStart w:name="z334" w:id="320"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ОКУП: </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="326"/>
+          <w:bookmarkEnd w:id="320"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9569,70 +10253,70 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ИИК: &lt;заполняется ОКУП&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z341" w:id="327"/>
+          <w:bookmarkStart w:name="z341" w:id="321"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Правообладатель: </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="327"/>
+          <w:bookmarkEnd w:id="321"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9914,70 +10598,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подписи сторон:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z351" w:id="328"/>
+          <w:bookmarkStart w:name="z351" w:id="322"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Первый руководитель ОКУП </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="328"/>
+          <w:bookmarkEnd w:id="322"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9993,70 +10677,70 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 &lt;подпись&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z353" w:id="329"/>
+          <w:bookmarkStart w:name="z353" w:id="323"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Правообладатель </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="329"/>
+          <w:bookmarkEnd w:id="323"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10288,380 +10972,380 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z357" w:id="330"/>
+    <w:bookmarkStart w:name="z357" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЗАЯВЛЕНИЕ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>об исключении объекта(ов) авторских и (или) смежных прав</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z358" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Я, &lt;Ф.И.О.&gt;, являясь правообладателем объектов авторских и (или) смежных прав &lt;и членом&gt; &lt;наименование ОКУП&gt;, настоящим заявляю:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z359" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ о прекращении членства в &lt;наименование ОКУП&gt;, с полным исключением всех объектов авторских и (или) смежных прав из всех сфер коллективного управления правами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z360" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ о частичном исключении, а именно:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z361" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ из следующих сфер (указать): &lt;наименование сфер коллективного управления правами&gt;;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z362" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ наименование объектов авторских и (или) смежных прав:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z363" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;выбор из Реестра произведений&gt;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z358" w:id="331"/>
-[...15 lines deleted...]
-      1. Я, &lt;Ф.И.О.&gt;, являясь правообладателем объектов авторских и (или) смежных прав &lt;и членом&gt; &lt;наименование ОКУП&gt;, настоящим заявляю:</w:t>
+    <w:bookmarkStart w:name="z364" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ на территории всех стран; ☐ на следующих территориях: &lt;наименования стран&gt;.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z359" w:id="332"/>
-[...15 lines deleted...]
-      ☐ о прекращении членства в &lt;наименование ОКУП&gt;, с полным исключением всех объектов авторских и (или) смежных прав из всех сфер коллективного управления правами;</w:t>
+    <w:bookmarkStart w:name="z365" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Прошу считать коллективное управление указанными объектами прекращенным:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z360" w:id="333"/>
-[...15 lines deleted...]
-      ☐ о частичном исключении, а именно:</w:t>
+    <w:bookmarkStart w:name="z366" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ с даты получения настоящего заявления</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z361" w:id="334"/>
-[...15 lines deleted...]
-      ☐ из следующих сфер (указать): &lt;наименование сфер коллективного управления правами&gt;;</w:t>
+    <w:bookmarkStart w:name="z367" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ с &lt;дата&gt;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z362" w:id="335"/>
-[...15 lines deleted...]
-      ☐ наименование объектов авторских и (или) смежных прав:</w:t>
+    <w:bookmarkStart w:name="z368" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ по истечении установленного договором/законом срока уведомления (указать срок, если применимо): &lt;срок&gt;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z363" w:id="336"/>
-[...15 lines deleted...]
-      &lt;выбор из Реестра произведений&gt;</w:t>
+    <w:bookmarkStart w:name="z369" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подтверждаю, что уведомлен(а) о возможных правовых последствиях исключения, в том числе о прекращении прав и обязанностей, связанных с данным статусом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z364" w:id="337"/>
-[...15 lines deleted...]
-      ☐ на территории всех стран; ☐ на следующих территориях: &lt;наименования стран&gt;.</w:t>
+    <w:bookmarkStart w:name="z370" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Приложения (при наличии):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z365" w:id="338"/>
-[...15 lines deleted...]
-      2. Прошу считать коллективное управление указанными объектами прекращенным:</w:t>
+    <w:bookmarkStart w:name="z371" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. &lt;перечень документов&gt;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z366" w:id="339"/>
-[...15 lines deleted...]
-      ☐ с даты получения настоящего заявления</w:t>
+    <w:bookmarkStart w:name="z372" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;дата:&gt; &lt;подпись: _____________ /ФИО&gt;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z367" w:id="340"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="345"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10844,1496 +11528,1496 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z375" w:id="346"/>
+    <w:bookmarkStart w:name="z375" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ДОГОВОР</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о взаимном представительстве интересов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z376" w:id="347"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z376" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       &lt;идентификационный номер&gt;  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z377" w:id="348"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z377" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       &lt;регион ОКУП&gt;   </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z378" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;№номер договора&gt; (при наличии)             &lt;дата заключения договора&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z379" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящий Договор о взаимном представительстве интересов (далее – Договор) заключен между &lt;полное наименование ОКУП, БИН&gt;, в лице &lt;первый руководитель&gt;, действующего(ей) на основании &lt;основание&gt;, с одной стороны, и &lt;полное наименование ОКУП, БИН&gt;, в лице &lt;ФИО, должность&gt;, действующего(ей) на основании &lt;основание&gt;, с другой стороны, совместно именуемые в дальнейшем "Стороны", а по отдельности "Сторона", осуществляющие свою деятельность в соответствии с Законом Республики Казахстан "Об авторском праве и смежных правах" (далее – Закон) о нижеследующем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z380" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. ТЕРМИНЫ И ОПРЕДЕЛЕНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z381" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1. В настоящем Договоре термины используются в значениях, определенных Законом и Правилами управления единой цифровой платформой в сфере коллективного управления (далее – Правила):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z382" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) единая цифровая платформа в сфере коллективного управления правами (далее – единая цифровая платформа) – цифровая система экспертной организации, предоставляющая единую точку доступа в сфере коллективного управления правами в соответствии с Законом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z383" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) репертуар – совокупность объектов авторских и (или) смежных прав, имущественные права на которые переданы соответствующей организацией по коллективному управлению правами (далее – ОКУП) в коллективное управление, включая объекты, находящиеся в управлении на основании аккредитации.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z378" w:id="349"/>
-[...15 lines deleted...]
-      &lt;№номер договора&gt; (при наличии)             &lt;дата заключения договора&gt;</w:t>
+    <w:bookmarkStart w:name="z384" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;№. Новый подпункт&gt;*</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z379" w:id="350"/>
-[...15 lines deleted...]
-      Настоящий Договор о взаимном представительстве интересов (далее – Договор) заключен между &lt;полное наименование ОКУП, БИН&gt;, в лице &lt;первый руководитель&gt;, действующего(ей) на основании &lt;основание&gt;, с одной стороны, и &lt;полное наименование ОКУП, БИН&gt;, в лице &lt;ФИО, должность&gt;, действующего(ей) на основании &lt;основание&gt;, с другой стороны, совместно именуемые в дальнейшем "Стороны", а по отдельности "Сторона", осуществляющие свою деятельность в соответствии с Законом Республики Казахстан "Об авторском праве и смежных правах" (далее – Закон) о нижеследующем:</w:t>
+    <w:bookmarkStart w:name="z385" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;№. Новый пункт&gt;*</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z380" w:id="351"/>
+    <w:bookmarkStart w:name="z386" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. ТЕРМИНЫ И ОПРЕДЕЛЕНИЯ</w:t>
+        <w:t xml:space="preserve"> 2. ПРЕДМЕТ ДОГОВОРА</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z381" w:id="352"/>
-[...15 lines deleted...]
-      1.1. В настоящем Договоре термины используются в значениях, определенных Законом и Правилами управления единой цифровой платформой в сфере коллективного управления (далее – Правила):</w:t>
+    <w:bookmarkStart w:name="z387" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.1. Стороны взаимно предоставляют друг другу полномочия по представительству интересов правообладателей в части коллективного управления имущественными правами на объекты &lt;авторских и (или) смежных прав&gt; либо &lt;авторских прав&gt; либо &lt;смежных прав&gt;, входящие в репертуар каждой из Сторон, на территории: &lt;территория Республики Казахстан&gt;.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z382" w:id="353"/>
-[...15 lines deleted...]
-      1) единая цифровая платформа в сфере коллективного управления правами (далее – единая цифровая платформа) – цифровая система экспертной организации, предоставляющая единую точку доступа в сфере коллективного управления правами в соответствии с Законом;</w:t>
+    <w:bookmarkStart w:name="z388" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.2. Представительство включает полномочия (в пределах репертуара представляемой Стороны):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z383" w:id="354"/>
-[...15 lines deleted...]
-      2) репертуар – совокупность объектов авторских и (или) смежных прав, имущественные права на которые переданы соответствующей организацией по коллективному управлению правами (далее – ОКУП) в коллективное управление, включая объекты, находящиеся в управлении на основании аккредитации.</w:t>
+    <w:bookmarkStart w:name="z389" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) выдавать пользователям разрешения (лицензии) на использование объектов авторских и (или) смежных прав;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z384" w:id="355"/>
+    <w:bookmarkStart w:name="z390" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заключать лицензионные договоры и (или) договоры о выплате вознаграждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z391" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществлять сбор вознаграждения за использование объектов авторских и (или) смежных прав;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z392" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществлять распределение и выплату вознаграждения правообладателям через представляемую ОКУП в порядке, установленном Законом и внутренними правилами распределения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z393" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществлять претензионную работу и иные действия по защите интересов правообладателей в пределах, предусмотренных Законом и настоящим Договором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z394" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;№. Новый подпункт&gt;*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z385" w:id="356"/>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z395" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;№. Новый пункт&gt;*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z386" w:id="357"/>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z396" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. ПРЕДМЕТ ДОГОВОРА</w:t>
-[...79 lines deleted...]
-      2) заключать лицензионные договоры и (или) договоры о выплате вознаграждения;</w:t>
+        <w:t xml:space="preserve"> 3. РЕПЕРТУАР И ОБЪЕМ ПРЕДСТАВИТЕЛЬСТВА</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z391" w:id="362"/>
-[...15 lines deleted...]
-      3) осуществлять сбор вознаграждения за использование объектов авторских и (или) смежных прав;</w:t>
+    <w:bookmarkStart w:name="z397" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.1. Объем прав и репертуара, передаваемых в представительстве, определяется:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z392" w:id="363"/>
-[...15 lines deleted...]
-      4) осуществлять распределение и выплату вознаграждения правообладателям через представляемую ОКУП в порядке, установленном Законом и внутренними правилами распределения;</w:t>
+    <w:bookmarkStart w:name="z398" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) реестрами единой цифровой платформы в сфере коллективного управления правами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z393" w:id="364"/>
-[...15 lines deleted...]
-      5) осуществлять претензионную работу и иные действия по защите интересов правообладателей в пределах, предусмотренных Законом и настоящим Договором.</w:t>
+    <w:bookmarkStart w:name="z399" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) перечнями репертуара, размещаемыми Сторонами на единой цифровой платформе в сфере коллективного управления правами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z394" w:id="365"/>
+    <w:bookmarkStart w:name="z400" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) исключениями, предусмотренными пунктом 3.4 настоящего Договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z401" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;№. Новый подпункт&gt;*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z395" w:id="366"/>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z402" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.2. Каждая Сторона подтверждает, что обладает необходимыми полномочиями для передачи в представительстве прав в отношении своего репертуара.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z403" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.3. Представительство распространяется на способы использования, относящиеся к сферам коллективного управления правами, предусмотренным Законом: &lt;наименование сферы использования&gt;.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z404" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.4. Исключения из репертуара применяются в случаях, когда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z405" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) правообладатель подал заявление об исключении объекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z406" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) отсутствуют либо прекращены полномочия соответствующей Стороны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z407" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в иных случаях, предусмотренных Законом и Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z408" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения об исключениях подлежат размещению на единой цифровой платформе в сфере коллективного управления правами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z409" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;№. Новый подпункт&gt;*</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z410" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.5. Каждая Сторона уведомляет другую Сторону об изменениях в репертуаре.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z411" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;№. Новый пункт&gt;*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z396" w:id="367"/>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z412" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3. РЕПЕРТУАР И ОБЪЕМ ПРЕДСТАВИТЕЛЬСТВА</w:t>
-[...83 lines deleted...]
-    <w:bookmarkStart w:name="z401" w:id="372"/>
+        <w:t xml:space="preserve"> 4. ПОРЯДОК ЛИЦЕНЗИРОВАНИЯ И СБОРА ВОЗНАГРАЖДЕНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z413" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.1. Сторона, осуществляющая представительские функции ("Представляющая Сторона"), заключает с пользователями лицензионные договоры и (или) договоры о выплате вознаграждения посредством единой цифровой платформы в сфере коллективного управления правами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z414" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.2. Представляющая Сторона ведет учет договоров, поступлений и отчетов пользователей на единой цифровой платформе в сфере коллективного управления правами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z415" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;№. Новый пункт&gt;*</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z416" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. РАСПРЕДЕЛЕНИЕ И ПЕРЕЧИСЛЕНИЕ ВОЗНАГРАЖДЕНИЯ МЕЖДУ СТОРОНАМИ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z417" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.1. Представляющая Сторона формирует отчет о собранном вознаграждении по репертуару Представляемой Стороны за отчетный период и размещает его на единой цифровой платформе в сфере коллективного управления правами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z418" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.2. Суммы на покрытие фактических расходов по сбору, распределению и выплате не должны превышать размер, установленный Законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z419" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.3. Сторонам не допускается повторно удерживать суммы на покрытие фактических расходов по сбору, распределению и выплате из суммы собранного вознаграждения, поступившей от другой Стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z420" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.4. Представляющей Стороной осуществляется распределение вознаграждения среди правообладателей на единой цифровой платформе в соответствии с Правилами управления единой цифровой платформой в сфере коллективного управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z421" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.5. Перечисление вознаграждения Представляемой Стороне осуществляется в срок не позднее &lt;количество дней&gt; рабочих дней после формирования отчета о распределении на единой цифровой платформе за соответствующий отчетный период.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z422" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.6. Представляемая Сторона осуществляет выплату вознаграждения правообладателям в соответствии с требованиями Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z423" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.7. Представляющая Сторона формирует отчет о выплаченном вознаграждении по репертуару Представляемой Стороны за отчетный период и размещает его на единой цифровой платформе в сфере коллективного управления правами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z424" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;№. Новый пункт&gt;*</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z425" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6. ОТЧЕТНОСТЬ И ОБМЕН ДАННЫМИ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z426" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.1. Стороны размещают на единой цифровой платформе в сфере коллективного управления правами актуальные сведения о:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z427" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) репертуаре;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z428" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) исключениях объектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z429" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) заключенных договорах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z430" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) собранном и распределенном вознаграждении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z431" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;№. Новый подпункт&gt;*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-[...180 lines deleted...]
-    <w:bookmarkStart w:name="z411" w:id="382"/>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z432" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.2. При обнаружении расхождений Стороны обязуются в течение &lt;количество&gt; рабочих дней инициировать сверку и устранить ошибки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z433" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;№. Новый пункт&gt;*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z412" w:id="383"/>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z434" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4. ПОРЯДОК ЛИЦЕНЗИРОВАНИЯ И СБОРА ВОЗНАГРАЖДЕНИЯ</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z415" w:id="386"/>
+        <w:t xml:space="preserve"> 7. СРОК ДЕЙСТВИЯ, ИЗМЕНЕНИЕ И РАСТОРЖЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z435" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.1. Настоящий Договор вступает в силу со дня подписания и действует до &lt;срок действия&gt;.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z436" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.2. Изменения оформляются дополнительным соглашением и размещаются на единой цифровой платформе в сфере коллективного управления правами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z437" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.3. Любая из Сторон вправе расторгнуть Договор, уведомив другую Сторону не менее чем за &lt;количество дней&gt; календарных дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z438" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;№. Новый пункт&gt;*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z416" w:id="387"/>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z439" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5. РАСПРЕДЕЛЕНИЕ И ПЕРЕЧИСЛЕНИЕ ВОЗНАГРАЖДЕНИЯ МЕЖДУ СТОРОНАМИ</w:t>
-[...143 lines deleted...]
-    <w:bookmarkStart w:name="z424" w:id="395"/>
+        <w:t xml:space="preserve"> 8. ЗАКЛЮЧИТЕЛЬНЫЕ ПОЛОЖЕНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z440" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.1. Настоящий Договор заключается посредством единой цифровой платформы в сфере коллективного управления правами с использованием электронной цифровой подписи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z441" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;№. Новый пункт&gt;*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z425" w:id="396"/>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z442" w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z443" w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      *Пункты (подпункты) заполняются (дополняются) по соглашению сторон с учетом требований законодательства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z444" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 6. ОТЧЕТНОСТЬ И ОБМЕН ДАННЫМИ</w:t>
-[...257 lines deleted...]
-      &lt;№. Новый пункт&gt;*</w:t>
+        <w:t xml:space="preserve"> 9. РЕКВИЗИТЫ СТОРОН</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z439" w:id="410"/>
-[...114 lines deleted...]
-    <w:bookmarkEnd w:id="415"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z445" w:id="416"/>
+          <w:bookmarkStart w:name="z445" w:id="410"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ОКУП</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="416"/>
+          <w:bookmarkEnd w:id="410"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12489,70 +13173,70 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ИИК: &lt;заполняется ОКУП&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z452" w:id="417"/>
+          <w:bookmarkStart w:name="z452" w:id="411"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ОКУП</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="417"/>
+          <w:bookmarkEnd w:id="411"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12750,70 +13434,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подписи сторон:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z459" w:id="418"/>
+          <w:bookmarkStart w:name="z459" w:id="412"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Руководитель ОКУП</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="418"/>
+          <w:bookmarkEnd w:id="412"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12829,70 +13513,70 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 подпись &lt;&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z461" w:id="419"/>
+          <w:bookmarkStart w:name="z461" w:id="413"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Руководитель ОКУП</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="419"/>
+          <w:bookmarkEnd w:id="413"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13124,51 +13808,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z465" w:id="420"/>
+    <w:bookmarkStart w:name="z465" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лицензионный договор о предоставлении права на использование </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -13201,1089 +13885,1127 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">либо </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>&lt;объектов смежных прав&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z466" w:id="421"/>
+    <w:bookmarkEnd w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 с изменением, внесенным приказом Министра юстиции РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 572</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z466" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;идентификационный номер&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z467" w:id="422"/>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z467" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       &lt;регион ОКУП&gt;   </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z468" w:id="417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;№номер договора&gt; (при наличии)             &lt;дата заключения договора&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z469" w:id="418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящий Договор между &lt;полное наименование ОКУП&gt;, осуществляющим свою деятельность в соответствии с Законом Республики Казахстан "Об авторском праве и смежных правах" (далее – Закон), именуемое в дальнейшем "ОКУП", в лице &lt;ФИО, должность&gt;, действующим на основании &lt;основание&gt;, с одной стороны, и &lt;полное наименование пользователя (физическое или юридическое лицо), ИИН или БИН&gt;, именуемое в дальнейшем "Пользователь" в лице &lt;ФИО, должность&gt;, действующим(ей) на основании &lt;основание&gt; с другой стороны, принимая во внимание, что</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z470" w:id="419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;ОКУП в соответствии с нормами Закона на основании полномочий, полученных от авторов и иных правообладателей, а также на основании свидетельств об аккредитации, выданных Министерством юстиции Республики Казахстан, вправе наряду с управлением правами тех правообладателей, с которыми заключены договоры, осуществлять сбор вознаграждения для тех правообладателей, с которыми такие договоры не заключены;&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z471" w:id="420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      либо:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z472" w:id="421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;ОКУП в соответствии с нормами Закона на основании полномочий, полученных от авторов и иных правообладателей, с которыми заключены договоры, вправе осуществлять сбор вознаграждения для таких правообладателей;&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z473" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пользователь осуществляет &lt;вид использования&gt;, включая первое и (или) последующее &lt;вид использования&gt;,</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z468" w:id="423"/>
-[...15 lines deleted...]
-      &lt;№номер договора&gt; (при наличии)             &lt;дата заключения договора&gt;</w:t>
+    <w:bookmarkStart w:name="z474" w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заключен о нижеследующем:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z469" w:id="424"/>
-[...15 lines deleted...]
-      Настоящий Договор между &lt;полное наименование ОКУП&gt;, осуществляющим свою деятельность в соответствии с Законом Республики Казахстан "Об авторском праве и смежных правах" (далее – Закон), именуемое в дальнейшем "ОКУП", в лице &lt;ФИО, должность&gt;, действующим на основании &lt;основание&gt;, с одной стороны, и &lt;полное наименование пользователя (физическое или юридическое лицо), ИИН или БИН&gt;, именуемое в дальнейшем "Пользователь" в лице &lt;ФИО, должность&gt;, действующим(ей) на основании &lt;основание&gt; с другой стороны, принимая во внимание, что</w:t>
+    <w:bookmarkStart w:name="z475" w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. ПРЕДМЕТ ДОГОВОРА</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z470" w:id="425"/>
-[...15 lines deleted...]
-      &lt;ОКУП в соответствии с нормами Закона на основании полномочий, полученных от авторов и иных правообладателей, а также на основании свидетельств об аккредитации, выданных Министерством юстиции Республики Казахстан, вправе наряду с управлением правами тех правообладателей, с которыми заключены договоры, осуществлять сбор вознаграждения для тех правообладателей, с которыми такие договоры не заключены;&gt;</w:t>
+    <w:bookmarkStart w:name="z476" w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1. ОКУП предоставляет Пользователю на условиях, определенных настоящим Договором, неисключительное право на использование обнародованных объектов &lt;авторских и (или) смежных прав&gt; либо &lt;авторских прав&gt; либо &lt;смежных прав&gt; путем &lt;сфера использования&gt;.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z471" w:id="426"/>
-[...15 lines deleted...]
-      либо:</w:t>
+    <w:bookmarkStart w:name="z477" w:id="426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.2. ОКУП осуществляет сбор вознаграждения за использование объектов &lt;авторских и (или) смежных прав&gt; либо &lt;авторских прав&gt; либо &lt;смежных прав&gt; путем &lt;вид использования&gt;.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z472" w:id="427"/>
-[...15 lines deleted...]
-      &lt;ОКУП в соответствии с нормами Закона на основании полномочий, полученных от авторов и иных правообладателей, с которыми заключены договоры, вправе осуществлять сбор вознаграждения для таких правообладателей;&gt;</w:t>
+    <w:bookmarkStart w:name="z478" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.3. Пользователь осуществляет &lt;сфера использования&gt; объектов &lt;авторских и (или) смежных прав&gt; либо &lt;авторских прав&gt; либо &lt;смежных прав&gt; и выплачивает ОКУП вознаграждение.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z473" w:id="428"/>
-[...15 lines deleted...]
-      Пользователь осуществляет &lt;вид использования&gt;, включая первое и (или) последующее &lt;вид использования&gt;,</w:t>
+    <w:bookmarkStart w:name="z479" w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.4. Пользователь обязуется использовать объекты &lt;авторских и (или) смежных прав&gt; либо &lt;авторских прав&gt; либо &lt;смежных прав&gt;, идентифицированные по названиям, фамилиям и инициалам авторов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z474" w:id="429"/>
-[...15 lines deleted...]
-      заключен о нижеследующем:</w:t>
+    <w:bookmarkStart w:name="z480" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.5. Договор не распространяется на неимущественные права авторов и другие способы использования объектов &lt;авторских и (или) смежных прав&gt; либо &lt;авторских прав&gt; либо &lt;смежных прав&gt;, прямо не указанные в предмете Договора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z475" w:id="430"/>
+    <w:bookmarkStart w:name="z481" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;№. Новый пункт&gt;*</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z482" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. ПРЕДМЕТ ДОГОВОРА</w:t>
-[...19 lines deleted...]
-      1.1. ОКУП предоставляет Пользователю на условиях, определенных настоящим Договором, неисключительное право на использование обнародованных объектов &lt;авторских и (или) смежных прав&gt; либо &lt;авторских прав&gt; либо &lt;смежных прав&gt; путем &lt;сфера использования&gt;.</w:t>
+        <w:t xml:space="preserve"> 2. ФИНАНСОВЫЕ УСЛОВИЯ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z477" w:id="432"/>
-[...15 lines deleted...]
-      1.2. ОКУП осуществляет сбор вознаграждения за использование объектов &lt;авторских и (или) смежных прав&gt; либо &lt;авторских прав&gt; либо &lt;смежных прав&gt; путем &lt;вид использования&gt;.</w:t>
+    <w:bookmarkStart w:name="z483" w:id="432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.1. За использование обнародованных объектов &lt;авторских и (или) смежных прав&gt; либо &lt;авторских прав&gt; либо &lt;смежных прав&gt; путем &lt;вид использования&gt; на основании настоящего Договора Пользователь выплачивает ОКУП &lt;авторское вознаграждение и вознаграждение исполнителям и производителям фонограмм&gt; либо &lt;авторское вознаграждение&gt; либо &lt;вознаграждение исполнителям и производителям фонограмм&gt; в размере &lt;размер ставки&gt; теңге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z478" w:id="433"/>
-[...15 lines deleted...]
-      1.3. Пользователь осуществляет &lt;сфера использования&gt; объектов &lt;авторских и (или) смежных прав&gt; либо &lt;авторских прав&gt; либо &lt;смежных прав&gt; и выплачивает ОКУП вознаграждение.</w:t>
+    <w:bookmarkStart w:name="z484" w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.2. Предусмотренная пунктом 2.1 настоящего Договора сумма &lt;авторского вознаграждения и вознаграждения исполнителям и производителям фонограмм&gt; либо &lt;авторского вознаграждения&gt; либо &lt;вознаграждения исполнителям и производителям фонограмм&gt; выплачивается Пользователем ежемесячно исключительно в безналичной форме путем перечисления на расчетный счет ОКУП для сбора, распределения, выплаты и хранения вознаграждения не позднее 10 числа месяца, следующего за отчетным.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z479" w:id="434"/>
-[...15 lines deleted...]
-      1.4. Пользователь обязуется использовать объекты &lt;авторских и (или) смежных прав&gt; либо &lt;авторских прав&gt; либо &lt;смежных прав&gt;, идентифицированные по названиям, фамилиям и инициалам авторов.</w:t>
+    <w:bookmarkStart w:name="z485" w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.3. Пользователь предоставляет отчет об использовании объектов &lt;авторских и (или) смежных прав&gt; либо &lt;авторских прав&gt; либо &lt;смежных прав&gt; посредством одного из следующих способов: &lt;способ предоставления отчета об использовании: самостоятельное внесение сведений на единую цифровую платформу/формирование отчета на единой цифровой платформе&gt; ежемесячно не позднее 10 (десятого) числа месяца, следующего за отчетным, в котором содержатся сведения для заполнения согласно Приложению 9 к Правилам управления единой цифровой платформой в сфере коллективного управления и предоставления единой точки доступа к ее использованию (далее – Правила).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z480" w:id="435"/>
-[...15 lines deleted...]
-      1.5. Договор не распространяется на неимущественные права авторов и другие способы использования объектов &lt;авторских и (или) смежных прав&gt; либо &lt;авторских прав&gt; либо &lt;смежных прав&gt;, прямо не указанные в предмете Договора.</w:t>
+    <w:bookmarkStart w:name="z486" w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.4. Пользователь несет ответственность за достоверность представленных сведений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z481" w:id="436"/>
+    <w:bookmarkStart w:name="z487" w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;№. Новый пункт&gt;*</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z482" w:id="437"/>
+    <w:bookmarkStart w:name="z488" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. ФИНАНСОВЫЕ УСЛОВИЯ</w:t>
+        <w:t xml:space="preserve"> 3. ГАРАНТИИ СТОРОН</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z483" w:id="438"/>
-[...15 lines deleted...]
-      2.1. За использование обнародованных объектов &lt;авторских и (или) смежных прав&gt; либо &lt;авторских прав&gt; либо &lt;смежных прав&gt; путем &lt;вид использования&gt; на основании настоящего Договора Пользователь выплачивает ОКУП &lt;авторское вознаграждение и вознаграждение исполнителям и производителям фонограмм&gt; либо &lt;авторское вознаграждение&gt; либо &lt;вознаграждение исполнителям и производителям фонограмм&gt; в размере &lt;размер ставки&gt; тенге.</w:t>
+    <w:bookmarkStart w:name="z489" w:id="438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.1. ОКУП гарантирует распределение и выплату вознаграждения, выплачиваемого Пользователем в рамках настоящего Договора, Правообладателям в соответствии с Законом и Правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z484" w:id="439"/>
-[...15 lines deleted...]
-      2.2. Предусмотренная пунктом 2.1 настоящего Договора сумма &lt;авторского вознаграждения и вознаграждения исполнителям и производителям фонограмм&gt; либо &lt;авторского вознаграждения&gt; либо &lt;вознаграждения исполнителям и производителям фонограмм&gt; выплачивается Пользователем ежемесячно исключительно в безналичной форме путем перечисления на расчетный счет ОКУП для сбора, распределения, выплаты и хранения вознаграждения не позднее 10 числа месяца, следующего за отчетным.</w:t>
+    <w:bookmarkStart w:name="z490" w:id="439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.2. ОКУП гарантирует урегулирование возможных имущественных претензий правообладателей к Пользователю, вытекающих из настоящего Договора, при условии полного и своевременного выполнения Пользователем обязательств по настоящему Договору.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z485" w:id="440"/>
-[...15 lines deleted...]
-      2.3. Пользователь предоставляет отчет об использовании объектов &lt;авторских и (или) смежных прав&gt; либо &lt;авторских прав&gt; либо &lt;смежных прав&gt; посредством одного из следующих способов: &lt;способ предоставления отчета об использовании: самостоятельное внесение сведений на единую цифровую платформу/формирование отчета на единой цифровой платформе&gt; ежемесячно не позднее 10 (десятого) числа месяца, следующего за отчетным, в котором содержатся сведения для заполнения согласно Приложению 9 к Правилам управления единой цифровой платформой в сфере коллективного управления и предоставления единой точки доступа к ее использованию (далее – Правила).</w:t>
+    <w:bookmarkStart w:name="z491" w:id="440"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.3. В случае изменения организационно-правовой формы, характера деятельности, места нахождения и реквизитов Стороны своевременно уведомляют друг друга в письменной форме и (или) посредством единой цифровой платформы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="440"/>
-    <w:bookmarkStart w:name="z486" w:id="441"/>
-[...15 lines deleted...]
-      2.4. Пользователь несет ответственность за достоверность представленных сведений.</w:t>
+    <w:bookmarkStart w:name="z492" w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;№. Новый пункт&gt;*</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="441"/>
-    <w:bookmarkStart w:name="z487" w:id="442"/>
+    <w:bookmarkStart w:name="z493" w:id="442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. КОНФИДЕНЦИАЛЬНОСТЬ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z494" w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.1. ОКУП обязуется сохранять конфиденциальность сведений, полученных в связи с исполнением настоящего Договора, а также условий Договора и гарантирует, что примет все меры для обеспечения неразглашения таких сведений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z495" w:id="444"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.2. Раскрытие информации экспертной организации, осуществляющей управление единой цифровой платформой, допускается в целях осуществления экспертной организацией функций, возложенных на нее Законом и Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z496" w:id="445"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.3. Раскрытие полученной информации и условий договора третьим лицам, за исключением работников ОКУП, имеющих отношение к обеспечению исполнения Договора, а также правообладателей по выплачиваемому вознаграждению, допускается только с письменного разрешения Пользователя или по требованию уполномоченных государственных органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z497" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;№. Новый пункт&gt;*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="442"/>
-    <w:bookmarkStart w:name="z488" w:id="443"/>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z498" w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3. ГАРАНТИИ СТОРОН</w:t>
-[...79 lines deleted...]
-      &lt;№. Новый пункт&gt;*</w:t>
+        <w:t xml:space="preserve"> 5. РАЗРЕШЕНИЕ СПОРОВ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="447"/>
-    <w:bookmarkStart w:name="z493" w:id="448"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 4. КОНФИДЕНЦИАЛЬНОСТЬ</w:t>
+    <w:bookmarkStart w:name="z499" w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.1. В случае возникновения разногласий и споров между ОКУП и Пользователем по вопросам, предусмотренным настоящим Договором, или в связи с ним, Стороны примут все меры к разрешению их путем переговоров.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="448"/>
-    <w:bookmarkStart w:name="z494" w:id="449"/>
-[...15 lines deleted...]
-      4.1. ОКУП обязуется сохранять конфиденциальность сведений, полученных в связи с исполнением настоящего Договора, а также условий Договора и гарантирует, что примет все меры для обеспечения неразглашения таких сведений.</w:t>
+    <w:bookmarkStart w:name="z500" w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.2. В случае невозможности урегулирования споров путем переговоров они подлежат рассмотрению в судебном порядке в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="449"/>
-    <w:bookmarkStart w:name="z495" w:id="450"/>
-[...117 lines deleted...]
-    <w:bookmarkStart w:name="z501" w:id="456"/>
+    <w:bookmarkStart w:name="z501" w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       &lt;№. Новый пункт&gt;* </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z502" w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6. СРОК ДЕЙСТВИЯ ДОГОВОРА</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z503" w:id="452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.1. Настоящий Договор вступает в законную силу с даты подписания и действует до &lt;срок действия Договора&gt;.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z504" w:id="453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.2. Срок действия настоящего Договора автоматически продлевается каждый раз на один календарный год до тех пор, пока одна из Сторон в письменной форме и (или) посредством единой цифровой платформы не уведомит другую Сторону о его расторжении, но не позднее, чем за 30 (тридцать) календарных дней до окончания срока его действия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z505" w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.3. Договор может быть расторгнут досрочно по соглашению сторон, а также по требованию одной из Сторон в случае нарушения другой стороной обязательств, предусмотренных Договором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z506" w:id="455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.4. После прекращения действия настоящего Договора его положения, предусмотренные разделом 1, остаются в силе до тех пор, пока Пользователь не выполнит обязательства, вытекающие из настоящего Договора, в полном объеме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z507" w:id="456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.5. Расторжение Договора лишает Пользователя права на использование объектов &lt;авторских и (или) смежных прав&gt; либо &lt;авторских прав&gt; либо &lt;смежных прав&gt;, полученных на его основании.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z502" w:id="457"/>
+    <w:bookmarkStart w:name="z508" w:id="457"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;№. Новый пункт&gt;*</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z509" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 6. СРОК ДЕЙСТВИЯ ДОГОВОРА</w:t>
-[...19 lines deleted...]
-      6.1. Настоящий Договор вступает в законную силу с даты подписания и действует до &lt;срок действия Договора&gt;.</w:t>
+        <w:t xml:space="preserve"> 7. ПРОЧИЕ УСЛОВИЯ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z504" w:id="459"/>
-[...15 lines deleted...]
-      6.2. Срок действия настоящего Договора автоматически продлевается каждый раз на один календарный год до тех пор, пока одна из Сторон в письменной форме и (или) посредством единой цифровой платформы не уведомит другую Сторону о его расторжении, но не позднее, чем за 30 (тридцать) календарных дней до окончания срока его действия.</w:t>
+    <w:bookmarkStart w:name="z510" w:id="459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.1. Условия, не урегулированные настоящим Договором, но имеющие отношение к его предмету, регулируются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="459"/>
-    <w:bookmarkStart w:name="z505" w:id="460"/>
-[...15 lines deleted...]
-      6.3. Договор может быть расторгнут досрочно по соглашению сторон, а также по требованию одной из Сторон в случае нарушения другой стороной обязательств, предусмотренных Договором.</w:t>
+    <w:bookmarkStart w:name="z511" w:id="460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.2. Все изменения и дополнения к настоящему Договору действительны лишь в тех случаях, если они совершены в форме, предусмотренной законодательством Республики Казахстан, и подписаны уполномоченными на то представителями Сторон.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z506" w:id="461"/>
-[...15 lines deleted...]
-      6.4. После прекращения действия настоящего Договора его положения, предусмотренные разделом 1, остаются в силе до тех пор, пока Пользователь не выполнит обязательства, вытекающие из настоящего Договора, в полном объеме.</w:t>
+    <w:bookmarkStart w:name="z512" w:id="461"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;№. Новый пункт&gt;*</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z507" w:id="462"/>
-[...15 lines deleted...]
-      6.5. Расторжение Договора лишает Пользователя права на использование объектов &lt;авторских и (или) смежных прав&gt; либо &lt;авторских прав&gt; либо &lt;смежных прав&gt;, полученных на его основании.</w:t>
+    <w:bookmarkStart w:name="z513" w:id="462"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z508" w:id="463"/>
-[...15 lines deleted...]
-      &lt;№. Новый пункт&gt;*</w:t>
+    <w:bookmarkStart w:name="z514" w:id="463"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      *Пункты (подпункты) заполняются (дополняются) по соглашению сторон с учетом требований законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="463"/>
-    <w:bookmarkStart w:name="z509" w:id="464"/>
+    <w:bookmarkStart w:name="z515" w:id="464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 7. ПРОЧИЕ УСЛОВИЯ</w:t>
+        <w:t xml:space="preserve"> 8. РЕКВИЗИТЫ СТОРОН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="464"/>
-    <w:bookmarkStart w:name="z510" w:id="465"/>
-[...116 lines deleted...]
-    <w:bookmarkEnd w:id="470"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z516" w:id="471"/>
+          <w:bookmarkStart w:name="z516" w:id="465"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ОКУП</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="471"/>
+          <w:bookmarkEnd w:id="465"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14439,70 +15161,70 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ИИК: &lt;заполняется ОКУП &gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z523" w:id="472"/>
+          <w:bookmarkStart w:name="z523" w:id="466"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пользователь</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="472"/>
+          <w:bookmarkEnd w:id="466"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14672,70 +15394,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подписи сторон:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z529" w:id="473"/>
+          <w:bookmarkStart w:name="z529" w:id="467"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Руководитель ОКУП </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="473"/>
+          <w:bookmarkEnd w:id="467"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14751,70 +15473,70 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 подпись &lt;&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z531" w:id="474"/>
+          <w:bookmarkStart w:name="z531" w:id="468"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пользователь</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="474"/>
+          <w:bookmarkEnd w:id="468"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15046,1118 +15768,1156 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z535" w:id="475"/>
+    <w:bookmarkStart w:name="z535" w:id="469"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ДОГОВОР</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о выплате вознаграждения</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="469"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 5 с изменением, внесенным приказом Министра юстиции РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 572</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z536" w:id="470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;идентификационный номер&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z537" w:id="471"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;регион ОКУП&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z538" w:id="472"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;№номер договора&gt; (при наличии)             &lt;дата заключения договора&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z539" w:id="473"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящий Договор между &lt;полное наименование ОКУП&gt;, осуществляющим свою деятельность в соответствии с Законом Республики Казахстан "Об авторском праве и смежных правах" (далее – Закон), именуемое в дальнейшем "ОКУП", в лице &lt;ФИО, должность&gt;, действующим на основании &lt;основание&gt;, с одной стороны, и &lt;полное наименование пользователя (физическое или юридическое лицо), ИИН или БИН&gt;, именуемое в дальнейшем "Пользователь" в лице &lt;ФИО, должность&gt;, действующим(ей) на основании &lt;основание&gt; с другой стороны, принимая во внимание, что:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z540" w:id="474"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) &lt;полное наименование ОКУП&gt; на основании полномочий, полученных правообладателей, а также в силу положений статьи 39 Закона, вправе осуществлять сбор вознаграждения от пользователей за использование объектов смежных прав без заключения лицензионных договоров с пользователями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z541" w:id="475"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) пользователь использует фонограммы, опубликованные в коммерческих целях, путем публичного исполнения, сообщения в эфир и (или) по кабелю, либо иным способом, указанным в Законе, и в силу требований Закона обязан выплачивать вознаграждение;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="475"/>
-    <w:bookmarkStart w:name="z536" w:id="476"/>
-[...15 lines deleted...]
-      &lt;идентификационный номер&gt;</w:t>
+    <w:bookmarkStart w:name="z542" w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) настоящий Договор не предоставляет Пользователю лицензию и не заменяет лицензионный договор;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="476"/>
-    <w:bookmarkStart w:name="z537" w:id="477"/>
-[...15 lines deleted...]
-      &lt;регион ОКУП&gt;</w:t>
+    <w:bookmarkStart w:name="z543" w:id="477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заключен о нижеследующем:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="477"/>
-    <w:bookmarkStart w:name="z538" w:id="478"/>
-[...15 lines deleted...]
-      &lt;№номер договора&gt; (при наличии)             &lt;дата заключения договора&gt;</w:t>
+    <w:bookmarkStart w:name="z544" w:id="478"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. ПРЕДМЕТ ДОГОВОРА</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="478"/>
-    <w:bookmarkStart w:name="z539" w:id="479"/>
-[...15 lines deleted...]
-      1. Настоящий Договор между &lt;полное наименование ОКУП&gt;, осуществляющим свою деятельность в соответствии с Законом Республики Казахстан "Об авторском праве и смежных правах" (далее – Закон), именуемое в дальнейшем "ОКУП", в лице &lt;ФИО, должность&gt;, действующим на основании &lt;основание&gt;, с одной стороны, и &lt;полное наименование пользователя (физическое или юридическое лицо), ИИН или БИН&gt;, именуемое в дальнейшем "Пользователь" в лице &lt;ФИО, должность&gt;, действующим(ей) на основании &lt;основание&gt; с другой стороны, принимая во внимание, что:</w:t>
+    <w:bookmarkStart w:name="z545" w:id="479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.1. Пользователь обязуется выплачивать вознаграждение за использование объектов смежных прав, указанных в пункте 2.2. настоящего Договора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="479"/>
-    <w:bookmarkStart w:name="z540" w:id="480"/>
-[...15 lines deleted...]
-      1) &lt;полное наименование ОКУП&gt; на основании полномочий, полученных правообладателей, а также в силу положений статьи 39 Закона, вправе осуществлять сбор вознаграждения от пользователей за использование объектов смежных прав без заключения лицензионных договоров с пользователями;</w:t>
+    <w:bookmarkStart w:name="z546" w:id="480"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.2. Использование включает:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="480"/>
-    <w:bookmarkStart w:name="z541" w:id="481"/>
-[...15 lines deleted...]
-      2) пользователь использует фонограммы, опубликованные в коммерческих целях, путем публичного исполнения, сообщения в эфир и (или) по кабелю, либо иным способом, указанным в Законе, и в силу требований Закона обязан выплачивать вознаграждение;</w:t>
+    <w:bookmarkStart w:name="z547" w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) публичное исполнение фонограммы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="481"/>
-    <w:bookmarkStart w:name="z542" w:id="482"/>
-[...15 lines deleted...]
-      3) настоящий Договор не предоставляет Пользователю лицензию и не заменяет лицензионный договор;</w:t>
+    <w:bookmarkStart w:name="z548" w:id="482"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) передача фонограммы в эфир;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="482"/>
-    <w:bookmarkStart w:name="z543" w:id="483"/>
-[...15 lines deleted...]
-      заключен о нижеследующем:</w:t>
+    <w:bookmarkStart w:name="z549" w:id="483"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сообщение фонограммы для всеобщего сведения по кабелю.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="483"/>
-    <w:bookmarkStart w:name="z544" w:id="484"/>
+    <w:bookmarkStart w:name="z550" w:id="484"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.3. ОКУП, действуя от имени правообладателей, собирает и распределяет вознаграждение, поступающее от Пользователя, в соответствии с положениями настоящего Договора и законодательства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z551" w:id="485"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;№. Новый пункт&gt;*</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkStart w:name="z552" w:id="486"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. ПРЕДМЕТ ДОГОВОРА</w:t>
-[...39 lines deleted...]
-      2.2. Использование включает:</w:t>
+        <w:t xml:space="preserve"> 3. ФИНАНСОВЫЕ УСЛОВИЯ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="486"/>
-    <w:bookmarkStart w:name="z547" w:id="487"/>
-[...15 lines deleted...]
-      1) публичное исполнение фонограммы;</w:t>
+    <w:bookmarkStart w:name="z553" w:id="487"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.1. За использование фонограммы, опубликованной в коммерческих целях, без согласия производителя фонограммы и исполнителя путем &lt;вид использования&gt; на основании настоящего Договора Пользователь выплачивает ОКУП вознаграждение в размере &lt;размер ставки&gt; теңге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="487"/>
-    <w:bookmarkStart w:name="z548" w:id="488"/>
-[...15 lines deleted...]
-      2) передача фонограммы в эфир;</w:t>
+    <w:bookmarkStart w:name="z554" w:id="488"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.2. Предусмотренная пунктом 3.1 настоящего Договора сумма вознаграждения выплачивается Пользователем ежемесячно исключительно в безналичной форме путем перечисления на расчетный счет ОКУП для сбора, распределения, выплаты и хранения вознаграждения не позднее 10 числа месяца, следующего за отчетным.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="488"/>
-    <w:bookmarkStart w:name="z549" w:id="489"/>
-[...117 lines deleted...]
-    <w:bookmarkStart w:name="z555" w:id="495"/>
+    <w:bookmarkStart w:name="z555" w:id="489"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3.3. Пользователь предоставляет отчет об использовании фонограммы посредством одного из следующих способов: &lt;способ предоставления отчета об использовании: самостоятельное внесение сведений на единую цифровую платформу/формирование отчета на единой цифровой платформе&gt; ежемесячно не позднее 10 (десятого) числа месяца, следующего за отчетным, в котором содержатся сведения для заполнения согласно приложению 9 к Правилам управления единой цифровой платформой в сфере коллективного управления правами и предоставления единой точки доступа к ее использованию (далее – Правила). </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z556" w:id="490"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.4. Пользователь несет ответственность за достоверность представленных сведений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z557" w:id="491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.5. В случае, если в течение квартала на площадке Пользователя будут проведены концерты или иные мероприятия, на которые будет осуществляться продажа входных билетов, то Пользователь дополнительно выплачивает вознаграждение в размере &lt;размер ставки&gt; процентов от валового сбора, поступающего от продажи билетов на такие мероприятия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z558" w:id="492"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;№. Новый пункт&gt;*</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z559" w:id="493"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. ГАРАНТИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z560" w:id="494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.1. ОКУП гарантирует распределение и выплату вознаграждения, выплачиваемого Пользователем в рамках настоящего Договора, Правообладателям в соответствии с Законом и Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z561" w:id="495"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.2. ОКУП гарантирует урегулирование возможных имущественных претензий правообладателей к Пользователю, вытекающих из настоящего Договора, при условии полного и своевременного выполнения Пользователем обязательств по настоящему Договору.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="495"/>
-    <w:bookmarkStart w:name="z556" w:id="496"/>
-[...15 lines deleted...]
-      3.4. Пользователь несет ответственность за достоверность представленных сведений.</w:t>
+    <w:bookmarkStart w:name="z562" w:id="496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.3. В случае изменения организационно-правовой формы, характера деятельности, места нахождения и реквизитов Стороны своевременно уведомляют друг друга в письменной форме и (или) посредством единой цифровой платформы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="496"/>
-    <w:bookmarkStart w:name="z557" w:id="497"/>
-[...15 lines deleted...]
-      3.5. В случае, если в течение квартала на площадке Пользователя будут проведены концерты или иные мероприятия, на которые будет осуществляться продажа входных билетов, то Пользователь дополнительно выплачивает вознаграждение в размере &lt;размер ставки&gt; процентов от валового сбора, поступающего от продажи билетов на такие мероприятия.</w:t>
+    <w:bookmarkStart w:name="z563" w:id="497"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;№. Новый пункт&gt;*</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="497"/>
-    <w:bookmarkStart w:name="z558" w:id="498"/>
+    <w:bookmarkStart w:name="z564" w:id="498"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. КОНФИДЕНЦИАЛЬНОСТЬ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z565" w:id="499"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.1. ОКУП обязуется сохранять конфиденциальность сведений, полученных в связи с исполнением настоящего Договора, а также условий Договора и гарантирует, что примет все меры для обеспечения неразглашения таких сведений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z566" w:id="500"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.2. Раскрытие информации экспертной организации, осуществляющей управление единой цифровой платформой, допускается в целях осуществления экспертной организацией функций, возложенных на нее Законом и Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z567" w:id="501"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.3. Раскрытие полученной информации и условий договора третьим лицам, за исключением работников ОКУП, имеющих отношение к обеспечению исполнения Договора, а также правообладателей по выплачиваемому вознаграждению, допускается только с письменного разрешения Пользователя или по требованию уполномоченных государственных органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkStart w:name="z568" w:id="502"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;№. Новый пункт&gt;*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="498"/>
-    <w:bookmarkStart w:name="z559" w:id="499"/>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z569" w:id="503"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4. ГАРАНТИИ</w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z563" w:id="503"/>
+        <w:t xml:space="preserve"> 6. ПОРЯДОК РАЗРЕШЕНИЯ СПОРОВ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z570" w:id="504"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.1. В случае возникновения разногласий и споров между ОКУП и Пользователем по вопросам, предусмотренным настоящим Договором, или в связи с ним, Стороны примут все меры к разрешению их путем переговоров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z571" w:id="505"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.2. В случае невозможности урегулирования споров путем переговоров они подлежат рассмотрению в судебном порядке в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z572" w:id="506"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;№. Новый пункт&gt;*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="503"/>
-    <w:bookmarkStart w:name="z564" w:id="504"/>
+    <w:bookmarkEnd w:id="506"/>
+    <w:bookmarkStart w:name="z573" w:id="507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5. КОНФИДЕНЦИАЛЬНОСТЬ</w:t>
-[...59 lines deleted...]
-      5.3. Раскрытие полученной информации и условий договора третьим лицам, за исключением работников ОКУП, имеющих отношение к обеспечению исполнения Договора, а также правообладателей по выплачиваемому вознаграждению, допускается только с письменного разрешения Пользователя или по требованию уполномоченных государственных органов.</w:t>
+        <w:t xml:space="preserve"> 7. СРОК ДЕЙСТВИЯ ДОГОВОРА</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="507"/>
-    <w:bookmarkStart w:name="z568" w:id="508"/>
+    <w:bookmarkStart w:name="z574" w:id="508"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.1. Настоящий Договор вступает в силу с даты подписания и действует до &lt;срок действия Договора&gt;.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z575" w:id="509"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.2. Срок действия настоящего Договора автоматически продлевается каждый раз на один календарный год до тех пор, пока одна из Сторон в письменной форме и (или) посредством единой цифровой платформы не уведомит другую Сторону о его расторжении, но не позднее, чем за тридцать календарных дней до окончания срока его действия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkStart w:name="z576" w:id="510"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.3. Договор может быть расторгнут досрочно по соглашению сторон, а также по требованию одной из Сторон в случае нарушения другой стороной обязательств предусмотренных Договором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z577" w:id="511"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.4. После прекращения действия настоящего Договора его положения, предусмотренные разделом 1, остаются в силе до тех пор, пока Пользователь не выполнит обязательства, вытекающие из настоящего Договора, в полном объеме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z578" w:id="512"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;№. Новый пункт&gt;*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="508"/>
-    <w:bookmarkStart w:name="z569" w:id="509"/>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z579" w:id="513"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 6. ПОРЯДОК РАЗРЕШЕНИЯ СПОРОВ</w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z573" w:id="513"/>
+        <w:t xml:space="preserve"> 8. ПРОЧИЕ УСЛОВИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkStart w:name="z580" w:id="514"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.1. Условия, не урегулированные настоящим Договором, но имеющие отношение к его предмету, регулируются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z581" w:id="515"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.2. Все изменения и дополнения к настоящему Договору действительны лишь в тех случаях, если они совершены в форме, предусмотренной законодательством Республики Казахстан, и подписаны уполномоченными на то представителями Сторон.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkStart w:name="z582" w:id="516"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;№. Новый пункт&gt; *</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkStart w:name="z583" w:id="517"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkStart w:name="z584" w:id="518"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      *Пункты (подпункты) заполняются (дополняются) по соглашению сторон с учетом требований законодательства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="518"/>
+    <w:bookmarkStart w:name="z585" w:id="519"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 7. СРОК ДЕЙСТВИЯ ДОГОВОРА</w:t>
-[...117 lines deleted...]
-        <w:t xml:space="preserve"> 8. ПРОЧИЕ УСЛОВИЯ</w:t>
+        <w:t xml:space="preserve"> 9. РЕКВИЗИТЫ СТОРОН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="519"/>
-    <w:bookmarkStart w:name="z580" w:id="520"/>
-[...116 lines deleted...]
-    <w:bookmarkEnd w:id="525"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z586" w:id="526"/>
+          <w:bookmarkStart w:name="z586" w:id="520"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ОКУП</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="526"/>
+          <w:bookmarkEnd w:id="520"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16313,70 +17073,70 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ИИК: &lt;заполняется ОКУП&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z593" w:id="527"/>
+          <w:bookmarkStart w:name="z593" w:id="521"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пользователь</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="527"/>
+          <w:bookmarkEnd w:id="521"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16546,70 +17306,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подписи сторон:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z599" w:id="528"/>
+          <w:bookmarkStart w:name="z599" w:id="522"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Руководитель ОКУП </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="528"/>
+          <w:bookmarkEnd w:id="522"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16625,70 +17385,70 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 подпись &lt;&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z601" w:id="529"/>
+          <w:bookmarkStart w:name="z601" w:id="523"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пользователь</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="529"/>
+          <w:bookmarkEnd w:id="523"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16920,1576 +17680,1576 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z605" w:id="530"/>
+    <w:bookmarkStart w:name="z605" w:id="524"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ДОГОВОР  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>об использовании единой цифровой платформы в сфере коллективного управления правами</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="530"/>
-    <w:bookmarkStart w:name="z606" w:id="531"/>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z606" w:id="525"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       &lt;идентификационный номер&gt; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="531"/>
-    <w:bookmarkStart w:name="z607" w:id="532"/>
+    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkStart w:name="z607" w:id="526"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       &lt;место нахождения экспертной организации&gt; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z608" w:id="527"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;№номер договора&gt; (при наличии)             &lt;дата заключения договора&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z609" w:id="528"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      РГП на ПХВ "Национальный институт интеллектуальной собственности" Комитета по правам интеллектуальной собственности Министерства юстиции Республики Казахстан, созданное по решению Правительства Республики Казахстан и действующее в соответствии с законодательством Республики Казахстан, в лице &lt;ФИО, должность&gt;, действующим на основании &lt;основание&gt;, именуемое в дальнейшем "экспертная организация", с одной стороны, и &lt;полное наименование ОКУП&gt;, осуществляющее свою деятельность в соответствии с Законом Республики Казахстан "Об авторском праве и смежных правах" (далее – Закон), в лице &lt;ФИО, должность&gt;, действующего на основании &lt;основание&gt;, именуемая в дальнейшем "ОКУП", с другой стороны, совместно именуемые "Стороны", принимая во внимание функции, осуществляемые экспертной организации в соответствии со статьями 9-2 и 45-1 Закона, а также функции и обязанности ОКУП в соответствии со статьями 45 и 46 Закона, заключили настоящий Договор об использовании единой цифровой платформы в сфере коллективного управления правами (далее – Договор) о нижеследующем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkStart w:name="z610" w:id="529"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. ПРЕДМЕТ ДОГОВОРА</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="529"/>
+    <w:bookmarkStart w:name="z611" w:id="530"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1. Экспертная организация предоставляет ОКУП единую точку доступа для использования единой цифровой платформы в сфере коллективного управления правами (далее – единая цифровая платформа) в соответствии с Законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z612" w:id="531"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.2. ОКУП использует единую цифровую платформу в целях сбора, распределения и выплаты вознаграждения правообладателям в соответствии с Законом и Правилами управления единой цифровой платформой в сфере коллективного управления правами и предоставления единой точки доступа к ее использованию (далее – Правила).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkStart w:name="z613" w:id="532"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;№. Новый пункт&gt;*</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="532"/>
-    <w:bookmarkStart w:name="z608" w:id="533"/>
-[...15 lines deleted...]
-      &lt;№номер договора&gt; (при наличии)             &lt;дата заключения договора&gt;</w:t>
+    <w:bookmarkStart w:name="z614" w:id="533"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. ФИНАНСОВЫЕ УСЛОВИЯ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="533"/>
-    <w:bookmarkStart w:name="z609" w:id="534"/>
-[...15 lines deleted...]
-      РГП на ПХВ "Национальный институт интеллектуальной собственности" Комитета по правам интеллектуальной собственности Министерства юстиции Республики Казахстан, созданное по решению Правительства Республики Казахстан и действующее в соответствии с законодательством Республики Казахстан, в лице &lt;ФИО, должность&gt;, действующим на основании &lt;основание&gt;, именуемое в дальнейшем "экспертная организация", с одной стороны, и &lt;полное наименование ОКУП&gt;, осуществляющее свою деятельность в соответствии с Законом Республики Казахстан "Об авторском праве и смежных правах" (далее – Закон), в лице &lt;ФИО, должность&gt;, действующего на основании &lt;основание&gt;, именуемая в дальнейшем "ОКУП", с другой стороны, совместно именуемые "Стороны", принимая во внимание функции, осуществляемые экспертной организации в соответствии со статьями 9-2 и 45-1 Закона, а также функции и обязанности ОКУП в соответствии со статьями 45 и 46 Закона, заключили настоящий Договор об использовании единой цифровой платформы в сфере коллективного управления правами (далее – Договор) о нижеследующем:</w:t>
+    <w:bookmarkStart w:name="z615" w:id="534"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.1. Фактические расходы ОКУП в соответствии с Законом не должны превышать тридцати процентов от суммы собранного вознаграждения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="534"/>
-    <w:bookmarkStart w:name="z610" w:id="535"/>
+    <w:bookmarkStart w:name="z616" w:id="535"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.2. К фактическим расходам ОКУП в том числе относятся расходы, связанные с использованием единой цифровой платформы в рамках ее деятельности по коллективному управлению правами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkStart w:name="z617" w:id="536"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.3. ОКУП возмещает фактические расходы экспертной организации по внедрению, обеспечению функционирования, осуществлению информационного наполнения, развития, сопровождения и системно-технического обслуживания единой цифровой платформы, но не более пятнадцати процентов от суммы собранного вознаграждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkStart w:name="z618" w:id="537"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.4. ОКУП осуществляет оплату фактических расходов по использованию единой цифровой платформы путем перечисления денежных средств на расчетный счет экспертной организации не позднее десятого числа месяца, следующего за отчетным кварталом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="537"/>
+    <w:bookmarkStart w:name="z619" w:id="538"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.5. Экспертная организация по требованию ОКУП предоставляет ей документы, подтверждающие фактические расходы по обеспечению функционирования единой цифровой платформы, указанные в пункте 2.3 настоящего Договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="538"/>
+    <w:bookmarkStart w:name="z620" w:id="539"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.6. В случае если сумма фактических расходов экспертной организации согласно пункту 2.3 настоящего Договора превышает пятнадцать процентов от суммы собранного вознаграждения всеми ОКУП за отчетный период, экспертная организация выставляет счет ОКУП для сбора, распределения, выплаты и хранения вознаграждения на возмещение части таких расходов в размере пятнадцати процентов от общей суммы собранного вознаграждения за отчетный период. Оставшаяся часть фактических расходов не подлежит отдельному возмещению и не образует задолженности ОКУП перед экспертной организацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkStart w:name="z621" w:id="540"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;№. Новый пункт&gt;*</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="540"/>
+    <w:bookmarkStart w:name="z622" w:id="541"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. ПРЕДМЕТ ДОГОВОРА</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z613" w:id="538"/>
+        <w:t xml:space="preserve"> 3. ПРАВА И ОБЯЗАННОСТИ СТОРОН</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="541"/>
+    <w:bookmarkStart w:name="z623" w:id="542"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.1. ОКУП вправе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="542"/>
+    <w:bookmarkStart w:name="z624" w:id="543"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) запрашивать и получать у экспертной организации консультационную помощь по вопросам функционирования единой цифровой платформы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkStart w:name="z625" w:id="544"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сообщать экспертной организации о возникающих при работе с единой цифровой платформой технических неполадок, требовать их устранения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="544"/>
+    <w:bookmarkStart w:name="z626" w:id="545"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;№. Новый подпункт&gt;*</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkStart w:name="z627" w:id="546"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.2. ОКУП обязуется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkStart w:name="z628" w:id="547"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) использовать единую цифровую платформу по назначению в соответствии с Законом и Правилами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkStart w:name="z629" w:id="548"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при регистрации и авторизации на единой цифровой платформе представить (заполнить) полную и достоверную информацию в соответствии с Законом и Правилами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="548"/>
+    <w:bookmarkStart w:name="z630" w:id="549"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечивать своевременность размещаемых сведений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkStart w:name="z631" w:id="550"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) не размещать на единой цифровой платформе информацию, нарушающую законодательство Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="550"/>
+    <w:bookmarkStart w:name="z632" w:id="551"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) выплачивать экспертной организации суммы на покрытие фактических расходов согласно пункту 2.3 настоящего Договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkStart w:name="z633" w:id="552"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;№. Новый подпункт&gt;*</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z634" w:id="553"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.3. Экспертная организация вправе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkStart w:name="z635" w:id="554"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) запрашивать и получать необходимую информацию от ОКУП для обеспечения функционирования единой цифровой платформы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="554"/>
+    <w:bookmarkStart w:name="z636" w:id="555"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществлять сверку достоверности сведений, представленных ОКУП на единой цифровой платформе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkStart w:name="z637" w:id="556"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществлять мониторинг единой цифровой платформы, а также обеспечивать взаимодействие единой цифровой платформы с цифровыми системами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="556"/>
+    <w:bookmarkStart w:name="z638" w:id="557"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) проводить плановые профилактические и/или технические работы на единой цифровой платформе. Срок проведения профилактических и/или технических работ устанавливается с учетом приоритета выходных и праздничных дней;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="557"/>
+    <w:bookmarkStart w:name="z639" w:id="558"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) проводить внеплановые профилактические и/или технические работы по согласованию с уполномоченным органом.\</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="558"/>
+    <w:bookmarkStart w:name="z640" w:id="559"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;№. Новый подпункт&gt;*</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="559"/>
+    <w:bookmarkStart w:name="z641" w:id="560"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.4. Экспертная организация обязуется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkStart w:name="z642" w:id="561"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечить полное и надлежащее исполнение взятых на себя обязательств по Договору;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="561"/>
+    <w:bookmarkStart w:name="z643" w:id="562"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивать функционирование, информационное наполнение, развитие, сопровождение и системно-техническое обслуживание единой цифровой платформы в соответствии с требованиями Закона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z644" w:id="563"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) оказывать консультационную помощь субъекту единой цифровой платформы по вопросам функционирования единой цифровой платформы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z645" w:id="564"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечивать кибербезопасность данных, размещенных на единой цифровой платформе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="564"/>
+    <w:bookmarkStart w:name="z646" w:id="565"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;№. Новый подпункт&gt;*</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkStart w:name="z647" w:id="566"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;№. Новый пункт&gt;*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="538"/>
-    <w:bookmarkStart w:name="z614" w:id="539"/>
+    <w:bookmarkEnd w:id="566"/>
+    <w:bookmarkStart w:name="z648" w:id="567"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. ФИНАНСОВЫЕ УСЛОВИЯ</w:t>
-[...123 lines deleted...]
-    <w:bookmarkStart w:name="z621" w:id="546"/>
+        <w:t xml:space="preserve"> 4. ПРАВОВОЙ РЕЖИМ ПЕРСОНАЛЬНЫХ ДАННЫХ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="567"/>
+    <w:bookmarkStart w:name="z649" w:id="568"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.1. ОКУП дает свое согласие экспертной организации на обработку, хранение, использование и передачу персональных данных правообладателей, включая, но не ограничиваясь, фамилией, именем, отчеством, псевдонимом, контактными данными, идентификационными кодами, сведениями о принадлежащих ему объектах авторских и (или) смежных прав, долях прав и иной информацией, необходимой для целей коллективного управления правами с использованием единой цифровой платформы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="568"/>
+    <w:bookmarkStart w:name="z650" w:id="569"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.2. ОКУП обеспечивает законность сбора и передачи персональных данных, а также наличие согласий субъектов персональных данных, если иное не предусмотрено законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkStart w:name="z651" w:id="570"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.3. Экспертная организация осуществляет хранение и обработку сведений, размещаемых ОКУП на единой цифровой платформе, исключительно в целях осуществления функций, возложенных на нее Законом и Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkStart w:name="z652" w:id="571"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.4. Прекращение действия или расторжение настоящего Договора не влечет уничтожение персональных данных и иной информации на единой цифровой платформе, размещенных ОКУП, если их дальнейшее хранение необходимо для исполнения требований законодательства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="571"/>
+    <w:bookmarkStart w:name="z653" w:id="572"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;№. Новый пункт&gt;*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="546"/>
-    <w:bookmarkStart w:name="z622" w:id="547"/>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z654" w:id="573"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3. ПРАВА И ОБЯЗАННОСТИ СТОРОН</w:t>
-[...483 lines deleted...]
-    <w:bookmarkStart w:name="z647" w:id="572"/>
+        <w:t xml:space="preserve"> 5. ОТВЕТСТВЕННОСТЬ СТОРОН</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkStart w:name="z655" w:id="574"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.1. За неисполнение или ненадлежащее исполнение обязательств по Договору Стороны несут ответственность в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="574"/>
+    <w:bookmarkStart w:name="z656" w:id="575"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.2. Экспертная организация не несет ответственности перед ОКУП за качество каналов связи, настройки интернет-браузеров и за перебои в работе, происходящие по причинам, не зависящим от экспертной организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="575"/>
+    <w:bookmarkStart w:name="z657" w:id="576"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;№. Новый пункт&gt;*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="572"/>
-    <w:bookmarkStart w:name="z648" w:id="573"/>
+    <w:bookmarkEnd w:id="576"/>
+    <w:bookmarkStart w:name="z658" w:id="577"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4. ПРАВОВОЙ РЕЖИМ ПЕРСОНАЛЬНЫХ ДАННЫХ</w:t>
-[...79 lines deleted...]
-      4.4. Прекращение действия или расторжение настоящего Договора не влечет уничтожение персональных данных и иной информации на единой цифровой платформе, размещенных ОКУП, если их дальнейшее хранение необходимо для исполнения требований законодательства Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> 6. СРОК ДЕЙСТВИЯ ДОГОВОРА</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="577"/>
-    <w:bookmarkStart w:name="z653" w:id="578"/>
+    <w:bookmarkStart w:name="z659" w:id="578"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.1. Настоящий Договор вступает в силу и действует в течение одного календарного года с даты его подписания Сторонами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="578"/>
+    <w:bookmarkStart w:name="z660" w:id="579"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.2. Срок действия настоящего Договора автоматически продлевается каждый раз на один календарный год до тех пор, пока одна из Сторон посредством единой цифровой платформы не уведомит другую сторону о его расторжении, но не позднее, чем за тридцать календарных дней до окончания срока его действия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="579"/>
+    <w:bookmarkStart w:name="z661" w:id="580"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.3. Договор может быть расторгнут досрочно в порядке и по основаниям, предусмотренным законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="580"/>
+    <w:bookmarkStart w:name="z662" w:id="581"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;№. Новый пункт&gt;*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="578"/>
-    <w:bookmarkStart w:name="z654" w:id="579"/>
+    <w:bookmarkEnd w:id="581"/>
+    <w:bookmarkStart w:name="z663" w:id="582"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5. ОТВЕТСТВЕННОСТЬ СТОРОН</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z657" w:id="582"/>
+        <w:t xml:space="preserve"> 7. ОБСТОЯТЕЛЬСТВА НЕПРЕОДОЛИМОЙ СИЛЫ (ФОРС-МАЖОР)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="582"/>
+    <w:bookmarkStart w:name="z664" w:id="583"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.1. Стороны освобождаются от ответственности за невыполнение или ненадлежащее выполнение своих обязательств по Договору, если таковое явилось следствием обстоятельств непреодолимой силы (форс-мажор), которые включают без ограничения: наводнения, пожары, техногенные катастрофы, другие стихийные природные явления, военные действия, террористические акты, блокада, забастовки, а также запретные меры государственных органов, оказавшие непосредственное влияние на исполнение условий Договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="583"/>
+    <w:bookmarkStart w:name="z665" w:id="584"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.2. При возникновении обстоятельства непреодолимой силы Сторона, для которой создалась невозможность исполнения обязательств, должна сообщить другой Стороне в течение четырнадцати календарных дней с момента наступления таких обстоятельств и их причинах, а также предоставить документы, подтверждающие факт наступления таких обстоятельств, выданные компетентным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="584"/>
+    <w:bookmarkStart w:name="z666" w:id="585"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;№. Новый пункт&gt;*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="582"/>
-    <w:bookmarkStart w:name="z658" w:id="583"/>
+    <w:bookmarkEnd w:id="585"/>
+    <w:bookmarkStart w:name="z667" w:id="586"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 6. СРОК ДЕЙСТВИЯ ДОГОВОРА</w:t>
-[...59 lines deleted...]
-      6.3. Договор может быть расторгнут досрочно в порядке и по основаниям, предусмотренным законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> 8. ПОРЯДОК РАЗРЕШЕНИЯ СПОРОВ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="586"/>
-    <w:bookmarkStart w:name="z662" w:id="587"/>
+    <w:bookmarkStart w:name="z668" w:id="587"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.1. Все споры и разногласия, возникающие в связи с исполнением настоящего Договора, разрешаются путем переговоров между Сторонами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="587"/>
+    <w:bookmarkStart w:name="z669" w:id="588"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.2. Если в течение пятнадцати рабочих дней после начала таких переговоров Стороны не смогут разрешить спор по Договору, любая из Сторон может потребовать решения этого вопроса в судебном порядке по месту нахождения Экспертной организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="588"/>
+    <w:bookmarkStart w:name="z670" w:id="589"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.3. Все вопросы, не урегулированные Договором, регулируются законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="589"/>
+    <w:bookmarkStart w:name="z671" w:id="590"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;№. Новый пункт&gt;*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="587"/>
-    <w:bookmarkStart w:name="z663" w:id="588"/>
+    <w:bookmarkEnd w:id="590"/>
+    <w:bookmarkStart w:name="z672" w:id="591"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 7. ОБСТОЯТЕЛЬСТВА НЕПРЕОДОЛИМОЙ СИЛЫ (ФОРС-МАЖОР)</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z666" w:id="591"/>
+        <w:t xml:space="preserve"> 9. ЗАКЛЮЧИТЕЛЬНЫЕ ПОЛОЖЕНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="591"/>
+    <w:bookmarkStart w:name="z673" w:id="592"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9.1. Условия, не урегулированные настоящим Договором, но имеющие отношение к его предмету, регулируются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="592"/>
+    <w:bookmarkStart w:name="z674" w:id="593"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9.2. Все изменения и дополнения к настоящему Договору действительны лишь в тех случаях, если они совершены в форме, предусмотренной законодательством Республики Казахстан, и подписаны уполномоченными на то представителями Сторон.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="593"/>
+    <w:bookmarkStart w:name="z675" w:id="594"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;№. Новый пункт&gt;*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="591"/>
-[...56 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="594"/>
-    <w:bookmarkStart w:name="z670" w:id="595"/>
-[...15 lines deleted...]
-      8.3. Все вопросы, не урегулированные Договором, регулируются законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z676" w:id="595"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="595"/>
-    <w:bookmarkStart w:name="z671" w:id="596"/>
-[...15 lines deleted...]
-      &lt;№. Новый пункт&gt;*</w:t>
+    <w:bookmarkStart w:name="z677" w:id="596"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      *Пункты (подпункты) заполняются (дополняются) по соглашению сторон с учетом требований законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="596"/>
-    <w:bookmarkStart w:name="z672" w:id="597"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 9. ЗАКЛЮЧИТЕЛЬНЫЕ ПОЛОЖЕНИЯ</w:t>
+    <w:bookmarkStart w:name="z678" w:id="597"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. РЕКВИЗИТЫ И ПОДПИСИ СТОРОН</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="597"/>
-    <w:bookmarkStart w:name="z673" w:id="598"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="603"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z679" w:id="604"/>
+          <w:bookmarkStart w:name="z679" w:id="598"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Экспертная организация: </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="604"/>
+          <w:bookmarkEnd w:id="598"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -18645,70 +19405,70 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ИИК: &lt; заполняется Экспертной организацией&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z686" w:id="605"/>
+          <w:bookmarkStart w:name="z686" w:id="599"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ОКУП: </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="605"/>
+          <w:bookmarkEnd w:id="599"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -18906,70 +19666,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подписи сторон:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z693" w:id="606"/>
+          <w:bookmarkStart w:name="z693" w:id="600"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Руководитель </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="606"/>
+          <w:bookmarkEnd w:id="600"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -19013,70 +19773,70 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 &lt;подпись&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z696" w:id="607"/>
+          <w:bookmarkStart w:name="z696" w:id="601"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Руководитель </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="607"/>
+          <w:bookmarkEnd w:id="601"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -19336,180 +20096,180 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z701" w:id="608"/>
+    <w:bookmarkStart w:name="z701" w:id="602"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОТЧЕТ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о собранном авторском вознаграждении</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="608"/>
-    <w:bookmarkStart w:name="z702" w:id="609"/>
+    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkStart w:name="z702" w:id="603"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;идентификационный номер&gt;                   &lt;дата формирования отчета&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="609"/>
-    <w:bookmarkStart w:name="z703" w:id="610"/>
+    <w:bookmarkEnd w:id="603"/>
+    <w:bookmarkStart w:name="z703" w:id="604"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;полное наименование ОКУП&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="610"/>
-    <w:bookmarkStart w:name="z704" w:id="611"/>
+    <w:bookmarkEnd w:id="604"/>
+    <w:bookmarkStart w:name="z704" w:id="605"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;БИН ОКУП&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="611"/>
-    <w:bookmarkStart w:name="z705" w:id="612"/>
+    <w:bookmarkEnd w:id="605"/>
+    <w:bookmarkStart w:name="z705" w:id="606"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;отчетный период&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="612"/>
-    <w:bookmarkStart w:name="z706" w:id="613"/>
+    <w:bookmarkEnd w:id="606"/>
+    <w:bookmarkStart w:name="z706" w:id="607"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сведения о собранном вознаграждении с пользователей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="613"/>
+    <w:bookmarkEnd w:id="607"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -19585,70 +20345,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 &lt;наименование пользователя&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z707" w:id="614"/>
+          <w:bookmarkStart w:name="z707" w:id="608"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 &lt;ИИН/</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="614"/>
+          <w:bookmarkEnd w:id="608"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 БИН&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -20405,70 +21165,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z708" w:id="615"/>
+    <w:bookmarkStart w:name="z708" w:id="609"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сведения о собранном вознаграждении по договору(ам) о взаимном представительстве интересов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="615"/>
+    <w:bookmarkEnd w:id="609"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -21271,70 +22031,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z709" w:id="616"/>
+    <w:bookmarkStart w:name="z709" w:id="610"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сводные сведения о собранном вознаграждении</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="616"/>
+    <w:bookmarkEnd w:id="610"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -22042,180 +22802,180 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z712" w:id="617"/>
+    <w:bookmarkStart w:name="z712" w:id="611"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОТЧЕТ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о собранном вознаграждении исполнителям и производителям фонограмм</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="617"/>
-    <w:bookmarkStart w:name="z713" w:id="618"/>
+    <w:bookmarkEnd w:id="611"/>
+    <w:bookmarkStart w:name="z713" w:id="612"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;идентификационный номер&gt;                   &lt;дата формирования отчета&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="618"/>
-    <w:bookmarkStart w:name="z714" w:id="619"/>
+    <w:bookmarkEnd w:id="612"/>
+    <w:bookmarkStart w:name="z714" w:id="613"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;полное наименование ОКУП&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="619"/>
-    <w:bookmarkStart w:name="z715" w:id="620"/>
+    <w:bookmarkEnd w:id="613"/>
+    <w:bookmarkStart w:name="z715" w:id="614"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;БИН ОКУП&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="620"/>
-    <w:bookmarkStart w:name="z716" w:id="621"/>
+    <w:bookmarkEnd w:id="614"/>
+    <w:bookmarkStart w:name="z716" w:id="615"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;отчетный период&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="621"/>
-    <w:bookmarkStart w:name="z717" w:id="622"/>
+    <w:bookmarkEnd w:id="615"/>
+    <w:bookmarkStart w:name="z717" w:id="616"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сведения о собранном вознаграждении с пользователей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="622"/>
+    <w:bookmarkEnd w:id="616"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -22291,70 +23051,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 &lt;наименование пользователя&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z718" w:id="623"/>
+          <w:bookmarkStart w:name="z718" w:id="617"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 &lt;ИИН/</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="623"/>
+          <w:bookmarkEnd w:id="617"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 БИН&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -23111,70 +23871,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z719" w:id="624"/>
+    <w:bookmarkStart w:name="z719" w:id="618"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сведения о собранном вознаграждении по договору(ам) о взаимном представительстве интересов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="624"/>
+    <w:bookmarkEnd w:id="618"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -23977,70 +24737,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z720" w:id="625"/>
+    <w:bookmarkStart w:name="z720" w:id="619"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сводные сведения о собранном вознаграждении</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="625"/>
+    <w:bookmarkEnd w:id="619"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -24754,140 +25514,140 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z723" w:id="626"/>
+    <w:bookmarkStart w:name="z723" w:id="620"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОТЧЕТ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>об использовании объектов авторских и (или) смежных прав</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="626"/>
-    <w:bookmarkStart w:name="z724" w:id="627"/>
+    <w:bookmarkEnd w:id="620"/>
+    <w:bookmarkStart w:name="z724" w:id="621"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       &lt;идентификационный номер&gt;             &lt;дата формирования отчета&gt;  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="627"/>
-    <w:bookmarkStart w:name="z725" w:id="628"/>
+    <w:bookmarkEnd w:id="621"/>
+    <w:bookmarkStart w:name="z725" w:id="622"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;полное наименование пользователя&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="628"/>
-    <w:bookmarkStart w:name="z726" w:id="629"/>
+    <w:bookmarkEnd w:id="622"/>
+    <w:bookmarkStart w:name="z726" w:id="623"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сведения о пользователе</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="629"/>
+    <w:bookmarkEnd w:id="623"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -25822,70 +26582,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z727" w:id="630"/>
+    <w:bookmarkStart w:name="z727" w:id="624"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сведения об использовании произведения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="630"/>
+    <w:bookmarkEnd w:id="624"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -26610,133 +27370,133 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z728" w:id="631"/>
+    <w:bookmarkStart w:name="z728" w:id="625"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       далее </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="631"/>
+    <w:bookmarkEnd w:id="625"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z729" w:id="632"/>
+          <w:bookmarkStart w:name="z729" w:id="626"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ФИО и псевдоним </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="632"/>
+          <w:bookmarkEnd w:id="626"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (при наличии) автора музыки*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -27208,90 +27968,90 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z730" w:id="633"/>
+    <w:bookmarkStart w:name="z730" w:id="627"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="633"/>
-    <w:bookmarkStart w:name="z731" w:id="634"/>
+    <w:bookmarkEnd w:id="627"/>
+    <w:bookmarkStart w:name="z731" w:id="628"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *Сведения заполняются при их наличии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="634"/>
+    <w:bookmarkEnd w:id="628"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -27474,140 +28234,140 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z734" w:id="635"/>
+    <w:bookmarkStart w:name="z734" w:id="629"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОТЧЕТ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о распределении вознаграждения ОКУП</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="635"/>
-    <w:bookmarkStart w:name="z735" w:id="636"/>
+    <w:bookmarkEnd w:id="629"/>
+    <w:bookmarkStart w:name="z735" w:id="630"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;идентификационный номер&gt;             &lt;дата формирования отчета&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="636"/>
-    <w:bookmarkStart w:name="z736" w:id="637"/>
+    <w:bookmarkEnd w:id="630"/>
+    <w:bookmarkStart w:name="z736" w:id="631"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;полное наименование ОКУП&gt; &lt;отчетный период, за который осуществляется распределение вознаграждения&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="637"/>
-    <w:bookmarkStart w:name="z737" w:id="638"/>
+    <w:bookmarkEnd w:id="631"/>
+    <w:bookmarkStart w:name="z737" w:id="632"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сведения о собранном и распределенном вознаграждении</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="638"/>
+    <w:bookmarkEnd w:id="632"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -28708,70 +29468,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z738" w:id="639"/>
+    <w:bookmarkStart w:name="z738" w:id="633"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сведения о распределенном вознаграждении в разрезе произведений и правообладателей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="639"/>
+    <w:bookmarkEnd w:id="633"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -29392,133 +30152,133 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z739" w:id="640"/>
+    <w:bookmarkStart w:name="z739" w:id="634"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       далее</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="640"/>
+    <w:bookmarkEnd w:id="634"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z740" w:id="641"/>
+          <w:bookmarkStart w:name="z740" w:id="635"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ИИН / БИН </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="641"/>
+          <w:bookmarkEnd w:id="635"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 автора(ов)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -29583,70 +30343,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ФИО исполнителя(ей)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z741" w:id="642"/>
+          <w:bookmarkStart w:name="z741" w:id="636"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ИИН / БИН </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="642"/>
+          <w:bookmarkEnd w:id="636"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 исполнителя(ей)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -30010,70 +30770,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z742" w:id="643"/>
+    <w:bookmarkStart w:name="z742" w:id="637"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       далее</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="643"/>
+    <w:bookmarkEnd w:id="637"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -30107,70 +30867,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ФИО производителя фонограммы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z743" w:id="644"/>
+          <w:bookmarkStart w:name="z743" w:id="638"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ИИН / БИН </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="644"/>
+          <w:bookmarkEnd w:id="638"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 производителя фонограммы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -30624,200 +31384,200 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z746" w:id="645"/>
+    <w:bookmarkStart w:name="z746" w:id="639"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ИНДИВИДУАЛЬНЫЙ ОТЧЕТ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о распределении вознаграждения</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="639"/>
+    <w:bookmarkStart w:name="z747" w:id="640"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;идентификационный номер&gt;                   &lt;дата формирования отчета&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="640"/>
+    <w:bookmarkStart w:name="z748" w:id="641"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;ФИО автора или наименование правообладателя&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="641"/>
+    <w:bookmarkStart w:name="z749" w:id="642"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;ИИН / БИН правообладателя&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="642"/>
+    <w:bookmarkStart w:name="z750" w:id="643"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;полное наименование ОКУП&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="643"/>
+    <w:bookmarkStart w:name="z751" w:id="644"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      &lt;отчетный период&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="644"/>
+    <w:bookmarkStart w:name="z752" w:id="645"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Сведения о собранном и распределенном вознаграждении</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="645"/>
-    <w:bookmarkStart w:name="z747" w:id="646"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="651"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -31795,70 +32555,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z753" w:id="652"/>
+    <w:bookmarkStart w:name="z753" w:id="646"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сведения о распределенном вознаграждении в разрезе произведений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="652"/>
+    <w:bookmarkEnd w:id="646"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -33237,160 +33997,160 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z756" w:id="653"/>
+    <w:bookmarkStart w:name="z756" w:id="647"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СВОДНЫЙ ОТЧЕТ  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о распределении вознаграждения в разрезе всех ОКУП</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="653"/>
-    <w:bookmarkStart w:name="z757" w:id="654"/>
+    <w:bookmarkEnd w:id="647"/>
+    <w:bookmarkStart w:name="z757" w:id="648"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       &lt;идентификационный номер&gt;             &lt;дата формирования отчета&gt; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="654"/>
-    <w:bookmarkStart w:name="z758" w:id="655"/>
+    <w:bookmarkEnd w:id="648"/>
+    <w:bookmarkStart w:name="z758" w:id="649"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       &lt;наименование экспертной организации&gt; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="655"/>
-    <w:bookmarkStart w:name="z759" w:id="656"/>
+    <w:bookmarkEnd w:id="649"/>
+    <w:bookmarkStart w:name="z759" w:id="650"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;отчетный период&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="656"/>
-    <w:bookmarkStart w:name="z760" w:id="657"/>
+    <w:bookmarkEnd w:id="650"/>
+    <w:bookmarkStart w:name="z760" w:id="651"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сведения о собранном и распределенном вознаграждении в разрезе ОКУП</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="657"/>
+    <w:bookmarkEnd w:id="651"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -34767,180 +35527,180 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z763" w:id="658"/>
+    <w:bookmarkStart w:name="z763" w:id="652"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОТЧЕТ  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о выплаченном авторском вознаграждении</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="658"/>
-    <w:bookmarkStart w:name="z764" w:id="659"/>
+    <w:bookmarkEnd w:id="652"/>
+    <w:bookmarkStart w:name="z764" w:id="653"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;идентификационный номер&gt;             &lt;дата формирования отчета&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="659"/>
-    <w:bookmarkStart w:name="z765" w:id="660"/>
+    <w:bookmarkEnd w:id="653"/>
+    <w:bookmarkStart w:name="z765" w:id="654"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       &lt;полное наименование ОКУП&gt; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="660"/>
-    <w:bookmarkStart w:name="z766" w:id="661"/>
+    <w:bookmarkEnd w:id="654"/>
+    <w:bookmarkStart w:name="z766" w:id="655"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       &lt;БИН ОКУП&gt; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="661"/>
-    <w:bookmarkStart w:name="z767" w:id="662"/>
+    <w:bookmarkEnd w:id="655"/>
+    <w:bookmarkStart w:name="z767" w:id="656"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;отчетный период&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="662"/>
-    <w:bookmarkStart w:name="z768" w:id="663"/>
+    <w:bookmarkEnd w:id="656"/>
+    <w:bookmarkStart w:name="z768" w:id="657"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сведения о собранном и распределенном вознаграждении</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="663"/>
+    <w:bookmarkEnd w:id="657"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -35724,70 +36484,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z769" w:id="664"/>
+    <w:bookmarkStart w:name="z769" w:id="658"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       далее</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="664"/>
+    <w:bookmarkEnd w:id="658"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -36351,70 +37111,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z770" w:id="665"/>
+    <w:bookmarkStart w:name="z770" w:id="659"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сведения о выплаченном вознаграждении в разрезе правообладателей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="665"/>
+    <w:bookmarkEnd w:id="659"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -37224,70 +37984,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z771" w:id="666"/>
+    <w:bookmarkStart w:name="z771" w:id="660"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       далее </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="666"/>
+    <w:bookmarkEnd w:id="660"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -38214,180 +38974,276 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z774" w:id="667"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В приложении 14 предусматривается изменение приказом Министра юстиции РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 420</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z774" w:id="661"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОТЧЕТ  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о выплаченном вознаграждении исполнителям и производителям фонограмм</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="667"/>
-    <w:bookmarkStart w:name="z775" w:id="668"/>
+    <w:bookmarkEnd w:id="661"/>
+    <w:bookmarkStart w:name="z775" w:id="662"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;идентификационный номер&gt;             &lt;дата формирования отчета&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="668"/>
-    <w:bookmarkStart w:name="z776" w:id="669"/>
+    <w:bookmarkEnd w:id="662"/>
+    <w:bookmarkStart w:name="z776" w:id="663"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;полное наименование ОКУП&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="669"/>
-    <w:bookmarkStart w:name="z777" w:id="670"/>
+    <w:bookmarkEnd w:id="663"/>
+    <w:bookmarkStart w:name="z777" w:id="664"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;БИН ОКУП&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="670"/>
-    <w:bookmarkStart w:name="z778" w:id="671"/>
+    <w:bookmarkEnd w:id="664"/>
+    <w:bookmarkStart w:name="z778" w:id="665"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;отчетный период&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="671"/>
-    <w:bookmarkStart w:name="z779" w:id="672"/>
+    <w:bookmarkEnd w:id="665"/>
+    <w:bookmarkStart w:name="z779" w:id="666"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сведения о собранном и распределенном вознаграждении</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkEnd w:id="666"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -38875,70 +39731,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z780" w:id="673"/>
+    <w:bookmarkStart w:name="z780" w:id="667"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сведения о выплаченном вознаграждении в разрезе правообладателей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkEnd w:id="667"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -39580,70 +40436,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z781" w:id="674"/>
+    <w:bookmarkStart w:name="z781" w:id="668"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Остаток денежных средств на счете для сбора, распределения, выплаты и хранения вознаграждения ОКУП</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="674"/>
+    <w:bookmarkEnd w:id="668"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -40422,160 +41278,256 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z784" w:id="675"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В приложении 15 предусматривается изменение приказом Министра юстиции РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 420</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z784" w:id="669"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОТЧЕТ  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>об остатке денежных средств на счете для сбора, распределения, выплаты и хранения вознаграждения ОКУП</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="675"/>
-    <w:bookmarkStart w:name="z785" w:id="676"/>
+    <w:bookmarkEnd w:id="669"/>
+    <w:bookmarkStart w:name="z785" w:id="670"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;идентификационный номер&gt;             &lt;дата формирования отчета&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="676"/>
-    <w:bookmarkStart w:name="z786" w:id="677"/>
+    <w:bookmarkEnd w:id="670"/>
+    <w:bookmarkStart w:name="z786" w:id="671"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;полное наименование ОКУП&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="677"/>
-    <w:bookmarkStart w:name="z787" w:id="678"/>
+    <w:bookmarkEnd w:id="671"/>
+    <w:bookmarkStart w:name="z787" w:id="672"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;БИН ОКУП&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="678"/>
-    <w:bookmarkStart w:name="z788" w:id="679"/>
+    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkStart w:name="z788" w:id="673"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       &lt;отчетный период&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="679"/>
+    <w:bookmarkEnd w:id="673"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -46671,55 +47623,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -47045,31 +47997,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/document_image_rId23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/><Relationship Target="media/document_image_rId24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24"/><Relationship Target="media/document_image_rId25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId25"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>