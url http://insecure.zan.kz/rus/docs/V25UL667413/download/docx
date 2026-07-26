--- v0 (2025-10-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6482e09" w14:textId="6482e09">
+    <w:p w14:paraId="72cb683" w14:textId="72cb683">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,60 +93,67 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Созакского районного маслихата Туркестанской области от 19 марта 2025 года № 176. Зарегистрировано в Департаменте юстиции Туркестанской области 2 апреля 2025 года № 6674-13</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:t>Решение Созакского районного маслихата Туркестанской области от 19 марта 2025 года № 176. Зарегистрировано в Департаменте юстиции Туркестанской области 2 апреля 2025 года № 6674-13.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2-3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -357,51 +364,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      Председатель Созакского районного маслихата </w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Председатель Созакского районного маслихата </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -432,62 +449,64 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>О. Жәмиев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z17" w:id="4"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        "СОГЛАСОВАНО</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Государственного учреждения </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -604,66 +623,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Созакского районного маслихата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 19 марта 2025 года №176</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z18" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан Глава 1. Общие положения</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z19" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z20" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан (далее-Правила) разработаны всоответствии с Социальным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -718,488 +758,653 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О ветеранах", и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 30 июня 2023 года № 523 "Об утверждении Типовых правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан" (далее – Типовые правила) и определяют порядок оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан Созакского района.".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения Созакского районного маслихата Туркестанской области от 03.07.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 1 в редакции решения Созакского районного маслихата Туркестанской области от 03.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 200</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z22" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Основные термины и понятия, которые используются в настоящих правилах:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z23" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z24" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) специальная комиссия – комиссия, создаваемая решением акима Созакского района по рассмотрению заявления лица (семьи), претендующего на оказание социальной помощи отдельным категориям нуждающихся граждан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z25" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) социальная помощь – помощь, предоставляемая акиматом Созакского района в денежной или натуральной форме отдельным категориям нуждающихся граждан (далее – получатели), а также к праздничным дням и памятным датам;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z26" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уполномоченный орган по оказанию социальной помощи – государственное учреждение "Отдел занятости и социальных программ акимата Созакского района";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z27" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) уполномоченная организация по выплате социальной помощи – банки второго уровня, организации, имеющие лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z28" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) прожиточный минимум – минимальный денежный доход на одного человека, равный по величине стоимости минимальной потребительской корзины;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z29" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) среднедушевой доход – доля совокупного дохода семьи, приходящаяся на каждого члена семьи в месяц;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z30" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) праздничные дни – дни национальных и государственных праздников Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z31" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) праздничные даты (далее – памятные даты) – профессиональные и иные праздники Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z32" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) уполномоченный государственный орган – государственное учреждение "Управление координации занятости и социальных программ" Туркестанской области;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z33" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) участковая комиссия – специальная комиссия, создаваемая решением акима Созакского района для проведения обследования материального положения лиц (семей), обратившихся за адресной социальной помощью;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z34" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) предельный размер – утвержденный максимальный размер социальной помощи;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z35" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) сервис цифровых документов – объект информационно - коммуникационной инфраструктуры "электронного правительства", закрепленный за оператором и предназначенный для отображения и использования документов в электронном виде, сформированных на основании сведений из объектов информатизации;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z36" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) веб-портал "электронное правительство" (далее – портал) – объект информатизации, представляющий собой "единое окно" доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, государственным и иным услугам, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z37" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z38" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Меры социальной поддержки, предусмотренные пунктом 3 статьи 170, пунктом</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z39" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3 статьи 229 Социального кодекса, подпунктом 2) пункта 1 статьи 10, подпунктом 2) пункта 1 статьи 11, подпунктом 2) пункта 1 статьи 12, подпунктом 2) статьи 13, статьей 17 Закона Республики Казахстан "О ветеранах", оказываются в порядке, определенном настоящими правилами.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, ежеквартально, один раз в год), осуществляется с месяца обращения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 в редакции решения Созакского районного маслихата Туркестанской области от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 261</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Участковые и специальные комиссии осуществляют свою деятельность на основании положений, утверждаемых акиматом Туркестанской области.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...14 lines deleted...]
-      6. Основаниями для отнесения граждан к категории нуждающихся являются:</w:t>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Перечень категорий получателей, предельные размеры социальной помощи, сроки обращения за социальной помощью отдельным категориям нуждающихся граждан устанавливаются МИО и утверждаются решениями местных представительных органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основаниями для отнесения граждан к категории нуждающихся являются:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) причинение ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1227,1543 +1432,1907 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наличие социально значимого заболевания;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) наличие среднедушевого дохода, не превышающего порога, установленного местными представительными органами, в кратном отношении к прожиточному минимуму;</w:t>
-[...53 lines deleted...]
-      7) освобождение из мест лишения свободы, нахождение на учете службы пробации.</w:t>
+      4) наличие среднедушевого дохода, не превышающего порога, установленного местными представительными органами, в кратном отношении к прожиточному минимуму, устанавливаемому на соответствующий финансовый год законом о республиканском бюджете.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 в редакции решения Созакского районного маслихата Туркестанской области от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 261</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок определения перечня категорий получателей социальной помощи и установления размеров социальной помощи</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z51" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Социальная помощь к памятным датам и праздничным дням оказывается единовременно в виде денежных выплат следующим категориям граждан:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z52" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) День вывода ограниченного контингента советских войск из Демократической Республики Афганистан - 15 февраля:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z53" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнообязанные, призывавшиеся на учебные сборы и направлявшиеся в Афганистан в период ведения боевых действий - 30 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z54" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащие автомобильных батальонов, направлявшиеся в Афганистан для доставки грузов в эту страну в период ведения боевых действий - 30 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z55" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащие летного состава, совершавшие вылеты на боевые задания в Афганистан с территории бывшего Союза ССР - 30 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z56" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рабочие и служащие, обслуживавшие советский воинский контингент в Афганистане, получившие ранения, контузии или увечья либо награжденные орденами и медалями бывшего Союза ССР за участие в обеспечении боевых действий - 30 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z57" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Международный женский день - 8 марта:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      матерям награжденным подвесками "Алтын алқа", "Күміс алқа" или получившим ранее звание "Мать-героиня", награжденным орденами "Материнская слава" І и ІІ степени в размере - 3 месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 26 апреля – День памяти аварии на Чернобыльской атомной электростанции:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z60" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лица, принимавшие участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986-1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшие непосредственно в ядерных испытаниях в размере – 30 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z61" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лица, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их дети, инвалидность которых генетически связана с радиационным облучением одного из родителей в размере -20 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z62" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьи лиц, погибших при ликвидации последствий катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения в размере-20 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z63" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьи умерших вследствие лучевой болезни или умерших лиц с инвалидностью, а также граждан, смерть которых в установленном порядке связана с воздействием катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения и ядерных испытаний в размере - 20 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z64" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лица из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988 - 1989 годах, эвакуированные (самостоятельно выехавшие) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии в размере-25 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z65" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) День защитника Отечества - 7 мая:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z66" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим Советской Армии, Военно-Морского Флота, Комитета государственной безопасности, лицам начальствующего и рядового состава Министерства внутренних дел бывшего Союза ССР (включая военных специалистов и советников), которые в соответствии с решениями правительственных органов бывшего Союза ССР принимали участие в боевых действиях на территории других государств - в размере</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z67" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z68" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащие Республики Казахстан, выполнявшие задачи согласно межгосударственным договорам и соглашениям по усилению охраны границы Содружества Независимых Государств на Таджикско-Афганском участке в период с сентября 1992 года по февраль 2001 года в размере -30 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z69" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащие Республики Казахстан, принимавшие участие в качестве миротворцев в международной миротворческой операции в Ираке в период с августа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z70" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2003 года по октябрь 2008 года в размере - 30 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z71" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащие, а также лица начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, принимавшие участие в урегулировании межэтнического конфликта в Нагорном Карабахе в период с 1986 по 1991 годы в размере - 30 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z72" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) день Победы - 9 мая:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z73" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ветеранам Великой Отечественной войны в размере – 382 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z74" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (9 мая 2025 года, в честь 80 - летия Великой Отчественной войны, Ветеранам Великой Отчественной войны будет выплачено в размере 2310 месячных расчетных показателей);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z75" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, проходившим в период Великой Отечественной войны службу в районах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии в размере - 30 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z76" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам вольнонаемного состава Советской Армии, Военно-Морского Флота, войск и органов внутренних дел и государственной безопасности бывшего Союза ССР, занимавшим штатные должности в воинских частях, штабах, учреждениях, входивших в состав действующей армии в период Великой Отечественной войны, либо находившимся в соответствующие периоды в районах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии в размере -30 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z77" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, которые в период Великой Отечественной войны находились в составе частей, штабов и учреждений, входивших в состав действующей армии и флота, в качестве сыновей (воспитанников) полков и юнг в размере - 30 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z78" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, принимавшим участие в боевых действиях против фашистской Германии и ее союзников в годы Второй мировой войны на территории зарубежных стран в составе партизанских отрядов, подпольных групп и других антифашистских формирований в размере - 30 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z79" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       гражданам, работавшим в период блокады в городе Ленинграде на предприятиях, в учреждениях и организациях района и награжденные медалью "За оборону Ленинграда" или знаком "Житель блокадного Ленинграда" в размере - 20 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z80" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       несовершеннолетним узникам концлагерей, гетто и других мест принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны в размере - 30 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z81" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия в размере - 30 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z82" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам начальствующего и рядового состава органов государственной безопасности бывшего Союза ССР и органов внутренних дел, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при исполнении служебных обязанностей, либо вследствие заболевания, связанного с пребыванием на фронте или выполнением служебных обязанностей в государствах, в которых велись боевые действия в размере -30 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z83" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рабочим и служащим соответствующих категорий, обслуживавшим действовавшие воинские контингенты в других странах и которым инвалидность установлена в следствие ранения, контузии, увечья либо заболевания, полученных в период ведения боевых действий в размере- 30 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z84" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лица из числа бойцов и командного состава истребительных батальонов, взводов и отрядов защиты народа, действовавших в период с 1 января 1944 года по 31 декабря</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z85" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1951 года на территории Украинской ССР, Белорусской ССР, Литовской ССР, Латвийской ССР, Эстонской ССР, которым инвалидность установлена вследствие ранения, контузии или увечья, полученных при исполнении служебных обязанностей в этих батальонах, взводах, отрядах в размере -20 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z86" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны в размере -15 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z87" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, проработавшим (прослужившим) не менее шести месяцев с 22 июня</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z88" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1941 года по 9 мая 1945 года и не награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны в размере - 15 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z89" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьи погибших в Великой Отечественной войне лиц из числа личного состава групп самозащиты объектовых и аварийных команд местной противовоздушной обороны, семьи погибших работников госпиталей и больниц города Ленинграда в размере - 10 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z90" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьи военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученных в период боевых действий в Афганистане или других государствах, в которых велись боевые действия в размере -</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z91" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z92" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       супруга (супруг) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лица, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруга (супруг) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак в размере - 20 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z93" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       родители и не вступившие в повторный брак вдовы воинов, погибших (умерших, пропавших без вести) в Великой Отечественной войне; супруга (супруг), не вступившая (вступивший) в повторный брак в размере - 20 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z94" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) 31 мая - День памяти жертв политических репрессий и голода:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z95" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пострадавшим от политических репрессий, имеющим инвалидность или являющимся пенсионерами в Казахстане, реабилитированным в порядке, установленном Законом Республики Казахстан "О реабилитации жертв массовых политических репрессий" в размере -10 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z96" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) 29 августа- День закрытия Семипалатинского ядерного полигона:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z97" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, пострадавшим вследствие ядерных испытаний на Семипалатинском испытательном ядерном полигоне - в размере 30 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8) исключен решением Созакского районного маслихата Туркестанской области от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 261</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) 1 октября – День пожилых;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z101" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Одиноким престарелым, получающим специальный социальный уход на дому, в размере - 5 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z102" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Второе воскресенье октября - День лиц с инвалидностью Республики Казахстан:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z103" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       детям с инвалидностью до семи лет, в размере - 4 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z104" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       детям с инвалидностью с семи до восемнадцати лет первой, второй и третьей группы, в размере – 4 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) День Республики – 25 октября:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      социальная помощь в виде финансовой помощи (для граждан, освобожденных из тюрьмы и зарегистрированных в службе пробации) – единовременно в размере 10 ежемесячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) День Независимости - 16 декабря:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z108" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, принимавшим участие в событиях 17-18 декабря 1986 года в Казахстане, реабилитированным в порядке, установленном Законом Республики Казахстан "О реабилитации жертв массовых политических репрессий" в размере - 60 месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...32 lines deleted...]
-      1) родителям или иным законным представителям детей, инфицированных вирусным иммунодефицитом человека (ВИЧ) и состоящих на диспансерном учете, один раз в двукратном размере величины прожиточного минимума, установленного Законом Республики Казахстан о республиканском бюджете на соответствующий финансовый год;</w:t>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменением, внесенным решением Созакского районного маслихата Туркестанской области от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 261</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Социальная помощь отдельным категориям нуждающихся граждан оказывается единовременно и (или) периодически (ежемесячно, ежеквартально, один раз в год):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) лицам, страдающим заболеванием вирусным иммунодефицитом человека (ВИЧ) ежемесячно в 2 кратном размере величины установленного Законом Республики Казахстан о республиканском бюджете на соответствующий финансовый год;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) гражданам, страдающим туберкулезным заболеванием и находящимся на амбулаторном этапе лечения согласно предоставленного списка коммунального государственного предприятия на праве хозяйственного ведения "Районная больница Созакского района" управления здравоохранения Туркестанской области ежемесячно в размере – 10 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) одиноким и престарелым старше 80 лет и 80 лет, получающим специальные социальные услуги на дому, ежемесячно, в размере - 5 месячных расчетных показателей;</w:t>
-[...53 lines deleted...]
-      6) малообеспеченным семьям, со среднедушевым доходом, не превышающего порога, установленного местным представительным органом в кратном отношении к прожиточному минимуму один раз в размере - 30 месячного расчетного показателей;</w:t>
+      3) Социальная помощ на оплату коммунальных услуг для (одиноким и престарелым старше 80 лет, получающим специальные социальные услуги на дому), ежемесячно, в размере - 5 месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Социальная помощь инвалидам 1-й группы, использующим аппарат гемодиализа – один раз в размере 50 месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) ветеранам Великой Отечественной войны и лицам с инвалидностью приравненным к ним лицам, (адрес которых должен быть зарегистрирован в районе не менее двух месяцев пенсионерам по возросту) и лицам с инвалидностью (один из законных представителей, сопровождающий ребенка с инвалидностью на санаторно-курортное лечение, стоимости пребывания в санаторно-курортной организации в размере семидесяти процентов от гарантированной суммы, предоставляемой в качестве возмещения стоимости санаторно-курортного лечения, определяемой уполномоченным государственным органом), принимавшим участие в событиях 17-18 декабря 1986 года в Казахстане, реабилитированным в порядке, установленном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О реабилитации жертв массовых политических репрессий" по очередности на санаторно-курортное лечение один раз в размере – 75 месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) если редний доход на душу населения малообеспеченной семьи не превышает кратного прожиточного минимума, установленного местными представительными органами один раз в размере - 7 месячного расчетного показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) без учета среднедушевого дохода:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в связи с причинением ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия или пожара - один раз в размере 150 месячных расчетных показателей.</w:t>
+      в связи с причинением ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия или пожара - один раз в размере 100 месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 в редакции решения Созакского районного маслихата Туркестанской области от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 261</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z118" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z119" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Социальная помощь к праздничным дням и памятным датам оказывается по списку, утверждаемому акиматом Созакского района на основании сформированного списка Государственной корпорации либо иных организаций, либо в электронном виде из информационных систем уполномоченного государственного органа без истребования заявлений от получателей.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z120" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом Созакского района на текущий финансовый год.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z121" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отдел занятости и социальных программ Созакского района переводит в Государственную корпорацию суммы социальной помощи.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z122" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z123" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Социальная помощь предоставляется в денежной форме через банки второго уровня или организации, имеющие лицензии на соответствующие виды банковских операций, путем перечисления на счета получателей.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z124" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Порядок оказания социальной помощи определяется главой 3 Типовых правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z125" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Отказ в оказании социальной помощи осуществляется в случаях:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z126" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) выявления недостоверных сведений, представленных заявителями;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z127" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отказа, уклонения заявителя от проведения обследования материального положения лица (семьи);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z128" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) превышения размера среднедушевого дохода лица (семьи) установленного местными представительными органам порога для оказания социальной помощи;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z129" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) получения из информационной системы уполномоченного государственного органа сведений, подтверждающих факты назначения, осуществления выплат, подачи заявления на назначение социальной помощи по данному основанию.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Социальная помощь прекращается в случаях:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2771,215 +3340,283 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) смерти получателя;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) выезда получателя на постоянное проживание за пределы территории Созакского района;</w:t>
-[...35 lines deleted...]
-      4) выявления недостоверных сведений, представленных заявителем.</w:t>
+      2) выезда получателя на постоянное проживание за пределы соответствующей административно-территориальной единицы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) направления получателя на проживание в центры оказания специальных социальных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выявления недостоверных сведений, представленных заявителем;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) выявления сведений об утрате оснований на оказание социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Подпункт 3) настоящего пункта не распространяется на выплату социальной помощи, назначенной по основаниям, указанным в подпунктах 1) и 2) пункта 8 настоящих правил.</w:t>
-[...17 lines deleted...]
-      Выплата социальной помощи по основаниям, указанным в подпунктах 1)-3) настоящего пункта, прекращается со следующего месяца после наступления указанных обстоятельств.</w:t>
+      Подпункт 3) настоящего пункта не распространяется на выплату социальной помощи, назначенной по основаниям, указанным в подпунктах 1) и 2) пункта 8 настоящих Типовых правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выплата социальной помощи по основаниям, указанным в подпунктах 1), 2) и 3) настоящего пункта, прекращается со следующего месяца после наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выплата социальной помощи по основаниям, указанным в подпунктах 4) и 5) настоящего пункта, прекращается с даты наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 в редакции решения Созакского районного маслихата Туркестанской области от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 261</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z139" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном порядке или в судебном порядке.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z140" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган по оказанию социальной помощи с использованием базы данных автоматизированной информационной системы "Е-Собес".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z141" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Формирование категорий получателей на выплату социальной помощи к памятным датам и праздничным дням и процесс осуществления выплаты социальной помощи через Государственную корпорацию определяется пунктами 26-33 Типовых правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="95"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3071,102 +3708,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>перечня отдельных категорий</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нуждающихся граждан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z142" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководителю местного исполнительного органа ___________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z143" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z144" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       От гражданина (ки)________________________________________________ (фамилия, имя, отчество (при его наличии) заявителя) Дата рождения: "____" ________ года Индивидуальный идентификационный номер: _______________________ Вид документа, удостоверяющего личность: _________________________ Серия документа: ____ номер документа: ________ кем выдан: _________ Дата выдачи: "____" _____________ ______ года Адрес постоянного местожительства: _______________________________ Область ________________________________________________________ город (район) _____________________ село _________________________ улица (микрорайон) ______________________ дом ______ квартира _____ Банковские реквизиты: ___________________________________________ Наименование банка_____________________________________________ Банковский счет № _______________________________ Телефон ___________________________ Прошу назначить мне социальную помощь _________________________ Перечень документов, приложенных к заявлению:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="98"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -3580,158 +4223,170 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Скачать</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z145" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Даю согласие на сбор и обработку моих персональных данных в соответствии с Законом Республики Казахстан "О персональных данных и их защите" хранение и использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, необходимых при назначении (перерасчете) выплаты, а также при выполнении уполномоченным органом по оказанию социальной помощи своих обязательств в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z146" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Даю согласие на получение сведений о себе как о владельце банковского счета и номерах банковских счетов в банках второго уровня, организациях, имеющих лицензии уполномоченного органа по регулированию и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z147" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обо всех изменениях местожительства (в том числе выезд за пределы Республики Казахстан), анкетных данных, банковских реквизитов обязуюсь сообщить в уполномоченный орган по оказанию социальной помощи в течение 10 (десять) рабочих дней.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z148" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомлен(а) о возможности открытия отдельного банковского счета для зачисления социальной помощи, выплачиваемой из местного бюджета, а также о том, что на деньги, находящиеся на таком счете, не допускается обращение взыскания третьими лицами.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z149" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "____" ___________ 20____ года. ___________________________________________________________________ (фамилия, имя, отчество (при его наличии), подпись заявителя (законного представителя) Документы принял: __________________________________________________________________ (фамилия, имя, отчество (при его наличии), должность и подпись лица, принявшего заявление)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z150" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "____" ____________ 20____ года.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="104"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3823,102 +4478,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>определения перечня отдельных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>категорий нуждающихся граждан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z151" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководителю местного исполнительного органа ___________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z152" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на оказание социальной помощи через веб-портал "электронное правительство"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z153" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       От гражданина (ки)______________________________________________ (фамилия, имя, отчество (при его наличии) заявителя) Дата рождения: ________________________________________________________ Индивидуальный идентификационный номер: ______________________________ Подтверждение государственных органов: Данные из информационной системы "Государственная база данных "Физические лица" Сведения о заявителе: Вид документа, удостоверяющего личность: ________________________________ Серия документа: _______________________________________________________ Номер документа: _______________________________________________________ Кем выдан: _____________________________________________________________ Дата выдачи: ____________________________________________________________ Адрес постоянного места жительства: Область __________________________________ город (район) ___________________ село: ______________ улица (микрорайон) _________ дом ____ квартира _______________ Прошу назначить мне социальную помощь _________________________ Перечень документов, приложенных к заявлению:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="107"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -4332,158 +4993,170 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Скачать</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z154" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банковские реквизиты: __________________________________________ Наименование банка ____________________________________________ Банковский счет № ______________________________________________ Телефон _______________________________________________________ Электронная почта ______________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z155" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Даю согласие на сбор и обработку моих персональных данных в соответствии с Законом Республики Казахстан "О персональных данных и их защите", хранение и использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, необходимых при назначении (перерасчете) выплаты, а также при выполнении уполномоченным органом по оказанию социальной помощи своих обязательств в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z156" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Даю согласие на получение сведений о себе как о владельце банковского счета и номерах банковских счетов в банках второго уровня, организациях, имеющих лицензии уполномоченного органа по регулированию и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z157" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обо всех изменениях местожительства (в том числе выезд за пределы Республики Казахстан), анкетных данных, банковских реквизитов обязуюсь сообщить в уполномоченный орган по оказанию социальной помощи в течение 10 (десять) рабочих дней.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z158" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомлен(а) о возможности открытия отдельного банковского счета для зачисления социальной помощи, выплачиваемой из местного бюджета, а также о том, что на деньги, находящиеся на таком счете, не допускается обращение взыскания третьими лицами.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z159" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электронная цифровая подпись заявителя __________________________ Дата и время подписания заявления: ____ .___. _____ год __ часов __ минут__ секунд</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="113"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4575,462 +5248,508 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>определения перечня отдельных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>категорий нуждающихся граждан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z160" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Запросы в информационные системы государственных органов и (или) организаций</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z161" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для получения социальной помощи отдельным категориям нуждающихся граждан формируются запросы по ИИН заявителя, членов семьи в информационные системы государственных органов и (или) организаций через шлюз "электронное правительство" для получения следующих сведений:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z162" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) удостоверяющих личность из ГБД ФЛ;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z163" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) о регистрации по постоянному месту жительства заявителя из ГБД ФЛ;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z164" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) о банковских реквизитах в уполномоченной организации по выплате социальной помощи;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z165" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) о кадастровом номере и адресе недвижимости в ИС "ЕГКН";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z166" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) по свидетельству о рождении ребенка (детей) или выписке из актовой записи о рождении в ИС "ЗАГС" (записи актов гражданского состояния);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z167" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) по свидетельству о заключении брака в ИС "ЗАГС" (записи актов гражданского состояния);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z168" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) по документам об установлении опеки (попечительства) в ИС "НОБД";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z169" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) о регистрации по постоянному месту жительства опекаемого старше 14 лет из ГБД ФЛ;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z170" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) сведений состоящих на Д-учете физического лица в ИС "ЭРДБ".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z171" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электронные документы, подтверждающие запрашиваемые сведения из ИС государственных органов и (или) организации и ИС БВУ, удостоверяются ЭЦП соответствующих государственных органов и (или) организаций, БВУ через шлюз "электронное правительство", а также ЭЦП осуществившего запрос работника отделения государственной корпорации или заявителя.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z172" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z173" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z174" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ГБД ФЛ – государственная база данных "Физические лица";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z175" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИС "ЕГКН" – информационная система "Единый государственный кадастр недвижимост";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z176" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИС – информационная система;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z177" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИС "ЗАГС" – информационная система актов гражданского состояния;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z178" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИС "НОБД" – информационная система "Национальная образовательная база данных";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z179" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИС "ЭРДБ" – информационная система "Электронный регистр диспансерных больных";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z180" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИС БВУ – информационная система банков второго уровня;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z181" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИИН – индивидуальный идентификационный номер;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z182" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦП – электронная цифровая подпись.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="136"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5187,84 +5906,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z184" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расписка об отказе в приеме заявления на оказание социальной помощи от "___" ___________ 20___ года</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z185" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданину (ке)__________________________________________________, (фамилия, имя, отчество (при его наличии) заявителя) дата обращения "___" ___________ 20 ___ года, отказано в приеме заявления на оказание социальной помощи по причине представления заявителем неполного пакета документов согласно перечню, предусмотренному пунктом 11Правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан, утвержденных постановлением Правительства Республики Казахстан от 30 июня 2023 года № 523, и (или) документов с истекшим сроком действия (нужное подчеркнуть). ___________________________________________________________________ (фамилия, имя, отчество (при его наличии) и должность ответственного лица)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="138"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5356,84 +6079,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>определения перечня отдельных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>категорий нуждающихся граждан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z186" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АКТ обследования для определения нуждаемости лица (семьи) от "__" ____ 20 года</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z187" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________ (населенный пункт) 1. Фамилия, имя, отчество (при его наличии) заявителя ___________________________________________________________________ ___________________________________________________________________ 2. Адрес места жительства ___________________________________________________________________ ___________________________________________________________________ 3. Причины обращения заявителя за социальной помощью ___________________________________________________________________ ___________________________________________________________________ 4. Состав семьи (учитываются фактически проживающие в семье) ____ человек, в том числе:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="140"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -6391,68 +7118,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Скачать</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z188" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Всего трудоспособных _________ человек. Зарегистрированы в качестве безработного в органах занятости _______ человек. Количество детей: ______, из них обучающихся в высших и средних учебных заведениях на платной основе _______ человек, стоимость обучения в год ________ тенге. Наличие в семье ветеранов Великой Отечественной войны, ветеранов, приравненных по льготам к ветеранам Великой Отечественной войны, ветеранов боевых действий на территории других государств, пенсионеров, пожилых лиц старше 80-ти лет, лиц, имеющих социально значимые заболевания, лиц с инвалидностью, детей с инвалидностью (указать или добавитьиную категорию) ___________________________________________________________________ ___________________________________________________________________ 5. Условия проживания (общежитие, арендное, приватизированное жилье, служебное жилье, жилой кооператив, индивидуальный жилой дом или иное – указать): ___________________________________________________________________ Расходы на содержание жилья: ___________________________________________________________________ ___________________________________________________________________ Доходы семьи:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="141"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -7179,68 +7908,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Скачать</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z189" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Наличие: автотранспорта (марка, год выпуска, правоустанавливающий документ, заявленные доходы от его эксплуатации) ___________________________________________________________________ ___________________________________________________________________; иного жилья, кроме занимаемого в настоящее время (заявленные доходы от егоэксплуатации) ___________________________________________________________________ 7. Сведения о ранее полученной помощи (форма, сумма, источник): ___________________________________________________________________ ___________________________________________________________________ ___________________________________________________________________ ___________________________________________________________________ 8. Иные доходы семьи (форма, сумма, источник): ___________________________________________________________________ ___________________________________________________________________ ___________________________________________________________________ 9. Обеспеченность детей школьными принадлежностями, одеждой, обувью: ___________________________________________________________________ 10. Санитарно-эпидемиологические условия проживания: ___________________________________________________________________ Председатель комиссии: _________________________ _________________________. Члены комиссии: _________________________ _________________________ _________________________ ___________________________________________________________________ (подписи) (фамилия, имя, отчество (при его наличии) С составленным актом ознакомлен(а): _____________________________________. Фамилия, имя, отчество (при его наличии) и подпись заявителя ___________________________________________________________________ От проведения обследования отказываюсь _______________________ Фамилия, имя, отчество (при его наличии) и подпись заявителя (или одного из членов семьи) ___________________________________________________________________ (заполняется в случае отказа заявителя от проведения обследования) дата _____________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="142"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7332,84 +8063,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>определения перечня отдельных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>категорий нуждающихся граждан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z190" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заключение участковой комиссии № __</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z191" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __ _________ 20__ г. Участковая комиссия в соответствии с Правилами оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан, рассмотрев заявление и прилагаемые к нему документы лица (семьи), обратившегося за предоставлением социальной помощи отдельным категориям нуждающихся граждан, ___________________________________________________________________ (фамилия, имя, отчество (при его наличии) заявителя) на основании представленных документов и результатов обследования материального положения заявителя (семьи) выносит заключение о __________________________________________________________________ (необходимости, отсутствии необходимости) предоставления лицу (семье) социальной помощи отдельным категориям нуждающихся граждан. Председатель комиссии:________________ __________________________ Члены комиссии: _______________________ _________________________ _______________________ __________________________ _______________________ __________________________ _______________________ __________________________ (подписи) (фамилия, имя, отчество (при его наличии) Заключение с прилагаемыми документами в количестве ____ штук принято "__"____________ 20__ г. ________________________________________ фамилия, имя, отчество (при его наличии), должность, подпись работника, акима поселка, села, сельского округа или местного уполномоченного органа, принявшего документы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="144"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7501,84 +8236,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>определения перечня отдельных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>категорий нуждающихся граждан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z192" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Решение об оказании (отказе в оказании) социальной помощи от ______ 20__ года № _________ акимата ____________________________________________ город республиканского значения, столица, район (город областного значения)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z193" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявитель __________________________________________________________ (фамилия, имя, отчество (при его наличии) Пол __________________________ Дата рождения _________________ Номер и дата выдачи документа, подтверждающего факт наличия основания для отнесения к категории нуждающихся ________________________ Заключение специальной комиссии (по основаниям, указанным в подпунктах 10) и 11) пункта 6Правил): _________________________ 1. Оказать социальную помощь. Размер социальной помощи: ____________________________________ (прописью) Периодичность: _______________________________________________ (прописью) 2. Отказать в оказании социальной помощи ________________________________________________________________ ___________________________________________________________________ (основание отказа) Руководитель отдела _______________________________________________________ (фамилия, имя, отчество (при его наличии) Специалист _______________________________________________________________ (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="146"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7670,84 +8409,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>определения перечня отдельных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>категорий нуждающихся граждан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z194" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление об оказании социальной помощи от "___" ________ 20 __ года _____________________________________________________ (вид социальной помощи)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z195" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданину (ке)____________________________________________________ (фамилия, имя, отчество (при его наличии) Дата рождения ______________________ Решение об оказании социальной помощи от "__" _____ 20__ года № ___ Назначенная сумма: _____________________________________ тенге (сумма прописью) с "___" ________ 20 __ года. Уведомление удостоверено электронной цифровой подписью ответственного лица ___________________________________________________________________ (должность и фамилия, имя, отчество (при его наличии) ответственного лица)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="148"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7839,84 +8582,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>определения перечня отдельных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>категорий нуждающихся граждан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z196" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление об отказе в оказании социальной помощи от "___" ________ 20 __ года ___________________________________________________________ (вид социальной помощи)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z197" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданину (ке) _________________________________________________ (фамилия, имя, отчество (при его наличии) Дата рождения ____________________ Решение об отказе в оказании социальной помощи от "___" __________ 20___ года № _____ Отказано в оказании ________________________________________________ основание (указать причины) Уведомление удостоверено электронной цифровой подписью ответственного лица ___________________________________________________________________ (должность и фамилия, имя, отчество (при его наличии) ответственного лица)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="150"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8008,102 +8755,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>определения перечня отдельных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>категорий| нуждающихся граждан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z198" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения по получателям пенсий и пособий на оказание социальной помощи</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z199" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подразделение:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z200" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Месяц на выплату:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="153"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -8599,68 +9352,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7Скачать</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z201" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Продолжение</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="154"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -9310,55 +10065,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9684,31 +10439,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>