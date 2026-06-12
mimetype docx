--- v0 (2025-10-05)
+++ v1 (2026-06-12)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5020f5d" w14:textId="5020f5d">
+    <w:p w14:paraId="fec6068" w14:textId="fec6068">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении Правил обеспечения возвратности денег собственниками квартир, нежилых помещений, связанных с ремонтом и заменой лифтов, капитальным ремонтом многоквартирного жилого дома по городу Шахтинску и прилегающим поселкам</w:t>
-[...25 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:t>Об утверждении Правил обеспечения возвратности денег собственниками квартир, нежилых помещений, связанных с ремонтом и заменой лифтов, капитальным ремонтом многоквартирного жилого дома по городу Шахтинску и поселкам Долинка, Новодолинский, Шахан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Постановление акимата города Шахтинска Карагандинской области от 14 марта 2025 года № 12/06. Зарегистрировано Департаментом юстиции Карагандинской области 19 марта 2025 года № 6738-09.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок постановления - в редакции постановления акимата города Шахтинска Карагандинской области от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 14/13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 11)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -172,74 +210,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 31 Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", акимат города Шахтинска ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Утвердить Правила обеспечения возвратности денег собственниками квартир, нежилых помещений, связанных с ремонтом и заменой лифтов, капитальным ремонтом многоквартирного жилого дома по городу Шахтинску и прилегающим поселкам согласно </w:t>
+      1. Утвердить Правила обеспечения возвратности денег собственниками квартир, нежилых помещений, связанных с ремонтом и заменой лифтов, капитальным ремонтом многоквартирного жилого дома по городу Шахтинску и поселкам Долинка, Новодолинский, Шахан согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции постановления акимата города Шахтинска Карагандинской области от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 14/13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Признать утратившим силу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -530,682 +630,574 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 12/06</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила обеспечения возвратности денег собственниками квартир, нежилых помещений, связанных с ремонтом и заменой лифтов, капитальным ремонтом многоквартирного жилого дома по городу Шахтинску и прилегающим поселкам</w:t>
+        <w:t xml:space="preserve"> Правила обеспечения возвратности денег собственниками квартир, нежилых помещений, связанных с ремонтом и заменой лифтов, капитальным ремонтом многоквартирного жилого дома по городу Шахтинску и поселкам Долинка, Новодолинский, Шахан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила - в редакции постановления акимата города Шахтинска Карагандинской области от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 14/13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила обеспечения возвратности денег собственниками квартир, нежилых помещений, связанных с ремонтом и заменой лифтов, капитальным ремонтом многоквартирного жилого дома по городу Шахтинску и прилегающим поселкам (далее - Правила) разработаны в соответствии с </w:t>
+      1. Настоящие Правила обеспечения возвратности денег собственниками квартир, нежилых помещений, связанных с ремонтом и заменой лифтов, капитальным ремонтом многоквартирного жилого дома по городу Шахтинску и поселкам Долинка, Новодолинский, Шахан (далее - Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 11)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункта 2 статьи 10-3 Закона Республики Казахстан "О жилищных отношениях" (далее - Закон) иными нормативными правовыми актами и определяют порядок обеспечения возвратности денег собственниками квартир, нежилых помещений, связанных с ремонтом и заменой лифтов, капитальным ремонтом многоквартирного жилого дома по городу Шахтинску и прилегающим поселкам.</w:t>
+        <w:t xml:space="preserve"> пункта 2 статьи 10-3 Закона Республики Казахстан "О жилищных отношениях" (далее - Закон), определяют порядок обеспечения возвратности денег собственниками квартир, нежилых помещений, связанных с ремонтом и заменой лифтов, капитальным ремонтом многоквартирного жилого дома по городу Шахтинску и прилегающим поселкам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkStart w:name="z22" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах применяются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkStart w:name="z23" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) объект кондоминиума – единый имущественный комплекс, состоящий из квартир, нежилых помещений, парковочных мест, кладовок, находящихся в индивидуальной (раздельной) собственности, и общего имущества, которое не может находиться в индивидуальной (раздельной) собственности и принадлежит собственникам квартир, нежилых помещений, парковочных мест, кладовок на праве общей долевой собственности, включая единый неделимый земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
-[...15 lines deleted...]
-      2) расходы на капитальный ремонт общего имущества объекта кондоминиума – обязательные ежемесячные взносы собственников квартир, нежилых помещений на капитальный ремонт общего имущества объекта кондоминиума или отдельных его частей;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) управление объектом кондоминиума – комплекс мероприятий, направленных на обеспечение безопасных и комфортных условий проживания (пребывания) собственников квартир, нежилых помещений, парковочных мест, кладовок, а также на надлежащее содержание общего имущества объекта кондоминиума, регулирование порядка его использования, организацию предоставления коммунальных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
-[...15 lines deleted...]
-      3) управление объектом кондоминиума – комплекс мероприятий, направленных на создание безопасных и комфортных условий проживания (пребывания) собственников квартир, нежилых помещений, надлежащее содержание общего имущества объекта кондоминиума, решение вопросов пользования общим имуществом объекта кондоминиума и предоставление коммунальных услуг;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) многоквартирный жилой дом - отдельно стоящее здание с единым фундаментом на едином неделимом земельном участке, состоящее из общего имущества объекта кондоминиума, которое является общей долевой собственностью, и двух и более квартир, нежилых помещений, имеющих самостоятельные выходы на земельный участок, прилегающий к многоквартирному жилому дому, либо в иные части общего имущества объекта кондоминиума;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
-[...15 lines deleted...]
-      4) содержание общего имущества объекта кондоминиума - комплекс работ или услуг по технической эксплуатации, санитарному содержанию и текущему ремонту общего имущества объекта кондоминиума;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) собрание собственников квартир, нежилых помещений многоквартирного жилого дома (далее – собрание) – высший орган управления объектом кондоминиума, обеспечивающий коллективное обсуждение и (или) принятие решений, связанных с управлением объектом кондоминиума.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
-[...15 lines deleted...]
-      5) многоквартирный жилой дом - отдельно стоящее здание с единым фундаментом на едином неделимом земельном участке, состоящее из общего имущества объекта кондоминиума, которое является общей долевой собственностью, и двух и более квартир, нежилых помещений, имеющих самостоятельные выходы на земельный участок, прилегающий к многоквартирному жилому дому, либо в иные части общего имущества объекта кондоминиума;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Собственники квартир, нежилых помещений принимают меры по управлению объектом кондоминиума и обеспечению его безопасной эксплуатации, включая проведение текущего и капитального ремонта общего имущества объекта кондоминиума.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
-[...15 lines deleted...]
-      6) собрание собственников квартир, нежилых помещений многоквартирного жилого дома (далее- собрание) – высший орган управления объектом кондоминиума, обеспечивающий коллективное обсуждение и принятие решений собственниками квартир, нежилых помещений, связанных с управлением объектом кондоминиума и содержанием общего имущества объекта кондоминиума, путем голосования.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок возмещения собственниками квартир, нежилых помещений многоквартирного жилого дома затрат, связанных с ремонтом и заменой лифтов, капитальным ремонтом многоквартирного жилого дома</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
-[...35 lines deleted...]
-        <w:t>.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Государственное учреждение "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог города Шахтинска" совместно с государственным учреждением "Отдел жилищной инспекции города Шахтинска" определяют перечень многоквартирных жилых домов, требующих ремонта и замены лифтов по заявлениям собственников квартир, нежилых помещений многоквартирного жилого дома на возмещение затрат, связанных с ремонтом и заменой лифтов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
-[...15 lines deleted...]
-      4. Собственники квартир, нежилых помещений обязаны принимать меры по содержанию общего имущества объекта кондоминиума и обеспечению его безопасной эксплуатации, включая проведение текущего и капитального ремонта общего имущества объекта кондоминиума.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. На основании утвержденного перечня многоквартирных жилых домов, требующих ремонта и замены лифтов, государственное учреждение "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог города Шахтинска" и государственное учреждение "Отдел жилищной инспекции города Шахтинска" выполняют следующие работы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
-[...35 lines deleted...]
-        <w:t>.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организация собрания собственников квартир и нежилых помещений многоквартирных жилых домов по определению согласия или несогласия с условием обеспечения возврата собственниками квартир, нежилых помещений многоквартирного жилого дома средств на возмещение затрат, связанных с ремонтом и заменой лифтов, капитальным ремонтом многоквартирного жилого дома;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок обеспечения возвратности денег собственниками квартир, нежилых помещений, связанных с ремонтом и заменой лифтов, капитальным ремонтом многоквартирного жилого дома</w:t>
+    <w:bookmarkStart w:name="z32" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) информирование собственников квартир и нежилых помещений многоквартирных жилых домов (при их наличии) о планируемых работах и предполагаемых сроках их проведения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
-[...15 lines deleted...]
-      6. Государственное учреждение "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог города Шахтинска" совместно с государственным учреждением "Отдел жилищной инспекции города Шахтинска" определяют перечень многоквартирных жилых домов, требующих ремонта и замены лифтов по заявлениям собственников квартир, нежилых помещений многоквартирного жилого дома на возмещение затрат, связанных с ремонтом и заменой лифтов.</w:t>
+    <w:bookmarkStart w:name="z33" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Собрание правомочно принимать решение, если в нем участвуют более половины от общего числа собственников квартир, нежилых помещений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
-[...15 lines deleted...]
-      7. На основании утвержденного перечня многоквартирных жилых домов, требующих ремонта и замены лифтов, государственное учреждение "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог города Шахтинска" и государственное учреждение "Отдел жилищной инспекции города Шахтинска" выполняют следующие работы:</w:t>
+    <w:bookmarkStart w:name="z34" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В случае принятия на собрании отрицательного решения, работы, связанные с ремонтом и заменой лифтов, капитальным ремонтом многоквартирного жилого дома данные виды работ не будут проводиться. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
-[...15 lines deleted...]
-      1) организация собрания собственников квартир и нежилых помещений многоквартирных жилых домов по определению согласия или несогласия с условием обеспечения возврата собственниками квартир, нежилых помещений многоквартирного жилого дома средств на возмещение затрат, связанных с ремонтом и заменой лифтов, капитальным ремонтом многоквартирного жилого дома;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Проведение капитального ремонта многоквартирного жилого дома за счет возвратных средств собственников квартир, нежилых помещений осуществляется специализированной уполномоченной организацией.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
-[...137 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Специализированная уполномоченная организация определяется в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О государственных закупках".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z37" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Организация ремонта и замены лифтов в многоквартирном жилом доме, работы по капитальному ремонту многоквартирного жилого дома осуществляется администратором бюджетной программы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1531,31 +1523,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>