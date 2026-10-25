--- v0 (2025-11-08)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e2fedac" w14:textId="e2fedac">
+    <w:p w14:paraId="f3485fe" w14:textId="f3485fe">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил формирования и ведения единой базы дорожно-строительных материалов и новых технологий</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ и.о. Министра транспорта Республики Казахстан от 29 августа 2025 года № 286. Зарегистрирован в Министерстве юстиции Республики Казахстан 29 августа 2025 года № 36755</w:t>
+        <w:t>Приказ и.о. Министра транспорта Республики Казахстан от 29 августа 2025 года № 286. Зарегистрирован в Министерстве юстиции Республики Казахстан 29 августа 2025 года № 36755.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -807,191 +807,335 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила регламентируют порядок формирования и ведения единой базы дорожно-строительных материалов и новых технологий, а также процесс внедрения, и применения новых материалов и изделий, передовых технологий, машин, оборудования и механизмов, дорожно-строительных материалов с карьеров и заводов-производителей по обеспечению безопасности и качества объекта технического регулирования на всех этапах его жизненного цикла в процессе изыскания, проектирования, строительства и эксплуатации и утилизации. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Настоящие Правила приняты в целях достижения показателей, установленных техническими регламентами (ТР ТС 014/2011 "Безопасность автомобильных дорог" от 18 октября 2011 года), </w:t>
+      2. Настоящие Правила приняты в целях достижения показателей, установленных техническим регламентом Таможенного союза "Безопасность автомобильных дорог" (ТР ТС 014/2011), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан "Об автомобильных дорогах" от 17 июля 2001 года, ТР РК "О безопасности зданий и сооружений, строительных материалов и изделий" № 435 от 9 июня 2023 года, </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> Министра транспорта и коммуникаций Республики Казахстан "Об утверждении классификации видов работ, выполняемых при содержании, текущем, среднем и капитальном ремонтах автомобильных дорог и управлении дорожными активами" № 56 от 27 января 2014 года (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 9176). и нормативно-правовыми актами Республики Казахстан, документами по стандартизации добровольного применения, а также обеспечение качественного выполнения комплекса технологических, инфраструктурных и управленческих процессов по сооружению автомобильной дороги.</w:t>
+        <w:t xml:space="preserve"> Республики Казахстан "Об автомобильных дорогах" (далее – Закон), техническим регламентом Республики Казахстан "О безопасности зданий и сооружений, строительных материалов и изделий" утвержденным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра индустрии и инфраструктурного развития Республики Казахстан от 9 июня 2023 года № 435 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 32783) (далее – Технический регламент), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Строительным кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан (далее – Кодекс), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра транспорта и коммуникаций Республики Казахстан от 27 января 2014 года № 56 "Об утверждении классификации видов работ, выполняемых при содержании, текущем, среднем и капитальном ремонтах автомобильных дорог и управлении дорожными активами" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 9176) (далее – Классификация) и документами по стандартизации добровольного применения, а также в целях обеспечения качественного выполнения комплекса технологических, инфраструктурных и управленческих процессов по сооружению автомобильных дорог.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 – в редакции приказа Министра транспорта РК от 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      3. Правила регулируют вопросы создания, наполнения и актуализации единой базы дорожно-строительных материалов для обеспечения прозрачного и достоверного ведения информационной платформы для всех участников дорожной деятельности. </w:t>
+        <w:t>
+      3. Правила регулируют вопросы создания, наполнения и актуализации единой базы дорожно-строительных материалов для обеспечения прозрачного и достоверного ведения цифровой платформы для всех участников дорожной деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции приказа Министра транспорта РК от 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В настоящих правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) национальный оператор по управлению автомобильными дорогами - акционерное общество со стопроцентным участием государства в уставном капитале, осуществляющее полномочия, установленные </w:t>
+      1) Национальный оператор по управлению автомобильными дорогами – акционерное общество со стопроцентным участием государства в уставном капитале, осуществляющее полномочия, установленные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан "Об автомобильных дорогах" от 17 июля 2001 года (далее - АО "НК "ҚазАвтоЖол"); </w:t>
+        <w:t xml:space="preserve"> (далее - АО "НК "ҚазАвтоЖол"); </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) реестр аккредитованных лабораторий - систематизированный список или перечень, содержащий сведения об аккредитованных лабораториях, проводящих лабораторные испытания в соответствии с областью аккредитации; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
@@ -1167,91 +1311,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) "зеленый" статус - документально оформленное положительное решение Технического совета о применении продукции в дорожной деятельности; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) национальный центр качества дорожных активов - юридическое лицо, находящееся в ведении уполномоченного государственного органа по автомобильным дорогам, на которое возложены функции по проведению экспертизы качества работ и материалов, управлению дорожными активами, организации мобилизационной подготовки на автомобильных дорогах международного и республиканского значения, а также проведению ведомственной экспертизы технической документации на средний ремонт автомобильных дорог, внедрению новых технологий и сопровождению опытных участков (далее - РГП "НЦКДА") и его филиалы;</w:t>
+      12) Национальный центр качества дорожных активов – юридическое лицо, находящееся в ведении уполномоченного государственного органа по автомобильным дорогам, на которое возложены функции по проведению экспертизы качества работ и материалов, управлению дорожными активами, организации мобилизационной подготовки на автомобильных дорогах международного и республиканского значения, а также проведению ведомственной экспертизы технической документации на средний ремонт автомобильных дорог, внедрению новых технологий и сопровождению опытных участков (далее – РГП на ПХВ "НЦКДА") и его филиалы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) технические средства безопасности дорожного движения (далее - БДД) - систематизированный список или перечень, содержащий сведения о устройствах, сооружениях и систем, предназначенных для организации, регулирования и обеспечения безопасности дорожного движения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      14) единая база дорожно-строительных материалов и новых технологий (далее - единая база) - информационная система дорожного органа, содержащая информацию по дорожно-строительным материалам и новым технологиям; </w:t>
+      14) единая база дорожно-строительных материалов и новых технологий (далее – единая база) – цифровая система дорожного органа, содержащая информацию по дорожно-строительным материалам и новым технологиям; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15) дорожный орган - уполномоченный государственный орган по автомобильным дорогам, осуществляющий управление государственными автомобильными дорогами общего пользования; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
@@ -1387,71 +1531,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22) "серый" статус - документально оформленное решение Технического совета о внесении продукции в единую базу для последующей процедуры прохождения апробации; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      23) обследование опытных/пилотных участков - система наблюдений и мониторинга, оценки и прогноза возможных антропогенных изменений их состояния в результате эксплуатации и воздействия окружающей среды согласно </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Министра транспорта и коммуникаций Республики Казахстан № 56 от 24 января 2014 года "Об утверждении классификации видов работ, выполняемых при содержании, текущем, среднем и капитальном ремонтах автомобильных дорог и управлении дорожными активами" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 9176); </w:t>
+      23) обследование опытных/пилотных участков – система наблюдений и мониторинга, оценки и прогноза возможных антропогенных изменений их состояния в результате эксплуатации и воздействия окружающей среды согласно Классификации; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24) реестр производителей железобетонных изделий (далее - ЖБИ) - систематизированный список или перечень, содержащий сведения о предприятиях, выпускающих железобетонные изделия, для определения качества продукции и облегчения выбора надежных поставщиков в строительной отрасли; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
@@ -1486,55 +1610,117 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) технический совет - коллегиальный орган уполномоченного дорожного органа в сфере автомобильных дорог по рассмотрению вопросов об опытно-экспериментальном внедрении и освоении новых технологий и материалов, машин и механизмов с внедрением в единую базу дорожно-строительных материалов и новых технологий, состав и деятельность которого регламентируется положением о Техническом Совете утвержденного приказом Председателя комитета автомобильных дорог Министерства индустрии и инфраструктурного развития Республики Казахстан № 58 от 8 июня 2023 года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      27) реестры производителей цемента, минерального порошка и битума - систематизированный список или перечень, содержащий сведения о производителях цемента, минерального порошка и битума. </w:t>
+        <w:t>
+      27) реестры производителей цемента, минерального порошка и битума - систематизированный список или перечень, содержащий сведения о производителях цемента, минерального порошка и битума.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменениями, внесенными приказом Министра транспорта РК от 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. При разработке проекта и проектно-сметной документации на объекты нового строительства, реконструкции, капитального, среднего и текущего ремонта учитывается наличие продукции в единой базе со соответствующими статусами:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1587,54 +1773,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) техническое средство безопасности дорожного движения (далее – БДД) со статусом "Апробирован".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Перед включением в проект продукции из Реестра новых материалов и технологий, заказчики проекта инициируют лабораторные испытания выбранной продукции (стабилизаторы, модификаторы, полимеры, адгезионные и иные присадки, химические и органические добавки и другое.), необходимые для устройства конструктивных слоев дорожной одежды (грунт, щебень, гравийно-песчаная смесь, песчано-гравийная смесь, песок строительный, песок из отводов дробления и другое) с уведомлением о результатах испытаний РГП на ПХВ "НЦКДА", АО "КаздорНИИ" и другие.</w:t>
+      6. Перед включением в проект продукции из Реестра новых материалов и технологий местные исполнительные органы и АО "НК "ҚазАвтоЖол" как заказчики проектов инициируют лабораторные испытания выбранной продукции (стабилизаторов, модификаторов, полимеров, адгезионных и иных присадок, химических и органических добавок и других), предназначенной для устройства конструктивных слоев дорожной одежды (грунтов, щебня, гравийно-песчаных смесей, песчано-гравийных смесей, строительного песка, песка из отсевов дробления и других материалов), и направляют результаты лабораторных испытаний в РГП на ПХВ "НЦКДА", АО "КаздорНИИ".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 – в редакции приказа Министра транспорта РК от 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Продукция с "Зеленым" статусом, принятая в проекте, не подлежит замене в документации на строительство, ремонт и содержание при реализации проекта, за исключением возникновения обстоятельств непреодолимой силы (стихийные явления, военные действия, чрезвычайное положение).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2703,51 +2951,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) подтверждение о регистрации в сметно-нормативной базе АО Казахский научно-исследовательский и проектный институт строительства и архитектуры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
     <w:bookmarkStart w:name="z107" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) опыт применения в Республике Казахстан (отзывы от структурных подразделений в сфере автомобильных дорог местных исполнительных органов, АО "НК "КазАвтоЖол"", РГП "НЦКДА" и другие при наличии);</w:t>
+      9) опыт применения продукции в Республике Казахстан (отзывы структурных подразделений местных исполнительных органов, осуществляющих деятельность в сфере автомобильных дорог, АО "НК "ҚазАвтоЖол", РГП на ПХВ "НЦКДА");</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
     <w:bookmarkStart w:name="z108" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) технологическая карта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
     <w:bookmarkStart w:name="z109" w:id="103"/>
     <w:p>
@@ -2767,50 +3015,112 @@
         <w:t>
       11) технико-экономическое обоснование или ценовое предложение;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
     <w:bookmarkStart w:name="z110" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) заключение с положительным применением на опытном участке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 с изменением, внесенным приказом Министра транспорта РК от 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z111" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Первичная проверка документов проводится Администратором единой базы. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
     <w:bookmarkStart w:name="z112" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2922,55 +3232,117 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: для определения эффективности продукции Национальный оператор по управлению автомобильными дорогами или местный исполнительный орган предусматривает выделение опытных участков в различных климатических условиях, которые позволяют выявить их влияние на физико-механические и эксплуатационные свойства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
     <w:bookmarkStart w:name="z118" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      31. Для обеспечения объективной оценки результатов апробации продукции на основании решения заседания Технического совета на опытном участке формируется апробационная комиссия в следующем составе: представитель уполномоченного органа, в чью компетенцию входит управление соответствующим опытным участком (в том числе национального оператора по управлению автомобильными дорогами, управления пассажирского транспорта и транспортной инфраструктуры либо местного исполнительного органа), представитель РГП "НЦКДА", а также представитель организации, осуществляющей научно-техническое сопровождение. Заявитель и представитель подрядной организации, осуществляющей работы на опытном участке, не входят в состав апробационной комиссии, однако имеют право присутствовать при проведении апробации на опытном участке и рассмотрении ее результатов. </w:t>
+        <w:t>
+      31. Для обеспечения объективной оценки результатов апробации продукции на основании решения заседания Технического совета на опытном участке формируется апробационная комиссия в следующем составе: представитель уполномоченного органа, в чью компетенцию входит управление соответствующим опытным участком (в том числе национального оператора по управлению автомобильными дорогами, управления пассажирского транспорта и транспортной инфраструктуры либо местного исполнительного органа), представитель РГП на ПХВ "НЦКДА", а также представитель организации, осуществляющей научно-техническое сопровождение. Заявитель и представитель подрядной организации, осуществляющей работы на опытном участке, не входят в состав апробационной комиссии, однако имеют право присутствовать при проведении апробации на опытном участке и рассмотрении ее результатов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 31 – в редакции приказа Министра транспорта РК от 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z119" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. Научно-техническое сопровождение опытных участков включает: визуальное и/ или инструментальное обследование (состояние выделенного участка, наличие деформаций, геометрические параметры, интенсивность движения); предварительный отбор дорожно-строительных материалов, изделий. Испытания должны проводиться по СТ РК 1218 "Материалы на основе органических вяжущих для дорожного и аэродромного строительства. Методы испытаний", СТ РК 973 "Материалы каменные и грунты, обработанные неорганическими вяжущими, для дорожного и аэродромного строительства. Технические условия.", ГОСТ 12801 "Материалы на основе органических вяжущих для дорожного и аэродромного строительства. Методы испытаний" с оформлением Акта отбора образцов. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
     <w:bookmarkStart w:name="z120" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3443,74 +3815,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45. При меньшем количестве голосующих членов Технического совета - голосование считается не состоявшимся. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
     <w:bookmarkStart w:name="z139" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      46. "Зеленый" статус присваивается материалу при получении более 50 % голосов членов Технического совета. В случае набора 50 % голосов и менее, вопрос о присвоении "ЗелҰного" статуса рассматривается повторно на последующем заседании Технического совета, при наличии дополнительных доказательств эффективности продукции, не ранее чем через 2 месяца и только по предварительному согласованию с Техническим советом.</w:t>
+      46. "Зеленый" статус присваивается материалу при получении более 50 % голосов членов Технического совета. В случае набора 50 % голосов и менее, вопрос о присвоении "Зеленого" статуса рассматривается повторно на последующем заседании Технического совета, при наличии дополнительных доказательств эффективности продукции, не ранее чем через 2 месяца и только по предварительному согласованию с дорожным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
     <w:bookmarkStart w:name="z140" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: при поступлении письменного запроса от Поставщика новых технологий об исключении материала из единой базы или получения отрицательного заключения по апробации, технология или материал получает статус "Синий" без рассмотрения на заседании Технического совета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 46 с изменением, внесенным приказом Министра транспорта РК от 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z141" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. При закупках продукции для объектов нового строительства, реконструкции, капитального и среднего ремонта необходимо учитывать наличие его в единой базе, а также апробированную продукцию отечественных производителей со статусом "Зеленый".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
     <w:bookmarkStart w:name="z142" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3563,114 +3997,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       49. Коммерческая реализация материала с статусом "Желтый" осуществляется при технологическом участии поставщика новой технологии и/или материала продукции, научно-технического сопровождения научно-исследовательской организации, имеющей опыт и компетенции в данной области, а также с испытательными лабораториями, аккредитованными на соответствие требованиям ГОСТ ISO/IEC 17025 "Общие требования к компетентности испытательных и калибровочных лабораторий". </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
     <w:bookmarkStart w:name="z144" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      50. Мониторинг и оценка качества дорожно-строительных работ при устройстве пилотных проектов с применением материала с статусом "Желтым", является обязательным и регламентируется действующим законодательством Республики Казахстан: ТР ТС 014/2011 "Безопасность автомобильных дорог" от 18 октября 2011 года, </w:t>
+      50. Мониторинг и оценка качества дорожно-строительных работ при устройстве пилотных проектов с применением материала со статусом "Желтый" являются обязательными и осуществляются в соответствии с техническим регламентом Таможенного союза "Безопасность автомобильных дорог" (ТР ТС 014/2011), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан "Об автомобильных дорогах" № 245 от 17 июля 2001 года, ТР РК "О безопасности зданий и сооружений, строительных материалов и изделий" № 435 от 9 июня 2023 года, </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> Министра транспорта и коммуникаций Республики Казахстан "Об утверждении классификации видов работ, выполняемых при содержании, текущем, среднем и капитальном ремонтах автомобильных дорог и управлении дорожными активами" № 56 от 27 января 2014 года (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 9176) и действующими нормативными документами по стандартизации.</w:t>
+        <w:t xml:space="preserve">, Техническим регламентом, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, Классификацией, а также действующими нормативными документами по стандартизации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 50 – в редакции приказа Министра транспорта РК от 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z145" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Технический надзор в пилотных проектах осуществляется в соответствии с ПР РК 218-162 "Инструкция по осуществлению технического надзора и определению затрат на него при среднем и текущем ремонте автомобильных дорог общего пользования" и ВН 8.12.001 "Контроль качества и приемка работ при строительстве и ремонте автомобильных дорог".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
     <w:bookmarkStart w:name="z146" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4519,94 +4995,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: в случае, если во время реализации проекта обнаружен новый карьер – собственник / владелец карьера обязан подать заявку и зарегистрировать материал в единой базе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
     <w:bookmarkStart w:name="z189" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      57. При содействии местных исполнительных органов, областных филиалов АО "НК "КазАвтоЖол", РГП "НЦКДА" собственник/владелец карьера и/или завода, предприятия в обязательном порядке, не реже чем раз в год предоставляет обновленную информацию Администратор единой базы о мощности (объемах производства в м</w:t>
+      57. При содействии местных исполнительных органов, областных филиалов АО "НК "ҚазАвтоЖол", РГП на ПХВ "НЦКДА" собственник/владелец карьера и/или завода, предприятия не реже чем раз в год предоставляет обновленную информацию Администратору о мощности (объемах производства в м</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> за месяц, объемах запасов (в тысячах тонн), актуальный протокол испытаний от аккредитованной лаборатории.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
     <w:bookmarkStart w:name="z190" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Несвоевременное обновление вышеуказанной информации влечет за собой снижение статуса или исключение из реестра. Данные должны актуализироваться на ежегодной основе, в связи с тем, что протокола испытаний материалов действуют в течение года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 57 с изменением, внесенным приказом Министра транспорта РК от 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z191" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Карьеры и производители (минерального порошка, цемента, щебеня, битума, железобетонных изделий), внесенные в единую базу, классифицируются по следующим статусам:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
     <w:bookmarkStart w:name="z192" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4699,54 +5237,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Повторное получение данных заключений от аккредитованной лаборатории, осуществляется за счет организации/собственника.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
     <w:bookmarkStart w:name="z197" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      61. Инспекция карьеров и заводов проводится по поручению уполномоченного государственного органа по автомобильным дорогам, при непосредственном участии АО "НК "КазАвтоЖол", РГП "НЦКДА", АО "КаздорНИИ" и при обязательном содействии владельца производства не реже одного раза в год. Итоги инспекции передаются Администратору базы для внесения в единую базу.</w:t>
+      61. Инспекция карьеров и заводов проводится по поручению уполномоченного государственного органа в сфере автомобильных дорог с непосредственным участием АО "НК "ҚазАвтоЖол", РГП на ПХВ "НЦКДА", АО "КаздорНИИ" и при обязательном содействии владельца производства не реже одного раза в год. Итоги инспекции передаются Администратору для внесения в единую базу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 61 – в редакции приказа Министра транспорта РК от 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z198" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       62. После инспекции АБЗ присваивается рейтинг согласно "Правил по выпуску и контролю качества асфальтобетонных смесей асфальтобетонных заводов" утвержденных Приказом Председателя Комитета автомобильных дорог Министерства транспорта Республики Казахстан №  42 от 25 апреля 2024 года. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
     <w:bookmarkStart w:name="z199" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5457,50 +6057,112 @@
         <w:t>
       2) повторный выезд в течение 6 месяцев и выборочный контроль материала. При положительных результатах статус остается неизменным, при отрицательных – присвоение статуса "Не подтвержден";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
     <w:bookmarkStart w:name="z233" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) геосинтетические материалы без входного контроля (определение поверхностной плотности, прочности при растяжении, относительного удлинения) не могут применяться в проектах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 74 вносится изменение на государственном языке, текст на русском языке не меняется в соответствии с приказом Министра транспорта РК от 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z234" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75. Для изделий и конструкций, обеспечивающих безопасность дорожного движения (шумоизоляционные деформационные швы, барьерные ограждения и крепления, железобетонные стойки ограждения, маты бетонные гибкие и аналогичные), для присвоения статуса "Апробирован" необходимо предоставить актуальный протокол испытаний, проведенных по ГОСТ и/или СТ РК и сертификат соответствия продукции. В случае отсутствия протокола или его неактуальности материалу присваивается статус "Не подтвержден". Протоколы испытаний, оформленные на основании СТО производителя, не принимаются (кроме случаев, когда на материал отсутствует национальный или международный стандарт).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
     <w:bookmarkStart w:name="z235" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5533,54 +6195,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77. Материалам для дорожной разметки (термопластики, краски, светоотражающие и светящиеся составы и другие) для присвоения статуса "Апробирован" необходимо предоставить актуальный протокол испытаний, проведенных по ГОСТ и/или СТ РК в лабораторных условиях и на покрытии дороги и сертификат соответствия продукции. При положительных показателях присваивается статус "Апробирован". При отрицательных результатах – "Не подтвержден". Протоколы испытаний, оформленные на основании СТО производителя, не принимаются (кроме случаев, когда на материал отсутствует национальный или международный стандарт).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
     <w:bookmarkStart w:name="z237" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      78. Мероприятия, связанные с апробацией технологий и материалов, проводятся в присутствии представителей РГП на ПХВ "НЦКДА", АО НК "КазАвтоЖол", АО "КаздорНИИ" и заказчика.</w:t>
+      78. Мероприятия, связанные с апробацией технологий и материалов, проводятся в присутствии представителей РГП на ПХВ "НЦКДА", АО НК "ҚазАвтоЖол", АО "КаздорНИИ" и заявителя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 78 – в редакции приказа Министра транспорта РК от 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -21103,31 +21827,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>