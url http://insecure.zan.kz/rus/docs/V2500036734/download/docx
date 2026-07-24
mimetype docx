--- v0 (2025-11-08)
+++ v1 (2026-07-24)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="40e635b" w14:textId="40e635b">
+    <w:p w14:paraId="04559c1" w14:textId="04559c1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил выдачи разрешения на осуществление деятельности по монтажу, наладке и техническому обслуживанию систем пожарной автоматики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра по чрезвычайным ситуациям Республики Казахстан от 28 августа 2025 года № 372. Зарегистрирован в Министерстве юстиции Республики Казахстан 29 августа 2025 года № 36734</w:t>
+        <w:t>Приказ Министра по чрезвычайным ситуациям Республики Казахстан от 28 августа 2025 года № 372. Зарегистрирован в Министерстве юстиции Республики Казахстан 29 августа 2025 года № 36734.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -217,54 +217,126 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 12 Закона Республики Казахстан "О гражданской защите" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" ПРИКАЗЫВАЮ:</w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа  Министра по чрезвычайным ситуациям РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -882,810 +954,1540 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 12 Закона Республики Казахстан "О гражданской защите" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" и определяют порядок выдачи разрешения на осуществление деятельности по монтажу, наладке и техническому обслуживанию систем пожарной автоматики.</w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" и определяют порядок выдачи разрешения на осуществление деятельности по монтажу, наладке и техническому обслуживанию систем пожарной автоматики.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Министра по чрезвычайным ситуациям РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Выдача разрешения на осуществление деятельности по монтажу, наладке и техническому обслуживанию систем пожарной автоматики осуществляется Комитетом противопожарной службы Министерства по чрезвычайным ситуациям Республики Казахстан (далее – услугодатель).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть первая пункта 3 предусматривается в редакции п приказа Министра по чрезвычайным ситуациям РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Для получения разрешения на осуществление деятельности по монтажу, наладке и техническому обслуживанию систем пожарной автоматики (далее – разрешение) индивидуальный предприниматель или юридическое лицо (далее – услугополучатель) подают услугодателю заявление на выдачу разрешения на осуществление деятельности по монтажу, наладке и техническому обслуживанию систем пожарной автоматики в форме электронного документа, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам через веб-портал "электронного правительства" в информационной системе "Государственная база данных "Е-лицензирование" (далее – Портал).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Перечень основных требований к оказанию государственной услуги, включающий характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги изложены в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть третья пункта 3 предусматривается в редакции п приказа Министра по чрезвычайным ситуациям РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о государственной регистрации индивидуального предпринимателя или юридического лица, наличии здания или помещения, об образовании и трудовой деятельности работников услугополучателя (при указании услугополучателем индивидуальных идентификационных номеров работников), услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В "личный кабинет" услугополучателю направляется информация о статусе рассмотрения заявление на оказание государственной услуги, а также уведомление с указанием даты и времени получения результата государственной услуги.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
-[...15 lines deleted...]
-      Сведения о государственной регистрации индивидуального предпринимателя или юридического лица, наличии здания или помещения, об образовании и трудовой деятельности работников услугополучателя (при указании услугополучателем индивидуальных идентификационных номеров работников), услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После подачи заявления на оказание государственной услуги работник канцелярии услугодателя осуществляет регистрацию заявления в Портале, услугополучатель получает уведомление о приеме документов, руководитель услугодателя определяет исполнителя заявления. При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
-[...15 lines deleted...]
-      В "личный кабинет" услугополучателю направляется информация о статусе рассмотрения заявление на оказание государственной услуги, а также уведомление с указанием даты и времени получения результата государственной услуги.</w:t>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Исполнителем услугодателя в течение двух рабочих дней с момента получения документов проверяется полнота представленных документов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
-[...15 lines deleted...]
-      После подачи заявления на оказание государственной услуги работник канцелярии услугодателя осуществляет регистрацию заявления в Портале, услугополучатель получает уведомление о приеме документов, руководитель услугодателя определяет исполнителя заявления. При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При представлении услугополучателем неполного пакета документов и (или) документов с истекшим сроком действия исполнитель услугодателя в указанные сроки готовит мотивированный отказ в дальнейшем рассмотрении заявления в форме электронного документа, подписанный электронной цифровой подписью (далее – ЭЦП) руководителя услугодателя, и направляет услугополучателю в личный кабинет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
-[...15 lines deleted...]
-      4. Исполнителем услугодателя в течение двух рабочих дней с момента получения документов проверяется полнота представленных документов.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае предоставления услуполучателем полного пакета документов для получения разрешения исполнитель услугодателя рассматривает документы на предмет соответствия разрешительным требованиям, предъявляемым к индивидуальным предпринимателям и юридическим лицам на осуществление деятельности по монтажу, наладке и техническому обслуживанию систем пожарной автоматики, утвержденным уполномоченным органом в сфере гражданской защиты в установленном законодательством порядке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае положительного решения о выдаче разрешения услугодатель формирует электронную форму разрешения согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При вынесении решения об отказе в оказании государственной услуги, услугодатель в течение одного рабочего дня уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для предоставления возможности услугополучателю выразить позицию по предварительному решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление о заслушивании направляется не менее чем за три рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее двух рабочих дней со дня уведомления.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
-[...15 lines deleted...]
-      При вынесении решения об отказе в оказании государственной услуги, услугодатель в течение одного рабочего дня уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для предоставления возможности услугополучателю выразить позицию по предварительному решению.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам заслушивания услугодатель выдает разрешение либо мотивированный ответ об отказе в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
-[...15 lines deleted...]
-      Уведомление о заслушивании направляется не менее чем за три рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее двух рабочих дней со дня уведомления.</w:t>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель услугодателя в течение одного рабочего дня подписывает электронный результат и осуществляет его выдачу посредством Портала.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция части девятой пункта 4 действует до 12.07.2026 в соответствии с приказом Министра по чрезвычайным ситуациям РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть девятая пункта 4 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном уполномоченным органом в сфере информатизации в соответствии с подпунктом 11) пункта 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть десятая пункта 4 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае сбоя информационной системы, при отсутствии электронной связи или возникновении иных обстоятельств, препятствующих отправке сообщений, уполномоченное подразделение услугодателя незамедлительно с момента обнаружения возникновения технических сбоев принимает меры для выявления и устранения указанных причин (в рабочие дни с 9:00 часов до 18:30 часов).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Услугодатель в указанный срок уведомляет заявителей о своем решении в выдаче разрешения с одновременной выдачей соответствующего разрешения на осуществление деятельности по монтажу, наладке и техническому обслуживанию систем пожарной автоматики по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам либо о мотивированном отказе в выдаче разрешения в соответствии с Перечнем основных требований.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Документы для получения разрешения, а также его результаты формируются в дело.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Действие разрешения прекращается по следующим основаниям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) представление услугополучателем заявления (в произвольной форме) с просьбой о прекращении действия разрешения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ликвидация услугополучателя;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
-[...15 lines deleted...]
-      6. Документы для получения разрешения, а также его результаты формируются в дело.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
-[...15 lines deleted...]
-      7. Действие разрешения прекращается по следующим основаниям:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 8 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Уполномоченный орган в сфере гражданской защиты в течение 3 (трех) рабочих дней извещает оператора информационно-коммуникационной инфраструктуры "электронного правительства", а также Единый контакт-центр о внесенных изменениях и дополнениях в настоящие Правила.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
-[...15 lines deleted...]
-      1) представление услугополучателем заявления (в произвольной форме) с просьбой о прекращении действия разрешения;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Жалоба по вопросам оказания государственных услуг услугополучателем подается услугодателю, должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
-[...97 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных услугах", подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных и социально ответственных услугах", подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z46" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z47" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок рассмотрения жалобы услугодателем продлевается не более чем на десять рабочих дней в случаях необходимости проведения дополнительного изучения, проверки по жалобе либо получения дополнительной информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z48" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае продления срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение трех рабочих дней с момента продления срока рассмотрения жалобы сообщает в письменной форме (при подаче жалобы на бумажном носителе) или электронной форме (при подаче жалобы в электронном виде) услугополучателю, подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причин продления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если иное не предусмотрено законами Республики Казахстан, обжалование в суде допускается после обжалования в административном (досудебном) порядке в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 с изменением, внесенным приказом  Министра по чрезвычайным ситуациям РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1972,88 +2774,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по чрезвычайным ситуациям</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z53" w:id="43"/>
+    <w:bookmarkStart w:name="z53" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на выдачу разрешения на осуществление деятельности по монтажу, наладке и техническому обслуживанию систем пожарной автоматики</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z54" w:id="44"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z54" w:id="39"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу Вас рассмотреть прилагаемый перечень документов и выдать</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2331,50 +3133,146 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________ (дата)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4239,98 +5137,98 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z58" w:id="45"/>
+    <w:bookmarkStart w:name="z58" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Комитет противопожарной службы Министерства по чрезвычайным ситуациям</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Республики Казахстан Государственный герб Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z59" w:id="46"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z59" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> РАЗРЕШЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -4369,88 +5267,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № _______________________ (номер разрешения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z60" w:id="47"/>
+    <w:bookmarkStart w:name="z60" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> НАСТОЯЩЕЕ РАЗРЕШЕНИЕ ВЫДАНО</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z61" w:id="48"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z61" w:id="43"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование услугополучателя)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4663,55 +5561,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5037,31 +5935,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>