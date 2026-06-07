--- v0 (2025-11-09)
+++ v1 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d6789b3" w14:textId="d6789b3">
+    <w:p w14:paraId="d7858b8" w14:textId="d7858b8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Требований по предупреждению чрезвычайных ситуаций</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра по чрезвычайным ситуациям Республики Казахстан от 27 августа 2025 года № 367. Зарегистрирован в Министерстве юстиции Республики Казахстан 28 августа 2025 года № 36708</w:t>
+        <w:t>Приказ Министра по чрезвычайным ситуациям Республики Казахстан от 27 августа 2025 года № 367. Зарегистрирован в Министерстве юстиции Республики Казахстан 28 августа 2025 года № 36708.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1765,14576 +1765,15329 @@
         <w:t>
       назначения ответственных структурных подразделений (или должностных лиц) за формирование, утверждение и публикацию предупреждений в установленные сроки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ведения архива опубликованных предупреждений с открытым доступом для уполномоченного органа в сфере гражданской защиты (далее – уполномоченный орган) и местных исполнительных органов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3) предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Обеспечивает оперативную передачу данных о текущем состоянии гидрометеорологической обстановки, включая уровни и расходы воды, количество и интенсивность осадков, скорость и направление ветра, температуру воздуха и воды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При выявлении опасных и стихийных гидрометеорологических явлений информация незамедлительно передается уполномоченному органу и местным исполнительным органам:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
-[...15 lines deleted...]
-      При выявлении опасных и стихийных гидрометеорологических явлений информация незамедлительно передается уполномоченному органу и местным исполнительным органам:</w:t>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не позднее 15 минут с момента фиксации события;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
-[...15 lines deleted...]
-      не позднее 15 минут с момента фиксации события;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в электронном формате через официальные каналы передачи данных, включая электронную почту, специализированные платформы и иные технические средства, обеспечивающие немедленную доставку;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
-[...15 lines deleted...]
-      в электронном формате через официальные каналы передачи данных, включая электронную почту, специализированные платформы и иные технические средства, обеспечивающие немедленную доставку;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      с указанием ответственного структурного подразделения или дежурного должностного лица, обеспечивающего своевременность, полноту и достоверность передаваемой информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
-[...15 lines deleted...]
-      с указанием ответственного структурного подразделения или дежурного должностного лица, обеспечивающего своевременность, полноту и достоверность передаваемой информации;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществляет научно обоснованный прогноз наводнений и паводков, включая расчет времени их наступления, уровня подъема воды, продолжительности паводкового периода, сроков вскрытия и замерзания рек, а также вероятности образования ледовых заторов и зажоров. Прогнозы готовятся с использованием современных методов математического моделирования и анализа климатических данных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
-[...15 lines deleted...]
-      4) осуществляет научно обоснованный прогноз наводнений и паводков, включая расчет времени их наступления, уровня подъема воды, продолжительности паводкового периода, сроков вскрытия и замерзания рек, а также вероятности образования ледовых заторов и зажоров. Прогнозы готовятся с использованием современных методов математического моделирования и анализа климатических данных;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 5) предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обеспечивает качественное и своевременное наполнение информацией национальных информационных систем и специализированных порталов, включая карты предупреждений, интерактивные карты гидрометеорологической обстановки, климатические кадастры и другие ресурсы, предназначенные для мониторинга, прогноза и предупреждения чрезвычайных ситуаций природного характера;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 6) предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обеспечивает доступ уполномоченному органу и местным исполнительным органам к информационным системам и порталам Национальной гидрометеорологической службы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Местные исполнительные органы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
-[...15 lines deleted...]
-      5) обеспечивает качественное и своевременное наполнение информацией национальных информационных систем и специализированных порталов, включая карты предупреждений, интерактивные карты гидрометеорологической обстановки, климатические кадастры и другие ресурсы, предназначенные для мониторинга, прогноза и предупреждения чрезвычайных ситуаций природного характера;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечивают круглосуточную работу дежурно-диспетчерских служб, осуществляющих постоянный мониторинг чрезвычайных ситуаций природного и техногенного характера на подведомственных территориях. Диспетчерские службы принимают и обрабатывают оперативную информацию, обеспечивают ее своевременную передачу в уполномоченные государственные органы и организуют реагирование в случае выявления угроз;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
-[...15 lines deleted...]
-      6) обеспечивает доступ уполномоченному органу и местным исполнительным органам к информационным системам и порталам Национальной гидрометеорологической службы.</w:t>
+    <w:bookmarkStart w:name="z56" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивают установку и эксплуатацию автоматизированных систем раннего обнаружения чрезвычайных ситуаций:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
-[...15 lines deleted...]
-      5. Местные исполнительные органы:</w:t>
+    <w:bookmarkStart w:name="z57" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      метеостанции, гидропосты, тепловизионные видеокамеры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
-[...15 lines deleted...]
-      1) обеспечивают круглосуточную работу дежурно-диспетчерских служб, осуществляющих постоянный мониторинг чрезвычайных ситуаций природного и техногенного характера на подведомственных территориях. Диспетчерские службы принимают и обрабатывают оперативную информацию, обеспечивают ее своевременную передачу в уполномоченные государственные органы и организуют реагирование в случае выявления угроз;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сенсоры загазованности, задымления, температуры, движения на опасных производственных и инфраструктурных объектах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
-[...15 lines deleted...]
-      2) обеспечивают установку и эксплуатацию автоматизированных систем раннего обнаружения чрезвычайных ситуаций:</w:t>
+    <w:bookmarkStart w:name="z59" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечивают информирование населения через:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
-[...15 lines deleted...]
-      метеостанции, гидропосты, тепловизионные видеокамеры;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      автоматизированные системы централизованного оповещения на базе аналогового и цифрового радиовещания, сотовой связи и Интернета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
-[...15 lines deleted...]
-      сенсоры загазованности, задымления, температуры, движения на опасных производственных и инфраструктурных объектах;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      громкоговорящие установки в местах массового пребывания населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
-[...15 lines deleted...]
-      3) обеспечивают информирование населения через:</w:t>
+    <w:bookmarkStart w:name="z62" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мобильные приложения и СМС-оповещения, интегрированные с базой данных населения, проживающего в зонах риска;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
-[...15 lines deleted...]
-      автоматизированные системы централизованного оповещения на базе аналогового и цифрового радиовещания, сотовой связи и Интернета;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечивают регулярное размещение актуальной информации о потенциальных рисках, прогнозируемых чрезвычайных ситуациях и текущей оперативной обстановки на официальных интернет-ресурсах, в социальных сетях акиматов и органов гражданской защиты. В период повышенной опасности такие сведения публикуются не реже одного раза в неделю в целях осведомленности населения и формирования культуры безопасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
-[...15 lines deleted...]
-      громкоговорящие установки в местах массового пребывания населения;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обеспечивают проведение полугодовых проверок работоспособности систем мониторинга и оповещения с составлением акта технического состояния и направлением отчета в уполномоченный орган.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
-[...15 lines deleted...]
-      мобильные приложения и СМС-оповещения, интегрированные с базой данных населения, проживающего в зонах риска;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Требования к планированию мероприятий по предупреждению чрезвычайных ситуаций</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
-[...15 lines deleted...]
-      4) обеспечивают регулярное размещение актуальной информации о потенциальных рисках, прогнозируемых чрезвычайных ситуациях и текущей оперативной обстановки на официальных интернет-ресурсах, в социальных сетях акиматов и органов гражданской защиты. В период повышенной опасности такие сведения публикуются не реже одного раза в неделю в целях осведомленности населения и формирования культуры безопасности;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Центральные исполнительные органы ежегодно разрабатывают проекты планов по предупреждению чрезвычайных ситуаций на предстоящий год по компетенциям деятельности и до 1 декабря утверждают по согласованию с уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
-[...15 lines deleted...]
-      5) обеспечивают проведение полугодовых проверок работоспособности систем мониторинга и оповещения с составлением акта технического состояния и направлением отчета в уполномоченный орган.</w:t>
+    <w:bookmarkStart w:name="z67" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Планы по предупреждению чрезвычайных ситуаций содержат следующие разделы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:bookmarkStart w:name="z68" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      анализ угроз по каждому виду чрезвычайных ситуаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z69" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      прогнозируемые риски;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z70" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мероприятия по предупреждению и минимизации последствий чрезвычайных ситуаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z71" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      планируемые мероприятия по обучению персонала и населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z72" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      запланированные учения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z73" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мероприятия по информированию населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z74" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      финансирование, материальные резервы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z75" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Местные исполнительные органы с учетом подверженности территории разрабатывают, согласовывают с территориальными органами уполномоченного органа и утверждают акимами административно-территориальных единиц (область (город республиканского значения), район (город областного значения) следующие ежегодные планы по предупреждению чрезвычайных ситуаций:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z76" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до 10 января – план по предупреждению чрезвычайных ситуаций техногенного характера;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z77" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до 10 января - план по обеспечению сейсмической безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z78" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до 1 февраля - план по предупреждению чрезвычайных ситуаций в паводковый период;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z79" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до 15 апреля - план по обеспечению безопасности граждан на водоемах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z80" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до 15 апреля - план по предупреждению чрезвычайных ситуаций в пожароопасный период;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z81" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до 1 мая - план инженерных работ по подготовке к предстоящему паводковому периоду;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z82" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до 15 мая - план по обеспечению безопасности населения в селеопасный и оползнеопасный периоды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z83" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до 15 октября - план по обеспечению безопасности населения в зимний период;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z84" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до 1 ноября - план по обеспечению безопасности населения в лавинноопасный период.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z85" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Областные (города республиканского значения), районные (города областного значения) планы по предупреждению чрезвычайных ситуаций содержат следующие разделы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z86" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) описание потенциальных источников чрезвычайных ситуаций и зон возможного поражения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z87" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) прогноз последствий возникновения чрезвычайных ситуаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z88" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мероприятия по снижению риска и устранению факторов, способствующих возникновению чрезвычайных ситуаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z89" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) перечень организаций и служб, ответственных за выполнение предупредительных мероприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z90" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) порядок информирования и оповещения населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z91" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мероприятия, направленные на сохранение жизни и здоровья людей, снижение материального ущерба и обеспечение первоочередных потребностей населения в случае возникновения чрезвычайных ситуаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z92" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) порядок взаимодействия с соседними регионами при трансграничных угрозах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z93" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Центральные и местные исполнительные органы обеспечивают внутренний контроль за реализацией мероприятий, предусмотренных планами по предупреждению чрезвычайных ситуаций, не реже одного раза в полугодие.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z94" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контроль включает:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z95" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оценку своевременности и полноты выполнения мероприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z96" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проверку наличия и соответствия отчетных документов по каждому мероприятию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z97" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документальное оформление результатов внутреннего контроля с возможностью последующего анализа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z98" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Центральные и местные исполнительные органы ежегодно проводят анализ эффективности выполнения мероприятий, включенных в планы по предупреждению чрезвычайных ситуаций, по завершению соответствующих сезонов риска.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z99" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Местные исполнительные органы ежегодно формируют чрезвычайные резервы для обеспечения своевременного реагирования на чрезвычайные ситуации природного и техногенного характера.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z100" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Чрезвычайные резервы местных исполнительных органов создаются исходя из прогнозируемых видов и масштабов чрезвычайных ситуаций, предполагаемого объема работ по их ликвидации, а также максимального возможного использования имеющихся сил и средств для предотвращения и ликвидации чрезвычайных ситуаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z101" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Внесение предложений в соответствующие государственные органы по расширению, перераспределению или обновлению чрезвычайных резервов осуществляется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z102" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на основании анализа уязвимостей и прогнозов по чрезвычайным ситуациям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z103" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по результатам учений и реальных чрезвычайных ситуаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z104" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в случае изменений в законодательстве и нормативных актах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z105" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Требования к планированию мероприятий по предупреждению чрезвычайных ситуаций</w:t>
-[...739 lines deleted...]
-      на основании анализа уязвимостей и прогнозов по чрезвычайным ситуациям;</w:t>
+        <w:t xml:space="preserve"> Глава 4. Требования к разработке паспортов безопасности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z103" w:id="96"/>
-[...15 lines deleted...]
-      по результатам учений и реальных чрезвычайных ситуаций;</w:t>
+    <w:bookmarkStart w:name="z106" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Разработка, корректировка и утверждение паспортов безопасности областей, городов республиканского значения и столицы осуществляется территориальными органами уполномоченного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z104" w:id="97"/>
-[...15 lines deleted...]
-      в случае изменений в законодательстве и нормативных актах.</w:t>
+    <w:bookmarkStart w:name="z107" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Паспорт безопасности содержит:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:bookmarkStart w:name="z108" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      перечень потенциальных источников опасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z109" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      краткую характеристику территории (географические, климатические и сейсмические особенности);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z110" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      демографические данные и характеристику социально значимых объектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z111" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      данные о системах мониторинга и оповещения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z112" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оценку уязвимости населения и инфраструктуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z113" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сценарии возникновения возможных чрезвычайных ситуаций и их последствий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z114" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сведения об имеющихся силах и средствах гражданской защиты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z115" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мероприятия по снижению риска возникновения чрезвычайных ситуаций и повышению устойчивости функционирования объектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z116" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Местные исполнительные органы ежегодно до 10 января предоставляют в территориальные органы уполномоченного органа сведения, необходимые для подготовки паспортов безопасности, включая:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z117" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сведения о потенциальных источниках опасности для оценки риска и прогнозирования чрезвычайных ситуаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z118" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      демографические данные, в том числе списки социально уязвимых категорий граждан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z119" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      информацию о готовности и состоянии объектов жизнеобеспечения и социально значимых объектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z120" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сведения о мероприятиях по снижению риска возникновения чрезвычайных ситуаций и повышению устойчивости функционирования объектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z121" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Паспорт безопасности корректируется ежегодно и подлежит пересмотру:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z122" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при изменении административно-территориального деления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z123" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при изменении характеристик природной среды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z124" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по итогам проведения комплексной оценки рисков.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z125" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Паспорт безопасности публикуется в открытом доступе на официальных сайтах местных исполнительных органов, за исключением сведений, отнесенных к категории ограниченного доступа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z126" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Информация из паспортов безопасности используется при планировании мероприятий по защите населения и территорий от чрезвычайных ситуаций, а также при проведении учений и тренировок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z127" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Требования к разработке паспортов безопасности</w:t>
-[...379 lines deleted...]
-      по итогам проведения комплексной оценки рисков.</w:t>
+        <w:t xml:space="preserve"> Глава 5. Требования к разработке паспортов акваторий водных объектов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z125" w:id="118"/>
-[...15 lines deleted...]
-      18. Паспорт безопасности публикуется в открытом доступе на официальных сайтах местных исполнительных органов, за исключением сведений, отнесенных к категории ограниченного доступа.</w:t>
+    <w:bookmarkStart w:name="z128" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Разработка, корректировка и утверждение паспортов акваторий водных объектов осуществляется территориальными органами уполномоченного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z126" w:id="119"/>
-[...15 lines deleted...]
-      19. Информация из паспортов безопасности используется при планировании мероприятий по защите населения и территорий от чрезвычайных ситуаций, а также при проведении учений и тренировок.</w:t>
+    <w:bookmarkStart w:name="z129" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Паспорт акватории водного объекта включает:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z127" w:id="120"/>
+    <w:bookmarkStart w:name="z130" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      характеристики водного объекта (география, глубина, площадь, притоки, режим стока);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z131" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      описание возможных рисков чрезвычайных ситуаций и гидрологических угроз с учетом многолетнего наблюдения и климатических изменений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z132" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      данные о состоянии гидротехнических сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z133" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      перечень прибрежных объектов и населенных пунктов, находящихся в зоне риска с указанием количества проживающего населения с разделением их на подкатегории;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z134" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      историю ранее произошедших гидрологических чрезвычайных ситуаций с анализом причин и последствий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z135" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      схемы возможного распространения затоплений и зон потенциального подтопления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z136" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядок и методы мониторинга водного объекта, в том числе с использованием систем дистанционного зондирования земли;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z137" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      меры по защите прибрежных территорий и объектов от подтопления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z138" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      действия по эвакуации населения при угрозе затопления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z139" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      перечень ответственных органов и организаций за реализацию мероприятий предупреждения чрезвычайных ситуаций на акваториях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z140" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Паспорта акваторий подлежат ежегодной корректировке, а также:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z141" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      после проведения капитальных или реконструктивных работ на водных объектах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z142" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      после возникновения чрезвычайных ситуаций, связанных с данным объектом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z143" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Местные исполнительные органы ежегодно до 10 января предоставляют в территориальные органы уполномоченного органа сведения, необходимые для подготовки паспортов акваторий водных объектов, включая:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z144" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сведения о водных объектах (география, глубина, площадь, притоки, режим стока);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z145" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      данные о состоянии гидротехнических сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z146" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      перечень прибрежных объектов и населенных пунктов, находящихся в зоне риска с указанием количества проживающего населения с разделением их на подкатегории;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z147" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      схемы возможного распространения затоплений и зон потенциального подтопления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z148" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      меры по защите прибрежных территорий и объектов от подтопления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z149" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Информация из паспортов акваторий водных объектов используется при планировании мероприятий по защите населения и территорий от чрезвычайных ситуаций, а также при проведении учений и тренировок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z150" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 5. Требования к разработке паспортов акваторий водных объектов</w:t>
-[...399 lines deleted...]
-      схемы возможного распространения затоплений и зон потенциального подтопления;</w:t>
+        <w:t xml:space="preserve"> Глава 6. Требования к пропаганде, тренировке и обучению в сфере гражданской защиты</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z148" w:id="141"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z150" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...10 lines deleted...]
-    <w:bookmarkStart w:name="z151" w:id="144"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 25 предусматривается изменение на казахском языке, текст на русском языке не меняется приказом Министра по чрезвычайным ситуациям РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Местные исполнительные органы ежегодно до 25 декабря утверждают План пропаганды знаний в сфере гражданской защиты на соответствующей территории с оформлением в установленной форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 2 июля 2020 года № 494 "Об утверждении Правил информирования, пропаганды знаний, обучения населения и специалистов в сфере гражданской защиты" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 20990) (далее – Правила информирования, пропаганды знаний, обучения населения).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z152" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Центральные и местные исполнительные органы информируют население о принятых ими мерах в сфере гражданской защиты и содействуют распространению знаний. Информация населению о чрезвычайных ситуациях передается через систему оповещения гражданской защиты и средства массовой информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z153" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информирование и пропаганда знаний в сфере гражданской защиты включают:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z154" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организацию информирования населения через средства массовой информации, в том числе путем создания на республиканских и областных (городских) телеканалах специальных программ, о порядке действий при чрезвычайных ситуациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z155" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) организацию регулярных публикаций в печати, на интернет-ресурсах, передач по сетям телерадиовещания, пропагандирующих знания в сфере гражданской защиты, правила безопасности в быту и на производстве.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z152" w:id="145"/>
-[...15 lines deleted...]
-      26. Центральные и местные исполнительные органы информируют население о принятых ими мерах в сфере гражданской защиты и содействуют распространению знаний. Информация населению о чрезвычайных ситуациях передается через систему оповещения гражданской защиты и средства массовой информации.</w:t>
+    <w:bookmarkStart w:name="z156" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Центральные и местные исполнительные органы обеспечивают направление соответствующих категорий работников на обучение в сфере гражданской защиты в учебные заведения уполномоченного органа в соответствии с Планом подготовки и переподготовки руководящего состава и специалистов центральных и местных исполнительных органов в сфере гражданской защиты, а также в сроки и с периодичностью, определенными Правилами информирования, пропаганды знаний, обучения населения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z153" w:id="146"/>
-[...15 lines deleted...]
-      Информирование и пропаганда знаний в сфере гражданской защиты включают:</w:t>
+    <w:bookmarkStart w:name="z157" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Центральные и местные исполнительные органы направляют на обучение в учебные заведения уполномоченного органа вновь назначенных должностных лиц, ответственных за организацию и ведение мероприятий гражданской защиты, в сроки, установленные Планом подготовки и переподготовки руководящего состава и специалистов центральных и местных исполнительных органов в сфере гражданской защиты, но не позднее шести месяцев с момента их назначения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z154" w:id="147"/>
-[...15 lines deleted...]
-      1) организацию информирования населения через средства массовой информации, в том числе путем создания на республиканских и областных (городских) телеканалах специальных программ, о порядке действий при чрезвычайных ситуациях;</w:t>
+    <w:bookmarkStart w:name="z158" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Местные исполнительные органы в целях обучения населения и специалистов в сфере гражданской защиты организуют и проводят учения и тренировки в сфере гражданской защиты в соответствии с утвержденным планом с оформлением программ, сценариев и итоговых отчетов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z155" w:id="148"/>
-[...15 lines deleted...]
-      2) организацию регулярных публикаций в печати, на интернет-ресурсах, передач по сетям телерадиовещания, пропагандирующих знания в сфере гражданской защиты, правила безопасности в быту и на производстве.</w:t>
+    <w:bookmarkStart w:name="z159" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Местные исполнительные органы в соответствии с Правилами информирования, пропаганды знаний, обучения населения разрабатывают и утверждают планы проведения комплексных учений в сфере гражданской защиты на соответствующей территории с периодичностью не реже одного раза в три года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z156" w:id="149"/>
-[...15 lines deleted...]
-      27. Центральные и местные исполнительные органы обеспечивают направление соответствующих категорий работников на обучение в сфере гражданской защиты в учебные заведения уполномоченного органа в соответствии с Планом подготовки и переподготовки руководящего состава и специалистов центральных и местных исполнительных органов в сфере гражданской защиты, а также в сроки и с периодичностью, определенными Правилами информирования, пропаганды знаний, обучения населения.</w:t>
+    <w:bookmarkStart w:name="z160" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Местные исполнительные органы в целях обучения населения организуют проведение сейсмотренировок и селетренировок в организациях образования, дошкольных учреждениях, а также в организациях, расположенных в сейсмоопасных и селеопасных регионах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z157" w:id="150"/>
-[...15 lines deleted...]
-      28. Центральные и местные исполнительные органы направляют на обучение в учебные заведения уполномоченного органа вновь назначенных должностных лиц, ответственных за организацию и ведение мероприятий гражданской защиты, в сроки, установленные Планом подготовки и переподготовки руководящего состава и специалистов центральных и местных исполнительных органов в сфере гражданской защиты, но не позднее шести месяцев с момента их назначения.</w:t>
+    <w:bookmarkStart w:name="z161" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Сейсмотренировки проводятся не реже одного раза в квартал, а селетренировки - не реже одного раза в год перед началом селеопасного периода. Допускается объединение сейсмотренировок и селетренировок с тактико-специальными учениями.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z158" w:id="151"/>
-[...15 lines deleted...]
-      29. Местные исполнительные органы в целях обучения населения и специалистов в сфере гражданской защиты организуют и проводят учения и тренировки в сфере гражданской защиты в соответствии с утвержденным планом с оформлением программ, сценариев и итоговых отчетов.</w:t>
+    <w:bookmarkStart w:name="z162" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 7. Требования к планированию застройки территорий с учетом возможных чрезвычайных ситуаций</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z159" w:id="152"/>
-[...15 lines deleted...]
-      30. Местные исполнительные органы в соответствии с Правилами информирования, пропаганды знаний, обучения населения разрабатывают и утверждают планы проведения комплексных учений в сфере гражданской защиты на соответствующей территории с периодичностью не реже одного раза в три года.</w:t>
+    <w:bookmarkStart w:name="z163" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Планирование, освоение и развитие территорий, включая разработку и утверждение генеральных планов, планов детальной планировки, проектирование и строительство, осуществляется с учетом риска возникновения чрезвычайных ситуаций природного и техногенного характера.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z160" w:id="153"/>
-[...15 lines deleted...]
-      31. Местные исполнительные органы в целях обучения населения организуют проведение сейсмотренировок и селетренировок в организациях образования, дошкольных учреждениях, а также в организациях, расположенных в сейсмоопасных и селеопасных регионах.</w:t>
+    <w:bookmarkStart w:name="z164" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При разработке градостроительных решений обеспечивается минимизация последствий возможных чрезвычайных ситуаций и безопасность населения, объектов социальной, производственной и транспортной инфраструктуры.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z161" w:id="154"/>
-[...15 lines deleted...]
-      32. Сейсмотренировки проводятся не реже одного раза в квартал, а селетренировки - не реже одного раза в год перед началом селеопасного периода. Допускается объединение сейсмотренировок и селетренировок с тактико-специальными учениями.</w:t>
+    <w:bookmarkStart w:name="z165" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Центральные и местные исполнительные органы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z162" w:id="155"/>
+    <w:bookmarkStart w:name="z166" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при планировании и застройке территорий учитывают информацию из паспортов безопасности территорий и иных аналитических материалов по чрезвычайным ситуациям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z167" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивают недопущение строительства жилых, социальных и производственных объектов в зонах высокого риска возникновения чрезвычайных ситуаций без предварительного проведения специальных инженерных мероприятий по защите населения, имущества и инфраструктуры. При застройке в потенциально опасных зонах предусматриваются меры инженерной защиты, направленные на снижение вероятности возникновения и (или) последствий чрезвычайных ситуаций, в соответствии с требованиями градостроительных, строительных и санитарных норм и правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z168" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Местными исполнительными органами при разработке градостроительной документации определяются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z169" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) зоны потенциального риска, а также иные территории, подверженные воздействию природных и техногенных факторов, подлежащие идентификации на основании данных мониторинга, оценки опасностей и анализа риска;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z170" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) допустимые виды использования территорий с учетом риска чрезвычайных ситуаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z171" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) границы санитарно-защитных и охранных зон вокруг опасных объектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z172" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) инженерные мероприятия по защите территорий от последствий возможных чрезвычайных ситуаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z173" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) рекомендации по плотности и высотности застройки в зависимости от рисков.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z174" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Не допускается:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z175" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) размещение объектов социальной инфраструктуры в зонах высокого риска чрезвычайных ситуаций без специальных проектных решений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z176" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) застройка русел временных водотоков, селевых каналов, разломов и зон с высоким риском землетрясений без специальных обоснований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z177" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) строительство на участках, подверженных подтоплению, без предварительного инженерного обоснования и мероприятий по дренажу/защите.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z178" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. При планировании территорий местные исполнительные органы предусматривают:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z179" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) создание защитных сооружений (дамбы, дренажные системы, берегоукрепление, противолавинные щиты);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z180" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) зонирование территорий по уровню сейсмической опасности с соответствующими требованиями к застройке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z181" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) соблюдение минимальных расстояний между потенциально опасными объектами и жилой застройкой;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z182" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наличие резервных эвакуационных маршрутов и площадок для временного размещения населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z183" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обязательное проведение инженерно-геологических и гидрометеорологических изысканий перед строительством;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z184" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) формирование "зеленых поясов" и противопожарных разрывов в лесопожарных и степных зонах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z185" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Местные и региональные программы развития включают мероприятия по повышению устойчивости районов к чрезвычайным ситуациям, а также по модернизации существующей застройки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z186" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 7. Требования к планированию застройки территорий с учетом возможных чрезвычайных ситуаций</w:t>
-[...399 lines deleted...]
-      4) наличие резервных эвакуационных маршрутов и площадок для временного размещения населения;</w:t>
+        <w:t xml:space="preserve"> Глава 8. Требования к обеспечению готовности органов управления, сил и средств гражданской защиты</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z183" w:id="176"/>
-[...15 lines deleted...]
-      5) обязательное проведение инженерно-геологических и гидрометеорологических изысканий перед строительством;</w:t>
+    <w:bookmarkStart w:name="z187" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Для обеспечения выполнения мероприятий гражданской защиты и подготовки сил и средств создаются республиканские, областные, городские, районные службы гражданской защиты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z184" w:id="177"/>
-[...15 lines deleted...]
-      6) формирование "зеленых поясов" и противопожарных разрывов в лесопожарных и степных зонах.</w:t>
+    <w:bookmarkStart w:name="z188" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Перечень республиканских служб гражданской защиты утверждается постановлением Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z185" w:id="178"/>
-[...15 lines deleted...]
-      38. Местные и региональные программы развития включают мероприятия по повышению устойчивости районов к чрезвычайным ситуациям, а также по модернизации существующей застройки.</w:t>
+    <w:bookmarkStart w:name="z189" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Службы гражданской защиты территориальной подсистемы гражданской защиты создаются решениями акимов соответствующих административно-территориальных единиц.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z186" w:id="179"/>
+    <w:bookmarkStart w:name="z190" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Общее количество личного состава территориальных формирований гражданской защиты рассчитывается:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z191" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для регионов подверженных землетрясению, из расчета один член формирования на десять человек пострадавшего населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z192" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для других регионов, из расчета один член формирования на двадцать человек пострадавшего населения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...127 lines deleted...]
-    <w:bookmarkStart w:name="z193" w:id="186"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 43 предусматривается изменение на казахском языке, текст на русском языке не меняется приказом Министра по чрезвычайным ситуациям РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       43. Расчеты потребности в формированиях гражданской защиты разрабатываются в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 23 апреля 2015 года № 387 "Об утверждении Правил создания, содержания, материально-технического обеспечения, подготовки и привлечения формирований гражданской защиты" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 11243).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z194" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Основные мероприятия по обеспечению готовности служб гражданской защиты включают:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z195" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведение штабных, командно-штабных, тактико-специальных учений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z196" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проверку технической готовности систем оповещения и связи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z197" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработку и регулярное обновление планов действий при чрезвычайных ситуациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z198" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поддержание резервов имущества, техники, топлива, медикаментов;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z194" w:id="187"/>
-[...15 lines deleted...]
-      44. Основные мероприятия по обеспечению готовности служб гражданской защиты включают:</w:t>
+    <w:bookmarkStart w:name="z199" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      развертывание пунктов управления и полевых штабов при угрозе чрезвычайных ситуаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z195" w:id="188"/>
-[...15 lines deleted...]
-      проведение штабных, командно-штабных, тактико-специальных учений;</w:t>
+    <w:bookmarkStart w:name="z200" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение готовности сил к быстрой передислокации в зону поражения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z196" w:id="189"/>
-[...15 lines deleted...]
-      проверку технической готовности систем оповещения и связи;</w:t>
+    <w:bookmarkStart w:name="z201" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аттестацию аварийно-спасательных формирований;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z197" w:id="190"/>
-[...15 lines deleted...]
-      разработку и регулярное обновление планов действий при чрезвычайных ситуациях;</w:t>
+    <w:bookmarkStart w:name="z202" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведение совместных тренировок с соседними регионами и странами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z198" w:id="191"/>
-[...15 lines deleted...]
-      поддержание резервов имущества, техники, топлива, медикаментов;</w:t>
+    <w:bookmarkStart w:name="z203" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Центральные исполнительные органы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z199" w:id="192"/>
-[...15 lines deleted...]
-      развертывание пунктов управления и полевых штабов при угрозе чрезвычайных ситуаций;</w:t>
+    <w:bookmarkStart w:name="z204" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) формируют ведомственные аварийно-спасательные службы и группы реагирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z200" w:id="193"/>
-[...15 lines deleted...]
-      обеспечение готовности сил к быстрой передислокации в зону поражения;</w:t>
+    <w:bookmarkStart w:name="z205" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) разрабатывают планы реагирования на отраслевые чрезвычайные ситуации и обеспечивают их актуализацию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z201" w:id="194"/>
-[...15 lines deleted...]
-      аттестацию аварийно-спасательных формирований;</w:t>
+    <w:bookmarkStart w:name="z206" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) определяют материальные, кадровые и технические ресурсы, необходимые для функционирования сил и средств в условиях чрезвычайных ситуаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z202" w:id="195"/>
-[...15 lines deleted...]
-      проведение совместных тренировок с соседними регионами и странами.</w:t>
+    <w:bookmarkStart w:name="z207" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) организуют непрерывное дежурство ответственных лиц, обеспечивающих функционирование систем управления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z203" w:id="196"/>
-[...15 lines deleted...]
-      45. Центральные исполнительные органы:</w:t>
+    <w:bookmarkStart w:name="z208" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Местные исполнительные органы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z204" w:id="197"/>
-[...15 lines deleted...]
-      1) формируют ведомственные аварийно-спасательные службы и группы реагирования;</w:t>
+    <w:bookmarkStart w:name="z209" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) создают добровольные аварийно-спасательные службы и формирования, оснащенные специальной техникой, оборудованием, снаряжением, экипировкой и инструментами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z205" w:id="198"/>
-[...15 lines deleted...]
-      2) разрабатывают планы реагирования на отраслевые чрезвычайные ситуации и обеспечивают их актуализацию;</w:t>
+    <w:bookmarkStart w:name="z210" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) разрабатывают и реализуют планы взаимодействия с территориальными подразделениями уполномоченного органа, другими ведомствами и организациями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z206" w:id="199"/>
-[...15 lines deleted...]
-      3) определяют материальные, кадровые и технические ресурсы, необходимые для функционирования сил и средств в условиях чрезвычайных ситуаций;</w:t>
+    <w:bookmarkStart w:name="z211" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечивают резерв сил и средств для первоочередного реагирования на соответствующих административно-территориальных единицах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z207" w:id="200"/>
-[...15 lines deleted...]
-      4) организуют непрерывное дежурство ответственных лиц, обеспечивающих функционирование систем управления.</w:t>
+    <w:bookmarkStart w:name="z212" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) организуют функционирование единых дежурно-диспетчерских служб и систем оповещения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z208" w:id="201"/>
-[...15 lines deleted...]
-      46. Местные исполнительные органы:</w:t>
+    <w:bookmarkStart w:name="z213" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 9. Требования к предупреждению пожаров на территории государственного лесного фонда</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z209" w:id="202"/>
-[...15 lines deleted...]
-      1) создают добровольные аварийно-спасательные службы и формирования, оснащенные специальной техникой, оборудованием, снаряжением, экипировкой и инструментами;</w:t>
+    <w:bookmarkStart w:name="z214" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Местные исполнительные органы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z210" w:id="203"/>
-[...15 lines deleted...]
-      2) разрабатывают и реализуют планы взаимодействия с территориальными подразделениями уполномоченного органа, другими ведомствами и организациями;</w:t>
+    <w:bookmarkStart w:name="z215" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) разрабатывают, утверждают и реализуют исполнение ежегодных планов мероприятий по профилактике лесных пожаров и борьбе с ними на территории государственного лесного фонда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z211" w:id="204"/>
-[...15 lines deleted...]
-      3) обеспечивают резерв сил и средств для первоочередного реагирования на соответствующих административно-территориальных единицах;</w:t>
+    <w:bookmarkStart w:name="z216" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) определяют порядок привлечения физических и юридических лиц, а также противопожарной техники, транспортных и других средств организаций для тушения лесных пожаров, обеспечивают привлекаемых к этой работе физических лиц средствами передвижения, пожаротушения, питанием и медицинской помощью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z212" w:id="205"/>
-[...15 lines deleted...]
-      4) организуют функционирование единых дежурно-диспетчерских служб и систем оповещения.</w:t>
+    <w:bookmarkStart w:name="z217" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) оказывают содействие функционированию добровольных противопожарных формирований в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z213" w:id="206"/>
+    <w:bookmarkStart w:name="z218" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) создают резерв горюче-смазочных материалов на пожароопасный сезон в лесу для тушения пожаров на территории государственного лесного фонда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z219" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обеспечивают соблюдение установленных требований при проведении крестьянскими и фермерскими хозяйствами, а также иными сельскохозяйственными организациями сжигания стерни, пожнивных и иных растительных остатков на сельскохозяйственных полях, пастбищах и сенокосах, а также отжигов травянистой растительности на территориях, прилегающих к лесному фонду;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z220" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) организуют противопожарную пропаганду, регулярное освещение в средствах массовой информации вопросов о сбережении лесов, выполнении правил пожарной безопасности в лесах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z221" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) координируют работу по борьбе с лесными пожарами на территории региона с созданием в необходимых случаях для этой цели специальных комиссий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z222" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Уполномоченный орган в области лесного хозяйства:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z223" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) предусматривает устройства лесохозяйственных дорог, обеспечивающих свободный проезд всех видов автотранспорта, в том числе для перевозки противопожарных грузов, оборудования и древесины в лесных хозяйствах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z224" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в дополнение к существующей сети лесных дорог устанавливает противопожарные лесные дороги для обеспечения проезда автотранспорта к лесным участкам и водоисточникам, а также для организации эффективного доступа к очагам возможных пожаров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z225" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) проектирует и строит лесные дороги с расчетом их использования в качестве естественных преград для распространения низовых лесных пожаров и как опорные линии для локализации действующих очагов возгораний. При проектировании лесных дорог использует типовые проекты, предусматривающие соответствующие технические параметры для свободного и безопасного проезда пожарной и лесохозяйственной техники;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z226" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) для эффективного применения водных средств пожаротушения предусматривает мероприятия по подготовке и оборудованию естественных водоисточников, таких как реки, озера и другие доступные водоемы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z227" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществляет регулярный мониторинг состояния лесных дорог и противопожарных водоисточников с принятием мер по их своевременному ремонту, очистке и содержанию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z228" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обустраивает подъездные пути для пожарной техники;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z229" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) оборудует специальные площадки для забора воды пожарными автоцистернами и мотопомпами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z230" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) при необходимости углубляет водоемы и создает запруды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z231" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) в местах с ограниченными водными ресурсами устанавливает специальные искусственные противопожарные водоемы с минимальным эффективным запасом воды не менее 100 м³ в самый жаркий период года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z232" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) поддерживает в исправном состоянии все водоисточники, предусмотренные для целей пожаротушения, и обеспечивает беспрепятственный и быстрый доступ пожарной техники к ним;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z233" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) на территории государственного лесного фонда устанавливает системы автоматизированного видеонаблюдения, тепловизионного контроля и дистанционного мониторинга лесных пожаров с применением спутниковых, тепловизионных и беспилотных технологий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z234" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 9. Требования к предупреждению пожаров на территории государственного лесного фонда</w:t>
-[...319 lines deleted...]
-      7) оборудует специальные площадки для забора воды пожарными автоцистернами и мотопомпами;</w:t>
+        <w:t xml:space="preserve"> Глава 10. Требования к предупреждению наводнений, паводков и затоплений</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z230" w:id="223"/>
-[...15 lines deleted...]
-      8) при необходимости углубляет водоемы и создает запруды;</w:t>
+    <w:bookmarkStart w:name="z235" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Центральные исполнительные органы в пределах своей компетенции координируют деятельность подведомственных и территориальных структур, обеспечивают методическое сопровождение, а также разрабатывают и внедряют отраслевые стандарты и регламенты по предупреждению и минимизации последствий паводков, наводнений и затоплений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z231" w:id="224"/>
-[...15 lines deleted...]
-      9) в местах с ограниченными водными ресурсами устанавливает специальные искусственные противопожарные водоемы с минимальным эффективным запасом воды не менее 100 м³ в самый жаркий период года;</w:t>
+    <w:bookmarkStart w:name="z236" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Центральные исполнительные органы организуют и поддерживают межведомственное взаимодействие с другими уполномоченными органами, местными исполнительными органами, научными учреждениями, субъектами бизнеса и международными партнерами для комплексного и скоординированного подхода к решению паводковых рисков.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z232" w:id="225"/>
-[...15 lines deleted...]
-      10) поддерживает в исправном состоянии все водоисточники, предусмотренные для целей пожаротушения, и обеспечивает беспрепятственный и быстрый доступ пожарной техники к ним;</w:t>
+    <w:bookmarkStart w:name="z237" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Уполномоченный орган в области космической деятельности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z233" w:id="226"/>
-[...15 lines deleted...]
-      11) на территории государственного лесного фонда устанавливает системы автоматизированного видеонаблюдения, тепловизионного контроля и дистанционного мониторинга лесных пожаров с применением спутниковых, тепловизионных и беспилотных технологий.</w:t>
+    <w:bookmarkStart w:name="z238" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечивает сбор, обработку и интеграцию данных дистанционного зондирования земли, включая оперативный спутниковый мониторинг паводкоопасных территорий, потенциальных зон затопления, состояния рек, водохранилищ, снежного покрова и ледовых образований. Мониторинг проводится на регулярной основе и усиливается в паводковый период для своевременного выявления изменений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z234" w:id="227"/>
+    <w:bookmarkStart w:name="z239" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) создает и поддерживает современные геоинформационные системы и платформы, позволяющие наглядно визуализировать риски, зоны возможного затопления, динамику паводковых процессов и текущую обстановку. Доступ к геоинформационным системам в режиме реального времени предоставляется уполномоченному органу, местным исполнительным органам и другим заинтересованным государственным органам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z240" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечивает цифровизацию межведомственного обмена информацией, предоставляя спутниковые и картографические данные о погодных, гидрологических и климатических условиях в удобных для интеграции форматах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z241" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Уполномоченный орган в социально-трудовой сфере:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z242" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) участвует в разработке комплексных мер социальной поддержки граждан, пострадавших в результате паводков, наводнений и затоплений. Меры включают в себя предоставление финансовой помощи, компенсаций, временного жилья, бесплатного питания и других форм поддержки, направленных на восстановление и улучшение условий жизни пострадавших;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z243" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) формирует и ежегодно обновляет поименные списки социально уязвимых категорий граждан, требующие особого внимания. Списки структурируются по населенным пунктам и районам, с выделением подгрупп в зависимости от степени социальной уязвимости. Обновленная информация предоставляется в уполномоченный орган ежегодно, не позднее 10 ноября, для планирования своевременной эвакуации и оказания помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z244" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) координирует работу социальных служб на местах, обеспечивая готовность к экстренному развертыванию временных пунктов размещения, организации питания, предоставлению одежды, психологической и медицинской поддержки для эвакуированных граждан. Особое внимание уделяется оперативному обслуживанию социально уязвимых категорий и обеспечению их первоочередной поддержки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z245" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечивает разработку и внедрение стандартов реагирования служб социальной защиты в случае чрезвычайных ситуаций водного характера. Взаимодействуя с уполномоченным органом, формирует типовые алгоритмы действий социальных работников, регламентирует сроки реагирования и порядок предоставления социальной помощи в период наводнений, паводков и затоплений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z246" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Уполномоченный орган в сфере бюджетного планирования:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z247" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) содействует планированию и финансированию мероприятий по предупреждению наводнений, паводков и затоплений, и ликвидации их последствий в рамках республиканского бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z248" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ведет учет бюджетных затрат, направленных на ликвидацию последствий паводков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z249" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) рассматривает предложения от местных исполнительных органов и уполномоченного органа по финансированию инженерных сооружений и закупке оборудования для откачки воды, автоматизированной системы мониторинга и оповещения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z250" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Уполномоченный орган в сфере архитектурной, градостроительной и строительной деятельности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z251" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) разрабатывает строительные нормы и правила по устойчивому проектированию объектов в зонах, подверженных риску наводнений, паводков и затоплений, с учетом климатических изменений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z252" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивает соблюдение градостроительной документации, а также выполнение ограничений на строительство в поймах рек, зонах с высоким уровнем грунтовых вод и иных территориях, подверженных высокому риску затоплений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z253" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечивает внедрение и применение современных технологий дренажа, ливневой канализации и водоотведения при строительстве жилых, промышленных и транспортных объектов. Разработка проектной документации включает инженерные решения для своевременного отвода поверхностных и паводковых вод;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z254" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) содействует разработке и внедрению типовых проектов дамб, водоотводных каналов, временных и стационарных защитных сооружений, максимально адаптированных к различным географическим, климатическим и гидрологическим условиям Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z255" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Уполномоченный орган в сфере охраны здоровья граждан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z256" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечивает готовность медицинских организаций и экстренных служб здравоохранения к приему пострадавших в случае наводнений, паводков и затоплений. Разрабатывает планы маршрутизации и альтернативных путей доставки экстренной медицинской помощи, в том числе с применением водного и воздушного транспорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z257" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) разрабатывает и внедряет алгоритмы санитарно-эпидемиологического контроля, включающие регулярный отбор проб питьевой воды, продуктов питания и контроль санитарного состояния временных пунктов размещения эвакуированного населения. Организует мониторинг возможных очагов инфекционных заболеваний и профилактические мероприятия для предотвращения эпидемий в пострадавших районах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z258" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) координирует закупку и размещение медикаментов, мобильных медицинских пунктов, средств дезинфекции и вакцинации для предотвращения инфекций после паводков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z259" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) организует обучение и регулярный инструктаж медицинских работников, работающих в паводкоопасных регионах, по вопросам оказания экстренной медицинской помощи, санитарно-эпидемиологических мероприятий и медицинской эвакуации населения в условиях наводнений, паводков и затоплений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z260" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Уполномоченный орган в сфере охраны общественного порядка и обеспечения общественной безопасности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z261" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечивает поддержание правопорядка на территориях, подверженных паводкам и наводнениям. Организует охрану имущества, эвакуированных жилых домов, объектов критической и социальной инфраструктуры, складов, торговых точек и других объектов, временно оставленных населением. В целях предотвращения мародерства, краж и других противоправных действий в зоне чрезвычайной ситуации организует круглосуточные патрули, блокпосты и ограничительные меры по доступу на подтопленные и эвакуированные территории;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z262" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивает безопасность дорожного движения на затопленных и подверженных размыву участках автомобильных и железных дорог, мостов и переправ. Проводит установку предупредительных и запрещающих знаков, организует сопровождение транспортных колонн, а также обеспечивает функционирование временных схем объезда и направление транспортных потоков в обход опасных участков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z263" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) участвует в эвакуационных мероприятиях, обеспечивает помощь гражданам, нуждающимся в установлении личности, особенно в случае утраты документов. Осуществляет работу с социально уязвимыми слоями населения, в том числе с иностранными гражданами, с предоставлением им при необходимости правовой и организационной поддержки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z264" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) участвует в деятельности оперативных штабов, обеспечивает постоянное взаимодействие с уполномоченным органом, местными исполнительными органами, медицинскими, коммунальными и аварийными службами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац первый пункта 57 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Уполномоченный орган в сфере информатизации и культуры:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z266" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечивает системную организацию информационно-разъяснительной работы среди населения о паводковых рисках, профилактических мероприятиях и правилах поведения при угрозе и возникновении наводнений, паводков и затоплений. Разъяснительная работа ведется на постоянной основе с использованием государственных и частных средств массовой информации, социальных сетей, мессенджеров, наружной рекламы, информационных табло, а также через местные и региональные каналы коммуникации с охватом как городских, так и сельских населенных пунктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z267" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивает включение тематики предупреждения и реагирования на чрезвычайные ситуации, а также вопросов паводковой безопасности в постоянные программы государственных телеканалов, радиостанций, информационных агентств и официальных интернет-ресурсов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z268" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) координирует работу по сохранению объектов историко-культурного наследия, расположенных в паводкоопасных зонах, обеспечивает разработку и реализацию мер по эвакуации музейных ценностей, архивных материалов, произведений искусства и других уникальных объектов. При необходимости организует информационное сопровождение мероприятий по спасению культурного наследия и освещение данных вопросов в средствах массовой информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z269" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Уполномоченный орган в сфере науки:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z270" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечивает государственную поддержку, организацию и финансирование фундаментальных и прикладных научных исследований, направленных на всестороннее изучение гидрологических и климатических факторов, влияющих на формирование, интенсивность и частоту паводков, включая оценку рисков, сценарное планирование, а также разработку эффективных моделей реагирования и профилактики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z271" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) способствует развитию современных академических программ, учебных курсов и специализированных дисциплин в области управления водными рисками, гидрологии, климатологии, прогнозирования чрезвычайных ситуаций, а также обучению кадров для государственных органов, местных исполнительных органов и организаций, вовлеченных в сферу предупреждения и ликвидации паводков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z272" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организует работу научных учреждений, исследовательских институтов и высших учебных заведений по созданию и совершенствованию математических, гидродинамических и цифровых моделей прогнозирования наводнений, паводков и затоплений, оценке уязвимости конкретных территорий и объектов, а также формированию научно обоснованных предложений по превентивным и защитным мероприятиям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z273" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) содействует заключению соглашений о научно-техническом сотрудничестве с зарубежными научно-исследовательскими организациями, специализированными международными центрами и партнерскими структурами в целях обмена передовыми технологиями, методологиями, а также получению доступа к глобальным климатическим данным и спутниковому мониторингу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z274" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) координирует работу научно-исследовательских и опытно-конструкторских работ, выполняемых казахстанскими вузами и научными организациями, направленных на разработку и адаптацию для условий Республики Казахстан новых технологий и конструкций защитных дамб, фильтрационных и дренажных систем, насосных станций, мобильных барьеров и других инженерных решений для эффективной защиты от паводков.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z275" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Уполномоченный орган в сфере использования и охраны водного фонда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z276" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организует регулярные технические осмотры, диагностику и паспортизацию всех гидротехнических сооружений, включая дамбы, плотины, шлюзы, водохранилища и каналы, с обязательной оценкой их готовности к пропуску паводковых вод, технической исправности и устойчивости к экстремальным нагрузкам. Осмотры проводятся по утвержденным графикам, с фиксацией выявленных дефектов и принятием мер по их устранению;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z277" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивает своевременное проведение капитальных и текущих ремонтов гидротехнических сооружений, приоритетно в регионах с повышенным риском наводнений, паводков и затоплений, с целью предотвращения аварий и разрушений, которые могут привести к чрезвычайным ситуациям и угрозе жизни населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z278" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ведет единый государственный реестр и организует детализированное картографирование всех водохозяйственных объектов на территории Республики Казахстан, с указанием их технического состояния, пропускной способности, истории ремонтов, режимов эксплуатации и потенциальных аварийных рисков, что позволяет обеспечить централизированный учет и контроль;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z279" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) разрабатывает, внедряет и сопровождает автоматизированные системы управления и регулирования режимов сброса воды из водохранилищ и плотин, с учетом погодных и гидрологических прогнозов, с целью минимизации рисков неконтролируемых наводнений, паводков и затоплений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z280" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) координирует межгосударственное сотрудничество с уполномоченными органами соседних стран по вопросам оперативного обмена гидрологическими данными, уровнями воды, режимами сброса и управления трансграничными водотоками для предупреждения чрезвычайных ситуаций и оптимального регулирования стока;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z281" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обеспечивает соблюдение водоохранных зон и установленных ограничений на ведение хозяйственной деятельности на прибрежных и затопляемых территориях в целях предотвращения эрозии берегов, засорения водных объектов и снижения их пропускной способности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z282" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) выстраивает постоянное взаимодействие с местными исполнительными органами и уполномоченным органом для совместного реагирования в случае угроз аварий на гидротехнических сооружениях, а также обеспечивает оперативное информирование о повышенных сбросах и возникших рисках;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z283" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) разрабатывает и реализует комплекс мероприятий по восстановлению естественной водопроницаемости земель и пропускной способности водных объектов, включая проектирование дренажных систем, биоинженерные решения по укреплению берегов и предотвращению застойных зон;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z284" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) участвует в прогнозировании возможных последствий изменения климата на водный режим рек, приточность и характер паводков, с последующим учетом этих факторов в государственных программах регулирования водных ресурсов и модернизации водохозяйственной инфраструктуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z285" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) ведет цифровой кадастр водных объектов и всех инженерных сооружений, расположенных в паводкоопасных зонах, с указанием их характеристик, технического состояния, степени риска при наводнениях, паводках, затоплениях и их влияния на прилегающие территории и населенные пункты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z286" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) ежегодно разрабатывает и актуализирует планы водного регулирования с учетом прогнозируемых объемов приточности, режимов накопления и сброса воды, при этом осуществляет тесное взаимодействие с местными исполнительными органами для оперативного управления сбросами и согласования решений, направленных на предотвращение подтоплений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z287" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) обеспечивает разработку и реализацию государственных программ по реконструкции, модернизации и приведению в надлежащее состояние гидротехнических сооружений, в том числе объектов, находящихся в критическом или предаварийном состоянии, с учетом современных требований обеспечения безопасности и устойчивости.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z288" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Уполномоченный орган в сфере метеорологического и гидрологического мониторинга:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z289" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечивает устойчивое функционирование, техническое обслуживание и развитие национальной гидрометеорологической сети наблюдений, включающей стационарные и автоматизированные посты мониторинга уровней воды, осадков, температуры, снегозапасов и других гидрометеорологических параметров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z290" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) организует круглосуточный режим гидрометеорологического мониторинга с проведением раннего оповещения о потенциальных рисках возникновения наводнений, паводков и затоплений, ливневых осадков, интенсивного снеготаяния, ледовых заторов, резких изменений уровня воды и иных гидрологических угроз. Информация о выявленных рисках в экстренном порядке передается в уполномоченный орган, местные исполнительные органы и иные заинтересованные организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z291" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечивает разработку и предоставление краткосрочных и долгосрочных гидрологических прогнозов, которые служат основой для планирования предупредительных и защитных мероприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z292" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) долгосрочные гидрологические прогнозы разрабатываются на месяц вперед в паводкоопасный период, начиная с февраля по май, и направляются в уполномоченный орган, местные исполнительные органы и другие заинтересованные органы не позднее 5-го числа каждого месяца;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z293" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) краткосрочные гидрологические прогнозы разрабатываются с повышенной частотой, не реже одного раза в неделю с марта по май, и предоставляются в уполномоченный орган, местные исполнительные органы и иные заинтересованные структуры для регулярного обновления информации о текущей паводковой обстановке и возможных рисках;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z294" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) проводит научно-исследовательские работы по изучению влияния климатических изменений на характер, интенсивность и частоту паводковых процессов, в том числе моделирует сценарии развития экстремальных гидрометеорологических явлений в контексте глобального и регионального потепления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 7) предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) в рамках своих полномочий координирует создание, развитие и актуализацию климатических моделей и сценариев, применяемых для оценки гидрологических рисков, а также их интеграцию в государственные информационные системы прогнозирования и предупреждения чрезвычайных ситуаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z296" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) участвует в формировании и поддержании баз данных по историческим паводкам, затоплениям и другим гидрологическим чрезвычайным ситуациям, включая детализированное картографирование зон риска, протоколирование последствий, ущерба и особенностей паводковых сценариев прошлых лет для последующего анализа и планирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z297" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) с учетом региональной специфики обеспечивает установку, своевременное обновление и надлежащее техническое обслуживание дополнительных автоматических постов в наиболее уязвимых паводкоопасных зонах, включая горные районы, поймы рек и низменности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z298" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) организует и поддерживает систему спутникового мониторинга ледовой обстановки, снегозапасов, динамики водных объектов и водосбросов, а также участвует в международных и региональных программах по обмену спутниковыми данными и совместному мониторингу трансграничных водных объектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z299" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) в целях повышения качества прогнозирования проводит междисциплинарные научные исследования в сотрудничестве с профильными научными и образовательными учреждениями, а также международными организациями в области моделирования наводнений, гидрологических сценариев и оценки изменений водного режима;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z300" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) формирует, пополняет и актуализирует национальные банки данных об опасных природных явлениях, включая экстремальные паводки, аномальные осадки, ледовые заторы и другие гидрологические события, что позволяет формировать долгосрочные прогнозы и вырабатывать государственную политику в сфере минимизации последствий чрезвычайных ситуаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z301" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) организует подготовку, переподготовку и повышение квалификации специалистов в области гидрологии, климатологии, метеорологии, прогнозирования паводков и гидрологических чрезвычайных ситуаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z302" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) обеспечивает публичное и своевременное информирование населения о текущей гидрометеорологической обстановке, прогнозах, возможных угрозах и правилах поведения при паводках через ведомственные интернет-ресурсы, мобильные приложения, социальные сети и другие каналы связи, обеспечивая доступность информации для всех категорий граждан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z303" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) проводит регулярную переоценку ранее установленных зон паводковых рисков с учетом новых климатических тенденций, изменений в градостроительной политике, плотности застройки, природных и антропогенных изменений, влияющих на водный режим и характер паводков.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z304" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Уполномоченный орган в сфере агропромышленного комплекса:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z305" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечивает проведение регулярной и полной инвентаризации оросительных, дренажных и мелиоративных систем, находящихся в ведении сельскохозяйственных предприятий, фермерских хозяйств и коммунальных служб, с особым акцентом на территории, подверженные риску паводков, подтоплений и размывов. По результатам инвентаризации формирует актуальные базы данных с указанием технического состояния объектов и потребностей в ремонте, реконструкции или строительстве новых элементов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z306" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) совместно с уполномоченными органами в сферах гражданской защиты, использования и охраны водного фонда, а также с местными исполнительными органами разрабатывает детализированные региональные планы защиты сельскохозяйственных угодий от паводков и наводнений. В данных планах указываются уязвимые сельскохозяйственные территории, ответственные органы и организации, перечень предупредительных мероприятий, сроки их выполнения и объемы требуемого финансирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z307" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечивает организацию строительства, реконструкции и содержания системы водоотводных каналов, буферных зон, временных водохранилищ, распределительных бассейнов и других элементов, предназначенных для безопасного отвода и накопления паводковых вод на территории сельскохозяйственных районов. Данные мероприятия должны учитывать специфику рельефа, водных объектов и существующих ирригационных сетей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z308" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществляет координацию действий акиматов, фермерских и аграрных хозяйств по своевременной организации строительства временных защитных сооружений, включая земляные валы, насыпи, траншеи, отводные канавы и другие противоразмывные и противопаводковые меры для временной защиты сельхозугодий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z309" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) проводит систематический анализ последствий паводков и наводнений для сельскохозяйственного сектора, включая оценку ущерба для растениеводства, животноводства, ирригационных систем и почвенного слоя. Результаты анализа используются для подготовки прогнозных материалов, корректировки государственных программ аграрного сектора и планирования восстановительных мероприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z310" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) внедряет в практику фермерских и аграрных хозяйств современные агротехнологии устойчивого и безопасного землепользования, направленные на снижение рисков эрозии, размыва, деградации почв, а также на формирование устойчивых к паводковым водам агроландшафтов. В паводкоопасных регионах особое внимание уделяется агролесомелиорации, применению многолетних трав, технологии глубокого рыхления и созданию защитных зеленых полос.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z311" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Уполномоченный орган в сфере электроэнергетики:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z312" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечивает организацию безопасной и устойчивой эксплуатации гидроэлектростанций, в том числе малых гидроэлектростанций, с обязательным учетом сценариев экстремальных паводков, наводнений и возможных аварийных сбросов воды. При проектировании, эксплуатации и реконструкции гидроэнергетических объектов применяются инженерные решения и технологические режимы, направленные на снижение рисков затопления прилегающих территорий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z313" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) совместно с уполномоченными органами в сферах гражданской защиты, использования и охраны водного фонда разрабатывает, актуализирует и поддерживает в постоянной готовности аварийные планы действий и схемы экстренного управления сбросами воды на гидротехнических сооружениях, относящихся к стратегическим и особо опасным объектам. В указанных планах прорабатывает сценарии взаимодействия всех задействованных служб, порядок информирования и алгоритм эвакуации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z314" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организует проведение ежегодных учебно-тренировочных мероприятий на объектах электроэнергетики и теплоэнергетики, расположенных в зонах возможного затопления и паводковой угрозы, с отработкой сценариев по внезапному подъему уровня воды, эвакуации персонала, переводу оборудования в безопасный режим и ликвидации возможных последствий. В данные учения привлекаются представители территориальных органов уполномоченного органа и других заинтересованных организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z315" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечивает устойчивое и приоритетное энергоснабжение объектов критической инфраструктуры, таких как насосные станции, системы связи, мосты, больницы, пунктов временного размещения населения и других жизненно важных объектов, находящихся в зонах паводковой опасности. Для этого предусматриваются резервные источники питания, схемы оперативного переключения, наличие мобильных энергетических установок и постоянный мониторинг за готовностью аварийных бригад.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z316" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Уполномоченный орган в сфере транспорта:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z317" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечивает разработку, актуализацию и практическую реализацию отраслевых правил проектирования, реконструкции и эксплуатации объектов транспортной инфраструктуры с учетом рисков наводнений, паводков и затоплений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z318" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ежегодно организует предпаводковое обследование участков автомобильных и железных дорог, подверженных паводкам, с применением современных технологий дистанционного зондирования земли, включая беспилотные летательные аппараты, спутниковые снимки и геоинформационные системы. Результаты обследований являются основанием для принятия оперативных мер по устранению выявленных угроз и разработки долгосрочных планов по модернизации транспортной сети;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z319" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечивает проведение расчетов и перепроверку пропускной способности всех водопропускных труб, мостов и дренажных систем с учетом прогнозируемых экстремальных осадков, сценариев интенсивных паводков и современных данных о влиянии климатических изменений на объемы и скорость стока;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z320" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) разрабатывает и внедряет типовые проектные решения по подъему дорожного полотна автомобильных и железнодорожных путей на низменных, пойменных и других участках, где в течении нескольких лет наблюдаются регулярные переливы воды, размывы и нарушения устойчивости транспортных конструкций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z321" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) участвует в межведомственном согласовании с территориальными органами уполномоченного органа, охраны общественного порядка, местными исполнительными органами схем объезда, резервных маршрутов, а также формирует альтернативные транспортно-логистические коридоры, которые вводятся в действие при перекрытии основных дорог и мостов в паводковый период;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z322" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) осуществляет регулярный мониторинг технического состояния мостовых сооружений, водопропускных труб и других инженерных объектов на предмет признаков подмыва, эрозии оснований, образования трещин и сдвигов конструкций, уделяя особое внимание регионам с повышенной паводковой опасностью и высоким уровнем весеннего стока;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z323" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) обеспечивает организацию работ по своевременной расчистке мостов, водопропускных труб, водоотводных каналов, ливневых и дренажных систем, арыков вдоль автомобильных и железных дорог, с завершением данных мероприятий до наступления паводкового периода;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z324" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) проводит комплексную переоценку зон риска разрушения дорог и мостов на основе детального анализа статистики предыдущих паводков и чрезвычайных ситуаций, с внесением актуализированных данных и выводов в государственные и отраслевые программы развития и модернизации транспортной инфраструктуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z325" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) организует создание и оснащение мобильных аварийно-ремонтных бригад, укомплектованных специализированной техникой, строительными материалами и инструментами для проведения экстренных работ по восстановлению разрушенных или поврежденных участков дорог и мостов в период паводков и наводнений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z326" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) ведет учет всех зарегистрированных случаев размывов, разрушений и аварийных ситуаций, произошедших на объектах транспортной инфраструктуры в результате паводков, с формированием аналитической базы для дальнейшего планирования мероприятий по снижению рисков возникновения чрезвычайных ситуаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z327" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) организует обучение и повышение квалификации сотрудников дорожных и транспортных служб, а также подрядных организаций, в части планирования, организации и выполнения мероприятий по предупреждению и ликвидации последствий наводнений, паводков и затоплений, включая проведение практических учений, тренировок и семинаров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z328" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Местные исполнительные органы паводкоопасных регионов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z329" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечивают разработку, утверждение и регулярное обновление комплексных планов предупреждения и ликвидации паводков, наводнений и затоплений на уровне области, города, района и села;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z330" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проводят детальное категорирование территорий по степени паводковой опасности, с указанием конкретных населенных пунктов, объектов социальной, транспортной и энергетической инфраструктуры, автомобильных дорог, железнодорожных путей и коммуникаций, находящихся в зонах риска подтопления. Категорирование проводится на основе исторических данных, гидрологических расчетов и инструментальных обследований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z331" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организуют постоянный мониторинг паводковой обстановки на местах с использованием автоматизированных и визуальных методов наблюдения. Обеспечивает стабильное взаимодействие с территориальными органами уполномоченного органа, уполномоченным органом в сфере метеорологического и гидрологического мониторинга, органами охраны общественного порядка, службами коммунального хозяйства, а также другими заинтересованными органами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z332" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) назначают должностных лиц, ответственных за координацию всех мероприятий по защите от паводков на административной территории и за оперативное взаимодействие с территориальными органами уполномоченного органа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z333" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обеспечивают планомерную и регулярную очистку, капитальный ремонт и модернизацию систем водоотведения, дренажа и ливневой канализации на территории населенных пунктов, уделяя приоритетное внимание паводкоопасным зонам, а также участкам с хроническим подтоплением;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z334" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обеспечивают строительство, восстановление и надлежащее техническое содержание защитных сооружений, включая дамбы, плотины, водоотводные каналы, насосные станции и укрепленные берегоукрепительные конструкции, с обязательной подготовкой проектно-сметной документации и прохождением соответствующих экспертиз;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z335" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) обеспечивают работу по очистке мостов, труб, водоотводных каналов, водопропускных сооружений, ливневок и арыков вдоль транспортных магистралей до начала паводкового периода на автомобильных дорогах областного, районного и местного значения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z336" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) привлекают научно-исследовательские институты, специализированные проектные организации и экспертов для оценки гидрологических и геоморфологических рисков, а также для разработки обоснованных технических решений и инженерных мероприятий по повышению паводковой безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z337" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) совместно с территориальными органами уполномоченного органа разрабатывают и отрабатывают планы эвакуации населения из потенциально опасных зон, с проработкой маршрутов эвакуации, схем временного размещения, составлением списков ответственных лиц, выделением транспорта и материально-технических ресурсов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z338" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) обеспечивают составление, ведение и ежегодное обновление поименных списков социально уязвимых слоев населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z339" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) проводят полную инвентаризацию объектов социальной, коммунальной и критической инфраструктуры, расположенных в зонах потенциального паводка и затопления, с последующим принятием организационно-технических мер по их защите;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z340" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) обеспечивают создание и поддержание в постоянной готовности аварийных резервов, включая мешки с песком, передвижные насосные станции, генераторы, палатки, питьевую воду, горюче-смазочные материалы, строительные инструменты и иное аварийно-спасательное имущество, необходимое для реагирования на паводковую угрозу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z341" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) организуют регулярное и оперативное информирование населения о текущей паводковой обстановке, прогнозах, уровне воды, мерах безопасности, планируемых эвакуационных мероприятиях, а также о контактах экстренных служб и адресах пунктов сбора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z342" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) обеспечивают доступность официальной информации по паводковой безопасности для всех категорий граждан, с публикацией материалов на государственном и русском языках, а также с учетом потребностей лиц с ограниченными возможностями, включая адаптированные форматы информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z343" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) разрабатывают, утверждают и закладывают в соответствующие бюджетные программы годовое и долгосрочное финансирование мероприятий по предупреждению и ликвидации последствий паводков, с обязательной детализацией объемов, источников финансирования и ответственных исполнителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z344" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) внедряют систему регулярного мониторинга, учета и контроля выполнения мероприятий по паводковой безопасности на уровне областей, городов, районов и сел, включая проверку исполнения мероприятий подведомственными организациями, коммунальными службами и подрядными организациями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z345" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) принимают организационно-технические и финансовые меры по переносу, перепрофилированию или переоборудованию объектов, находящихся в зонах регулярного подтопления, с возможностью предоставления альтернативных площадок для строительства или переселения жителей, подвергающихся повторной угрозе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z346" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) обеспечивают техническую безопасность водохозяйственных и гидротехнических сооружений коммунальной собственности, расположенных на подведомственных территориях, с регулярной проверкой их технического состояния, выполнением планов ремонтов и надлежащим содержанием;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z347" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) организуют эффективное управление водохозяйственными и гидротехническими сооружениями, находящимися в коммунальной собственности, включая установление ответственных организаций, мониторинг технической эксплуатации, своевременное обслуживание и обеспечение безопасности эксплуатации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z348" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) обеспечивают ведение учета водохозяйственных и гидротехнических сооружений, находящихся в коммунальной собственности, а также формируют и ведут реестр бесхозяйных водохозяйственных объектов, расположенных на подведомственных территориях, с последующей передачей в управление или консервацией;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z349" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) организуют и обеспечивают проведение работ по санации, очистке и экологическому восстановлению поверхностных водных объектов, включая пруды, реки, арыки и каналы, для повышения их пропускной способности и снижения риска паводковых явлений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z350" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Строительство дамб, водоотводных каналов и иных инженерных защитных сооружений осуществляется исключительно на основании утвержденной в установленном порядке проектно-сметной документации, с прохождением государственной экспертизы. Разрабатываемая проектно-сметная документация учитывает инженерные изыскания, климатические, гидрологические, геологические и сейсмические особенности соответствующего региона, а также сценарные риски возможных чрезвычайных ситуаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z351" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 10. Требования к предупреждению наводнений, паводков и затоплений</w:t>
-[...2199 lines deleted...]
-      16) внедряют систему регулярного мониторинга, учета и контроля выполнения мероприятий по паводковой безопасности на уровне областей, городов, районов и сел, включая проверку исполнения мероприятий подведомственными организациями, коммунальными службами и подрядными организациями;</w:t>
+        <w:t xml:space="preserve"> Глава 11. Требования к предупреждению селей</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z345" w:id="338"/>
-[...15 lines deleted...]
-      17) принимают организационно-технические и финансовые меры по переносу, перепрофилированию или переоборудованию объектов, находящихся в зонах регулярного подтопления, с возможностью предоставления альтернативных площадок для строительства или переселения жителей, подвергающихся повторной угрозе;</w:t>
+    <w:bookmarkStart w:name="z352" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Местные исполнительные органы селеопасных регионов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z346" w:id="339"/>
-[...15 lines deleted...]
-      18) обеспечивают техническую безопасность водохозяйственных и гидротехнических сооружений коммунальной собственности, расположенных на подведомственных территориях, с регулярной проверкой их технического состояния, выполнением планов ремонтов и надлежащим содержанием;</w:t>
+    <w:bookmarkStart w:name="z353" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организуют комплекс мероприятий по защите населения, объектов социальной и производственной инфраструктуры, а также критически важных объектов от воздействия селевых потоков, с учетом природных и климатических особенностей территории, на основании инженерных изысканий и оценки риска;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z347" w:id="340"/>
-[...15 lines deleted...]
-      19) организуют эффективное управление водохозяйственными и гидротехническими сооружениями, находящимися в коммунальной собственности, включая установление ответственных организаций, мониторинг технической эксплуатации, своевременное обслуживание и обеспечение безопасности эксплуатации;</w:t>
+    <w:bookmarkStart w:name="z354" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) разрабатывают и утверждают в установленном порядке совместно с территориальными органами уполномоченного органа региональные планы по обеспечению безопасности населения в селеопасный период, обеспечивая их ежегодную актуализацию по результатам мониторинга и анализа природных процессов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z348" w:id="341"/>
-[...15 lines deleted...]
-      20) обеспечивают ведение учета водохозяйственных и гидротехнических сооружений, находящихся в коммунальной собственности, а также формируют и ведут реестр бесхозяйных водохозяйственных объектов, расположенных на подведомственных территориях, с последующей передачей в управление или консервацией;</w:t>
+    <w:bookmarkStart w:name="z355" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) формируют перечень объектов, подлежащих приоритетной защите от селевых потоков, включая жилые дома, школы, больницы, объекты транспортной и инженерной инфраструктуры, с обновлением перечня не реже одного раза в год или по мере изменения застройки и ландшафта территории;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z349" w:id="342"/>
-[...15 lines deleted...]
-      21) организуют и обеспечивают проведение работ по санации, очистке и экологическому восстановлению поверхностных водных объектов, включая пруды, реки, арыки и каналы, для повышения их пропускной способности и снижения риска паводковых явлений.</w:t>
+    <w:bookmarkStart w:name="z356" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) за счет средств местного бюджета обеспечивают установку, бесперебойную эксплуатацию, регулярное обслуживание и своевременную замену локальных автоматизированных систем мониторинга на селеопасных участках, включающих датчики осадков, уровнемеры, температурные датчики и иные технические средства раннего обнаружения потенциальной угрозы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z350" w:id="343"/>
-[...15 lines deleted...]
-      65. Строительство дамб, водоотводных каналов и иных инженерных защитных сооружений осуществляется исключительно на основании утвержденной в установленном порядке проектно-сметной документации, с прохождением государственной экспертизы. Разрабатываемая проектно-сметная документация учитывает инженерные изыскания, климатические, гидрологические, геологические и сейсмические особенности соответствующего региона, а также сценарные риски возможных чрезвычайных ситуаций.</w:t>
+    <w:bookmarkStart w:name="z357" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) организуют привлечение научно-исследовательских, проектных и инженерных организаций для проведения обследования склонов, селевых ложбин, моренных и подпрудных озер, с целью своевременного выявления факторов нестабильности, склонных к срывам и формированию селевых потоков;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z351" w:id="344"/>
+    <w:bookmarkStart w:name="z358" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обеспечивают систематическую расчистку русел малых рек, арыков, водоотводных каналов и других водопропускных сооружений, в том числе на территории населенных пунктов, от наносов, древесно-кустарниковой растительности, мусора и иных препятствий, ограничивающих пропускную способность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z359" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) организуют и проводят работы по берегоукреплению, строительству подпорных стен, армированию склонов, укреплению откосов, устройству дренажных систем, с применением современных инженерных технологий для снижения риска обрушений, эрозии и смывов на селеопасных участках;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z360" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) обеспечивают строительство, своевременное техническое обслуживание, текущий и капитальный ремонт противоселевых сооружений, таких как задерживающие и направляющие дамбы, противоселевые ограждения, галереи, селезадерживающие бассейны и лотки, с учетом утвержденных проектных решений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z361" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) содействуют проектированию и реконструкции капитальных сооружений – мостов, дорог, каналов, инженерных коммуникаций, расположенных в селеопасных зонах, с приведением их конструкций в соответствие с селестойкими стандартами и нормами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z362" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) обеспечивают установку, эксплуатацию и надлежащее техническое состояние систем оповещения населения о селевых угрозах, включая громкоговорящие устройства, сирены и иные технические средства, с проведением регулярных проверок их работоспособности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z363" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) организуют и координируют своевременную эвакуацию населения из селеопасных территорий при поступлении сигнала об угрозе, обеспечивают подготовку мест временного размещения, транспортных маршрутов и участие служб экстренного реагирования в эвакуационных мероприятиях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z364" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) осуществляют реализацию лесомелиоративных мероприятий на склонах и в бассейнах селевых потоков, включая высадку противоэрозионных пород деревьев и кустарников, обустройство лесных полос, для укрепления почвы, снижения поверхностного стока и задержания обильных осадков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z365" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) обеспечивают соблюдение строительных норм и правил в части градостроительной деятельности в селеопасных районах, предотвращают случаи самовольного строительства в потенциальных зонах воздействия селевых потоков и принимают меры по демонтажу незаконных объектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z366" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) организуют разработку и регулярную актуализацию карт угроз селевых потоков с учетом новых данных гидрологических, геологических и метеорологических наблюдений, а также изменений в планировке и застройке территорий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 15) предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) обеспечивают постоянное информирование населения, проживающего в селеопасных районах, о потенциальных рисках, правилах безопасности, порядке эвакуации, правильных действиях в случае угрозы или наступления селевого потока, с использованием доступных и понятных информационных каналов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z368" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Уполномоченный орган в сфере метеорологического и гидрологического мониторинга:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z369" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проводит всестороннюю экологическую оценку влияния проектируемых, строящихся и эксплуатируемых противоселевых сооружений и инженерных решений на состояние водных объектов, включая малые реки, моренные озера и другие элементы водных экосистем, с последующим представлением заключений и рекомендаций для минимизации негативного воздействия на окружающую среду;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z370" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) организует и координирует проведение научных и прикладных исследований, направленных на изучение климатических, метеорологических и гидрологических факторов, влияющих на частоту, интенсивность и вероятность формирования селевых потоков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z371" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечивает постоянное наблюдение за состоянием склонов, включая процессы деградации почв, развитие водной и ветровой эрозии, наличие оползневых и осыпных процессов, изменение растительного покрова, с целью своевременного выявления факторов, повышающих вероятность формирования селевых потоков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z372" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ежегодно проводит оценку антропогенной нагрузки на горные экосистемы, в том числе влияния хозяйственной, строительной, транспортной и туристической деятельности на устойчивость склонов, водных объектов и ледниковых систем, с разработкой рекомендаций по снижению воздействия на природные комплексы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z373" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обеспечивает разработку и реализацию мероприятий по снижению антропогенного воздействия на горные экосистемы, включая проекты по ограничению хозяйственной деятельности в уязвимых зонах, внедрение природоохранных технологий, восстановление растительного покрова и профилактику эрозионных процессов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z374" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) своевременно направляет в уполномоченный орган и другие заинтересованные государственные органы аналитические отчеты, результаты научных и прикладных исследований по вопросам изменения климата, деградации ледников и влияния этих процессов на частоту и масштаб селевых потоков, для использования в целях планирования и принятия решений по снижению рисков чрезвычайных ситуаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z375" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Уполномоченный орган в сфере использования и охраны водного фонда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z376" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) совместно с уполномоченным органом в сфере архитектурной, градостроительной и строительной деятельности разрабатывает и актуализирует нормативы, строительные стандарты и технические требования по проектированию, эксплуатации, реконструкции и техническому обслуживанию гидротехнических сооружений с учетом селевых рисков, гидрологических особенностей горных районов и необходимости повышения устойчивости сооружений к комбинированным воздействиям паводков, селей и оползней;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z377" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) организует и проводит полную инвентаризацию существующих гидротехнических сооружений, включая дамбы, водозаборные узлы, оросительные системы, каналы и плотины, подверженных риску селевых повреждений, с оценкой технического состояния, уровня защитных характеристик и необходимости проведения ремонтно-восстановительных мероприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z378" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в координации с уполномоченным органом участвует в разработке и проведении регулярного моделирования возможных сценариев комбинированного воздействия паводковых и селевых потоков на гидротехнические сооружения, объекты водного хозяйства и населенные пункты с целью выработки эффективных мер реагирования и профилактики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z379" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечивает разработку и реализацию мероприятий по защите ирригационных сетей, оросительных каналов, объектов водоснабжения и водоподачи, расположенных в селеопасных районах, с применением инженерных решений, повышающих устойчивость к селевым воздействиям и предотвращающих повреждение и выход систем из строя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z380" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ведет постоянный мониторинг, учет и контроль водного режима, объемов водозаборов, изменения уровня воды и состояния гидрологических объектов в горных районах с высоким риском возникновения селевых потоков, с регулярным предоставлением данных в уполномоченный орган для принятия своевременных управленческих решений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z381" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. Уполномоченный орган в сфере транспорта:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z382" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при проектировании, строительстве, реконструкции и капитальном ремонте автомобильных и железных дорог в селеопасных регионах в обязательном порядке учитывает потенциальные селевые угрозы, результаты гидрологических исследований, данные по интенсивности осадков, геологическим особенностям рельефа, а также применяет инженерные решения, повышающие устойчивость транспортных объектов к возможным селевым воздействиям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z383" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) организует ежегодную инвентаризацию и техническое обследование участков транспортной сети, расположенных в селеопасных районах, с обязательной оценкой степени риска, технического состояния защитных сооружений, а также выработкой предложений по усилению, реконструкции или строительству новых элементов инженерной защиты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z384" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечивает строительство и регулярное содержание инженерных защитных сооружений на селеопасных участках транспортной сети, включая дамбы, отводные каналы, подпорные стены, противоселевые барьеры и укрепление откосов, с проведением периодического контроля технического состояния и своевременного выполнения ремонтных работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z385" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) совместно с местными исполнительными органами разрабатывает, актуализирует и внедряет мобильные схемы объезда, логистические маршруты и планы перенаправления транспортных потоков на случай блокировки участков дорог в результате селевых потоков, с обеспечением готовности дорожных и коммунальных служб к оперативному реагированию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z386" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) в сотрудничестве с уполномоченным органом участвует в разработке районных и региональных карт селевых рисков, с нанесением на них участков транспортной инфраструктуры, подверженных потенциальным селевым ударам, с целью учета этих данных при планировании дорожного строительства и проведении аварийно-восстановительных работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z387" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) разрабатывает и утверждает инструктивные и методические материалы, регламенты и стандарты действий при перекрытии дорог, селевых повреждениях, проведении аварийно-спасательных и восстановительных работ на транспортной инфраструктуре, а также организует обучение профильных служб и специалистов порядку реагирования в чрезвычайных ситуациях, связанных с селевыми потоками.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z388" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. Уполномоченный орган в сфере архитектурной, градостроительной и строительной деятельности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z389" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) разрабатывает и утверждает строительные нормы, регулирующие:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z390" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проектирование и устройство селезащитных дамб, бассейнов-отстойников, ловушек и направляющих сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z391" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      расчетные параметры для гидродинамической нагрузки, скорости и состава селевых потоков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z392" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устойчивость объектов транспортной и коммунальной инфраструктуры на селеопасных участках;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z393" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) устанавливает специальные нормативы и требования по размещению жилых, общественных и производственных зданий вне границ селеопасных зон, определенных картами риска.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z394" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 11. Требования к предупреждению селей</w:t>
-[...699 lines deleted...]
-      5) в сотрудничестве с уполномоченным органом участвует в разработке районных и региональных карт селевых рисков, с нанесением на них участков транспортной инфраструктуры, подверженных потенциальным селевым ударам, с целью учета этих данных при планировании дорожного строительства и проведении аварийно-восстановительных работ;</w:t>
+        <w:t xml:space="preserve"> Глава 12. Требования к предупреждению оползней и обвалов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z387" w:id="380"/>
-[...15 lines deleted...]
-      6) разрабатывает и утверждает инструктивные и методические материалы, регламенты и стандарты действий при перекрытии дорог, селевых повреждениях, проведении аварийно-спасательных и восстановительных работ на транспортной инфраструктуре, а также организует обучение профильных служб и специалистов порядку реагирования в чрезвычайных ситуациях, связанных с селевыми потоками.</w:t>
+    <w:bookmarkStart w:name="z395" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71. Местные исполнительные органы регионов, подверженных оползням и обвалам:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z388" w:id="381"/>
-[...15 lines deleted...]
-      70. Уполномоченный орган в сфере архитектурной, градостроительной и строительной деятельности:</w:t>
+    <w:bookmarkStart w:name="z396" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) разрабатывают и реализуют региональные планы предупреждения чрезвычайных ситуаций, связанных с оползнями и обвалами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z389" w:id="382"/>
-[...15 lines deleted...]
-      1) разрабатывает и утверждает строительные нормы, регулирующие:</w:t>
+    <w:bookmarkStart w:name="z397" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивают развитие лесозащитных насаждений на склонах, подверженных оползням, с приоритетом посадки кустарников и деревьев с глубокими и разветвленными корневыми системами, способствующими укреплению почвы. Проводят работы по террасированию склонов, устройству подпорных стенок, дренажных канав и других инженерных решений для снижения водонасыщенности грунтов и стабилизации склонов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z390" w:id="383"/>
-[...15 lines deleted...]
-      проектирование и устройство селезащитных дамб, бассейнов-отстойников, ловушек и направляющих сооружений;</w:t>
+    <w:bookmarkStart w:name="z398" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организуют комплексные информационно-разъяснительные мероприятия для населения, проживающего в оползнеопасных зонах, включая обучение правилам безопасного поведения при возникновении чрезвычайных ситуаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z391" w:id="384"/>
-[...15 lines deleted...]
-      расчетные параметры для гидродинамической нагрузки, скорости и состава селевых потоков;</w:t>
+    <w:bookmarkStart w:name="z399" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) создают и регулярно обновляют цифровые модели рельефа и геоинформационные базы, содержащие данные о рельефе, почвах, уровнях грунтовых вод и осадках;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z392" w:id="385"/>
-[...15 lines deleted...]
-      устойчивость объектов транспортной и коммунальной инфраструктуры на селеопасных участках;</w:t>
+    <w:bookmarkStart w:name="z400" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обеспечивают готовность коммунальных и дорожных служб к проведению аварийно-восстановительных работ в случае оползней или обвалов. Формируют оперативные бригады, обеспечивают резервы строительных материалов, тяжелой техники и оборудования, необходимых для срочной расчистки, укрепления и восстановления разрушенных участков.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z393" w:id="386"/>
-[...15 lines deleted...]
-      2) устанавливает специальные нормативы и требования по размещению жилых, общественных и производственных зданий вне границ селеопасных зон, определенных картами риска.</w:t>
+    <w:bookmarkStart w:name="z401" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72. Уполномоченный орган в сфере охраны общественного порядка и обеспечения общественной безопасности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z394" w:id="387"/>
+    <w:bookmarkStart w:name="z402" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организует и обеспечивает оперативную эвакуацию населения из зон, подверженных угрозе оползней и обвалов, совместно с уполномоченным органом и местными исполнительными органами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z403" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивает охрану общественного порядка в районах, пострадавших от оползней или находящихся под угрозой, включая недопущение мародерства, охрану объектов жизнеобеспечения и временного расселения, ограничение доступа в опасные зоны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z404" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организует меры по ограничению и перенаправлению транспортных и пешеходных потоков в зоне чрезвычайных ситуаций, включая установку блокпостов, объезд опасных участков и сопровождение эвакуируемых групп;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z405" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) формирует и поддерживает в готовности оперативные группы полиции для немедленного реагирования на чрезвычайные ситуации, вызванные оползнями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z406" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) участвует в межведомственных учениях и штабных тренировках, отрабатывая сценарии массовой эвакуации и поддержания порядка в условиях чрезвычайных ситуаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z407" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73. Уполномоченный орган в сфере охраны окружающей среды разрабатывает рекомендации для местных исполнительных органов и природопользователей по охране растительного покрова и предотвращению деградации склонов, включая запрет рубки леса и кустарников в особо уязвимых зонах и меры по восстановлению растительности на оползневых участках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z408" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. Уполномоченный орган в сфере агропромышленного комплекса:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z409" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществляет идентификацию сельскохозяйственных угодий, расположенных в зонах повышенного риска оползней и обвалов, включая:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z410" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пастбища, сенокосы, пашни и виноградники;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z411" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мелиоративные и ирригационные системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z412" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      животноводческие объекты и склады сельскохозяйственной продукции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z413" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Данные предоставляются в уполномоченный орган и местным исполнительным органам для включения в карты оползнеопасных зон;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z414" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) разрабатывает и внедряет меры по защите сельхозугодий и сельскохозяйственной инфраструктуры от оползневых процессов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z415" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) формирует и ведет реестр сельскохозяйственных предприятий, пострадавших от оползней и обвалов, с детализацией типа убытков (гибель скота, утрата урожая, повреждение инфраструктуры);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z416" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) участвует в научных исследованиях по устойчивому землепользованию в горных районах, с целью выработки рекомендаций по адаптации сельского хозяйства к оползневым рискам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z417" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75. Уполномоченный орган в сфере архитектурной, градостроительной и строительной деятельности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z418" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) разрабатывает, утверждает и периодически актуализирует государственные строительные нормы и правила, обеспечивающие безопасное проектирование и строительство объектов в горных, предгорных и склоновых районах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z419" w:id="404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) устанавливает порядок обязательного обследования устойчивости склонов перед проектированием и строительством объектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z420" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 12. Требования к предупреждению оползней и обвалов</w:t>
-[...359 lines deleted...]
-      животноводческие объекты и склады сельскохозяйственной продукции.</w:t>
+        <w:t xml:space="preserve"> Глава 13. Требования к предупреждению снежных лавин</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z413" w:id="406"/>
-[...15 lines deleted...]
-      Данные предоставляются в уполномоченный орган и местным исполнительным органам для включения в карты оползнеопасных зон;</w:t>
+    <w:bookmarkStart w:name="z421" w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76. Местные исполнительные органы лавиноопасных регионов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z414" w:id="407"/>
-[...15 lines deleted...]
-      2) разрабатывает и внедряет меры по защите сельхозугодий и сельскохозяйственной инфраструктуры от оползневых процессов;</w:t>
+    <w:bookmarkStart w:name="z422" w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) разрабатывают и утверждают региональные планы по предупреждению снежных лавин;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z415" w:id="408"/>
-[...15 lines deleted...]
-      3) формирует и ведет реестр сельскохозяйственных предприятий, пострадавших от оползней и обвалов, с детализацией типа убытков (гибель скота, утрата урожая, повреждение инфраструктуры);</w:t>
+    <w:bookmarkStart w:name="z423" w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивают строительство, регулярное обследование и содержание инженерных защитных сооружений против лавин, включая лавиноудерживающие сетки и ограждения, лавинные галереи на участках автомобильных и железных дорог, снегозадерживающие валы, направляющие щиты и дамбы. Привлекаются проектные и научные организации для подбора оптимальных инженерных решений с учетом особенностей местности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z416" w:id="409"/>
-[...15 lines deleted...]
-      4) участвует в научных исследованиях по устойчивому землепользованию в горных районах, с целью выработки рекомендаций по адаптации сельского хозяйства к оползневым рискам.</w:t>
+    <w:bookmarkStart w:name="z424" w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) совместно с уполномоченным органом, научными и метеорологическими организациями обеспечивают проведение регулярных инструментальных обследований лавиноопасных склонов. В обследования включаются измерения толщины снежного покрова, плотности и структуры снега, определение степени слоистости и оценка вероятности самопроизвольного схода снежных масс с учетом метеорологических факторов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z417" w:id="410"/>
-[...15 lines deleted...]
-      75. Уполномоченный орган в сфере архитектурной, градостроительной и строительной деятельности:</w:t>
+    <w:bookmarkStart w:name="z425" w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) разрабатывают схемы безопасной и быстрой эвакуации населения, временных рабочих, туристов, а также персонала санаториев, курортов и горнолыжных баз, расположенных в лавиноопасных зонах. Планы эвакуации предусматривают четко обозначенные маршруты, транспортные средства, места временного размещения и назначенных ответственных лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z418" w:id="411"/>
-[...15 lines deleted...]
-      1) разрабатывает, утверждает и периодически актуализирует государственные строительные нормы и правила, обеспечивающие безопасное проектирование и строительство объектов в горных, предгорных и склоновых районах;</w:t>
+    <w:bookmarkStart w:name="z426" w:id="411"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обеспечивают своевременное и доступное оповещение населения о риске схода лавин, используя громкоговорящие устройства, мобильные приложения, официальные сайты и аккаунты в социальных сетях. Информация доводится незамедлительно при ухудшении погодных условий и повышении лавинной опасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z419" w:id="412"/>
-[...15 lines deleted...]
-      2) устанавливает порядок обязательного обследования устойчивости склонов перед проектированием и строительством объектов.</w:t>
+    <w:bookmarkStart w:name="z427" w:id="412"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) организуют расчистку, содержание и расширение дорог, ведущих в горные поселки, санаторно-курортные зоны и туристические базы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z420" w:id="413"/>
+    <w:bookmarkStart w:name="z428" w:id="413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) обеспечивают формирование аварийного запаса материалов (инертные, строительные смеси, песчано-гравийные смеси) и готовность специализированной техники (бульдозеры, экскаваторы, снегоуборочные машины, грузовой транспорт) для оперативного проведения аварийно-восстановительных работ по расчистке дорог и ликвидации последствий лавин;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z429" w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) обеспечивают соблюдение градостроительных регламентов и недопущение самовольного строительства в лавиноопасных зонах, выявляют незаконные постройки, информируют население о потенциальных рисках и принимают меры по исключению проживания и хозяйственной деятельности в опасных районах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z430" w:id="415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77. Уполномоченный орган в сфере архитектурной, градостроительной и строительной деятельности разрабатывает и актуализирует строительные нормы по проектированию лавинозащитных сооружений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z431" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 13. Требования к предупреждению снежных лавин</w:t>
-[...59 lines deleted...]
-      2) обеспечивают строительство, регулярное обследование и содержание инженерных защитных сооружений против лавин, включая лавиноудерживающие сетки и ограждения, лавинные галереи на участках автомобильных и железных дорог, снегозадерживающие валы, направляющие щиты и дамбы. Привлекаются проектные и научные организации для подбора оптимальных инженерных решений с учетом особенностей местности;</w:t>
+        <w:t xml:space="preserve"> Глава 14. Требования к предупреждению землетрясений</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z424" w:id="417"/>
-[...15 lines deleted...]
-      3) совместно с уполномоченным органом, научными и метеорологическими организациями обеспечивают проведение регулярных инструментальных обследований лавиноопасных склонов. В обследования включаются измерения толщины снежного покрова, плотности и структуры снега, определение степени слоистости и оценка вероятности самопроизвольного схода снежных масс с учетом метеорологических факторов;</w:t>
+    <w:bookmarkStart w:name="z432" w:id="417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78. Местные исполнительные органы сейсмоопасных регионов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z425" w:id="418"/>
-[...15 lines deleted...]
-      4) разрабатывают схемы безопасной и быстрой эвакуации населения, временных рабочих, туристов, а также персонала санаториев, курортов и горнолыжных баз, расположенных в лавиноопасных зонах. Планы эвакуации предусматривают четко обозначенные маршруты, транспортные средства, места временного размещения и назначенных ответственных лиц;</w:t>
+    <w:bookmarkStart w:name="z433" w:id="418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в пределах своей компетенции организуют разработку, регулярную актуализацию и уточнение региональных карт сейсмического районирования с использованием современных методов геофизического и геологического анализа, а также расширяют сеть сейсмологических станций, устанавливают дополнительные датчики и пункты наблюдения в наиболее уязвимых районах для повышения точности прогнозов и своевременного реагирования на сейсмические события;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z426" w:id="419"/>
-[...15 lines deleted...]
-      5) обеспечивают своевременное и доступное оповещение населения о риске схода лавин, используя громкоговорящие устройства, мобильные приложения, официальные сайты и аккаунты в социальных сетях. Информация доводится незамедлительно при ухудшении погодных условий и повышении лавинной опасности;</w:t>
+    <w:bookmarkStart w:name="z434" w:id="419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивают комплексную инвентаризацию зданий и сооружений, расположенных на территории сейсмоопасных зон, с выделением объектов высокой социальной значимости, с регистрацией технических характеристик, года постройки, конструктивных особенностей и степени износа с актуализацией указанных данных на постоянной основе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z427" w:id="420"/>
-[...15 lines deleted...]
-      6) организуют расчистку, содержание и расширение дорог, ведущих в горные поселки, санаторно-курортные зоны и туристические базы;</w:t>
+    <w:bookmarkStart w:name="z435" w:id="420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организуют проведение обследования технического состояния зданий и сооружений, с приоритетной оценкой их сейсмостойкости, с привлечением специализированных проектных и инженерных организаций, имеющих соответствующую лицензию, с последующей подготовкой заключений о техническом состоянии и уровне готовности объектов к воздействию сейсмических нагрузок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z428" w:id="421"/>
-[...15 lines deleted...]
-      7) обеспечивают формирование аварийного запаса материалов (инертные, строительные смеси, песчано-гравийные смеси) и готовность специализированной техники (бульдозеры, экскаваторы, снегоуборочные машины, грузовой транспорт) для оперативного проведения аварийно-восстановительных работ по расчистке дорог и ликвидации последствий лавин;</w:t>
+    <w:bookmarkStart w:name="z436" w:id="421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) формируют и ежегодно актуализируют региональные перечни объектов, подлежащих первоочередному сейсмоусилению, с учетом степени физического износа, конструктивных рисков, плотности населения и социальной значимости зданий, а также потенциальных последствий, которые могут возникнуть в случае их разрушения в результате сильного землетрясения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z429" w:id="422"/>
-[...15 lines deleted...]
-      8) обеспечивают соблюдение градостроительных регламентов и недопущение самовольного строительства в лавиноопасных зонах, выявляют незаконные постройки, информируют население о потенциальных рисках и принимают меры по исключению проживания и хозяйственной деятельности в опасных районах.</w:t>
+    <w:bookmarkStart w:name="z437" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обеспечивают поэтапную реализацию мероприятий по сейсмоусилению зданий и сооружений, включая капитальный ремонт, усиление или замену несущих конструкций, внедрение современных амортизирующих элементов и обновление инженерных сетей, с учетом степени риска, очередности и приоритетов, установленных региональным перечнем объектов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z430" w:id="423"/>
-[...15 lines deleted...]
-      77. Уполномоченный орган в сфере архитектурной, градостроительной и строительной деятельности разрабатывает и актуализирует строительные нормы по проектированию лавинозащитных сооружений.</w:t>
+    <w:bookmarkStart w:name="z438" w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) формируют и ежегодно предоставляют в уполномоченный орган детальные отчеты о ходе реализации мероприятий по сейсмоусилению и предупреждению землетрясений, с указанием объемов выполненных работ, фактического освоения средств, существующих проблем и рисков, с соблюдением срока предоставления отчета не позднее 10 декабря;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z431" w:id="424"/>
+    <w:bookmarkStart w:name="z439" w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) определяют и утверждают зоны возможного разрушения при сильных землетрясениях на основе детализированных карт сейсмического районирования и микрорайонирования, с учетом инженерно-геологических, гидрогеологических, геофизических данных и исторической информации о сейсмических событиях, для последующего планирования мероприятий по эвакуации населения и защите объектов инфраструктуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z440" w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) обеспечивают проведение инженерно-геологических изысканий при проектировании и строительстве всех объектов капитального строительства, с оценкой сейсмичности участка, устойчивости грунтов, глубины залегания подземных вод и проверкой проектных решений на соответствие требованиям сейсмостойкости, установленным действующими строительными нормами и правилами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z441" w:id="426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) разрабатывают и регулярно обновляют планы эвакуации населения на случай сильного землетрясения, с указанием маршрутов эвакуации, видов транспорта, пунктов временного размещения, ответственных служб и контактных данных, а также обеспечивают взаимодействие между территориальными органами уполномоченного органа, правоохранительными органами, медицинскими учреждениями и коммунальными службами при проведении эвакуационных мероприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z442" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) создают, развивают и поддерживают в постоянной готовности региональные автоматизированные системы оповещения и информирования населения о сейсмической угрозе, обеспечивая их надежную техническую работоспособность, своевременное обновление программного обеспечения и охват всех населенных пунктов, включая отдаленные и труднодоступные районы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z443" w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) организуют проведение систематических обучающих мероприятий для населения по действиям при землетрясении, включая лекции, тренировки, распространение информационно-разъяснительных материалов, размещение наглядных пособий в местах массового пребывания людей, а также проведение информационных кампаний в средствах массовой информации и социальных сетях для формирования у населения устойчивых навыков безопасного поведения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z444" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) создают, пополняют и поддерживают в постоянной готовности резервы материально-технических средств, предназначенных для проведения аварийно-спасательных и восстановительных работ после землетрясений, включая палатки, запасы питьевой воды, продовольственные наборы, медицинские аптечки, аварийные генераторы, топливо, специализированные инструменты и технику, с проработкой логистических схем доставки в пострадавшие районы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z445" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) определяют и ведут перечень объектов критической инфраструктуры, подлежащих приоритетному мониторингу, регулярному обследованию и дополнительной защите, включая объекты водоснабжения, электроснабжения, газораспределительные станции, мосты, тоннели, насосные станции и иные элементы жизнеобеспечения, нарушение функционирования которых может привести к тяжелым последствиям для населения региона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z446" w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) разрабатывают и внедряют резервные схемы жизнеобеспечения населения на случай выхода из строя основной инфраструктуры в результате землетрясения, обеспечивая наличие мобильных источников подачи электроэнергии, временных трубопроводов, аварийных систем водоснабжения, пунктов временного подключения и альтернативных источников тепла, с обеспечением их логистической доступности и готовности к быстрому развертыванию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z447" w:id="432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) поддерживают в постоянной готовности региональные силы и средства гражданской защиты, включая мобильные спасательные формирования, инженерную технику, аварийные бригады и специализированное оборудование, а также организуют регулярную подготовку, обучение и проведение совместных тренировок по отработке действий при ликвидации последствий землетрясений для повышения эффективности и слаженности работы экстренных служб;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z448" w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) разрабатывают и реализуют долгосрочные региональные программы по повышению сейсмостойкости жилищного фонда, с четким определением индикаторов эффективности, поэтапных сроков реализации, механизмов финансирования, источников бюджетного и внебюджетного финансирования, а также с мониторингом и оценкой достигнутых результатов, включая мероприятия по капитальному ремонту, сейсмоусилению, сносу аварийного жилья и строительству сейсмоустойчивых объектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z449" w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79. Уполномоченный орган в сфере архитектурной, градостроительной и строительной деятельности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z450" w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) разрабатывает и актуализирует строительные нормы и правила, регулирующие проектирование и строительство зданий и сооружений с учетом требований сейсмостойкости, включая:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z451" w:id="436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      классификацию зданий по уровням ответственности и допустимым уровням сейсмической нагрузки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z452" w:id="437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      требования к сейсмоусилению конструкций при реконструкции и капитальном ремонте;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z453" w:id="438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нормативы по применению сейсмоизоляционных и демпфирующих технологий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z454" w:id="439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      методы расчета сейсмического воздействия для различных типов грунтов и сейсмических зон;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z455" w:id="440"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) через подведомственные государственные научно-исследовательские, проектные и экспертные институты в области строительства организует проведение комплексного технического обследования зданий и сооружений, включая диагностику их конструктивного состояния, определение фактического уровня сейсмостойкости, классификацию по категориям риска, с разработкой обоснованных рекомендаций по усилению, реконструкции или, в случае необходимости, демонтажу аварийных объектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z456" w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организует проведение научно-исследовательских и опытно-конструкторских работ в области сейсмостойкого строительства, с разработкой и апробацией новых конструктивных решений, облегченных строительных материалов, технологий усиления несущих конструкций, современных амортизационных систем, а также методов снижения массы и инерционных характеристик зданий для минимизации воздействия сейсмических колебаний;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z457" w:id="442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) оказывает методическую и экспертную поддержку местным исполнительным органам при реализации мероприятий по обследованию зданий и сооружений, принятию проектных решений по их сейсмоусилению и реконструкции, осуществлению авторского и технического надзора за качеством выполнения строительных и ремонтных работ, а также оказывает консультационную помощь по вопросам соблюдения нормативных требований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z458" w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обеспечивает проведение систематического обучения, повышения квалификации и профессиональной переподготовки инженерно-технических работников, специалистов местных исполнительных органов, территориальных органов уполномоченного органа и подрядных организаций по вопросам диагностики, проектирования и внедрения сейсмоустойчивых строительных решений, а также организует проведение семинаров, тренингов, методических курсов и разработку образовательных программ, направленных на распространение передового опыта в области сейсмостойкого строительства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z459" w:id="444"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80. Уполномоченный орган в сфере охраны общественного порядка и обеспечения общественной безопасности обеспечивает готовность к действиям при землетрясениях служб охраны общественного порядка, включая отработку схем взаимодействия с другими службами гражданской защиты и местными исполнительными органами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z460" w:id="445"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81. Уполномоченный орган в сфере науки обеспечивает координацию и организацию фундаментальных и прикладных научных исследований в сфере сейсмологии, прогнозирования землетрясений, разработки и внедрения новых методов мониторинга и оценки сейсмической опасности, а также обеспечивает участие научных организаций в реализации мероприятий гражданской защиты по предупреждению чрезвычайных ситуаций, вызванных землетрясениями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z461" w:id="446"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82. Уполномоченный орган в сфере использования и охраны водного фонда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z462" w:id="447"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организует и координирует комплекс мероприятий, направленных на обеспечение сейсмостойкости гидротехнических сооружений, включая плотины, водохранилища, шлюзы и иные объекты, при этом особое внимание уделяется интеграции сейсмических требований на стадиях проектирования, строительства, эксплуатации и реконструкции, а также разработке регламентов действий на случай землетрясений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z463" w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивает проведение обследования технического и сейсмостойкого состояния гидротехнических сооружений с периодичностью не реже одного раза в пять лет, с привлечением специализированных инженерных, проектных и экспертных организаций, по результатам обследования составляется подробный технический отчет, включающий выявленные дефекты, оценку уровня сейсмостойкости, перечень угроз и конкретные рекомендации по усилению конструкций или их реконструкции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z464" w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организует разработку и реализацию программ по сейсмоусилению существующих гидротехнических сооружений. Данные мероприятия включают:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z465" w:id="450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проектирование и проведение инженерных мероприятий (армирование, перепроектировка, модернизация);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z466" w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      укрепление откосов, уплотнение грунтовых плотин, установка сейсмозащитных швов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z467" w:id="452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение автономного питания и автоматического управления в условиях чрезвычайных ситуаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z468" w:id="453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечивает сейсмостойкое проектирование новых гидротехнических сооружений с учетом расчетов сейсмических нагрузок и выбором конструктивных решений на основе актуальных карт сейсмического районирования, микросейсмозонирования и данных детальных инженерно-геологических изысканий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z469" w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) формирует, ведет и своевременно актуализирует государственный реестр всех эксплуатируемых гидротехнических сооружений, расположенных в сейсмоопасных зонах, с указанием технических характеристик, уровня сейсмостойкости, результатов обследований, выполненных мероприятий по усилению, а также степени риска разрушения при возможных сейсмических воздействиях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z470" w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 14. Требования к предупреждению землетрясений</w:t>
-[...619 lines deleted...]
-      1) организует и координирует комплекс мероприятий, направленных на обеспечение сейсмостойкости гидротехнических сооружений, включая плотины, водохранилища, шлюзы и иные объекты, при этом особое внимание уделяется интеграции сейсмических требований на стадиях проектирования, строительства, эксплуатации и реконструкции, а также разработке регламентов действий на случай землетрясений;</w:t>
+        <w:t xml:space="preserve"> Глава 15. Требования к предупреждению чрезвычайных ситуаций зимнего периода</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z463" w:id="456"/>
-[...15 lines deleted...]
-      2) обеспечивает проведение обследования технического и сейсмостойкого состояния гидротехнических сооружений с периодичностью не реже одного раза в пять лет, с привлечением специализированных инженерных, проектных и экспертных организаций, по результатам обследования составляется подробный технический отчет, включающий выявленные дефекты, оценку уровня сейсмостойкости, перечень угроз и конкретные рекомендации по усилению конструкций или их реконструкции;</w:t>
+    <w:bookmarkStart w:name="z471" w:id="456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83. Местные исполнительные органы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z464" w:id="457"/>
-[...15 lines deleted...]
-      3) организует разработку и реализацию программ по сейсмоусилению существующих гидротехнических сооружений. Данные мероприятия включают:</w:t>
+    <w:bookmarkStart w:name="z472" w:id="457"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) утверждают ежегодные планы мероприятий по обеспечению безопасности населения в зимний период;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z465" w:id="458"/>
-[...15 lines deleted...]
-      проектирование и проведение инженерных мероприятий (армирование, перепроектировка, модернизация);</w:t>
+    <w:bookmarkStart w:name="z473" w:id="458"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) создают оперативные штабы по безопасному прохождению зимнего периода, в состав которых входят представители дорожных служб, коммунальных предприятий, медицинских организаций и территориальные органы уполномоченного органа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z466" w:id="459"/>
-[...15 lines deleted...]
-      укрепление откосов, уплотнение грунтовых плотин, установка сейсмозащитных швов;</w:t>
+    <w:bookmarkStart w:name="z474" w:id="459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) формируют необходимый запас материально-технических ресурсов для зимнего периода, включая горюче-смазочные материалы, противогололедные реагенты, песчано-соляные смеси, снегоуборочную технику, аварийный запас топлива и вспомогательные материалы, а также обеспечивают их своевременную доставку на ключевые участки и в пункты хранения, с учетом особенностей транспортной доступности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="459"/>
-    <w:bookmarkStart w:name="z467" w:id="460"/>
-[...15 lines deleted...]
-      обеспечение автономного питания и автоматического управления в условиях чрезвычайных ситуаций;</w:t>
+    <w:bookmarkStart w:name="z475" w:id="460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечивают постоянную готовность снегоочистительной, дорожно-строительной техники, пунктов временного хранения оборудования, а также организуют подготовку подсобно-вспомогательных помещений, пригодных для временного размещения эвакуированных граждан, проведения обогрева, предоставления первой медицинской помощи, а также для хранения продовольственных запасов и предметов первой необходимости на случай транспортных заторов и снежных заносов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z468" w:id="461"/>
-[...15 lines deleted...]
-      4) обеспечивает сейсмостойкое проектирование новых гидротехнических сооружений с учетом расчетов сейсмических нагрузок и выбором конструктивных решений на основе актуальных карт сейсмического районирования, микросейсмозонирования и данных детальных инженерно-геологических изысканий;</w:t>
+    <w:bookmarkStart w:name="z476" w:id="461"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) организуют работы по своевременной заготовке необходимого объема кормов, фуража и сена для обеспечения скота и других сельскохозяйственных животных в зимний период, с учетом возможных перебоев в поставках в условиях сильных морозов, снежных заносов или размывов автомобильных дорог;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z469" w:id="462"/>
-[...15 lines deleted...]
-      5) формирует, ведет и своевременно актуализирует государственный реестр всех эксплуатируемых гидротехнических сооружений, расположенных в сейсмоопасных зонах, с указанием технических характеристик, уровня сейсмостойкости, результатов обследований, выполненных мероприятий по усилению, а также степени риска разрушения при возможных сейсмических воздействиях.</w:t>
+    <w:bookmarkStart w:name="z477" w:id="462"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) заключают договоры и соглашения с организациями и поставщиками на предоставление необходимых товаров, услуг и материальных ресурсов в зимний период, включая обеспечение топливом, продовольствием, противогололедными материалами, а также предусматривают оперативное привлечение подрядных организаций для ликвидации последствий неблагоприятных погодных условий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z470" w:id="463"/>
+    <w:bookmarkStart w:name="z478" w:id="463"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) обеспечивают заблаговременную подготовку и бесперебойную работу объектов жизнеобеспечения, включая системы теплоснабжения, водоснабжения, электроснабжения и канализации. Принимают меры по своевременному проведению ремонтных работ, проверке оборудования, профилактике аварий, а также обеспечивают устойчивую работу этих систем в период максимальных зимних нагрузок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z479" w:id="464"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) организуют системную и регулярную работу по своевременной очистке автомобильных дорог областного, районного и местного значения от снега и наледи, с привлечением специализированной снегоочистительной техники, ручных бригад и подрядных организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z480" w:id="465"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) ежегодно до 15 октября проводят корректировку и актуализацию перечня пунктов обогрева, включая точное указание их местоположения, наименования дороги, вместимости, ответственных лиц, контактных данных, условий пребывания, порядка доставки пострадавших и обеспечения пунктов необходимыми запасами топлива, продовольствия, обогревательных приборов и медицинских средств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z481" w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84. Уполномоченный орган по автомобильным дорогам:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z482" w:id="467"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечивает планирование и проведение регулярных работ по очистке автомобильных дорог республиканского значения от снега и наледи в зимний период, с организацией своевременного привлечения специализированной снегоочистительной техники, распределением противогололедных материалов, песчано-соляных смесей, а также с формированием мобильных аварийных бригад для оперативной ликвидации снежных заносов, наледи, гололедных участков и обеспечения бесперебойного транспортного сообщения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z483" w:id="468"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) организует системный мониторинг состояния и безопасности дорожной инфраструктуры на автомобильных дорогах республиканского значения, включая регулярный осмотр дорожного полотна, мостов, путепроводов, дорожных знаков, барьерных ограждений, а также отслеживает погодные и климатические условия, уровень снежных осадков, образования наледи и гололеда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z484" w:id="469"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 15. Требования к предупреждению чрезвычайных ситуаций зимнего периода</w:t>
-[...119 lines deleted...]
-      5) организуют работы по своевременной заготовке необходимого объема кормов, фуража и сена для обеспечения скота и других сельскохозяйственных животных в зимний период, с учетом возможных перебоев в поставках в условиях сильных морозов, снежных заносов или размывов автомобильных дорог;</w:t>
+        <w:t xml:space="preserve"> Глава 16. Требования к обеспечению пожарной безопасности территорий населенных пунктов, в которых отсутствуют подразделения государственной противопожарной службы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="469"/>
-    <w:bookmarkStart w:name="z477" w:id="470"/>
-[...15 lines deleted...]
-      6) заключают договоры и соглашения с организациями и поставщиками на предоставление необходимых товаров, услуг и материальных ресурсов в зимний период, включая обеспечение топливом, продовольствием, противогололедными материалами, а также предусматривают оперативное привлечение подрядных организаций для ликвидации последствий неблагоприятных погодных условий;</w:t>
+    <w:bookmarkStart w:name="z485" w:id="470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85. Местные исполнительные органы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="470"/>
-    <w:bookmarkStart w:name="z478" w:id="471"/>
-[...15 lines deleted...]
-      7) обеспечивают заблаговременную подготовку и бесперебойную работу объектов жизнеобеспечения, включая системы теплоснабжения, водоснабжения, электроснабжения и канализации. Принимают меры по своевременному проведению ремонтных работ, проверке оборудования, профилактике аварий, а также обеспечивают устойчивую работу этих систем в период максимальных зимних нагрузок;</w:t>
+    <w:bookmarkStart w:name="z486" w:id="471"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) создают пункты пожаротушения в зданиях с наличием помещений для дежурной смены, пожарного автомобиля, обеспеченных телефонной связью, электроэнергией, отоплением и водоснабжением;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="471"/>
-    <w:bookmarkStart w:name="z479" w:id="472"/>
-[...15 lines deleted...]
-      8) организуют системную и регулярную работу по своевременной очистке автомобильных дорог областного, районного и местного значения от снега и наледи, с привлечением специализированной снегоочистительной техники, ручных бригад и подрядных организаций;</w:t>
+    <w:bookmarkStart w:name="z487" w:id="472"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) организуют общественные объединения добровольных пожарных формирований;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="472"/>
-    <w:bookmarkStart w:name="z480" w:id="473"/>
-[...15 lines deleted...]
-      9) ежегодно до 15 октября проводят корректировку и актуализацию перечня пунктов обогрева, включая точное указание их местоположения, наименования дороги, вместимости, ответственных лиц, контактных данных, условий пребывания, порядка доставки пострадавших и обеспечения пунктов необходимыми запасами топлива, продовольствия, обогревательных приборов и медицинских средств.</w:t>
+    <w:bookmarkStart w:name="z488" w:id="473"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) назначают лицо из числа членов общественных объединений добровольных пожарных формирований ответственное за обеспечение доставки к месту пожара пожарных мотопомп с необходимым комплектом рукавов и стволов в соответствии с требованиями документов по стандартизации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="473"/>
-    <w:bookmarkStart w:name="z481" w:id="474"/>
-[...15 lines deleted...]
-      84. Уполномоченный орган по автомобильным дорогам:</w:t>
+    <w:bookmarkStart w:name="z489" w:id="474"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) устанавливают специальные приспособления для подачи звуковых сигналов для оповещения людей на случай возникновения пожара;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="474"/>
-    <w:bookmarkStart w:name="z482" w:id="475"/>
-[...15 lines deleted...]
-      1) обеспечивает планирование и проведение регулярных работ по очистке автомобильных дорог республиканского значения от снега и наледи в зимний период, с организацией своевременного привлечения специализированной снегоочистительной техники, распределением противогололедных материалов, песчано-соляных смесей, а также с формированием мобильных аварийных бригад для оперативной ликвидации снежных заносов, наледи, гололедных участков и обеспечения бесперебойного транспортного сообщения;</w:t>
+    <w:bookmarkStart w:name="z490" w:id="475"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) создают запасы воды для целей пожаротушения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="475"/>
-    <w:bookmarkStart w:name="z483" w:id="476"/>
-[...15 lines deleted...]
-      2) организует системный мониторинг состояния и безопасности дорожной инфраструктуры на автомобильных дорогах республиканского значения, включая регулярный осмотр дорожного полотна, мостов, путепроводов, дорожных знаков, барьерных ограждений, а также отслеживает погодные и климатические условия, уровень снежных осадков, образования наледи и гололеда.</w:t>
+    <w:bookmarkStart w:name="z491" w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) в весенний, летний и осенний периоды около каждого жилого здания устанавливают емкости с суммарным запасом воды не менее 200 литров или огнетушитель;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="476"/>
-    <w:bookmarkStart w:name="z484" w:id="477"/>
+    <w:bookmarkStart w:name="z492" w:id="477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) не допускают организацию свалки горючих отходов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z493" w:id="478"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) устанавливают металлические емкости с закрывающимися крышками для сбора не утилизируемых отходов и мусора на территории жилых зданий и общежитий (необорудованных мусоропроводом) на бетонированных или асфальтированных площадках на расстоянии не менее 25 м;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z494" w:id="479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) обеспечивают приобретение, хранение в специально отведенном для этого месте или в индивидуальных жилых домах (надворных постройках) пожарных мотопомп с комплектом пожарных рукавов и стволов, первичных средств пожаротушения, немеханизированного инструмента и пожарного инвентаря используемых для тушения пожаров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z495" w:id="480"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) по периметру населенных пунктов выполняют защитные минерализованные полосы шириной не менее 4 м;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z496" w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) обеспечивают наружным освещением в темное время суток для быстрого нахождения пожарных гидрантов, наружных пожарных лестниц и мест размещения пожарного инвентаря, а также подъездов к пирсам пожарных водоемов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z497" w:id="482"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 16. Требования к обеспечению пожарной безопасности территорий населенных пунктов, в которых отсутствуют подразделения государственной противопожарной службы</w:t>
-[...99 lines deleted...]
-      4) устанавливают специальные приспособления для подачи звуковых сигналов для оповещения людей на случай возникновения пожара;</w:t>
+        <w:t xml:space="preserve"> Глава 17. Требования к обеспечению пожарной безопасности при проведении посевной, уборки зерновых и заготовки кормов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="482"/>
-    <w:bookmarkStart w:name="z490" w:id="483"/>
-[...15 lines deleted...]
-      5) создают запасы воды для целей пожаротушения;</w:t>
+    <w:bookmarkStart w:name="z498" w:id="483"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86. Местные исполнительные органы перед проведением сенокоса сельскохозяйственных угодий и пастбищ по периметру организуют минерализованные полосы шириной не менее 4 м.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="483"/>
-    <w:bookmarkStart w:name="z491" w:id="484"/>
-[...15 lines deleted...]
-      6) в весенний, летний и осенний периоды около каждого жилого здания устанавливают емкости с суммарным запасом воды не менее 200 литров или огнетушитель;</w:t>
+    <w:bookmarkStart w:name="z499" w:id="484"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При проведении сенокоса на сельскохозяйственных угодьях и пастбищах лица, проводящие скос травянистой растительности, для предотвращения возгораний травянистой растительности используют специальную технику с плугом для опашки зоны горения в случае пожара. Средства пожаротушения предусматриваются из расчета – одна приспособленная техника или прицепная емкость не менее 5 м3, огнетушители, лопаты, хлопушки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="484"/>
-    <w:bookmarkStart w:name="z492" w:id="485"/>
-[...15 lines deleted...]
-      7) не допускают организацию свалки горючих отходов;</w:t>
+    <w:bookmarkStart w:name="z500" w:id="485"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В период установления высокого класса пожарной опасности в пожароопасный сезон на всех категориях земель, независимо от формы собственности и ведомственной принадлежности (включая сельскохозяйственные угодья, пастбища и иные территории), запрещается:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="485"/>
-    <w:bookmarkStart w:name="z493" w:id="486"/>
-[...15 lines deleted...]
-      8) устанавливают металлические емкости с закрывающимися крышками для сбора не утилизируемых отходов и мусора на территории жилых зданий и общежитий (необорудованных мусоропроводом) на бетонированных или асфальтированных площадках на расстоянии не менее 25 м;</w:t>
+    <w:bookmarkStart w:name="z501" w:id="486"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) отжиг сухой травянистой растительности и пожнивных остатков на корню;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="486"/>
-    <w:bookmarkStart w:name="z494" w:id="487"/>
-[...15 lines deleted...]
-      9) обеспечивают приобретение, хранение в специально отведенном для этого месте или в индивидуальных жилых домах (надворных постройках) пожарных мотопомп с комплектом пожарных рукавов и стволов, первичных средств пожаротушения, немеханизированного инструмента и пожарного инвентаря используемых для тушения пожаров;</w:t>
+    <w:bookmarkStart w:name="z502" w:id="487"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проведение сельскохозяйственных палов на землях сельскохозяйственного назначения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="487"/>
-    <w:bookmarkStart w:name="z495" w:id="488"/>
-[...15 lines deleted...]
-      10) по периметру населенных пунктов выполняют защитные минерализованные полосы шириной не менее 4 м;</w:t>
+    <w:bookmarkStart w:name="z503" w:id="488"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выкашивание тростника и сухой растительности допускается лишь в случаях хозяйственной и производственной необходимости и в целях снижения опасности возникновения пожаров.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="488"/>
-    <w:bookmarkStart w:name="z496" w:id="489"/>
-[...15 lines deleted...]
-      11) обеспечивают наружным освещением в темное время суток для быстрого нахождения пожарных гидрантов, наружных пожарных лестниц и мест размещения пожарного инвентаря, а также подъездов к пирсам пожарных водоемов.</w:t>
+    <w:bookmarkStart w:name="z504" w:id="489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 18. Требования к предупреждению чрезвычайных ситуаций на водоемах</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="489"/>
-    <w:bookmarkStart w:name="z497" w:id="490"/>
+    <w:bookmarkStart w:name="z505" w:id="490"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87. Местные исполнительные органы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z506" w:id="491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в установленном порядке и по согласованию с уполномоченными органами в области использования и охраны водного фонда, водоснабжения и водоотведения, охраны окружающей среды, санитарно-эпидемиологического благополучия населения определяют и утверждают места, предназначенные для массового отдыха, туризма и спорта на водных объектах и водохозяйственных сооружениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z507" w:id="492"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивают создание, обустройство и надлежащее содержание коммунальных и детских пляжей, предназначенных для купания и обучения плаванию детей, с оснащением спасательными постами, оборудованными спасательными средствами и дежурным персоналом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z508" w:id="493"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организуют комплексную инвентаризацию всех водоемов, используемых для купания, отдыха, водного туризма и занятий спортом, с закреплением каждого водоема за конкретными владельцами, арендаторами или балансодержателями, с определением ответственности за содержание, безопасность, санитарное состояние и организацию спасательных мероприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z509" w:id="494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) не допускают открытие и эксплуатацию мест массового отдыха, туризма и спорта на водных объектах и водохозяйственных сооружениях без наличия спасательных постов, полностью укомплектованных обученными спасателями-дружинниками и оснащенных необходимым спасательным оборудованием, плавательными средствами, средствами связи, пунктами первой медицинской помощи, оборудованными всем необходимым медицинским инструментарием, медикаментами и зонами для купания детей с обустройством детских пляжей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z510" w:id="495"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) организуют привлечение и подготовку волонтеров для работы в местах массового отдыха, туризма и спорта на водных объектах и водохозяйственных сооружениях, с последующим их обучением основам безопасности, оказания первой помощи и участию в мероприятиях по профилактике несчастных случаев на воде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z511" w:id="496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обеспечивают обустройство специальных ледовых переправ (пешеходных и автогужевых) для безопасного перехода через замерзшие водоемы в зимний период, с оборудованием указателей, ограничительных знаков, площадок для въезда и съезда, а также с проверкой толщины и прочности льда на всех этапах эксплуатации переправы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="496"/>
+    <w:bookmarkStart w:name="z512" w:id="497"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) устанавливают сроки открытия и закрытия ледовых переправ на начало и окончание зимнего периода, с учетом климатических условий, состояния льда, прогнозов погоды и гидрологических данных, а также осуществляют мониторинг за состоянием ледового покрова в течение всего периода эксплуатации переправы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z513" w:id="498"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) обеспечивают регулярное информирование населения через средства массовой информации, официальные интернет-ресурсы и иные доступные способы о местах, где установлены запреты на купание, забор воды для питьевых и хозяйственных нужд, водопой скота, использование маломерных судов и других плавательных средств, а также информируют о правилах поведения и требованиях безопасности на водных объектах, расположенных на территории соответствующего региона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z514" w:id="499"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) устанавливают запрещающие и предупреждающие знаки безопасности на водоемах в местах, которые признаны опасными и необорудованными для отдыха, купания, водного спорта и рыболовства, с целью предотвращения несчастных случаев и недопущения выхода граждан на потенциально опасные участки акваторий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z515" w:id="500"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 17. Требования к обеспечению пожарной безопасности при проведении посевной, уборки зерновых и заготовки кормов</w:t>
-[...123 lines deleted...]
-    <w:bookmarkStart w:name="z504" w:id="497"/>
+        <w:t xml:space="preserve"> Глава 19. Требования к предупреждению чрезвычайных ситуаций биологического характера</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z516" w:id="501"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88. Уполномоченный орган в области биологической безопасности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="501"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1) предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечивает ведение государственной информационной системы, предназначенной для централизованного учета и оперативного обмена данными в сфере биологической безопасности, с своевременным внесением информации о выявленных биологических угрозах, обнаруженных патогенных биологических агентах, результатах мониторинга и лабораторных исследований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z518" w:id="502"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) формирует и ежегодно актуализирует официальный перечень патогенных биологических агентов, способных вызывать особо опасные инфекционные заболевания, с учетом эпидемиологической обстановки в Республике Казахстан и сопредельных странах, а также с учетом анализа данных Всемирной организации здравоохранения, международных и региональных центров по контролю заболеваний;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z519" w:id="503"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществляет согласование научных и научно-технических проектов, проводимых в области биологической безопасности, с обязательной предварительной экспертизой представленных тем на предмет обоснованности, потенциальных рисков, наличия необходимых мер биологической защиты, технической оснащенности, уровня подготовки персонала, соответствия проектной деятельности установленным санитарным, ветеринарным и экологическим требованиям, а также международным стандартам по биологической безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z520" w:id="504"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) организует систематический анализ, оценку и прогнозирование биологических угроз на территории страны, обеспечивая сбор и обработку мониторинговых данных, учет вспышек инфекционных заболеваний, изучение международного опыта реагирования и отслеживание перемещения патогенных биологических агентов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z521" w:id="505"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) организует постоянное информирование населения о биологических рисках, в том числе о профилактических мерах, правилах поведения при возникновении угрозы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z522" w:id="506"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) проводит обучение и повышение квалификации сотрудников государственных органов и организаций по вопросам биологической безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="506"/>
+    <w:bookmarkStart w:name="z523" w:id="507"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89. Местные исполнительные органы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkStart w:name="z524" w:id="508"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) разрабатывают и утверждают региональные планы предупреждения и ликвидации чрезвычайных ситуаций биологического характера, включая:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z525" w:id="509"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      перечень потенциально опасных биологических объектов на территории региона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkStart w:name="z526" w:id="510"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      перечень объектов инфраструктуры, находящихся в зоне биологического риска;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z527" w:id="511"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      схемы эвакуации и порядок информирования населения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z528" w:id="512"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Региональные планы разрабатываются на трехлетний период и утверждаются акимом области, города республиканского значения, столицы до 10 февраля;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z529" w:id="513"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проводят ежегодную инвентаризацию потенциально опасных биологических объектов, расположенных на территории региона, с обязательной актуализацией данных и направлением в уполномоченный орган в сфере здравоохранения до 1 марта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkStart w:name="z530" w:id="514"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организуют и проводят ежегодные учения по действиям при возникновении чрезвычайных ситуаций биологического характера с участием служб гражданской защиты, медицинских организаций, санитарно-эпидемиологических служб и других задействованных структур;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z531" w:id="515"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) разрабатывают и ежегодно актуализируют схемы оповещения и эвакуации населения в случае возникновения чрезвычайной ситуации биологического характера, включая определение пунктов временного размещения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkStart w:name="z532" w:id="516"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) организуют круглогодичный мониторинг санитарно-эпидемиологической обстановки на территории региона, включая сбор и анализ информации о случаях заболеваний, превышении порогов заболеваемости, вспышках инфекций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkStart w:name="z533" w:id="517"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) проводят информационно-разъяснительную работу среди населения по вопросам биологической безопасности, включая:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkStart w:name="z534" w:id="518"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регулярное информирование через СМИ о профилактических мерах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="518"/>
+    <w:bookmarkStart w:name="z535" w:id="519"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      размещение информации на официальных интернет-ресурсах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="519"/>
+    <w:bookmarkStart w:name="z536" w:id="520"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведение встреч и инструктажей в организациях и учебных заведениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkStart w:name="z537" w:id="521"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) организуют постоянный мониторинг за санитарным состоянием мест массового пребывания людей, включая:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="521"/>
+    <w:bookmarkStart w:name="z538" w:id="522"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рынки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="522"/>
+    <w:bookmarkStart w:name="z539" w:id="523"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      образовательные учреждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkStart w:name="z540" w:id="524"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объекты общественного питания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z541" w:id="525"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      транспортные узлы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkStart w:name="z542" w:id="526"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) обеспечивают наличие в готовности сил и средств для проведения локализации и ликвидации очагов биологических угроз, включая:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z543" w:id="527"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дезинфекционные бригады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z544" w:id="528"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мобильные пункты медицинского контроля;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkStart w:name="z545" w:id="529"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      транспортные средства для эвакуации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="529"/>
+    <w:bookmarkStart w:name="z546" w:id="530"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) организуют оперативное взаимодействие с региональными управлениями санитарно-эпидемиологического контроля, медицинскими учреждениями и территориальными органами уполномоченного органа в случае возникновения биологической угрозы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z547" w:id="531"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) устанавливают порядок осуществления регулярного мониторинга соблюдения требований биологической безопасности на предприятиях, в организациях и учреждениях, в том числе на объектах, работающих с патогенными биологическими агентами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkStart w:name="z548" w:id="532"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) организуют мероприятия по своевременному выявлению и изоляции заболевших при вспышке особо опасных инфекций, включая использование мобильных санитарных постов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z549" w:id="533"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) организуют сбор, транспортировку и безопасную утилизацию медицинских и биологических отходов, включая отходы, образующиеся при работе с патогенными биологическими агентами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkStart w:name="z550" w:id="534"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) обеспечивают наличие аварийного запаса дезинфицирующих средств, индивидуальных средств защиты и оборудования для работы в биологически опасных зонах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="534"/>
+    <w:bookmarkStart w:name="z551" w:id="535"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 18. Требования к предупреждению чрезвычайных ситуаций на водоемах</w:t>
-[...203 lines deleted...]
-    <w:bookmarkStart w:name="z515" w:id="508"/>
+        <w:t xml:space="preserve"> Глава 20. Требования к предупреждению чрезвычайных ситуаций на гидротехнических сооружениях</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkStart w:name="z552" w:id="536"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90. Местные исполнительные органы, осуществляющие право коммунальной собственности на водохозяйственные и гидротехнические сооружения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkStart w:name="z553" w:id="537"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) планируют и проводят предупредительные и текущие мероприятия по защите населенных пунктов, промышленных объектов, сельскохозяйственных угодий, охраняемых территорий от вредного воздействия вод;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="537"/>
+    <w:bookmarkStart w:name="z554" w:id="538"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) финансируют предупредительные и текущие мероприятия по предупреждению вредного воздействия вод;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="538"/>
+    <w:bookmarkStart w:name="z555" w:id="539"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) при проведении водохозяйственных мероприятий по предупреждению и ликвидации вредного воздействия вод:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkStart w:name="z556" w:id="540"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивают соблюдение норм и правил безопасности водохозяйственных систем и сооружений при их строительстве, вводе в эксплуатацию, эксплуатации, ремонте, реконструкции, консервации, выводе из эксплуатации и ликвидации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="540"/>
+    <w:bookmarkStart w:name="z557" w:id="541"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      систематически анализируют состояние снижения безопасности водохозяйственных систем и сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="541"/>
+    <w:bookmarkStart w:name="z558" w:id="542"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводят регулярные обследования водохозяйственных систем и сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="542"/>
+    <w:bookmarkStart w:name="z559" w:id="543"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создают материальные резервы, предназначенные для ликвидации аварий водохозяйственных систем и сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkStart w:name="z560" w:id="544"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поддерживают в постоянной готовности локальные системы оповещения о чрезвычайных ситуациях на водохозяйственных системах и сооружениях. Обеспечивает интеграцию локальных систем оповещения в территориальные органы уполномоченного органа для своевременной передачи сигналов оповещения населению;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="544"/>
+    <w:bookmarkStart w:name="z561" w:id="545"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) организуют проведение регулярных технических осмотров, плановых и внеплановых обследований, а также периодических и внеочередных технических обследований водохозяйственных сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkStart w:name="z562" w:id="546"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) в случае возникновения угрозы аварий, связанных с природными или техногенными чрезвычайными ситуациями, незамедлительно принимают дополнительные меры безопасности, включая организацию круглосуточного мониторинга, снижение уровня воды, ограничение эксплуатационных режимов и другие технические решения, а в случае выявления несоответствия контролируемых параметров установленным требованиям безопасности – принимают меры по экстренному выводу водохозяйственных систем и сооружений из эксплуатации до устранения выявленных нарушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkStart w:name="z563" w:id="547"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) на основе текущей оценки технического состояния систем и сооружений, а также с учетом анализа уровня риска возникновения аварий, разрабатывают и реализуют программы капитального ремонта, технической модернизации и реконструкции водохозяйственных систем и сооружений, с учетом установленных требований безопасности, современных строительных технологий и рекомендаций экспертных организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkStart w:name="z564" w:id="548"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) обеспечивают проведение ежегодного многофакторного обследования всех водохозяйственных систем и сооружений, находящихся в эксплуатации более 25 лет, независимо от их текущего технического состояния, с оценкой их прочности, устойчивости, эксплуатационной надежности и соответствия современным требованиям безопасности. Результаты обследований фиксируются в технических заключениях с последующими мерами по устранению выявленных недостатков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="548"/>
+    <w:bookmarkStart w:name="z565" w:id="549"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) организуют проведение комплексного многофакторного обследования водохозяйственных систем и сооружений, находящихся в эксплуатации менее 25 лет, с периодичностью не реже одного раза в пять лет, независимо от их текущего технического состояния.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkStart w:name="z566" w:id="550"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91. Местные исполнительные органы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="550"/>
+    <w:bookmarkStart w:name="z567" w:id="551"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечивают реализацию комплекса мер по обеспечению безопасности водохозяйственных систем и сооружений, находящихся на территории соответствующей административно-территориальной единицы, независимо от формы собственности этих сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkStart w:name="z568" w:id="552"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ведут полный реестр всех водохозяйственных систем и сооружений, расположенных на территории региона, с указанием:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z569" w:id="553"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименования и вида гидротехнических сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkStart w:name="z570" w:id="554"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      форм собственности (коммунальная, частная, республиканская);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="554"/>
+    <w:bookmarkStart w:name="z571" w:id="555"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фактического и проектного объемов воды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkStart w:name="z572" w:id="556"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличия технического паспорта, многофакторного обследования и декларации безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="556"/>
+    <w:bookmarkStart w:name="z573" w:id="557"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      срока ввода в эксплуатацию и последнего капитального ремонта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="557"/>
+    <w:bookmarkStart w:name="z574" w:id="558"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      об имеющиеся локальной системе оповещения населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="558"/>
+    <w:bookmarkStart w:name="z575" w:id="559"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дата и итоги последнего обследования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="559"/>
+    <w:bookmarkStart w:name="z576" w:id="560"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      технического состояния;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkStart w:name="z577" w:id="561"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      угрозы близлежащим населенным пунктам (наименование населенного пункта, расстояние от гидротехнических сооружений, количество домов, проживающих, в том числе пожилые люди, дети, социально уязвимые слои населения);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="561"/>
+    <w:bookmarkStart w:name="z578" w:id="562"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организуют разработку и актуализацию планов локализации и ликвидации чрезвычайных ситуаций на каждом коммунальном гидротехническом сооружений, включая схемы оповещения и маршруты эвакуации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z579" w:id="563"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) проводят разъяснительную работу с собственниками водохозяйственных систем и сооружений о необходимости безопасной их эксплуатации, проведения многофакторного обследования, текущего и капитального ремонта гидротехнических сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z580" w:id="564"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) включают в комплексные программы социально-экономического развития регионов проекты по:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="564"/>
+    <w:bookmarkStart w:name="z581" w:id="565"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реконструкции и модернизации устаревших водохозяйственных систем и сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkStart w:name="z582" w:id="566"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      установке современных автоматизированных систем мониторинга и оповещения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="566"/>
+    <w:bookmarkStart w:name="z583" w:id="567"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обеспечивают локальными системами оповещения коммунальных водохозяйственных систем и сооружений представляющие угрозу населенным пунктам в случае их прорыва или аварий, а также дежурство на гидротехнических сооружениях в период паводков, сильных осадков или сейсмической активности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="567"/>
+    <w:bookmarkStart w:name="z584" w:id="568"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92. Уполномоченный орган в сфере использования и охраны водного фонда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="568"/>
+    <w:bookmarkStart w:name="z585" w:id="569"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проводит комплексный анализ угроз безопасности гидротехнической инфраструктуры, с учетом текущих и прогнозируемых факторов, включая изменение климата, расширение площадей орошаемого земледелия, учащение засух, повышение интенсивности паводков, а также риски прорыва плотин, разрушения каналов и других водохозяйственных объектов, оказывающих критическое влияние на безопасность прилегающих территорий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkStart w:name="z586" w:id="570"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) организует эксплуатацию, своевременное техническое обслуживание и проведение реконструкции всех водохозяйственных систем и сооружений, находящихся в республиканской собственности, обеспечивая их надежное функционирование, продление срока службы и приведение в соответствие с современными требованиями безопасности и устойчивости;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkStart w:name="z587" w:id="571"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечивает проведение регулярных обследований технического состояния республиканских водохозяйственных систем и сооружений, включая инженерно-технические осмотры, инструментальные измерения, геодезический мониторинг осадков и деформаций, а также геотехнические исследования состояния грунтов в зоне плотин, водохранилищ, каналов, шлюзов и других элементов инфраструктуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="571"/>
+    <w:bookmarkStart w:name="z588" w:id="572"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) организует системное обучение персонала, обслуживающего водохозяйственные системы и сооружения, с подготовкой по вопросам безопасной эксплуатации, регулярного мониторинга, своевременного реагирования на аварийные признаки, предотвращения возможных инцидентов и ликвидации их последствий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z589" w:id="573"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) формирует и ведет единый республиканский реестр водохозяйственных систем и сооружений, с указанием:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkStart w:name="z590" w:id="574"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименования и вида гидротехнических сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="574"/>
+    <w:bookmarkStart w:name="z591" w:id="575"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      форм собственности (коммунальная, частная, республиканская);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="575"/>
+    <w:bookmarkStart w:name="z592" w:id="576"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фактического и проектного объемов воды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="576"/>
+    <w:bookmarkStart w:name="z593" w:id="577"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличия технического паспорта, многофакторного обследования и декларации безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="577"/>
+    <w:bookmarkStart w:name="z594" w:id="578"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      срока ввода в эксплуатацию и последнего капитального ремонта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="578"/>
+    <w:bookmarkStart w:name="z595" w:id="579"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      об имеющиеся локальной системе оповещения населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="579"/>
+    <w:bookmarkStart w:name="z596" w:id="580"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дата и итоги последнего обследования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="580"/>
+    <w:bookmarkStart w:name="z597" w:id="581"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      технического состояния;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="581"/>
+    <w:bookmarkStart w:name="z598" w:id="582"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      угрозы близлежащим населенным пунктам (наименование населенного пункта, расстояние от гидротехнических сооружений, количество домов, проживающих, в том числе пожилые люди, дети, социально уязвимые слои населения);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="582"/>
+    <w:bookmarkStart w:name="z599" w:id="583"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) осуществляет учет бесхозяйных и аварийных гидротехнических сооружений, с последующей разработкой предложений о передаче таких объектов в местные исполнительные органы, коммунальным службам или в доверительное управление частным организациям с целью обеспечения дальнейшей безопасной эксплуатации или ликвидации объектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="583"/>
+    <w:bookmarkStart w:name="z600" w:id="584"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) формирует и реализует государственные инвестиционные программы по реконструкции и модернизации существующих гидротехнических сооружений, включая:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="584"/>
+    <w:bookmarkStart w:name="z601" w:id="585"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замену устаревших элементов конструкций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="585"/>
+    <w:bookmarkStart w:name="z602" w:id="586"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      укрепление берегов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="586"/>
+    <w:bookmarkStart w:name="z603" w:id="587"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство аварийных водосбросов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="587"/>
+    <w:bookmarkStart w:name="z604" w:id="588"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сейсмостойкое переоснащение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="588"/>
+    <w:bookmarkStart w:name="z605" w:id="589"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) организует проектирование и строительство новых гидротехнических сооружений, при обязательном учете современных требований по безопасности, изменяющихся климатических условий, сезонных колебаний уровня воды, рисков паводков, засух и других гидрологических факторов, способных повлиять на эксплуатацию объектов в будущем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="589"/>
+    <w:bookmarkStart w:name="z606" w:id="590"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) обеспечивает оперативный обмен гидрологическими и техническими данными с уполномоченными органами в сфере метеорологического и гидрологического мониторинга, в сфере гражданской защиты и местными исполнительными органами, включая передачу в реальном времени информации о текущем уровне воды, наполненности водохранилищ, прогнозах паводков, а также о состоянии республиканских водохозяйственных систем и сооружений, с применением автоматизированных систем мониторинга и передачи данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="590"/>
+    <w:bookmarkStart w:name="z607" w:id="591"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) разрабатывает, утверждает и внедряет технические нормативы и отраслевые регламенты по эксплуатации, модернизации, мониторингу и обеспечению безопасности водохозяйственных систем и сооружений, а также разрабатывает эксплуатационные руководства, инструкции по безопасному использованию объектов и регламенты реагирования в нештатных и аварийных ситуациях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="591"/>
+    <w:bookmarkStart w:name="z608" w:id="592"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 19. Требования к предупреждению чрезвычайных ситуаций биологического характера</w:t>
-[...703 lines deleted...]
-    <w:bookmarkStart w:name="z551" w:id="544"/>
+        <w:t xml:space="preserve"> Глава 21. Требования к разработке и реализации мер по предупреждению чрезвычайных ситуаций в системах тепло и электроснабжения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="592"/>
+    <w:bookmarkStart w:name="z609" w:id="593"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93. Порядок определения критериев отнесения опасных производственных объектов к декларируемым и Правила разработки декларации промышленной безопасности опасного производственного объекта осуществляется в соответствии с приказом Министра по инвестициям и развитию Республики Казахстан от 30 декабря 2014 года № 341 "Об утверждении Правил, определяющих критерии отнесения опасных производственных объектов к декларируемым, и Правил разработки декларации промышленной безопасности опасного производственного объекта" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за №10257).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="593"/>
+    <w:bookmarkStart w:name="z610" w:id="594"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94. Местные исполнительные органы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="594"/>
+    <w:bookmarkStart w:name="z611" w:id="595"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечивают разработку и утверждение схем развития теплоснабжения на территории соответствующих административно-территориальных единиц с учетом мероприятий по предотвращению аварийных ситуаций и минимизации рисков возникновения чрезвычайных ситуаций в системах теплоснабжения. При разработке схем учитываются существующая инфраструктура, перспективы роста потребления, износ оборудования и климатические особенности региона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="595"/>
+    <w:bookmarkStart w:name="z612" w:id="596"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) включают в схемы развития теплоснабжения мероприятия по модернизации существующего оборудования, внедрению новых энергоэффективных технологий, повышению общей надежности системы и резервированию источников тепловой энергии, тепловых сетей и узлов управления, что позволяет обеспечить устойчивость работы теплоснабжения в аварийных ситуациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="596"/>
+    <w:bookmarkStart w:name="z613" w:id="597"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организуют ежегодный мониторинг технического состояния объектов теплоэнергетики, с проведением плановых и внеплановых обследований, оценкой степени физического износа оборудования, а также анализом рисков возникновения аварий и чрезвычайных ситуаций на каждом участке теплоснабжения с целью своевременного принятия профилактических мер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="597"/>
+    <w:bookmarkStart w:name="z614" w:id="598"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечивают надлежащее состояние и готовность объектов теплоснабжения к отопительному сезону, организуют работы по своевременной подготовке оборудования, тепловых сетей и зданий, а также обеспечивают оформление и подписание паспортов готовности в установленные законодательством сроки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="598"/>
+    <w:bookmarkStart w:name="z615" w:id="599"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ведут учет всех зарегистрированных технологических нарушений в местных системах теплоснабжения, проводят ежегодный анализ причин аварий, сбоев и отклонений от нормального режима работы, по результатам которого разрабатывают и внедряют меры, направленные на устранение выявленных недостатков и недопущение повторных аварий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="599"/>
+    <w:bookmarkStart w:name="z616" w:id="600"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обеспечивают своевременное согласование планов капитального и текущего ремонта объектов теплоснабжения, организуют выполнение всех ремонтных мероприятий с последующей проверкой качества выполненных работ и их соответствия установленным требованиям безопасности и надежности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="600"/>
+    <w:bookmarkStart w:name="z617" w:id="601"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) осуществляют контроль за своевременным и качественным выполнением субъектами теплоснабжения всех мероприятий по подготовке к отопительному сезону, включая создание аварийного запаса необходимых материалов, наличие и готовность аварийных бригад, а также обеспечивают проведение проверок фактической готовности служб и объектов к эксплуатации в зимний период;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="601"/>
+    <w:bookmarkStart w:name="z618" w:id="602"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) проводят проверку своевременности предоставления субъектами теплоснабжения графиков аварийных отключений и графиков ограничений подачи тепловой энергии, обеспечивают согласование этих графиков в соответствии с установленным порядком и осуществляют контроль за их строгим исполнением в случае аварийных ситуаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkStart w:name="z619" w:id="603"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) организуют постоянный мониторинг аварийных ситуаций и сбоев в работе систем теплоснабжения, с круглосуточным сбором и анализом информации о текущей обстановке, оперативно реагируют на возникающие угрозы и координируют работу всех служб, задействованных в устранении аварий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="603"/>
+    <w:bookmarkStart w:name="z620" w:id="604"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) в случае возникновения угрозы аварии или при наступлении аварийной ситуации в системах теплоснабжения немедленно организуют аварийно-восстановительные работы, с привлечением коммунальных, специализированных и аварийных служб, обеспечивая бесперебойную работу спасательных и ремонтных бригад до полного устранения последствий аварии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="604"/>
+    <w:bookmarkStart w:name="z621" w:id="605"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) обеспечивают своевременное и полное информирование населения о правилах безопасного использования систем теплоснабжения, действиях при авариях и отключениях, а также заблаговременно доводят до граждан информацию о возможных перебоях, ограничениях или плановых работах в системах теплоснабжения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="605"/>
+    <w:bookmarkStart w:name="z622" w:id="606"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) обеспечивают постоянную готовность коммунальных и аварийных служб, организуют их участие в учебно-тренировочных занятиях, направленных на отработку действий при аварийных ситуациях в системах теплоснабжения, а также на повышение оперативности реагирования и слаженности взаимодействия между различными службами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="606"/>
+    <w:bookmarkStart w:name="z623" w:id="607"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) организуют своевременное и полное пополнение аварийного запаса материалов, оборудования и топлива, необходимых для ликвидации аварий и бесперебойного теплоснабжения, обеспечивая наличие резервов на складах и готовность к их оперативной доставке на аварийные участки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="607"/>
+    <w:bookmarkStart w:name="z624" w:id="608"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) организуют эффективное межведомственное взаимодействие с государственными органами, субъектами теплоэнергетики, коммунальными и аварийными службами по вопросам предупреждения аварий и ликвидации чрезвычайных ситуаций в системах теплоснабжения, обеспечивая скоординированную работу всех участников системы теплоснабжения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="608"/>
+    <w:bookmarkStart w:name="z625" w:id="609"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) разрабатывают и обеспечивают реализацию порядка предоставления социальной помощи для отдельных категорий граждан в случае возникновения аварийных ситуаций и временного прекращения подачи тепловой энергии, с целью компенсации затрат на альтернативные источники отопления или временное расселение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="609"/>
+    <w:bookmarkStart w:name="z626" w:id="610"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) утверждают ежегодный перечень объектов жизнеобеспечения, которые подлежат приоритетному обеспечению тепловой энергией, включая медицинские учреждения, школы, детские сады и другие социально значимые объекты, а также принимают меры по защите этих объектов от аварийных отключений и ограничений подачи тепла.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="610"/>
+    <w:bookmarkStart w:name="z627" w:id="611"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95. Уполномоченный орган в сфере энергетики:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="611"/>
+    <w:bookmarkStart w:name="z628" w:id="612"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечивает:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="612"/>
+    <w:bookmarkStart w:name="z629" w:id="613"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдение субъектами тепло- и электроснабжения требований законодательства в области теплоэнергетики и электроэнергетики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="613"/>
+    <w:bookmarkStart w:name="z630" w:id="614"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      надлежащее техническое состояние объектов, их безопасную эксплуатацию и своевременное техническое обслуживание;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="614"/>
+    <w:bookmarkStart w:name="z631" w:id="615"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реализацию графиков планово-предупредительных ремонтов и техническую подготовку к осенне-зимнему периоду;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="615"/>
+    <w:bookmarkStart w:name="z632" w:id="616"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      надежную и безопасную работу объектов тепло- и электроснабжения, включая электрические станции, сети, теплопункты и магистральные тепловые сети.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="616"/>
+    <w:bookmarkStart w:name="z633" w:id="617"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществляет методическое сопровождение и координацию деятельности местных исполнительных органов, субъектов тепло- и электроснабжения по вопросам подготовки и прохождения осенне-зимнего периода. В рамках методической работы разрабатывает разъяснительные материалы, рекомендации и типовые алгоритмы действий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="617"/>
+    <w:bookmarkStart w:name="z634" w:id="618"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечивает межведомственную координацию для устойчивого функционирования систем тепло- и электроснабжения, особенно при угрозе возникновения чрезвычайных ситуаций, наступлении аномальных погодных условий и в условиях аварий на объектах тепло- и электроснабжения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="618"/>
+    <w:bookmarkStart w:name="z635" w:id="619"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) разрабатывает и утверждает рекомендации, инструкции и регламенты, определяющие порядок действий субъектов тепло- и электроснабжения при угрозе или наступлении чрезвычайных ситуаций, связанных с авариями, отключениями и экстремальными погодными условиями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="619"/>
+    <w:bookmarkStart w:name="z636" w:id="620"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обеспечивает функционирование и развитие государственной системы мониторинга и реагирования на аварии и сбои в системах тепло- и электроснабжения. В рамках данной работы обеспечивает своевременное получение информации, круглосуточное дежурство и оперативное реагирование на возникающие угрозы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="620"/>
+    <w:bookmarkStart w:name="z637" w:id="621"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) организует научные исследования и технические разработки, направленные на повышение устойчивости объектов тепло- и электроснабжения к природным и техногенным угрозам. Особое внимание уделяет разработке новых инженерных решений в условиях изменения климата, повышения частоты экстремальных температур и стихийных бедствий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="621"/>
+    <w:bookmarkStart w:name="z638" w:id="622"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ведет централизованный учет технологических нарушений, аварий и инцидентов в системах тепло- и электроснабжения. Учет ведется на постоянной основе с включением данных о характере нарушений, причинах возникновения и последствиях для потребителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="622"/>
+    <w:bookmarkStart w:name="z639" w:id="623"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) проводит комплексный анализ причин аварий и технологических сбоев в системах тепло- и электроснабжения. По результатам анализа подготавливаются обобщенные отчеты и рекомендации, направленные на устранение системных проблем и недопущение повторных аварий в будущем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="623"/>
+    <w:bookmarkStart w:name="z640" w:id="624"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 20. Требования к предупреждению чрезвычайных ситуаций на гидротехнических сооружениях</w:t>
-[...1123 lines deleted...]
-    <w:bookmarkStart w:name="z608" w:id="601"/>
+        <w:t xml:space="preserve"> Глава 22. Требования к разработке и реализации мер по предупреждению радиационных аварий</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="624"/>
+    <w:bookmarkStart w:name="z641" w:id="625"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      96. Уполномоченный орган в области использования атомной энергии:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="625"/>
+    <w:bookmarkStart w:name="z642" w:id="626"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечивает разработку, утверждение и регулярную актуализацию технических регламентов, направленных на предотвращение радиационных аварий и минимизацию их последствий. Технические регламенты включают требования по организации радиационного контроля, меры по защите персонала и населения, а также порядок действий при возникновении радиационных аварий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="626"/>
+    <w:bookmarkStart w:name="z643" w:id="627"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) разрабатывает и утверждает квалификационные критерии к персоналу, работающему на объектах использования атомной энергии, включая компетенции по предупреждению, выявлению, локализации и ликвидации радиационных аварий, а также по эффективной работе в условиях радиационной опасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="627"/>
+    <w:bookmarkStart w:name="z644" w:id="628"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организует разработку и внедрение инструкций, методических рекомендаций и стандартных операционных процедур, регламентирующих порядок подготовки и действий персонала при радиационных авариях на объектах использования атомной энергии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="628"/>
+    <w:bookmarkStart w:name="z645" w:id="629"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) организует и проводит на регулярной основе учебно-тренировочные занятия, тактико-специальные учения и комплексные тренировки по реагированию на радиационные аварии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="629"/>
+    <w:bookmarkStart w:name="z646" w:id="630"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обеспечивает формирование, поддержание и использование аварийных запасов оборудования, материалов и средств индивидуальной защиты для ликвидации радиационных аварий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="630"/>
+    <w:bookmarkStart w:name="z647" w:id="631"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) проводит комплексный анализ причин, условий возникновения и последствий радиационных аварий, в том числе на основе конкретных происшествий в Республике Казахстан и на основе международного опыта. По результатам анализа разрабатывает и внедряет меры, направленные на предотвращение аналогичных аварий, повышение надежности оборудования и совершенствование организационно-технических решений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="631"/>
+    <w:bookmarkStart w:name="z648" w:id="632"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      97. Уполномоченный орган в сфере здравоохранения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="632"/>
+    <w:bookmarkStart w:name="z649" w:id="633"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организует и осуществляет государственный санитарно-эпидемиологический контроль за соблюдением санитарных правил, гигиенических нормативов и технических регламентов на радиационно-опасных объектах. В рамках данного контроля проводит проверку санитарного состояния производственных и вспомогательных помещений, условий труда персонала, состояния инженерных защит, соответствия уровней радиации установленным нормам, а также обеспечивает контроль за защитой окружающей среды от радиационного загрязнения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="633"/>
+    <w:bookmarkStart w:name="z650" w:id="634"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) организует проведение комплексного радиационного мониторинга на всей территории Республики Казахстан, охватывая населенные пункты, сельские территории, зоны, прилегающие к радиационно-опасным объектам, а также участки транспортировки радиоактивных материалов. Радиоэкологический мониторинг осуществляется с применением стационарных, передвижных и автоматизированных измерительных комплексов с обработкой и регулярной публикацией информации о радиационной обстановке в открытых источниках;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="634"/>
+    <w:bookmarkStart w:name="z651" w:id="635"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) принимает участие в разработке и актуализации планов реагирования на радиационные аварии, включая санитарно-гигиенические мероприятия, порядок эвакуации населения, проведение йодной профилактики, санитарной обработки и установление безопасных маршрутов транспортировки пострадавших. Особое внимание уделяется подготовке оперативных групп санитарно-эпидемиологических служб для быстрого развертывания в зоне аварии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="635"/>
+    <w:bookmarkStart w:name="z652" w:id="636"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) организует постоянное информирование населения о правилах поведения в случае радиационной аварии, способах индивидуальной защиты, получении медицинской помощи и мерах по минимизации воздействия радиационного загрязнения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="636"/>
+    <w:bookmarkStart w:name="z653" w:id="637"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обеспечивает участие санитарно-эпидемиологических служб в межведомственных учениях и тренировках, направленных на отработку взаимодействия с органами гражданской защиты, местными исполнительными органами, специализированными аварийно-спасательными подразделениями, а также с персоналом радиационно-опасных объектов при возникновении чрезвычайных ситуаций радиационного характера.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="637"/>
+    <w:bookmarkStart w:name="z654" w:id="638"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      98. Местные исполнительные органы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="638"/>
+    <w:bookmarkStart w:name="z655" w:id="639"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организуют мониторинг состояния радиационной безопасности на подведомственных территориях, включая сбор и предоставление данных в уполномоченные государственные органы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="639"/>
+    <w:bookmarkStart w:name="z656" w:id="640"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) организуют разработку и реализацию мероприятий по предупреждению чрезвычайных ситуаций радиационного характера в пределах административно-территориальной единицы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="640"/>
+    <w:bookmarkStart w:name="z657" w:id="641"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечивают готовность коммунальных, аварийно-спасательных и специализированных служб к действиям при радиационных авариях, организуют проведение учений и тренировок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="641"/>
+    <w:bookmarkStart w:name="z658" w:id="642"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечивают своевременное информирование населения о радиационной обстановке и действиях в случае возникновения радиационных аварий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="642"/>
+    <w:bookmarkStart w:name="z659" w:id="643"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обеспечивают соблюдение требований к транспортировке, перегрузке и временному хранению радиоактивных веществ и источников ионизирующего излучения на подведомственной территории;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="643"/>
+    <w:bookmarkStart w:name="z660" w:id="644"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) организуют разработку и актуализацию планов эвакуации, рассредоточения населения и проведения других защитных мероприятий на случай радиационной аварии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="644"/>
+    <w:bookmarkStart w:name="z661" w:id="645"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 21. Требования к разработке и реализации мер по предупреждению чрезвычайных ситуаций в системах тепло и электроснабжения</w:t>
-[...623 lines deleted...]
-    <w:bookmarkStart w:name="z640" w:id="633"/>
+        <w:t xml:space="preserve"> Глава 23. Требования к разработке и реализации мер по предупреждению химических аварий</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="645"/>
+    <w:bookmarkStart w:name="z662" w:id="646"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99. Местные исполнительные органы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="646"/>
+    <w:bookmarkStart w:name="z663" w:id="647"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечивают проведение мониторинга потребительских рынков на территории соответствующих административно-территориальных единиц с целью выявления химической продукции, не соответствующей требованиям безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="647"/>
+    <w:bookmarkStart w:name="z664" w:id="648"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проводят оценку рисков химической продукции для здоровья и жизни человека, а также для окружающей среды на основании информации, предоставляемой заявителями (производителями, поставщиками, импортерами);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="648"/>
+    <w:bookmarkStart w:name="z665" w:id="649"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечивают организацию проверок наличия необходимых документов, подтверждающих безопасность химической продукции, включая документы о происхождении, результаты лабораторных испытаний и соответствие маркировки установленным требованиям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="649"/>
+    <w:bookmarkStart w:name="z666" w:id="650"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) проводят проверку соблюдения порядка маркировки химической продукции, в том числе наличия полной и достоверной информации на упаковке в соответствии с требованиями законодательства Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="650"/>
+    <w:bookmarkStart w:name="z667" w:id="651"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) организуют мероприятия по недопущению реализации и изъятию из обращения химической продукции, которая:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="651"/>
+    <w:bookmarkStart w:name="z668" w:id="652"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      имеет признаки нанесения вреда жизни и здоровью человека, окружающей среде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="652"/>
+    <w:bookmarkStart w:name="z669" w:id="653"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не соответствует радиологическим требованиям и категориям химических веществ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="653"/>
+    <w:bookmarkStart w:name="z670" w:id="654"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не имеет подтверждающих документов и соответствующей маркировки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="654"/>
+    <w:bookmarkStart w:name="z671" w:id="655"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не соответствует заявленным характеристикам и предоставленной информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="655"/>
+    <w:bookmarkStart w:name="z672" w:id="656"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обеспечивают информирование населения о рисках и правилах безопасного обращения с химической продукцией, особенно в случае обнаружения опасной или некачественной продукции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="656"/>
+    <w:bookmarkStart w:name="z673" w:id="657"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) организуют постоянный мониторинг и анализ возможных источников химической опасности на территории административно-территориальной единицы, включая производственные объекты, склады и транспортные узлы, с целью предотвращения химических аварий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="657"/>
+    <w:bookmarkStart w:name="z674" w:id="658"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) организуют взаимодействие с субъектами предпринимательства, аварийно-спасательными подразделениями и санитарно-эпидемиологическими службами по вопросам предупреждения и ликвидации химических аварий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="658"/>
+    <w:bookmarkStart w:name="z675" w:id="659"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) обеспечивают готовность коммунальных и аварийных служб к реагированию на возможные химические аварии, включая наличие соответствующих планов реагирования, аварийного запаса средств защиты и специальной техники;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="659"/>
+    <w:bookmarkStart w:name="z676" w:id="660"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) организуют проведение учебно-тренировочных мероприятий с участием аварийных, коммунальных служб и субъектов, использующих химическую продукцию, по отработке действий при химических авариях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="660"/>
+    <w:bookmarkStart w:name="z677" w:id="661"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) организуют проверку производственных объектов, складов и транспортных компаний, осуществляющих перевозку химической продукции, на предмет соблюдения требований безопасности и предотвращения аварийных ситуаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="661"/>
+    <w:bookmarkStart w:name="z678" w:id="662"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) осуществляют межведомственное взаимодействие с государственными органами, аварийными службами и субъектами предпринимательства по вопросам мониторинга, предупреждения и ликвидации чрезвычайных ситуаций химического характера.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="662"/>
+    <w:bookmarkStart w:name="z679" w:id="663"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100. Уполномоченный орган в сфере архитектурной, градостроительной и строительной деятельности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="663"/>
+    <w:bookmarkStart w:name="z680" w:id="664"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организует и обеспечивает разработку государственных программ и планов мероприятий, направленных на снижение риска возникновения чрезвычайных ситуаций, связанных с химической продукцией, включая меры по модернизации и техническому перевооружению химических производств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="664"/>
+    <w:bookmarkStart w:name="z681" w:id="665"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивает разработку и внедрение стандартов безопасности технологических процессов и оборудования, используемых в производстве, хранении, транспортировке и утилизации химической продукции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="665"/>
+    <w:bookmarkStart w:name="z682" w:id="666"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществляет стимулирование внедрения на предприятиях химической отрасли современных технологий и оборудования, направленных на снижение вероятности аварий и выбросов опасных химических веществ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="666"/>
+    <w:bookmarkStart w:name="z683" w:id="667"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечивает координацию деятельности промышленных предприятий по внедрению передовых методов контроля и мониторинга технологических процессов, связанных с химической продукцией;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="667"/>
+    <w:bookmarkStart w:name="z684" w:id="668"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) проводит анализ производственных рисков, связанных с обращением химической продукции, с разработкой рекомендаций по их снижению;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="668"/>
+    <w:bookmarkStart w:name="z685" w:id="669"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) организует проведение ежегодных отраслевых совещаний с участием субъектов химической промышленности по вопросам предупреждения аварий, повышения уровня безопасности и обмена лучшими практиками;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="669"/>
+    <w:bookmarkStart w:name="z686" w:id="670"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) организует обучение, подготовку и повышение квалификации специалистов в области безопасности химической продукции и предупреждения чрезвычайных ситуаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="670"/>
+    <w:bookmarkStart w:name="z687" w:id="671"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) обеспечивает разработку и реализацию мер экономического стимулирования (включая налоговые и иные преференции) для предприятий, внедряющих технологии, снижающие риск возникновения чрезвычайных ситуаций химического характера;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="671"/>
+    <w:bookmarkStart w:name="z688" w:id="672"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) проводит мониторинг состояния предприятий химической отрасли в части реализации мер по предупреждению чрезвычайных ситуаций, с последующей передачей информации в уполномоченный орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkStart w:name="z689" w:id="673"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) организует разработку и ежегодное обновление перечня приоритетных химических производств, требующих особого контроля и дополнительных мер безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkStart w:name="z690" w:id="674"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      101. Уполномоченный орган в сфере охраны окружающей среды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="674"/>
+    <w:bookmarkStart w:name="z691" w:id="675"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организует и осуществляет мониторинг состояния окружающей среды на предмет загрязнения химическими веществами, включая проведение регулярных замеров в атмосфере, водных объектах, почве и биоте, с последующим анализом рисков возникновения чрезвычайных ситуаций химического характера;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="675"/>
+    <w:bookmarkStart w:name="z692" w:id="676"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивает разработку и внедрение нормативов предельно допустимых выбросов, сбросов и уровней содержания химических веществ в окружающей среде, направленных на минимизацию риска возникновения чрезвычайных ситуаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="676"/>
+    <w:bookmarkStart w:name="z693" w:id="677"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организует оценку воздействия на окружающую среду проектов, связанных с обращением химической продукции, с экспертизой на предмет наличия рисков возникновения чрезвычайных ситуаций химического характера;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="677"/>
+    <w:bookmarkStart w:name="z694" w:id="678"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) проводит идентификацию экологически опасных объектов, использующих химическую продукцию, с последующим формированием перечней объектов, подлежащих постоянному экологическому контролю;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="678"/>
+    <w:bookmarkStart w:name="z695" w:id="679"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществляет анализ и учет случаев загрязнения окружающей среды химическими веществами, с проведением расследования причин и разработкой профилактических рекомендаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="679"/>
+    <w:bookmarkStart w:name="z696" w:id="680"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обеспечивает информационное сопровождение вопросов безопасности химической продукции и предупреждения загрязнений окружающей среды, включая публикацию данных экологического мониторинга в открытых источниках;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="680"/>
+    <w:bookmarkStart w:name="z697" w:id="681"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) организует и координирует проведение научных исследований, направленных на изучение влияния химических веществ на окружающую среду и разработку эффективных методов предотвращения и ликвидации загрязнений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="681"/>
+    <w:bookmarkStart w:name="z698" w:id="682"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 22. Требования к разработке и реализации мер по предупреждению радиационных аварий</w:t>
-[...403 lines deleted...]
-    <w:bookmarkStart w:name="z661" w:id="654"/>
+        <w:t xml:space="preserve"> Глава 24. Требования к предупреждению чрезвычайных ситуаций на железнодорожном транспорте</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="682"/>
+    <w:bookmarkStart w:name="z699" w:id="683"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      102. Уполномоченный орган в сфере транспорта:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="683"/>
+    <w:bookmarkStart w:name="z700" w:id="684"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организует проведение мониторинга технического состояния железнодорожной инфраструктуры, подвижного состава и оборудования с целью выявления потенциальных угроз безопасности движения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="684"/>
+    <w:bookmarkStart w:name="z701" w:id="685"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) организует разработку и реализацию мероприятий по модернизации железнодорожной инфраструктуры и повышению надежности систем сигнализации, электроснабжения и связи, направленных на снижение аварийности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="685"/>
+    <w:bookmarkStart w:name="z702" w:id="686"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организует разработку и внедрение планов действий по ликвидации последствий аварий и чрезвычайных ситуаций на железнодорожном транспорте с учетом межведомственного взаимодействия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="686"/>
+    <w:bookmarkStart w:name="z703" w:id="687"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечивает проведение учебно-тренировочных занятий и учений с участием аварийно-спасательных служб, предприятий железнодорожного транспорта и других заинтересованных органов по отработке действий при авариях и чрезвычайных ситуациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="687"/>
+    <w:bookmarkStart w:name="z704" w:id="688"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обеспечивает взаимодействие с уполномоченными органами в сферах санитарно-эпидемиологического благополучия, охраны окружающей среды, гражданской защиты и другими государственными органами по вопросам обеспечения комплексной безопасности на железнодорожном транспорте;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="688"/>
+    <w:bookmarkStart w:name="z705" w:id="689"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обеспечивает выполнение участниками перевозочного процесса и вспомогательными службами железнодорожного транспорта требований по обеспечению безопасности перевозок, техническому содержанию объектов, а также экологической, противопожарной и санитарной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="689"/>
+    <w:bookmarkStart w:name="z706" w:id="690"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) осуществляет анализ причин аварий и чрезвычайных ситуаций на железнодорожном транспорте, разрабатывает и утверждает меры по предупреждению их повторения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="690"/>
+    <w:bookmarkStart w:name="z707" w:id="691"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) организует информационное сопровождение вопросов безопасности железнодорожного транспорта и предупреждения чрезвычайных ситуаций, в том числе информирование участников перевозочного процесса и населения о потенциальных рисках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="691"/>
+    <w:bookmarkStart w:name="z708" w:id="692"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      103. Местные исполнительные органы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="692"/>
+    <w:bookmarkStart w:name="z709" w:id="693"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организуют на постоянной основе мониторинг состояния участков железнодорожной инфраструктуры, расположенной на территории соответствующей административно-территориальной единицы, с целью выявления потенциально опасных зон (оползнеопасные склоны, зоны затоплений, селей, паводков, лавин, обвалов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="693"/>
+    <w:bookmarkStart w:name="z710" w:id="694"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) формируют и ведут реестры уязвимых участков железнодорожной инфраструктуры в границах региона, включая изношенные переезды, мосты, тоннели и участки, подверженные техногенному или природному риску;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="694"/>
+    <w:bookmarkStart w:name="z711" w:id="695"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) поддерживают готовность аварийно-спасательных формирований, медицинских учреждений и коммунальных служб к немедленному реагированию при авариях на железнодорожном транспорте;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="695"/>
+    <w:bookmarkStart w:name="z712" w:id="696"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечивают проведение учений по отработке действий при чрезвычайных ситуациях на железнодорожном транспорте;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="696"/>
+    <w:bookmarkStart w:name="z713" w:id="697"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) формируют аналитический отчет по состоянию безопасности на железнодорожном транспорте на территории региона с указанием статистики инцидентов, выполненных профилактических мероприятий и предложений по модернизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="697"/>
+    <w:bookmarkStart w:name="z714" w:id="698"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 23. Требования к разработке и реализации мер по предупреждению химических аварий</w:t>
-[...723 lines deleted...]
-    <w:bookmarkStart w:name="z698" w:id="691"/>
+        <w:t xml:space="preserve"> Глава 25. Требования к предупреждению чрезвычайных ситуаций на автомобильном транспорте</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="698"/>
+    <w:bookmarkStart w:name="z715" w:id="699"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      104. Уполномоченный орган в сфере транспорта:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="699"/>
+    <w:bookmarkStart w:name="z716" w:id="700"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организует проведение анализа причин дорожно-транспортных происшествий и разрабатывает меры по их предупреждению на республиканском уровне;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="700"/>
+    <w:bookmarkStart w:name="z717" w:id="701"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) организует мониторинг дорожно-транспортной обстановки и уровня аварийности на республиканских автомобильных дорогах, в том числе с использованием современных цифровых технологий и систем видеонаблюдения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="701"/>
+    <w:bookmarkStart w:name="z718" w:id="702"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организует информационное сопровождение вопросов безопасности железнодорожного транспорта и предупреждения чрезвычайных ситуаций, в том числе информирование участников перевозочного процесса и населения о потенциальных рисках;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="702"/>
+    <w:bookmarkStart w:name="z719" w:id="703"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) разрабатывает и реализует мероприятия по обеспечению безопасности дорожного движения на автомобильных дорогах, а также на улицах населенных пунктов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="703"/>
+    <w:bookmarkStart w:name="z720" w:id="704"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105. Местные исполнительные органы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="704"/>
+    <w:bookmarkStart w:name="z721" w:id="705"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организуют проектирование, строительство, реконструкцию, ремонт и содержание автомобильных дорог областного и районного значения, обеспечивая соответствие требованиям безопасности дорожного движения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="705"/>
+    <w:bookmarkStart w:name="z722" w:id="706"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) разрабатывают и реализуют схемы организации дорожного движения на автомобильных дорогах областного и районного значения, а также в пределах населенных пунктов с учетом безопасности участников дорожного движения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="706"/>
+    <w:bookmarkStart w:name="z723" w:id="707"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организуют проведение комплексных мероприятий по медицинскому обеспечению безопасности дорожного движения, включая оснащение пунктов экстренной медицинской помощи и обеспечение готовности медицинских служб к реагированию на дорожно-транспортные происшествия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="707"/>
+    <w:bookmarkStart w:name="z724" w:id="708"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) организуют постоянный мониторинг технического состояния автомобильных дорог, состояния дорожных сооружений, а также эффективности технических средств организации дорожного движения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="708"/>
+    <w:bookmarkStart w:name="z725" w:id="709"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) организуют сбор, обработку и анализ информации о дорожно-транспортных происшествиях на территории соответствующей административно-территориальной единицы, с последующей разработкой предупредительных мероприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="709"/>
+    <w:bookmarkStart w:name="z726" w:id="710"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) организуют своевременное информирование участников дорожного движения и населения о дорожно-транспортной обстановке, аварийных участках, временных ограничениях движения и проводимых дорожных работах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="710"/>
+    <w:bookmarkStart w:name="z727" w:id="711"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) организуют ликвидацию последствий дорожно-транспортных происшествий для восстановления безопасности и пропускной способности дорожной сети в кратчайшие сроки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="711"/>
+    <w:bookmarkStart w:name="z728" w:id="712"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 24. Требования к предупреждению чрезвычайных ситуаций на железнодорожном транспорте</w:t>
-[...417 lines deleted...]
-      4) разрабатывает и реализует мероприятия по обеспечению безопасности дорожного движения на автомобильных дорогах, а также на улицах населенных пунктов.</w:t>
+        <w:t xml:space="preserve"> Глава 26. Требования к оперативному реагированию на розливы нефти на море, внутренних водоемах и в предохранительной зоне</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="712"/>
-    <w:bookmarkStart w:name="z720" w:id="713"/>
-[...15 lines deleted...]
-      105. Местные исполнительные органы:</w:t>
+    <w:bookmarkStart w:name="z729" w:id="713"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      106. Уполномоченный орган в сфере транспорта:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="713"/>
-    <w:bookmarkStart w:name="z721" w:id="714"/>
-[...15 lines deleted...]
-      1) организуют проектирование, строительство, реконструкцию, ремонт и содержание автомобильных дорог областного и районного значения, обеспечивая соответствие требованиям безопасности дорожного движения;</w:t>
+    <w:bookmarkStart w:name="z730" w:id="714"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечивает разработку, утверждение и внедрение порядка оперативного привлечения транспортных средств, необходимого для проведения мероприятий по ликвидации розливов нефти и проведения эвакуации населения из зон чрезвычайных ситуаций. В рамках этого порядка определяется перечень транспортных ресурсов, подлежащих мобилизации, механизмы их привлечения, а также порядок взаимодействия с другими уполномоченными органами и организациями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="714"/>
-    <w:bookmarkStart w:name="z722" w:id="715"/>
-[...15 lines deleted...]
-      2) разрабатывают и реализуют схемы организации дорожного движения на автомобильных дорогах областного и районного значения, а также в пределах населенных пунктов с учетом безопасности участников дорожного движения;</w:t>
+    <w:bookmarkStart w:name="z731" w:id="715"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивает постоянную готовность транспортных организаций к участию в ликвидации розливов нефти, проводит работу по формированию необходимого транспортного парка, в том числе автомобильного, железнодорожного, водного и воздушного транспорта, и осуществляет регулярный контроль за техническим состоянием указанного транспорта, его доступностью и возможностью оперативного задействования в случае возникновения чрезвычайной ситуации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="715"/>
-    <w:bookmarkStart w:name="z723" w:id="716"/>
-[...15 lines deleted...]
-      3) организуют проведение комплексных мероприятий по медицинскому обеспечению безопасности дорожного движения, включая оснащение пунктов экстренной медицинской помощи и обеспечение готовности медицинских служб к реагированию на дорожно-транспортные происшествия;</w:t>
+    <w:bookmarkStart w:name="z732" w:id="716"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организует своевременную и эффективную транспортировку персонала, аварийно-спасательных формирований, специализированного оборудования, технических средств и материалов, задействованных в ликвидации розливов нефти и в проведении аварийно-спасательных, противопожарных и эвакуационных мероприятий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="716"/>
-    <w:bookmarkStart w:name="z724" w:id="717"/>
-[...15 lines deleted...]
-      4) организуют постоянный мониторинг технического состояния автомобильных дорог, состояния дорожных сооружений, а также эффективности технических средств организации дорожного движения;</w:t>
+    <w:bookmarkStart w:name="z733" w:id="717"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) принимает участие в разработке территориальных, отраслевых и объектовых планов по ликвидации розливов нефти, обеспечивая в этих документах планирование необходимых транспортных ресурсов, расчет требуемого количества транспортных единиц, маршрутов движения, контрольных сроков прибытия и обеспечение бесперебойной логистической поддержки на всех этапах аварийно-спасательных работ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="717"/>
-    <w:bookmarkStart w:name="z725" w:id="718"/>
-[...15 lines deleted...]
-      5) организуют сбор, обработку и анализ информации о дорожно-транспортных происшествиях на территории соответствующей административно-территориальной единицы, с последующей разработкой предупредительных мероприятий;</w:t>
+    <w:bookmarkStart w:name="z734" w:id="718"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) организует обучение специалистов транспортных организаций по вопросам обеспечения транспортом ликвидации розливов нефти и обеспечивает участие транспортных компаний в практических учениях и тренировках, проводимых на морских акваториях, внутренних водоемах, в портовых и прибрежных зонах, а также в пределах предохранительных полос, с отработкой взаимодействия с аварийными службами и спасательными подразделениями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="718"/>
-    <w:bookmarkStart w:name="z726" w:id="719"/>
-[...15 lines deleted...]
-      6) организуют своевременное информирование участников дорожного движения и населения о дорожно-транспортной обстановке, аварийных участках, временных ограничениях движения и проводимых дорожных работах;</w:t>
+    <w:bookmarkStart w:name="z735" w:id="719"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обеспечивает готовность транспортных компаний, перевозчиков и владельцев транспорта к участию в ликвидации розливов нефти, включая наличие аварийного и резервного транспорта, укомплектованные экипажи, действующие договоры на экстренное привлечение техники, а также оперативную готовность к выдвижению в зону чрезвычайной ситуации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="719"/>
-    <w:bookmarkStart w:name="z727" w:id="720"/>
-[...15 lines deleted...]
-      7) организуют ликвидацию последствий дорожно-транспортных происшествий для восстановления безопасности и пропускной способности дорожной сети в кратчайшие сроки.</w:t>
+    <w:bookmarkStart w:name="z736" w:id="720"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      107. Уполномоченный орган в сфере метеорологического и гидрологического мониторинга:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="720"/>
-    <w:bookmarkStart w:name="z728" w:id="721"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 26. Требования к оперативному реагированию на розливы нефти на море, внутренних водоемах и в предохранительной зоне</w:t>
+    <w:bookmarkStart w:name="z737" w:id="721"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечивает оперативный прогноз гидрометеорологических условий в районах возможных розливов нефти, включая морские акватории, внутренние водоемы и предохранительные зоны. Прогнозирование осуществляется с учетом изменения погодных условий, направления и скорости ветра, течений, волнения моря, уровня воды, а также других природных факторов, влияющих на распространение нефти и эффективность ликвидационных мероприятий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="721"/>
-    <w:bookmarkStart w:name="z729" w:id="722"/>
-[...15 lines deleted...]
-      106. Уполномоченный орган в сфере транспорта:</w:t>
+    <w:bookmarkStart w:name="z738" w:id="722"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) организует постоянный экологический мониторинг состояния окружающей среды в районах добычи, переработки, транспортировки и хранения нефти, обеспечивая регулярный сбор информации о состоянии водоемов, атмосферного воздуха, почвы и биоразнообразия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="722"/>
-    <w:bookmarkStart w:name="z730" w:id="723"/>
-[...15 lines deleted...]
-      1) обеспечивает разработку, утверждение и внедрение порядка оперативного привлечения транспортных средств, необходимого для проведения мероприятий по ликвидации розливов нефти и проведения эвакуации населения из зон чрезвычайных ситуаций. В рамках этого порядка определяется перечень транспортных ресурсов, подлежащих мобилизации, механизмы их привлечения, а также порядок взаимодействия с другими уполномоченными органами и организациями;</w:t>
+    <w:bookmarkStart w:name="z739" w:id="723"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечивает регулярный отбор проб воды, почвы и воздуха в зонах потенциальных или уже произошедших аварийных розливов нефти для проведения лабораторных исследований, определения степени загрязнения, оценки угрозы для здоровья населения и воздействия на экосистемы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="723"/>
-    <w:bookmarkStart w:name="z731" w:id="724"/>
-[...15 lines deleted...]
-      2) обеспечивает постоянную готовность транспортных организаций к участию в ликвидации розливов нефти, проводит работу по формированию необходимого транспортного парка, в том числе автомобильного, железнодорожного, водного и воздушного транспорта, и осуществляет регулярный контроль за техническим состоянием указанного транспорта, его доступностью и возможностью оперативного задействования в случае возникновения чрезвычайной ситуации;</w:t>
+    <w:bookmarkStart w:name="z740" w:id="724"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществляет постоянный мониторинг потенциально опасных участков, расположенных вблизи объектов добычи и транспортировки нефти, с применением современных технологий, включая оперативные данные космического мониторинга, дистанционное зондирование, беспилотные летательные аппараты и другие методы для своевременного выявления загрязненных нефтью территорий и динамики их распространения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="724"/>
-    <w:bookmarkStart w:name="z732" w:id="725"/>
-[...15 lines deleted...]
-      3) организует своевременную и эффективную транспортировку персонала, аварийно-спасательных формирований, специализированного оборудования, технических средств и материалов, задействованных в ликвидации розливов нефти и в проведении аварийно-спасательных, противопожарных и эвакуационных мероприятий;</w:t>
+    <w:bookmarkStart w:name="z741" w:id="725"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) организует комплексную оценку характера, источника и зоны распространения розлива нефти на основе оперативных данных мониторинга и результатов лабораторных исследований;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="725"/>
-    <w:bookmarkStart w:name="z733" w:id="726"/>
-[...15 lines deleted...]
-      4) принимает участие в разработке территориальных, отраслевых и объектовых планов по ликвидации розливов нефти, обеспечивая в этих документах планирование необходимых транспортных ресурсов, расчет требуемого количества транспортных единиц, маршрутов движения, контрольных сроков прибытия и обеспечение бесперебойной логистической поддержки на всех этапах аварийно-спасательных работ;</w:t>
+    <w:bookmarkStart w:name="z742" w:id="726"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) координирует проведение предварительного анализа суммарной экологической пользы с целью выбора наиболее эффективных и экологически безопасных методов ликвидации розливов нефти. В рамках этого анализа оценивается влияние различных методов очистки на окружающую среду, водные ресурсы, флору и фауну, а также последствия для здоровья населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="726"/>
-    <w:bookmarkStart w:name="z734" w:id="727"/>
-[...15 lines deleted...]
-      5) организует обучение специалистов транспортных организаций по вопросам обеспечения транспортом ликвидации розливов нефти и обеспечивает участие транспортных компаний в практических учениях и тренировках, проводимых на морских акваториях, внутренних водоемах, в портовых и прибрежных зонах, а также в пределах предохранительных полос, с отработкой взаимодействия с аварийными службами и спасательными подразделениями;</w:t>
+    <w:bookmarkStart w:name="z743" w:id="727"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) согласовывает применяемые методы ликвидации розливов нефти на основе результатов анализа суммарной экологической пользы, обеспечивая приоритетное использование технологий, минимизирующих ущерб окружающей среде и препятствующих дальнейшему распространению загрязняющих веществ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="727"/>
-    <w:bookmarkStart w:name="z735" w:id="728"/>
-[...15 lines deleted...]
-      6) обеспечивает готовность транспортных компаний, перевозчиков и владельцев транспорта к участию в ликвидации розливов нефти, включая наличие аварийного и резервного транспорта, укомплектованные экипажи, действующие договоры на экстренное привлечение техники, а также оперативную готовность к выдвижению в зону чрезвычайной ситуации.</w:t>
+    <w:bookmarkStart w:name="z744" w:id="728"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) обеспечивает участие специалистов природоохранных организаций и подразделений, занимающихся экологическим мониторингом, в учениях и тренировках по ликвидации розливов нефти, с целью отработки совместных действий, повышения готовности к реагированию и внедрения на практике современных методов контроля и очистки загрязненной среды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="728"/>
-    <w:bookmarkStart w:name="z736" w:id="729"/>
-[...15 lines deleted...]
-      107. Уполномоченный орган в сфере метеорологического и гидрологического мониторинга:</w:t>
+    <w:bookmarkStart w:name="z745" w:id="729"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) принимает участие в разработке, согласовании и регулярной актуализации территориальных, объектовых и национальных планов по ликвидации розливов нефти, обеспечивая в этих документах учет экологических требований, природных особенностей конкретных территорий, сезонных климатических факторов и данных экологического мониторинга.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="729"/>
-    <w:bookmarkStart w:name="z737" w:id="730"/>
-[...15 lines deleted...]
-      1) обеспечивает оперативный прогноз гидрометеорологических условий в районах возможных розливов нефти, включая морские акватории, внутренние водоемы и предохранительные зоны. Прогнозирование осуществляется с учетом изменения погодных условий, направления и скорости ветра, течений, волнения моря, уровня воды, а также других природных факторов, влияющих на распространение нефти и эффективность ликвидационных мероприятий;</w:t>
+    <w:bookmarkStart w:name="z746" w:id="730"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      108. Уполномоченный орган в сфере охраны окружающей среды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="730"/>
-    <w:bookmarkStart w:name="z738" w:id="731"/>
-[...15 lines deleted...]
-      2) организует постоянный экологический мониторинг состояния окружающей среды в районах добычи, переработки, транспортировки и хранения нефти, обеспечивая регулярный сбор информации о состоянии водоемов, атмосферного воздуха, почвы и биоразнообразия;</w:t>
+    <w:bookmarkStart w:name="z747" w:id="731"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) совместно с территориальными органами уполномоченного органа в области охраны окружающей среды осуществляет согласование оптимальных методов ликвидации розливов нефти третьего уровня, руководствуясь принципами минимизации ущерба окружающей среде и животному миру. Для выбора наилучших методов ликвидации используется анализ суммарной экологической пользы с учетом особенностей конкретной территории и уровня потенциальной угрозы для экосистем;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="731"/>
-    <w:bookmarkStart w:name="z739" w:id="732"/>
-[...15 lines deleted...]
-      3) обеспечивает регулярный отбор проб воды, почвы и воздуха в зонах потенциальных или уже произошедших аварийных розливов нефти для проведения лабораторных исследований, определения степени загрязнения, оценки угрозы для здоровья населения и воздействия на экосистемы;</w:t>
+    <w:bookmarkStart w:name="z748" w:id="732"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) организует создание, оснащение и постоянную готовность специализированных площадок и пунктов для очистки животных и птиц, пострадавших в результате аварийных розливов нефти. В этих пунктах обеспечиваются необходимые условия для безопасного содержания, санитарной обработки, ветеринарного контроля и реабилитации пострадавших животных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="732"/>
-    <w:bookmarkStart w:name="z740" w:id="733"/>
-[...15 lines deleted...]
-      4) осуществляет постоянный мониторинг потенциально опасных участков, расположенных вблизи объектов добычи и транспортировки нефти, с применением современных технологий, включая оперативные данные космического мониторинга, дистанционное зондирование, беспилотные летательные аппараты и другие методы для своевременного выявления загрязненных нефтью территорий и динамики их распространения;</w:t>
+    <w:bookmarkStart w:name="z749" w:id="733"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечивает разработку, утверждение и реализацию комплексных процедур по безопасной очистке, реабилитации и восстановлению животных и птиц, подвергшихся загрязнению нефтепродуктами, с применением современных ветеринарных, зоологических и экологических методик, направленных на минимизацию последствий для здоровья и жизни пострадавших особей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="733"/>
-    <w:bookmarkStart w:name="z741" w:id="734"/>
-[...15 lines deleted...]
-      5) организует комплексную оценку характера, источника и зоны распространения розлива нефти на основе оперативных данных мониторинга и результатов лабораторных исследований;</w:t>
+    <w:bookmarkStart w:name="z750" w:id="734"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) организует систематическое наблюдение за состоянием животных и птиц, прошедших процедуры очистки и реабилитации, с целью контроля эффективности восстановительных мероприятий и своевременного выявления возможных осложнений, связанных с последствиями загрязнения нефтью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="734"/>
-    <w:bookmarkStart w:name="z742" w:id="735"/>
-[...15 lines deleted...]
-      6) координирует проведение предварительного анализа суммарной экологической пользы с целью выбора наиболее эффективных и экологически безопасных методов ликвидации розливов нефти. В рамках этого анализа оценивается влияние различных методов очистки на окружающую среду, водные ресурсы, флору и фауну, а также последствия для здоровья населения;</w:t>
+    <w:bookmarkStart w:name="z751" w:id="735"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обеспечивает своевременное предоставление заинтересованным государственным органам необходимой информации об экспертных организациях, профильных специалистах в области зоологии, орнитологии, ихтиологии, а также о специализированных организациях и добровольных формированиях, осуществляющих защиту, спасение и реабилитацию животного мира в условиях чрезвычайных ситуаций, связанных с розливами нефти;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="735"/>
-    <w:bookmarkStart w:name="z743" w:id="736"/>
-[...15 lines deleted...]
-      7) согласовывает применяемые методы ликвидации розливов нефти на основе результатов анализа суммарной экологической пользы, обеспечивая приоритетное использование технологий, минимизирующих ущерб окружающей среде и препятствующих дальнейшему распространению загрязняющих веществ;</w:t>
+    <w:bookmarkStart w:name="z752" w:id="736"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) организует участие специалистов в области охраны животного мира, природоохранных организаций и ветеринарных служб в учениях и тренировках по ликвидации розливов нефти, с целью отработки практических навыков, повышения готовности к реагированию и совершенствования совместных действий при спасении пострадавших животных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="736"/>
-    <w:bookmarkStart w:name="z744" w:id="737"/>
-[...15 lines deleted...]
-      8) обеспечивает участие специалистов природоохранных организаций и подразделений, занимающихся экологическим мониторингом, в учениях и тренировках по ликвидации розливов нефти, с целью отработки совместных действий, повышения готовности к реагированию и внедрения на практике современных методов контроля и очистки загрязненной среды;</w:t>
+    <w:bookmarkStart w:name="z753" w:id="737"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) принимает участие в разработке, согласовании и регулярной актуализации национальных, территориальных и объектовых планов по ликвидации розливов нефти, с учетом требований по защите животного мира, восстановлению природных экосистем и недопущению утраты биологического разнообразия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="737"/>
-    <w:bookmarkStart w:name="z745" w:id="738"/>
-[...15 lines deleted...]
-      9) принимает участие в разработке, согласовании и регулярной актуализации территориальных, объектовых и национальных планов по ликвидации розливов нефти, обеспечивая в этих документах учет экологических требований, природных особенностей конкретных территорий, сезонных климатических факторов и данных экологического мониторинга.</w:t>
+    <w:bookmarkStart w:name="z754" w:id="738"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      109. Уполномоченный орган в сфере энергетики:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="738"/>
-    <w:bookmarkStart w:name="z746" w:id="739"/>
-[...15 lines deleted...]
-      108. Уполномоченный орган в сфере охраны окружающей среды:</w:t>
+    <w:bookmarkStart w:name="z755" w:id="739"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организует ведение, систематизацию и постоянное обновление учета оборудования, техники, материалов и других ресурсов, находящихся в распоряжении специализированных организаций, осуществляющих ликвидацию розливов нефти. Учет ведется с детализацией по типам, количеству, техническому состоянию и готовности оборудования к использованию в аварийных ситуациях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="739"/>
-    <w:bookmarkStart w:name="z747" w:id="740"/>
-[...15 lines deleted...]
-      1) совместно с территориальными органами уполномоченного органа в области охраны окружающей среды осуществляет согласование оптимальных методов ликвидации розливов нефти третьего уровня, руководствуясь принципами минимизации ущерба окружающей среде и животному миру. Для выбора наилучших методов ликвидации используется анализ суммарной экологической пользы с учетом особенностей конкретной территории и уровня потенциальной угрозы для экосистем;</w:t>
+    <w:bookmarkStart w:name="z756" w:id="740"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивает организацию постоянной работы по передаче и обмену оперативной информацией в рамках Протокола о региональной готовности, реагировании и сотрудничестве в случае инцидентов, вызывающих загрязнение нефтью, к Рамочной конвенции по защите морской среды Каспийского моря;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="740"/>
-    <w:bookmarkStart w:name="z748" w:id="741"/>
-[...15 lines deleted...]
-      2) организует создание, оснащение и постоянную готовность специализированных площадок и пунктов для очистки животных и птиц, пострадавших в результате аварийных розливов нефти. В этих пунктах обеспечиваются необходимые условия для безопасного содержания, санитарной обработки, ветеринарного контроля и реабилитации пострадавших животных;</w:t>
+    <w:bookmarkStart w:name="z757" w:id="741"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) определяет и утверждает минимально необходимые нормативы, требования и показатели оснащения сил и средств, привлекаемых для ликвидации розливов нефти на море, внутренних водоемах и в предохранительной зоне. Эти нормативы включают перечень специализированной техники, оборудования, реагентов, а также минимальный резерв материально-технических ресурсов, обеспечивающих эффективное и своевременное проведение аварийно-спасательных работ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="741"/>
-    <w:bookmarkStart w:name="z749" w:id="742"/>
-[...15 lines deleted...]
-      3) обеспечивает разработку, утверждение и реализацию комплексных процедур по безопасной очистке, реабилитации и восстановлению животных и птиц, подвергшихся загрязнению нефтепродуктами, с применением современных ветеринарных, зоологических и экологических методик, направленных на минимизацию последствий для здоровья и жизни пострадавших особей;</w:t>
+    <w:bookmarkStart w:name="z758" w:id="742"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) разрабатывает, утверждает и актуализирует методические рекомендации, руководства и инструктивные материалы по вопросам оснащения организаций, привлекаемых к ликвидации розливов нефти, с учетом современных технических решений, международных стандартов и опыта ликвидации аналогичных аварий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="742"/>
-    <w:bookmarkStart w:name="z750" w:id="743"/>
-[...15 lines deleted...]
-      4) организует систематическое наблюдение за состоянием животных и птиц, прошедших процедуры очистки и реабилитации, с целью контроля эффективности восстановительных мероприятий и своевременного выявления возможных осложнений, связанных с последствиями загрязнения нефтью;</w:t>
+    <w:bookmarkStart w:name="z759" w:id="743"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) организует межведомственное взаимодействие с государственными органами, местными исполнительными органами, аварийными службами, транспортными организациями и другими субъектами по вопросам обеспечения готовности, ресурсной оснащенности и скоординированных действий сил и средств, участвующих в ликвидации розливов нефти;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="743"/>
-    <w:bookmarkStart w:name="z751" w:id="744"/>
-[...15 lines deleted...]
-      5) обеспечивает своевременное предоставление заинтересованным государственным органам необходимой информации об экспертных организациях, профильных специалистах в области зоологии, орнитологии, ихтиологии, а также о специализированных организациях и добровольных формированиях, осуществляющих защиту, спасение и реабилитацию животного мира в условиях чрезвычайных ситуаций, связанных с розливами нефти;</w:t>
+    <w:bookmarkStart w:name="z760" w:id="744"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) организует и проводит учения и тренировки по ликвидации розливов нефти на море, внутренних водоемах и в предохранительных зонах с обязательным привлечением специализированных организаций. По итогам учений проводится оценка готовности, эффективности взаимодействия и выявляются проблемные вопросы, требующие дополнительной проработки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="744"/>
-    <w:bookmarkStart w:name="z752" w:id="745"/>
-[...15 lines deleted...]
-      6) организует участие специалистов в области охраны животного мира, природоохранных организаций и ветеринарных служб в учениях и тренировках по ликвидации розливов нефти, с целью отработки практических навыков, повышения готовности к реагированию и совершенствования совместных действий при спасении пострадавших животных;</w:t>
+    <w:bookmarkStart w:name="z761" w:id="745"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) осуществляет регулярный анализ состояния готовности специализированных организаций, участвующих в ликвидации розливов нефти. В рамках анализа проводится мониторинг за соответствием оснащения установленным нормативам, проверяется укомплектованность, исправность техники и оборудования, а также уровень подготовки персонала, с последующим принятием мер по устранению выявленных недостатков.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="745"/>
-    <w:bookmarkStart w:name="z753" w:id="746"/>
-[...15 lines deleted...]
-      7) принимает участие в разработке, согласовании и регулярной актуализации национальных, территориальных и объектовых планов по ликвидации розливов нефти, с учетом требований по защите животного мира, восстановлению природных экосистем и недопущению утраты биологического разнообразия.</w:t>
+    <w:bookmarkStart w:name="z762" w:id="746"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      110. Уполномоченный орган в области космической деятельности обеспечивает постоянный сбор, обработку и передачу данных космического мониторинга в заинтересованные государственные органы и аварийно-спасательные службы для своевременного реагирования на розливы нефти.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="746"/>
-    <w:bookmarkStart w:name="z754" w:id="747"/>
-[...15 lines deleted...]
-      109. Уполномоченный орган в сфере энергетики:</w:t>
+    <w:bookmarkStart w:name="z763" w:id="747"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      111. Местные исполнительные органы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="747"/>
-    <w:bookmarkStart w:name="z755" w:id="748"/>
-[...15 lines deleted...]
-      1) организует ведение, систематизацию и постоянное обновление учета оборудования, техники, материалов и других ресурсов, находящихся в распоряжении специализированных организаций, осуществляющих ликвидацию розливов нефти. Учет ведется с детализацией по типам, количеству, техническому состоянию и готовности оборудования к использованию в аварийных ситуациях;</w:t>
+    <w:bookmarkStart w:name="z764" w:id="748"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) разрабатывают и утверждают территориальные планы обеспечения готовности и действий по ликвидации розливов нефти на соответствующих административно-территориальных единицах. В указанных планах предусматриваются конкретные мероприятия, ответственные исполнители, ресурсы, схемы оповещения и эвакуации, а также порядок взаимодействия с уполномоченными государственными органами, аварийными службами и организациями, осуществляющими деятельность на объектах повышенного риска;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="748"/>
-    <w:bookmarkStart w:name="z756" w:id="749"/>
-[...15 lines deleted...]
-      2) обеспечивает организацию постоянной работы по передаче и обмену оперативной информацией в рамках Протокола о региональной готовности, реагировании и сотрудничестве в случае инцидентов, вызывающих загрязнение нефтью, к Рамочной конвенции по защите морской среды Каспийского моря;</w:t>
+    <w:bookmarkStart w:name="z765" w:id="749"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) организуют и осуществляют межведомственную координацию действий по ликвидации розливов нефти, обеспечивая оперативное взаимодействие с территориальными органами уполномоченных органов, аварийно-спасательными службами, специализированными организациями, собственниками потенциально опасных объектов, а также с другими заинтересованными структурами. Координация осуществляется как на стадии готовности, так и в ходе непосредственного реагирования на розлив нефти;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="749"/>
-    <w:bookmarkStart w:name="z757" w:id="750"/>
-[...15 lines deleted...]
-      3) определяет и утверждает минимально необходимые нормативы, требования и показатели оснащения сил и средств, привлекаемых для ликвидации розливов нефти на море, внутренних водоемах и в предохранительной зоне. Эти нормативы включают перечень специализированной техники, оборудования, реагентов, а также минимальный резерв материально-технических ресурсов, обеспечивающих эффективное и своевременное проведение аварийно-спасательных работ;</w:t>
+    <w:bookmarkStart w:name="z766" w:id="750"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) участвуют в организации и проведении учений и тренировок по готовности и ликвидации розливов нефти с привлечением всех заинтересованных служб и организаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="750"/>
-    <w:bookmarkStart w:name="z758" w:id="751"/>
-[...15 lines deleted...]
-      4) разрабатывает, утверждает и актуализирует методические рекомендации, руководства и инструктивные материалы по вопросам оснащения организаций, привлекаемых к ликвидации розливов нефти, с учетом современных технических решений, международных стандартов и опыта ликвидации аналогичных аварий;</w:t>
+    <w:bookmarkStart w:name="z767" w:id="751"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) определяют, обустраивают и содержат места для временного хранения, сортировки и накопления отходов и собранной нефти, образующихся в процессе ликвидации розливов, а также обеспечивают безопасную утилизацию указанных отходов в соответствии с экологическими и санитарными требованиями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="751"/>
-    <w:bookmarkStart w:name="z759" w:id="752"/>
-[...15 lines deleted...]
-      5) организует межведомственное взаимодействие с государственными органами, местными исполнительными органами, аварийными службами, транспортными организациями и другими субъектами по вопросам обеспечения готовности, ресурсной оснащенности и скоординированных действий сил и средств, участвующих в ликвидации розливов нефти;</w:t>
+    <w:bookmarkStart w:name="z768" w:id="752"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) заключают договоры со специализированными организациями по ликвидации розливов нефти для обеспечения постоянной готовности сил и средств к реагированию. В рамках данных договоров предусматриваются условия оперативного привлечения необходимых ресурсов в случае аварийной ситуации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="752"/>
-    <w:bookmarkStart w:name="z760" w:id="753"/>
-[...15 lines deleted...]
-      6) организует и проводит учения и тренировки по ликвидации розливов нефти на море, внутренних водоемах и в предохранительных зонах с обязательным привлечением специализированных организаций. По итогам учений проводится оценка готовности, эффективности взаимодействия и выявляются проблемные вопросы, требующие дополнительной проработки;</w:t>
+    <w:bookmarkStart w:name="z769" w:id="753"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обеспечивают взаимодействие с представителями общественности, экологическими движениями и иными заинтересованными сторонами по вопросам ликвидации розливов нефти. В случае необходимости они организуют привлечение и координацию добровольцев-волонтеров для оказания содействия в ликвидационных работах и очистке территории.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="753"/>
-    <w:bookmarkStart w:name="z761" w:id="754"/>
-[...178 lines deleted...]
-    <w:bookmarkEnd w:id="762"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -16660,31 +17413,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>