--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4937db9" w14:textId="4937db9">
+    <w:p w14:paraId="de71196" w14:textId="de71196">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,67 +93,60 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил осуществления платных видов деятельности по реализации товаров (работ, услуг) государственными библиотеками, государственными музеями и музеями-заповедниками, созданными в организационно-правовой форме государственного учреждения, использования ими денег от реализации товаров (работ, услуг), остающихся в их распоряжении</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра культуры и информации Республики Казахстан от 10 июля 2025 года № 312-НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 11 июля 2025 года № 36435</w:t>
-[...15 lines deleted...]
-      </w:pPr>
+        <w:t>Приказ Министра культуры и информации Республики Казахстан от 10 июля 2025 года № 312-НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 11 июля 2025 года № 36435.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -512,126 +505,110 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А. Балаева</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министерство финансов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -736,1122 +713,1202 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 10 июля 2025 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 312-НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила осуществления платных видов деятельности по реализации товаров (работ, услуг) государственными библиотеками, государственными музеями и музеями-заповедниками, созданными в организационно-правовой форме государственного учреждения, использования ими денег от реализации товаров (работ, услуг), остающихся в их распоряжении</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила осуществления платных видов деятельности по реализации товаров (работ, услуг) государственными библиотеками, государственными музеями и музеями-заповедниками, созданными в организационно-правовой форме государственного учреждения, использования ими денег от реализации товаров (работ, услуг), остающихся в их распоряжении (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 102 Бюджетного кодекса Республики Казахстан (далее – Кодекс) и определяют порядок осуществления платных видов деятельности по реализации товаров (работ, услуг) государственными библиотеками, государственными музеями и музеями-заповедниками, созданными в организационно-правовой форме государственного учреждения, использования ими денег от реализации товаров (работ, услуг), остающихся в их распоряжении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок осуществления платных видов деятельности по реализации товаров (работ, услуг) государственными библиотеками, государственными музеями и музеями-заповедниками, созданными в организационно-правовой форме государственного учреждения, использования ими денег от реализации товаров (работ, услуг), остающихся в их распоряжении</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. К платным видам деятельности по реализации товаров (работ, услуг) государственными библиотеками, созданными в организационно-правовой форме государственного учреждения, относятся:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) изготовление копий со всех видов носителей, форматов, стандартов и их обработку;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) изготовление материалов для граждан с ограниченными возможностями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) выполнение аналитико-синтетической обработки документов и дополнительной библиографии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) реставрацию рукописей, ценных книг и документов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) организацию выездных информационно-выставочных мероприятий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) образовательные и переводческие услуги;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) экспертизу рукописей и ценных книг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) предоставление услуг сети Интернет на основании договора с оператором связи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) электронную доставку документов, поиск и составление тематической информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) проведение экскурсионного обслуживания, фото- и видеосъемки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10-1) оказание услуг по организации и проведению образовательных и культурных мероприятий с предоставлением помещений библиотеки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) реализацию учебно-методической литературы и других пособий, изданных библиотекой.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказа и.о. Министра культуры и информации РК от 20.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. К платным видам деятельности по реализации товаров (работ, услуг) государственными музеями и музеями-заповедниками, созданными в организационно-правовой форме государственного учреждения, относятся:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) изготовление копий со всех видов носителей, форматов, стандартов и их обработку;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) предоставление услуг интернета на основании договора с оператором связи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проведение фото- и видеосъемок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) реализацию сувенирной и полиграфической продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) реализацию учебно-методических изданий и другой литературы, изданных музеями и музеями-заповедниками;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) обработку материалов музейного фонда и (или) составление информации и справок о музейных предметах и музейных коллекциях, а также предметах и коллекциях, находящихся в частной собственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Цены на товары (работы, услуги) государственным библиотекам, государственным музеям и музеям-заповедникам, созданным в организационно-правовой форме государственного учреждения, предоставляемые на платной основе, устанавливаются уполномоченным органом в области культуры (далее- прейскурант).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Государственные библиотеки, государственные музеи и музеи-заповедники, созданные в организационно-правовой форме государственного учреждения, на информационном стенде, а также на официальных сайтах размещают следующую наглядную информацию на казахском и русском языках:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) настоящие Правила, изложенные в полном объеме (без сокращений);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) перечень предоставляемых видов деятельности по реализации товаров (работ, услуг);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) прейскурант.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Государственные библиотеки, государственные музеи и музеи-заповедники, созданные в организационно-правовой форме государственного учреждения, реализуют на платной основе товары (работы, услуги) по подтверждающим документам (договора, квитанции, счета-фактуры, накладные, акты оказанных услуг/выполненных работ, фискальные чеки) с указанием цены и объема товаров (работ, услуг).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Расчеты при реализации товаров (работ, услуг), осуществляемые посредством наличных денег, производятся через кассы государственных библиотек, государственных музеев и музеев-заповедников, созданных в организационно-правовой форме государственного учреждения, с обязательным применением контрольно-кассовых машин с фискальной памятью и выдачей контрольного чека клиенту, по безналичному расчету путем перечисления на текущий счет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. При осуществлении платных видов деятельности ведется журнал (в произвольной форме) в котором фиксируются дата реализации товаров (работ, услуг), виды товаров (работ, услуг), количество и наименование приложенных документов (при их предоставлении), фамилия, инициалы ответственного должностного лица по реализации товаров (работ, услуг).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок использования государственными библиотеками, государственными музеями и музеями-заповедниками, созданными в организационно-правовой форме государственного учреждения, использования денег от реализации товаров (работ, услуг), остающихся в их распоряжении</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Деньги, поступающие от реализации товаров (работ, услуг), не относящихся к основной деятельности государственных библиотек, созданных в организационно-правовой форме государственного учреждения используются по следующим направлениям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) укрепление материально-технической базы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) оплата труда специалистов, привлекаемых для оказания услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) хозяйственные расходы (оплата услуг связи, оплата транспортных услуг, оплата за электроэнергию, отопление, водоснабжение и другие коммунальные расходы, приобретение предметов и материалов для текущих целей);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) приобретение литературы, электронных коллекций и баз данных для пополнения библиотечных фондов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) издание научной и методической литературы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) приобретение учебных пособий, наглядных материалов для проведения обучения по заказам (заявкам) физических и негосударственных юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) проведение обучающих тренингов, семинаров, конференций по заказам (заявкам) физических и негосударственных юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) проведение массовых мероприятий (литературные вечера, выставки, презентации, конкурсы, дни книги, фестивали);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) изготовление и тиражирование бланочной продукции, брошюр, авторефератов, читательских билетов, листков требований, печатание обложки, гребешковый переплет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) реализация изданий библиотек, копий звукозаписей, видеофильмов, фонограмм;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) ремонт, реставрация и переплет книг, журналов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) фото-, кино-, видеосъемка, микрокопирование отдельных статей, материалов из книг и периодических печатных изданий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) реставрация культурных ценностей и памятников истории и культуры.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Деньги, поступающие от реализации товаров (работ, услуг), не относящихся к основной деятельности государственных музеев и музеев-заповедников, созданных в организационно-правовой форме государственного учреждения, используются по следующим направлениям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) укрепление материально-технической базы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) оплата труда специалистов, привлекаемых для оказания платных услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) хозяйственные расходы (оплата услуг связи, оплата транспортных услуг, оплата за электроэнергию, отопление, водоснабжение и другие коммунальные расходы, приобретение предметов и материалов для текущих целей);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) аренда помещений и приобретение учебных пособий, наглядных материалов для проведения обучения по заказам (заявкам) физических и негосударственных юридических лиц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Планы поступлений и использования денег, получаемых библиотек, государственных музеев и музеев-заповедников, созданных в организационно-правовой форме государственного учреждения, от реализации товаров (работ, услуг), остающихся в их распоряжении, составляются в соответствии с Правилами исполнения бюджета и его кассового обслуживания, утверждаемой уполномоченным органом по бюджетному планированию согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 101 Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1956,322 +2013,322 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 10 июля 2025 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 312-НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра культуры и спорта Республики Казахстан от 26 января 2015 года № 21 "Об утверждении Правил оказания платных видов деятельности по реализации товаров (работ, услуг) государственными библиотеками, государственными музеями и музеями-заповедниками, созданными в организационно-правовой форме государственного учреждения, и расходования ими денег от реализации товаров (работ, услуг)" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 10331).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z71" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра культуры и спорта Республики Казахстан от 15 декабря 2015 года № 392 "О внесении изменений в приказ Министра культуры и спорта Республики Казахстан от 26 января 2015 года № 21 "Об утверждении Правил оказания платных видов деятельности по реализации товаров (работ, услуг) государственными библиотеками, государственными музеями и музеями-заповедниками и расходования ими денег от реализации товаров (работ, услуг)" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 12611).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z72" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра культуры и спорта Республики Казахстан от 24 октября 2018 года №304 "О внесении изменений в приказ Министра культуры и спорта Республики Казахстан от 26 января 2015 года № 21 "Об утверждении Правил оказания платных видов деятельности по реализации товаров (работ, услуг) государственными библиотеками, государственными музеями и музеями-заповедниками и расходования ими денег от реализации товаров (работ, услуг)" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 17695).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z73" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра культуры и спорта Республики Казахстан от 6 января 2021 года № 2 "О внесении изменений в приказ Министра культуры и спорта Республики Казахстан от 26 января 2015 года № 21 "Об утверждении Правил оказания платных видов деятельности по реализации товаров, работ, услуг государственными библиотеками, государственными музеями и музеями-заповедниками и расходования ими денег от реализации товаров, работ, услуг" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 22045).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z74" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра культуры и информации Республики Казахстан от 4 октября 2024 года № 462-НҚ "О внесении изменения в приказ Министра культуры и спорта Республики Казахстан от 26 января 2015 года № 21 "Об утверждении Правил оказания платных видов деятельности по реализации товаров (работ, услуг) государственными библиотеками, государственными музеями и музеями-заповедниками, созданными в организационно-правовой форме государственного учреждения, и расходования ими денег от реализации товаров (работ, услуг)" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 35300).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2597,31 +2654,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>