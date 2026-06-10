--- v0 (2025-10-12)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3ce425f" w14:textId="3ce425f">
+    <w:p w14:paraId="2dd4943" w14:textId="2dd4943">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,60 +94,66 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил субсидирования стоимости услуг по подаче воды сельскохозяйственным товаропроизводителям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра водных ресурсов и ирригации Республики Казахстан от 24 июня 2025 года № 147-НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 27 июня 2025 года № 36333</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:t>Приказ Министра водных ресурсов и ирригации Республики Казахстан от 24 июня 2025 года № 147-НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 27 июня 2025 года № 36333.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 35)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -173,234 +179,305 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 статьи 16 Закона Республики Казахстан "О государственной статистике" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" ПРИКАЗЫВАЮ:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула в редакции приказа Министра водных ресурсов и ирригации РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 118-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> субсидирования стоимости услуг по подаче воды сельскохозяйственным товаропроизводителям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Признать утратившим силу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра водных ресурсов и ирригации Республики Казахстан от 13 мая 2025 года № 91-НҚ "Об утверждении Правил субсидирования стоимости услуг по подаче воды сельскохозяйственным товаропроизводителям" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 36112).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Департаменту развития водосберегающих технологий Министерства водных ресурсов и ирригации Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего приказа на интернет-ресурсе Министерства водных ресурсов и ирригации Республики Казахстан после его официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра водных ресурсов и ирригации Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящий приказ вводится в действие со дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -549,226 +626,226 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Н. Нуржигитов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z13" w:id="8"/>
+      <w:bookmarkStart w:name="z13" w:id="7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство сельского хозяйства</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z14" w:id="9"/>
+      <w:bookmarkStart w:name="z14" w:id="8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство финансов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z15" w:id="10"/>
+      <w:bookmarkStart w:name="z15" w:id="9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство национальной экономики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z16" w:id="11"/>
+      <w:bookmarkStart w:name="z16" w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития, инноваций</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -782,64 +859,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z17" w:id="12"/>
+      <w:bookmarkStart w:name="z17" w:id="11"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Бюро национальной статистики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -870,64 +947,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z18" w:id="13"/>
+      <w:bookmarkStart w:name="z18" w:id="12"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Агентство по защите</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1083,87 +1160,93 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 24 июня 2025 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 147-НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила субсидирования стоимости услуг по подаче воды сельскохозяйственным товаропроизводителям</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...10 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила субсидирования стоимости услуг по подаче воды сельскохозяйственным товаропроизводителям (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1195,395 +1278,606 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 статьи 16 Закона Республики Казахстан "О государственной статистике" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" (далее – Закон о государственных услугах) и определяют порядок субсидирования стоимости услуг по подаче воды сельскохозяйственным товаропроизводителям (далее – СХТП (услугополучатели).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон о государственных и социально ответственных услугах) и определяют порядок субсидирования стоимости услуг по подаче воды сельскохозяйственным товаропроизводителям (далее – СХТП (услугополучатели).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции приказа Министра водных ресурсов и ирригации РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 118-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 предусматривается в редакции приказа Министра водных ресурсов и ирригации РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 118-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) лицевой счет – совокупность записей, содержащихся в электронном реестре заявок на субсидирование, позволяющих идентифицировать зарегистрированное лицо с целью регистрации предложений и заявок на субсидирование и учета операций по ним;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) переводная заявка (далее – заявка) – электронная заявка на получение субсидий за поставленную вододателем СХТП (услугополучателям) поливную воду;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) услуги по подаче поливной воды – подача воды путем ее забора из водоисточника (река, родник, оросительная система, распределитель, водовыдел), транспортировки и распределения по водоводам (каналам, трубопроводам) и ее подача в точки выдела воды и лиманные поля СХТП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) вододатель – физическое или юридическое лицо, осуществляющее подачу воды СХТП и являющееся субъектом естественной монополии по оказанию услуг водохозяйственных систем; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) субсидирование – финансирование конкретных получателей субсидии на безвозмездной и невозвратной основе, осуществляемое за счет бюджетных средств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) объект информатизации – государственная информационная система субсидирования (далее – ГИСС), представляющая организационно-упорядоченную совокупность информационно-коммуникационных технологий, обслуживающего персонала и технической документации, предназначенная для оказания услуг по выполнению процессов субсидирования, предоставляющая возможность регистрации заявки получение субсидий, а также ее обработки посредством автоматической проверки заявки на соответствие условиям субсидирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) веб-портал государственной информационной системы субсидирования (далее – веб-портал) – интернет-ресурс, размещенный в сети Интернет, предоставляющий доступ к государственной информационной системе субсидирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) веб-портал "электронного правительства" (далее – портал электронного правительства) – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) электронный реестр заявок на субсидирование (далее – реестр) – совокупность сведений о заявках на субсидирование, поданных сельхозтоваропроизводителями о финансовых институтах, и иных сведений, отраженных в государственной информационной системе субсидирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) водопользователь – физическое или юридическое лицо, которому в порядке, установленном законодательством Республики Казахстан, предоставлено право использования водных ресурсов для удовлетворения собственных нужд и (или) коммерческих интересов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа Министра водных ресурсов и ирригации РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 118-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственная услуга "Субсидирование стоимости услуг по подаче воды сельскохозяйственным товаропроизводителям" оказывается местными исполнительными органами областей (далее – Услугодатель).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Перечень основных требований к оказанию государственной услуги "Субсидирования стоимости услуг по подаче воды сельскохозяйственным товаропроизводителям" изложен в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Объемы поставленной воды СХТП (услугополучателям) определяются в точке выдела по показаниям приборов учета либо измерительных приборов и установок вододателя либо водопользователя, внесенных в реестр государственной системы обеспечения единства измерений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Размер выделяемых субсидий на 1 (один) кубический метр (далее – м</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
@@ -1618,605 +1912,770 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О естественных монополиях" (далее – Закон о естественных монополиях), для СХТП (услугополучателей) уполномоченным органом в области охраны и использования водного фонда (далее – уполномоченный орган) согласно размерам субсидий на 1 (один) м</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приобретенной поливной воды, указанным в пункте 14 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При субсидировании в рамках настоящих Правил СХТП (услугополучатели) оплачивают вододателю разницу между действующим тарифом и субсидируемой частью тарифа, а оставшаяся часть выплачивается вододателю в виде субсидий. При этом, все условия оплаты субсидий прописываются в договоре между вододателем и СХТП (услугополучателями).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Услугодатель в срок до 10 января соответствующего года, предоставляет на одобрение в уполномоченный орган объемы бюджетных средств на субсидирование стоимости услуг по подаче воды сельскохозяйственным товаропроизводителям, сопроводительным письмом за подписью курирующего заместителя акима области, в случае его отсутствия – за подписью лица, взаимозаменяющего его обязанности. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уполномоченный орган возвращает соответствующим сопроводительным письмом одобренные объемы бюджетных средств, либо направляет на доработку объемы бюджетных средств не позднее 15 января соответствующего года. Срок доработки объемов бюджетных средств составляет пять рабочих дней. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Услугодатель ежегодно в срок до 1 февраля размещает на веб-портале тарифы на подачу воды, утвержденные в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о естественных монополиях, для СХТП (услугополучателей). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Услугодатель в течение 3 (три) рабочих дней после утверждения индивидуального помесячного плана финансирования по субсидированию стоимости услуг по подаче воды СХТП (услугополучателям) (далее – План финансирования) размещает его на веб-портале.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 9 предусматривается в редакции приказа Министра водных ресурсов и ирригации РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 118-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Не допускается отзыв, аннулирование и корректировка электронных счетов-фактур, использованных для получения субсидий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электронная счет-фактура запрашивается из информационной системы по приему и обработке электронных счетов-фактур (далее – ИС ЭСФ) в режиме "запрос-ответ" с подтверждением контрагента в ИС ЭСФ до подачи заявки в ГИСС (запрошенная электронная счет-фактура автоматически блокируется в ИС ЭСФ при подтверждении использования электронной счет-фактуры для получения субсидий).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z47" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случаях отзыва, аннулирования и корректировки электронных счетов-фактур, использованных для получения субсидий, вододатель возвращает полученные субсидии Услугодателю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z48" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Местный исполнительный орган в течение 5 (пять) рабочих дней со дня введения в действие настоящих Правил размещает их на интернет-ресурсе акимата области, и в последующем не позднее 1 марта соответствующего года размещает объявление в средствах массовой информации, на интернет-ресурсе акимата области о периоде приема ежемесячных заявок на получение субсидий на услуги по подаче поливной воды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z49" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок выплаты субсидии стоимости услуг по подаче воды сельскохозяйственным товаропроизводителям</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z50" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Условия получения субсидии стоимости услуг по подаче воды сельскохозяйственным товаропроизводителям</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 11 предусматривается в редакции приказа Министра водных ресурсов и ирригации РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 118-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Субсидии выплачиваются при соблюдении следующих условий:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) подачи услугополучателями посредством портала "электронного правительства" заявки на получение субсидий на услуги по подаче воды по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z53" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) регистрации заявки в ГИСС.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z54" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наличие лицевого счета на веб-портале дает возможность СХТП (услугополучателелям) самостоятельно осуществить регистрацию заявки в ГИСС, в этом случае подача заявки не требуется, и она считается поданной с момента такой регистрации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z55" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наличии лицевого счета в ГИСС у СХТП (услугополучателей) и вододателей, данные которого подтверждены в результате информационного взаимодействия ГИСС с государственными базами данных "Юридические лица" или "Физические лица";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z56" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) подтверждении затрат на приобретение услуг по подаче поливной воды в результате информационного взаимодействия ГИСС и ИС ЭСФ (наличие соответствующей электронной счет-фактуры вододателя);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z57" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) наличии у СХТП (услугополучателей) земельных участков сельскохозяйственного назначения на праве землепользования и (или) частной собственности соответствующей площади, подтвержденных в результате информационного взаимодействия ГИСС с информационной системой единого государственного кадастра недвижимости.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z58" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Прием заявок осуществляется по месту нахождения земельного участка с 1 мая по 30 ноября (включительно) текущего года за фактически использованный объем воды в течение данного вегетационного периода.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z59" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Порядок расчета субсидии стоимости услуг по подаче воды сельскохозяйственным товаропроизводителям</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z60" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Размер субсидии на 1 (один) м</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приобретенной поливной воды при поверхностном поливе составляет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z61" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) для рисовых культур – 50 (пятьдесят) процентов (далее – %) от тарифа без налога на добавленную стоимость (далее – НДС);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z62" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) для многолетних кормовых культур, возделываемых с применением системы лиманного орошения с механизированным водоподъемом в Атырауской, Актюбинской и Западно-Казахстанской областях – 85 % от тарифа без НДС.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z63" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. При поливе без применения водосберегающих технологий (капельное, дождевание (фронтальное, круговое, барабанное), спринклерное), размер субсидии на 1 (один) м</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приобретенной поливной воды устанавливается дифференцированно, в % отношении от тарифов (без НДС), независимо от способа подачи воды и составляет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3045,90 +3504,90 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkStart w:name="z64" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. При поливе с применением водосберегающих технологий (капельное, дождевание (фронтальное, круговое, барабанное), спринклерное), размер субсидии на 1 (один) м</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приобретенной поливной воды устанавливается дифференцированно, в % отношении от тарифов (без НДС), независимо от способа подачи воды и составляет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3627,629 +4086,878 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 85 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkStart w:name="z65" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Размер субсидии на 1 (один) м</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приобретенной поливной воды рассчитывается по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z66" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       S = T*на %, в соответствии с утвержденными размерами тарифов,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z67" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z68" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       S – размер субсидии в тенге на м</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приобретенной поливной воды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z69" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       T – утвержденный тариф (без НДС) тенге на м</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z70" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Объем субсидируемой поливной воды не должен превышать лимита водопользования в разрезе бассейнов и областей в соответствии с требованиями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Водного</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z71" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Порядок выплаты субсидии стоимости услуг по подаче воды сельскохозяйственным товаропроизводителям</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 18 предусматривается в редакции приказа Министра водных ресурсов и ирригации РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 118-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Для доступа к данным реестра через веб-портал (далее – "личный кабинет") СХТП (услугополучателям) и вододателям необходимо иметь ЭЦП для самостоятельной регистрации в ГИСС.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:bookmarkStart w:name="z73" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель ежегодно направляет в уполномоченный орган актуализированные списки своих работников, обладающих ЭЦП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z74" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Для регистрации в "личном кабинете" СХТП (услугополучателями) и вододателями указываются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z75" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) для физических лиц, зарегистрированных в качестве индивидуальных предпринимателей: индивидуальный идентификационный номер (далее – ИИН), фамилия, имя и отчество (при его наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z76" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) для юридических лиц: бизнес-идентификационного номера (далее – БИН), полное наименование, фамилия, имя и отчество (при его наличии) и ИИН первого руководителя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z77" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) контактные данные (почтовый адрес, телефон, электронный адрес);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z78" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) реквизиты банковского счета в банке второго уровня вододателя для получения субсидий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z79" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При изменении вышеуказанных данных СХТП (услугополучатели) или вододатели в течение 1 (одного) рабочего дня изменяют данные в "личном кабинете".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 20 предусматривается в редакции приказа Министра водных ресурсов и ирригации РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 118-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Формирование и регистрация СХТП (услугополучателей) заявки производятся в личном кабинете в адрес Услугодателя по месту нахождения СХТП (услугополучателей) в следующем порядке:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:bookmarkStart w:name="z81" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) формируется заявка с внесением в нее сведений, необходимых для проверки ГИСС требованиям пункта 12 настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z82" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) заявка регистрируется в ГИСС путем ее подписания ЭЦП СХТП (услугополучателя) и становится доступной в личном кабинете Услугодателя. На электронный адрес Услугодателя, указанный на веб-портале, направляется электронное извещение о поступлении на рассмотрение заявки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z83" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Ответственный сотрудник Услугодателя в течение 1 (один) рабочего дня с момента регистрации СХТП (услугополучателя) заявки на веб-портале подтверждает ее принятие путем подписания с использованием ЭЦП соответствующего уведомления, сформированного веб-порталом. Данное уведомление становится доступным в "личном кабинете" СХТП (услугополучателя) и вододателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z84" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Ответственный сотрудник Услугодателя в течение 2 (два) рабочих дней с момента получения заявки от СХТП (услугополучателя) проверяет на достоверность представленных данных в заявке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 23 предусматривается в редакции приказа Министра водных ресурсов и ирригации РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 118-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Ответственный сотрудник Услугодателя формирует на веб-портале ГИСС счета к оплате на выплату субсидии, загружаемые в информационную систему "Казначейство-Клиент", в течение 1 (один) рабочего дня после подтверждения Услугодателем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:bookmarkStart w:name="z86" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При нехватке средств, предусмотренных на субсидирование стоимости услуг по подаче воды согласно Плану финансирования на соответствующий месяц, заявка поступает в резерв (лист ожидания).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z87" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Информация о включении заявки в резерв (лист ожидания) отражается в ГИСС. Период нахождения заявки в резерве (листе ожидания) не включается в срок оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z88" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По заявкам, поступившим в резерв (лист ожидания), выплата субсидий осуществляется по очередности согласно дате и времени поступления заявок в следующем месяце, либо при выделении дополнительных бюджетных средств в текущем финансовом году, либо в следующем финансовом году.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z89" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результат оказания государственной услуги посредством взаимодействия портала электронного правительства и ГИСС направляется на адрес электронной почты, указанный СХТП (услугополучателем) и вододателем при регистрации в ГИСС и в "личный кабинет" СХТП (услугополучателя) и вододателя в ГИСС.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z90" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом, уведомление о предоставлении субсидии оформляется по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4264,467 +4972,799 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, либо мотивированный отказ в оказании государственной услуги по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматривают дополнить пунктами 23-1, 23-2, 23-3 и 23-4 в соответствии с приказом Министра водных ресурсов и ирригации РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 118-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. В случае отказа в оказании государственной услуги проводится процедура заслушивания проводится в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан (далее – АППК РК).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 25 предусматривается в редакции приказа Министра водных ресурсов и ирригации РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 118-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Уполномоченный орган направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила оператору информационно-коммуникационной инфраструктуры "электронного правительства", Услугодателю и в Единый контакт-центр в течение 3 рабочих дней со дня вступления в силу соответствующего нормативного правового акта. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:bookmarkStart w:name="z93" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Отчетность по субсидированию стоимости услуг по подаче воды сельскохозяйственным товаропроизводителям и оценка эффективности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z94" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Услугодатель представляет в уполномоченный орган и уполномоченный орган по исполнению бюджета отчет об использовании субсидий на услуги по подаче поливной воды по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, за соответствующий финансовый год не позднее 31 декабря. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z95" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц, по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z96" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Жалоба на решение, действие (бездействие) Услугодателя по вопросам оказания государственных услуг подается на имя руководителя Услугодателя, в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z97" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае поступления жалобы в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 АППК РК, Услугодатель направляет ее в орган, рассматривающий жалобу (вышестоящий административный орган и (или) должностное лицо), не позднее 3 (трех) рабочих дней со дня поступления. Жалоба Услугодателем не направляется в орган, рассматривающий жалобу (вышестоящий административный орган и (или) должностное лицо), в случае принятия благоприятного акта, совершения административного действия, полностью удовлетворяющих требования, указанные в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Жалоба СХТП (услугополучателя) в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах подлежит рассмотрению:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z99" w:id="93"/>
+        <w:t xml:space="preserve"> статьи 25 Закона о государственных и социально ответственных услугах, подлежит рассмотрению:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодателем – в течение 5 (пяти) рабочих дней со дня ее регистрации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:bookmarkStart w:name="z168" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уполномоченным органом по оценке и контролю за качеством оказания государственных услуг – в течение 15 (пятнадцать) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z169" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Срок рассмотрения жалобы Услугодателем, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах продлевается не более чем на 10 (десять) рабочих дней в случаях необходимости:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z102" w:id="96"/>
+        <w:t xml:space="preserve"> статьи 25 Закона о государственных и социально ответственных услугах продлевается не более чем на 10 (десять) рабочих дней в случаях необходимости:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z170" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведения дополнительного изучения или проверки по жалобе либо проверки с выездом на место;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z171" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получения дополнительной информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z172" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае продления срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение 3 (три) рабочих дней с момента продления срока рассмотрения жалобы сообщает в письменной форме (при подаче жалобы на бумажном носителе) или электронной форме (при подаче жалобы в электронном виде) СХТП (услугополучателю), подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причин продления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z105" w:id="99"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z173" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 АППК РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 28 в редакции приказа Министра водных ресурсов и ирригации РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 118-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра водных ресурсов и ирригации РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 118-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4816,80 +5856,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сельскохозяйственным</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>товаропроизводителям</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:bookmarkStart w:name="z107" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Субсидирование стоимости услуг по подаче воды сельскохозяйственным товаропроизводителям"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6729,88 +7769,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>физического лица</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(индивидуального предпринимателя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z111" w:id="101"/>
+    <w:bookmarkStart w:name="z111" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявка на получение субсидий на услуги по подаче воды за _________ месяц 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z112" w:id="102"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z112" w:id="90"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сельскохозяйственный товаропроизводитель (сельскохозяйственный кооператив)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6824,64 +7864,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование, фамилия, имя, отчество (при его наличии), контактный телефон)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z113" w:id="103"/>
+      <w:bookmarkStart w:name="z113" w:id="91"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сведения о заявителе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) адрес заявителя ________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7059,70 +8099,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) код по общему классификатору видов экономической деятельности (ОКЭД)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z114" w:id="104"/>
+    <w:bookmarkStart w:name="z114" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сведения о членах сельскохозяйственного кооператива:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -7427,70 +8467,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z115" w:id="105"/>
+    <w:bookmarkStart w:name="z115" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Идентификационный и (или) правоустанавливающий документ на земельный участок, принадлежащий на правах землепользования или частной собственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -8214,118 +9254,118 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z116" w:id="106"/>
+      <w:bookmarkStart w:name="z116" w:id="94"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Площадь орошаемого поля не превышает площадь земельных участков</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      сельскохозяйственного назначения, принадлежащих данному сельскохозяйственному</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      товаропроизводителю на праве землепользования и (или) частной собственности.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z117" w:id="107"/>
+      <w:bookmarkStart w:name="z117" w:id="95"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Сведения об источнике орошения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) наименование источника _____________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8458,64 +9498,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z118" w:id="108"/>
+      <w:bookmarkStart w:name="z118" w:id="96"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Объем водопотребления поливной воды по видам возделываемых</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      сельскохозяйственных культур:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -9400,70 +10440,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z119" w:id="109"/>
+    <w:bookmarkStart w:name="z119" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -10660,70 +11700,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z120" w:id="110"/>
+    <w:bookmarkStart w:name="z120" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -11910,70 +12950,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z121" w:id="111"/>
+    <w:bookmarkStart w:name="z121" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -12364,64 +13404,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z122" w:id="112"/>
+      <w:bookmarkStart w:name="z122" w:id="100"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Сведения о текущем счете вододателя в банке второго уровня:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) наименование банка _________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12503,64 +13543,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6) код бенефициара ___________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z123" w:id="113"/>
+      <w:bookmarkStart w:name="z123" w:id="101"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Первичные платежные документы на полученную поливную воду__________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12989,100 +14029,100 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z126" w:id="114"/>
+    <w:bookmarkStart w:name="z126" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление о предоставлении субсидии по программе</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Субсидирования стоимости услуг по подаче воды сельскохозяйственным товаропроизводителям"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z127" w:id="115"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z127" w:id="103"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уважаемый (-ая) ________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование сельскохозяйственного товаропроизводителя)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13122,50 +14162,136 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>субсидий в размере _______________ тенге счетом к оплате</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>от "__" _________ 20__ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 4 предусматривается в редакции приказа Министра водных ресурсов и ирригации РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 118-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13324,100 +14450,100 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z130" w:id="116"/>
+    <w:bookmarkStart w:name="z130" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мотивированный отказ о предоставлении субсидии по программе</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Субсидирования стоимости услуг по подаче воды сельскохозяйственным товаропроизводителям"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z131" w:id="117"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z131" w:id="105"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уважаемый (-ая) _________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование сельскохозяйственного товаропроизводителя)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13668,228 +14794,228 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предназначенная для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z134" w:id="118"/>
+    <w:bookmarkStart w:name="z134" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в Министерство водных ресурсов и ирригации Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z135" w:id="119"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z135" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: www.gov.kz</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z136" w:id="120"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z136" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование административной формы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z137" w:id="121"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z137" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет об использовании субсидий на услуги по подаче поливной воды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z138" w:id="122"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z138" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): № 14-ИСУПВ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z139" w:id="123"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z139" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: ежегодно</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z140" w:id="124"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z140" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z141" w:id="125"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z141" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: областные управления сельского хозяйства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z142" w:id="126"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z142" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: ежегодно, по итогам предыдущего года не позднее 31 декабря отчетного года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13997,70 +15123,70 @@
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z143" w:id="127"/>
+    <w:bookmarkStart w:name="z143" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Метод сбора (на бумажном носителе, в электронном виде, посредством компьютеризированной системы телефонного опроса, при личном опросе интервьюером с использованием бумажного носителя, при личном опросе интервьюером с использованием персонального вычислительного устройства): в электронном виде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -17467,70 +18593,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z144" w:id="128"/>
+    <w:bookmarkStart w:name="z144" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -19307,64 +20433,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z145" w:id="129"/>
+      <w:bookmarkStart w:name="z145" w:id="117"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пояснение по заполнению формы, предназначенной для сбора административных данных "Отчет об использовании субсидий на услуги по подаче поливной воды" приведено в приложении к настоящей форме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Наименование _____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -19622,522 +20748,522 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>субсидий на услуги по подаче</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>поливной воды"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z147" w:id="130"/>
+    <w:bookmarkStart w:name="z147" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Отчет об использовании субсидий на услуги по подаче поливной воды"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(№ 14-ИСУПВ, ежегодно)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z148" w:id="131"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z148" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z149" w:id="132"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z149" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных "Отчет об использовании субсидий на услуги по подаче поливной воды" (далее – Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z150" w:id="133"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z150" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма подписывается руководителем, либо лицом, исполняющим его обязанности, с указанием его фамилии и инициалов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z151" w:id="134"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z151" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма заполняется на государственном и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z152" w:id="135"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z152" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z153" w:id="136"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z153" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В графе 1 Формы указывается порядковый номер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z154" w:id="137"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z154" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В графе 2 Формы указывается наименование сельскохозяйственного товаропроизводителя (далее – СХТП).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z155" w:id="138"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z155" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В графе 3 Формы указывается индивидуальный идентификационный номер/бизнес-идентификационный номер СХТП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z156" w:id="139"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z156" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В графе 4 Формы указывается категория субъекта предпринимательства (крупные, средние, малые).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z157" w:id="140"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z157" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В графе 5 Формы указывается форма хозяйствующих субъектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z158" w:id="141"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z158" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В графе 6 Формы указывается наименование культуры.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z159" w:id="142"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z159" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В графе 7 Формы указывается площадь земельного участка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z160" w:id="143"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z160" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В графе 8 Формы указывается лимит воды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z161" w:id="144"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z161" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В графе 9 Формы указывается способ полива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z162" w:id="145"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z162" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В графе 10 Формы указывается объем поливной воды, оплаченный СХТП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z163" w:id="146"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z163" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В графе 11 Формы указываются размеры субсидий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z164" w:id="147"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z164" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. В графе 12 Формы указывается сумма выплаченных субсидий. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z165" w:id="148"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z165" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. В графе 13 Формы указывается сумма, утвержденная областным маслихатом. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z166" w:id="149"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z166" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. В графе 14 Формы указывается отклонение. Отклонением является разница между суммой утвержденной областным маслихатом и выплаченными субсидиями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -20463,31 +21589,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>