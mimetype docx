--- v0 (2025-10-12)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="632d0d8" w14:textId="632d0d8">
+    <w:p w14:paraId="1cb950c" w14:textId="1cb950c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,133 +93,205 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил согласования размещения, проектирования и строительства, реконструкции сооружений и других объектов, влияющих на состояние водных объектов, а также условий проведения работ, связанных со строительной деятельностью, лесоразведением, операциями по недропользованию, бурением скважин, санацией поверхностных водных объектов, рыбохозяйственной мелиорацией водных объектов, сельскохозяйственными и иными работами на водных объектах, в водоохранных зонах и полосах</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ и.о. Министра водных ресурсов и ирригации Республики Казахстан от 20 июня 2025 года № 142-НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 26 июня 2025 года № 36324</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:t>Приказ и.о. Министра водных ресурсов и ирригации Республики Казахстан от 20 июня 2025 года № 142-НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 26 июня 2025 года № 36324.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z65" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 50 Водного кодекса Республики Казахстан, </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах", </w:t>
+        <w:t xml:space="preserve"> статьи 50 Водного кодекса Республики Казахстан, подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 27 Закона Республики Казахстан "О правовых актах" ПРИКАЗЫВАЮ:</w:t>
+        <w:t xml:space="preserve"> статьи 27 Закона Республики Казахстан "О правовых актах" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в  редакции приказа и.о. Министра водных ресурсов и ирригации РК от 26.05.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить Правила согласования размещения, проектирования и строительства, реконструкции сооружений и других объектов, влияющих на состояние водных объектов, а также условий проведения работ, связанных со строительной деятельностью, лесоразведением, операциями по недропользованию, бурением скважин, санацией поверхностных водных объектов, рыбохозяйственной мелиорацией водных объектов, сельскохозяйственными и иными работами на водных объектах, в водоохранных зонах и полосах, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1177,910 +1249,2030 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила согласования размещения, проектирования и строительства, реконструкции сооружений и других объектов, влияющих на состояние водных объектов, а также условий проведения работ, связанных со строительной деятельностью, лесоразведением, операциями по недропользованию, бурением скважин, санацией поверхностных водных объектов, рыбохозяйственной мелиорацией водных объектов, сельскохозяйственными и иными работами на водных объектах, в водоохранных зонах и полосах (далее – Правила) разработаны в соответствии с </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Настоящие Правила Согласования размещения, проектирования и строительства, реконструкции сооружений и других объектов, влияющих на состояние водных объектов, а также условий проведения работ, связанных со строительной деятельностью, лесоразведением, операциями по недропользованию, бурением скважин, санацией поверхностных водных объектов, рыбохозяйственной мелиорацией водных объектов, сельскохозяйственными и иными работами на водных объектах, в водоохранных зонах и полосах (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 50 Водного кодекса Республики Казахстан (далее – Кодекс), </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" (далее – Закон) и определяют порядок оказания государственной услуги.</w:t>
+        <w:t xml:space="preserve"> статьи 50 Водного кодекса Республики Казахстан, подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон) и определяют порядок оказания государственной услуги "Согласование размещения, проектирования и строительства, реконструкции сооружений и других объектов, влияющих на состояние водных объектов, а также условий проведения работ, связанных со строительной деятельностью, лесоразведением, операциями по недропользованию, бурением скважин, санацией поверхностных водных объектов, рыбохозяйственной мелиорацией водных объектов, сельскохозяйственными и иными работами на водных объектах, в водоохранных зонах и полосах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в  редакции приказа и.о. Министра водных ресурсов и ирригации РК от 26.05.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1) предусматривается в редакции приказа и.о. Министра водных ресурсов и ирригации РК от 26.05.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) услугополучатель – физические и юридические лица, за исключением центральных государственных органов, загранучреждений Республики Казахстан, местных исполнительных органов областей, городов республиканского значения, столицы, районов, городов областного значения, акимов районов в городе, городов районного значения, поселков, сел, сельских округов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) государственная услуга – одна из форм реализации отдельных государственных функций или их совокупности, осуществляемых по обращению или без обращения услугополучателей и направленных на реализацию их прав, свобод и законных интересов, предоставление им соответствующих материальных или нематериальных благ;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
-[...15 lines deleted...]
-      2) государственная услуга – одна из форм реализации отдельных государственных функций или их совокупности, осуществляемых по обращению или без обращения услугополучателей и направленных на реализацию их прав, свобод и законных интересов, предоставление им соответствующих материальных или нематериальных благ;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) водный объект – постоянное или временное сосредоточение вод в естественных или искусственных рельефах суши либо в недрах, имеющее границы, естественный или регулируемый водный режим, за исключением накопителей сточных вод;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) водоохранная зона – территория, примыкающая к водным объектам, на которой устанавливается специальный режим хозяйственной деятельности для предотвращения загрязнения, засорения и истощения вод; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) водоохранная полоса – часть водоохранной зоны, примыкающая к водным объектам, на которой устанавливается режим ограниченной хозяйственной деятельности в дополнение к специальному режиму хозяйственной деятельности на водоохранных зонах;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
-[...15 lines deleted...]
-      5) водоохранная полоса – часть водоохранной зоны, примыкающая к водным объектам, на которой устанавливается режим ограниченной хозяйственной деятельности в дополнение к специальному режиму хозяйственной деятельности на водоохранных зонах;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) эллинг – одноэтажное, нежилое помещение, для хранения и ремонта водного транспорта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
-[...15 lines deleted...]
-      6) эллинг – одноэтажное, нежилое помещение, для хранения и ремонта водного транспорта;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 7) предусматривается в редакции приказа и.о. Министра водных ресурсов и ирригации РК от 26.05.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) сервис цифровых документов – объект информационно-коммуникационной инфраструктуры "электронного правительства", закрепленный за оператором и предназначенный для отображения и использования документов в электронном виде, сформированных на основании сведений из объектов информатизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 8) предусматривается в редакции приказа и.о. Министра водных ресурсов и ирригации РК от 26.05.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1. Министерство водных ресурсов и ирригации Республики Казахстан в течение 3 (трех) рабочих дней с даты утверждения или изменения настоящих Правил актуализирует информацию о порядке оказания государственной услуги и направляет в Единый контакт-центр.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
-[...15 lines deleted...]
-      7) сервис цифровых документов – объект информационно-коммуникационной инфраструктуры "электронного правительства", закрепленный за оператором и предназначенный для отображения и использования документов в электронном виде, сформированных на основании сведений из объектов информатизации;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 1 дополнен пунктом 2-1 в соответствии с приказом и.о. Министра водных ресурсов и ирригации РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. исключить.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
-[...15 lines deleted...]
-      8) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 исключен на русском языке, текст на казахском языке не меняется в соответствии с приказом и.о. Министра водных ресурсов и ирригации РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
-[...15 lines deleted...]
-      3. При внесении изменений и (или) дополнений в настоящие Правила услугодатель направляет оператору информационно-коммуникационной инфраструктуры "электронного правительства", в Единый контакт-центр и услугодателю информацию о таких изменениях и (или) дополнениях в течение 3 (трех) рабочих дней с даты утверждения;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Государственная услуга "Согласование размещения, проектирования и строительства, реконструкции сооружений и других объектов, влияющих на состояние водных объектов, а также условий проведения работ, связанных со строительной деятельностью, лесоразведением, операциями по недропользованию, бурением скважин, санацией поверхностных водных объектов, рыбохозяйственной мелиорацией водных объектов, сельскохозяйственными и иными работами на водных объектах, в водоохранных зонах и полосах" (далее – государственная услуга) оказывается бассейновыми водными инспекциями по охране и регулированию использования водных ресурсов (далее – услугодатель) физическим и юридическим лицам (далее – услугополучатель) в соответствии с настоящими Правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Перечень основных требований к оказанию государственной услуги изложен согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается в редакции приказа и.о. Министра водных ресурсов и ирригации РК от 26.05.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Услугополучатель для получения государственной услуги направляет услугодателю через веб-портал "электронного правительства" www.egov.kz (далее – портал) заявление по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. Если заявление на оказание государственной услуги поступило за два часа до окончания рабочего дня или после окончания рабочего дня услугодателя, а также в выходные и праздничные дни согласно трудовому законодательству, то срок начинается со следующего рабочего дня.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в  редакции приказа и.о. Министра водных ресурсов и ирригации РК от 26.05.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. При подаче услугополучателем заявления в "личном кабинете" отображается статус о принятии запроса для оказания государственной услуги с указанием даты получения результата государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац второй пункта 7 предусматривается в редакции приказа и.о. Министра водных ресурсов и ирригации РК от 26.05.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подаче заявления услугополучатель дает согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, при оказании государственных услуг, если иное не предусмотрено законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Перечень документов, необходимых для оказания государственной услуги при обращении услугополучателя, определен в пункте 8 Перечня.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
-[...15 lines deleted...]
-      6. Канцелярия услугодателя в день поступления документов осуществляет их прием, регистрацию и передает на исполнение ответственному структурному подразделению. При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Общий срок рассмотрения документов составляет 10 (десять) рабочих дней после представления документов в соответствии с пунктом 8 Перечня.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
-[...15 lines deleted...]
-      7. При подаче услугополучателем заявления в "личном кабинете" отображается статус о принятии запроса для оказания государственной услуги с указанием даты получения результата государственной услуги.</w:t>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Сотрудник ответственного структурного подразделения услугодателя в течение 2 (двух) рабочих дней с момента регистрации документов, проверяет полноту представленных документов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
-[...15 lines deleted...]
-      При подаче заявления услугополучатель дает согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, при оказании государственных услуг, если иное не предусмотрено законами Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях представления услугополучателем неполного пакета документов согласно пункта 9 Перечня и (или) документов с истекшим сроком действия услугодатель отказывает в приеме заявления и направляет в "личный кабинет" услугополучателя в форме электронного документа, подписанного электронной цифровой подписью (далее – ЭЦП) услугодателя</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
-[...15 lines deleted...]
-      8. Перечень документов, необходимых для оказания государственной услуги при обращении услугополучателя, определен в пункте 8 Перечня.</w:t>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. При установлении факта полноты представленных документов, работник ответственного подразделения в течение 8 (восемь) рабочих дней рассматривает их на предмет соответствия требованиям настоящих Правил, и подготавливает в случае положительного заключения письмо о согласовании размещения, проектирования и строительства, реконструкции сооружений и других объектов, влияющих на состояние водных объектов, а также условий проведения работ, связанных со строительной деятельностью, лесоразведением, операциями по недропользованию, бурением скважин, санацией поверхностных водных объектов, рыбохозяйственной мелиорацией водных объектов, сельскохозяйственными и иными работами на водных объектах, в водоохранных зонах и полосах, либо в случае отрицательного заключения мотивированный отказ в оказании государственной услуги, осуществляет его регистрацию и направляет заявителю через портал в форме электронного документа, удостоверенного ЭЦП уполномоченного лица уполномоченного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Услугодатель отказывает в оказании государственной услуги по основаниям, изложенным в пункте 9 Перечня. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Главу 2 предусматривается дополнить подпунктами 12-1), 12-2), 12-3) и 12-4) вводятся в действие с 12.07.2026 в соответствии с приказом и.о. Министра водных ресурсов и ирригации РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. При наличии оснований, предусмотренных в пункте 9 Перечня, услугодатель уведомляет заявителя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить заявителю позицию по предварительному решению в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дней до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z50" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам заслушивания услугополучателю в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя в "личный кабинет" портала направляется положительный результат либо мотивированный отказ в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z51" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае устранения услугополучателем причин отказа в оказании государственной услуги услугополучатель может обратиться повторно для получения государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Главу 2 предусматривается дополнить подпунктом 14-1) вводится в действие с 12.07.2026 в соответствии с приказом и.о. Министра водных ресурсов и ирригации РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается в редакции приказа и.о. Министра водных ресурсов и ирригации РК от 26.05.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном уполномоченным органом в сфере информатизации в соответствии с подпунктом 11) пункта 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkStart w:name="z53" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц, по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z54" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z55" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуется, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z56" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан, услугодатель, должностное лицо, чьи административный акт, административное действие (бездействие) обжалуется, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет благоприятный административный акт, совершит административное действие, полностью удовлетворяющие требования, указанные в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z57" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z58" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z59" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа и.о. Министра водных ресурсов и ирригации РК от 26.05.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2341,1875 +3533,2783 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и иными работами на водных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>объектах, в водоохранных зонах и полосах</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в  редакции приказа и.о. Министра водных ресурсов и ирригации РК от 26.05.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Cогласование размещения, проектирования и строительства, реконструкции сооружений и других объектов, влияющих на состояние водных объектов, а также условий проведения работ, связанных со строительной деятельностью, лесоразведением, операциями по недропользованию, бурением скважин, санацией поверхностных водных объектов, рыбохозяйственной мелиорацией водных объектов, сельскохозяйственными и иными работами на водных объектах, в водоохранных зонах и полосах"</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="54"/>
+        <w:t xml:space="preserve"> Перечень</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>основных требований к оказанию государственной услуги "Cогласование размещения, проектирования и строительства, реконструкции сооружений и других объектов, влияющих на состояние водных объектов, а также условий проведения работ, связанных со строительной деятельностью, лесоразведением, операциями по недропользованию, бурением скважин, санацией поверхностных водных объектов, рыбохозяйственной мелиорацией водных объектов, сельскохозяйственными и иными работами на водных объектах, в водоохранных зонах и полосах"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z70" w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Наименование государственной услуги: </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="50"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Cогласование размещения, проектирования и строительства, реконструкции сооружений и других объектов, влияющих на состояние водных объектов, а также условий проведения работ, связанных со строительной деятельностью, лесоразведением, операциями по недропользованию, бурением скважин, санацией поверхностных водных объектов, рыбохозяйственной мелиорацией водных объектов, сельскохозяйственными и иными работами на водных объектах, в водоохранных зонах и полосах.</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z73" w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование услугодателя</w:t>
-[...19 lines deleted...]
-          </w:tcPr>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование подвида государственной услуги:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бассейновые водные инспекции по охране и регулированию использования водных ресурсов Комитета по регулированию, охране и использованию водных ресурсов Министерства водных ресурсов и ирригации Республики Казахстан</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1. Согласованиие размещения, проектирования и строительства, реконструкции сооружений и других объектов, влияющих на состояние водных объектов, а также условий проведения работ, связанных со строительной деятельностью, лесоразведением, операциями по недропользованию, бурением скважин, санацией поверхностных водных объектов, рыбохозяйственной мелиорацией водных объектов, сельскохозяйственными и иными работами на водных объектах, в водоохранных зонах и полосах при строительстве объектов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Согласование размещения, проектирования и строительства, реконструкции сооружений и других объектов, влияющих на состояние водных объектов, а также условий проведения работ, связанных со строительной деятельностью, лесоразведением, операциями по недропользованию, бурением скважин, санацией поверхностных водных объектов, рыбохозяйственной мелиорацией водных объектов, сельскохозяйственными и иными работами на водных объектах, в водоохранных зонах и полосах без проектной (проектно-сметной) документации либо по эскизам (эскизным проектам) в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пунктом 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 60 Закона Республики Казахстан "Об архитектурной, градостроительной и строительной деятельности в Республике Казахстан".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Согласование размещения, проектирования и строительства, реконструкции сооружений и других объектов, влияющих на состояние водных объектов, а также условий проведения работ, связанных со строительной деятельностью, лесоразведением, операциями по недропользованию, бурением скважин, санацией поверхностных водных объектов, рыбохозяйственной мелиорацией водных объектов, сельскохозяйственными и иными работами на водных объектах, в водоохранных зонах и полосах, не связанных со строительной деятельностью.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z78" w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="52"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Веб-портал "электронного правительства" www.egov.kz (далее - портал).</w:t>
+              <w:t xml:space="preserve">
+Бассейновые водные инспекции по охране и регулированию использования водных ресурсов Комитета по регулированию, охране и использованию водных ресурсов Министерства водных ресурсов и ирригации Республики Казахстан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z82" w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="53"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Способы предоставления государственной услуги и ее подвидов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-10 (десять) рабочих дней. </w:t>
+              <w:t>
+Веб-портал "электронного правительства" www.egov.kz (далее - портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z86" w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="54"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- Форма оказания государственной услуги </w:t>
+              <w:t>
+Срок оказания государственной услуги и ее подвидов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Электронная (частично автоматизированная)</w:t>
+              <w:t xml:space="preserve">
+С момента обращения на портал – 10 (десять) рабочих дней. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z90" w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="55"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+ Форма оказания государственной услуги и ее подвидов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Письмо о согласовании размещения, проектирования и строительства, реконструкции сооружений и других объектов, влияющих на состояние водных объектов, а также условий проведения работ, связанных со строительной деятельностью, лесоразведением, операциями по недропользованию, бурением скважин, санацией поверхностных водных объектов, рыбохозяйственной мелиорацией водных объектов, сельскохозяйственными и иными работами на водных объектах, в водоохранных зонах и полосах, либо мотивированный отказ.</w:t>
+Электронная (частично цифровизированная)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z94" w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="56"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Результат оказания государственной услуги и ее подвидов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Бесплатно </w:t>
+Письмо о согласовании размещения, проектирования и строительства, реконструкции сооружений и других объектов, влияющих на состояние водных объектов, а также условий проведения работ, связанных со строительной деятельностью, лесоразведением, операциями по недропользованию, бурением скважин, санацией поверхностных водных объектов, рыбохозяйственной мелиорацией водных объектов, сельскохозяйственными и иными работами на водных объектах, в водоохранных зонах и полосах, либо мотивированный отказ. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z98" w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="57"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя и объектов информации</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги и ее подвидов, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Услугодатель – с понедельника по пятницу, в соответствии с установленным графиком работы с 9.00 до 18.30 часов, за исключением выходных и праздничных дней, согласно </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> кодексу Республики Казахстан с перерывом на обед с 13.00 часов до 14.30 часов. Портал – круглосуточно, за исключением технических перерывов, связанных с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем). Адреса мест оказания государственной услуги размещены на портале.</w:t>
+ Бесплатно </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z102" w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="58"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+График работы услугодателя и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...411 lines deleted...]
-              <w:t>6) заключение уполномоченного органа по изучению недр о наличии месторождений подземных вод питьевого качества на участке намечаемой деятельности.</w:t>
+              <w:t xml:space="preserve">
+ Услугодатель – с понедельника по пятницу, в соответствии с установленным графиком работы с 8.00 до 17.30 часов, за исключением выходных и праздничных дней, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому кодексу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан с перерывом на обед с 13.00 часов до 14.30 часов. Портал – круглосуточно, за исключением технических перерывов, связанных с проведением ремонтных работ (если заявление на оказание государственной услуги поступило за два часа до окончания рабочего дня или после окончания рабочего дня услугодателя, а также в выходные и праздничные дни согласно трудовому законодательству, то срок начинается со следующего рабочего дня). Адреса мест оказания государственной услуги размещены на портале. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z106" w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="59"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z108" w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) установление недостоверности документов, представленных Услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
-[...1 lines deleted...]
-          </w:p>
+1. Для получения государственной услуги при согласованиии размещения, проектирования и строительства, реконструкции сооружений и других объектов, влияющих на состояние водных объектов, а также условий проведения работ, связанных со строительной деятельностью, лесоразведением, операциями по недропользованию, бурением скважин, санацией поверхностных водных объектов, рыбохозяйственной мелиорацией водных объектов, сельскохозяйственными и иными работами на водных объектах, в водоохранных зонах и полосах при строительстве объектов, Услугополучатель подает следующие документы:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2) несоответствие услугополучателя и (или) представленных материалов и сведений, необходимых для оказания государственной услуги требованиям, установленным пунктами 1, 2, 3, 4 и 6 </w:t>
-[...59 lines deleted...]
-              <w:t xml:space="preserve"> Водного Кодекса РК;</w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) заявление;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3) в отношении Услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) правоустанавливающий документ на земельный участок (в случае отсутствия данных в информационной системе, используемой для оказания государственных услуг, либо в сервисе цифровых документов, прилагается электронная копия правоустанавливающего документа);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги;</w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) электронная копия проектной документации;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">5) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги;</w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) схема расположения земельного участка (объекта) с указанием географических координат и нанесением водных объектов, а также установленных водоохранных зон и полос (при наличии) в масштабе;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">6) отсутствие возможных к использованию водных ресурсов или утвержденных запасов подземных вод в соответствии с </w:t>
-[...59 lines deleted...]
-              <w:t xml:space="preserve"> статьи 133 Кодекса.</w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>При строительстве эллингов дополнительно предоставляется:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) электронная копия архитектурно-планировочного задания.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>В случае расширения, модернизации, технического перевооружения, реконструкции, реставрации, капитального ремонта существующих объектов (зданий, сооружений и их комплексов, коммуникаций), монтажа (демонтажа), связанного с ними технологического и инженерного оборудования, а также осуществления работ по консервации строительства незавершенных объектов и постутилизации объектов, выработавших свой ресурс по проектной (проектно-сметной) документации, Услугополучатель подает документы согласно подпунктам 1), 2), 3), 4) и 5) настоящего пункта.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Для получения государственной услуги при согласовании размещения, проектирования и строительства, реконструкции сооружений и других объектов, влияющих на состояние водных объектов, а также условий проведения работ, связанных со строительной деятельностью, лесоразведением, операциями по недропользованию, бурением скважин, санацией поверхностных водных объектов, рыбохозяйственной мелиорацией водных объектов, сельскохозяйственными и иными работами на водных объектах, в водоохранных зонах и полосах без проектной (проектно-сметной) документации либо по эскизам (эскизным проектам) в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пунктом 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 60 Закона Республики Казахстан "Об архитектурной, градостроительной и строительной деятельности в Республике Казахстан", Услугополучатель подает следующие документы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) заявление;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) правоустанавливающий документ на земельный участок (в случае отсутствия данных в информационной системе, используемой для оказания государственных услуг, либо в сервисе цифровых документов, прилагается электронная копия правоустанавливающего документа);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) электронная копия эскиза (эскизного проекта) или пояснительная записка с описанием планируемой деятельности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) схема расположения земельного участка (объекта) с указанием географических координат и нанесением водных объектов, а также установленных водоохранных зон и полос (при наличии) в масштабе;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>При строительстве эллингов дополнительно предоставляется:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) электронная копия архитектурно-планировочного задания.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3. Для получения государственной услуги при согласовании размещения, проектирования и строительства, реконструкции сооружений и других объектов, влияющих на состояние водных объектов, а также условий проведения работ, связанных со строительной деятельностью, лесоразведением, операциями по недропользованию, бурением скважин, санацией поверхностных водных объектов, рыбохозяйственной мелиорацией водных объектов, сельскохозяйственными и иными работами на водных объектах, в водоохранных зонах и полосах, не связанных со строительной деятельностью, Услугополучатель подает следующие документы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) заявление;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) правоустанавливающий документ на земельный участок (в случае отсутствия данных в информационной системе, используемой для оказания государственных услуг, либо в сервисе цифровых документов, прилагается электронная копия правоустанавливающего документа), а в случае осуществления операций по разведке полезных ископаемых или геологическому изучению – решение местных исполнительных органов областей, городов республиканского значения, столицы, районов, городов областного значения, акимов городов районного значения, поселков, сел, сельских округов о предоставлении публичного сервитута либо электронная копия договора о предоставлении частного сервитута заключенного с частным собственником или землепользователем;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) электронная копия пояснительной записки с описанием планируемой деятельности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) схема расположения земельного участка (объекта) с указанием географических координат и нанесением водных объектов, а также установленных водоохранных зон и полос (при наличии) в масштабе;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>В случае проведения операций по недропользованию дополнительно предоставляются:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) взамен документов, указанных в подпункте 2) настоящего пункта предоставляются копия проектных документов на проведение операций по недропользованию;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) заключение уполномоченного органа по изучению недр о наличии месторождений подземных вод питьевого качества на участке намечаемой деятельности.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z132" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="61"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме</w:t>
+Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z134" w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+1) установление недостоверности документов, представленных Услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="62"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) несоответствие услугополучателя и (или) представленных материалов и сведений, необходимых для оказания государственной услуги требованиям, установленным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пунктами 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 86, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пунктами 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 91 и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пунктами 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 92 Водного Кодекса Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) в отношении Услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+6) отсутствие возможных к использованию водных ресурсов или утвержденных запасов подземных вод в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пунктом 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 50 Водного кодекса Республики Казахстан или несоответствия проекта планируемой деятельности требованиям </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 86</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Водного кодекса Республики Казахстан, за исключением случаев, предусмотренных </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пунктом 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 133 Водного кодекса Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z141" w:id="63"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="63"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, справочных служб услугодателя, а также Единого контакт-центра 1414, 8-800-080-7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа и.о. Министра водных ресурсов и ирригации РК от 26.05.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4535,51 +6635,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z64" w:id="55"/>
+    <w:bookmarkStart w:name="z64" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЗАЯВЛЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -4624,51 +6724,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>поверхностных водных объектов, рыбохозяйственной мелиорацией водных объектов,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>сельскохозяйственными и иными работами на водных объектах, в водоохранных зонах и полосах</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5151,55 +7251,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>