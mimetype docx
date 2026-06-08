--- v0 (2025-10-04)
+++ v1 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4b915c3" w14:textId="4b915c3">
+    <w:p w14:paraId="8bf4841" w14:textId="8bf4841">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил субсидирования части арендной платы за жилище, арендованное в частном жилищном фонде</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ и.о. Министра промышленности и строительства Республики Казахстан от 30 апреля 2025 года № 152. Зарегистрирован в Министерстве юстиции Республики Казахстан 30 апреля 2025 года № 36055</w:t>
+        <w:t>Приказ и.о. Министра промышленности и строительства Республики Казахстан от 30 апреля 2025 года № 152. Зарегистрирован в Министерстве юстиции Республики Казахстан 30 апреля 2025 года № 36055.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -218,54 +218,126 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10-2 Закона Республики Казахстан "О жилищных отношениях" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" ПРИКАЗЫВАЮ:</w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа и.о. Министра промышленности и строительства РК от 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.03.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить Правила субсидирования части арендной платы за жилище, арендованное в частном жилищном фонде согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1155,54 +1227,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10-2 Закона Республики Казахстан "О жилищных отношениях" (далее - Закон) и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах".</w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа и.о. Министра промышленности и строительства РК от 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.03.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственная услуга оказывается на бесплатной основе физическим лицам (далее – услугополучатель).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2321,948 +2455,1473 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z73" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок осуществления субсидирования части арендной платы за жилище, арендованное в частном жилищном фонде</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z74" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 19 предусматривается в редакции приказа и.о. Министра промышленности и строительства РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 158</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Услугополучатель подписывает для получения государственной услуги и передает услугодателю через объект информатизации по ссылке www.otbasybank.kz (далее - Сайт) заявление на субсидирование части арендной платы за жилище, арендованное в частном жилищном фонде по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам с согласием на сбор и обработку персональных данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z75" w:id="67"/>
+    <w:bookmarkStart w:name="z75" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случаях, предусмотренных законодательством Республики Казахстан, заявления на субсидирование части арендной платы за жилище, арендованное в частном жилищном фонде подаются законными представителями услугополучателя и рассматриваются в филиалах услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z76" w:id="68"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z76" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Перечень основных требований к оказанию государственной услуги "Субсидирование части арендной платы за жилище, арендованное в частном жилищном фонде" указан в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z77" w:id="69"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z77" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Члены семьи услугополучателя (при их наличии), посредством Сайта подписывают согласие на сбор и обработку персональных данных, о предоставлении услугополучателю права на получение сведений о состоянии пенсионных накоплений, сведений, предоставляемых налоговыми органами и о достоверности сведений о доходах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z78" w:id="70"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z78" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Услугодатель принимает и рассматривает заявление, проверяет услугополучателя на соответствие основным требованиям, указанным в пункте 7 настоящих Правил, открывает текущий специальный счет для зачисления арендных платежей и субсидии, а также назначает субсидии в течение 3 (три) рабочих дней с даты подачи заявления. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z79" w:id="71"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 23 предусматривается в редакции приказа и.о. Министра промышленности и строительства РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 158</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Проверка на соответствие основным требованиям, предъявляемым к услугополучателю и членам его семьи производится услугодателем посредством соответствующих государственных информационных систем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z80" w:id="72"/>
+    <w:bookmarkStart w:name="z80" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан (далее – АППК РК) Услугодатель предоставляет возможность Услугополучателю выразить свою позицию (заслушивание) к предварительному решению об отказе по назначению субсидий в частном жилищном фонде, о котором Услугополучатель уведомляется не позднее чем за 3 (три) рабочих дня до принятия решения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z81" w:id="73"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z81" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Процедура заслушивания проводится в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> АППК РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z82" w:id="74"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z82" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По итогам рассмотрения заявления и результата заслушивания Услугодатель принимает одно из следующих решений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z83" w:id="75"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z83" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) назначение субсидирования части арендной платы за жилище, арендованное в частном жилищном фонде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z84" w:id="76"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z84" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) мотивированный отказ. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z85" w:id="77"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z85" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Результат оказания государственной услуги направляется в "личный кабинет" услугополучателя в виде электронного документа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z86" w:id="78"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 26 предусматривается в редакции приказа и.о. Министра промышленности и строительства РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 158</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг согласно подпункту 11) пункта 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах".</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z88" w:id="80"/>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z241" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений данные о стадии оказания государственной услуги поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 26 - в редакции приказа и.о. Министра промышленности и строительства РК от 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.03.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. При назначении субсидирования части арендной платы за жилище, арендованное в частном жилищном фонде, услугодатель посредством Сайта обеспечивает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z89" w:id="81"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z89" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) формирование Договора аренды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z90" w:id="82"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z90" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) подписание Договора аренды между услугополучателем и арендодателем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z91" w:id="83"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z91" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) регистрацию Договора аренды в уполномоченном регистрирующем органе (при необходимости).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z92" w:id="84"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z92" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Услугодатель осуществляет ежемесячное перечисление субсидий на счет услугополучателя, указанный в Договора аренды, при условии обеспечения услугополучателем наличия на текущем специальном счете 50 (пятьдесят) процентов от суммы арендного платежа, а также сумму при превышении критериев к площади арендуемого жилища, предусмотренных пунктом 10 настоящих Правил, оплачиваемых услугополучателем за счет собственных средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z93" w:id="85"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z93" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Решение о назначении субсидирования части арендной платы за жилище, арендованное в частном жилищном фонде либо мотивированный ответ об отказе в предоставлении услуги принимается услугодателем. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z94" w:id="86"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z94" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Услугодатель ежемесячно предоставляет в местный исполнительный орган сведения о заключенных Договорах аренды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z95" w:id="87"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Местный исполнительный орган осуществляет мониторинг целевого использования жилища, арендуемого в частном жилищном фонде услугополучателем не реже одного раза в квартал.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z96" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае выявления факта проживания третьих лиц по адресу, указанному в Договоре аренды, услугополучатель в течение трех календарных дней заселяется сам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z97" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае не устранения нарушения и (или) при повторном выявлении нарушения условий Договора аренды, местный исполнительный орган направляет сведения услугодателю для прекращения субсидирования в течение 2 (два) рабочих дней, без возможности их возобновления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z98" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам рассмотрения сведений, поступивших от местного исполнительного органа, услугодатель направляет в его адрес информацию о принятых решениях в течении 5 (пяти) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае выявления факта аренды жилища у близких родственников и супругов, в том числе бывших супругов, а также близких родственников супругов, сведения направляются услугодателю в течение двух рабочих дней для прекращения субсидирования, без возможности их возобновления в будущем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z99" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 31 в редакции приказа и.о. Министра промышленности и строительства РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 158</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z99" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц, по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z100" w:id="92"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z100" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Жалоба на решение, действие (бездействие) услугодателя по вопросам оказания государственных услуг подается на имя руководителя услугодателя, уполномоченного органа по назначению и осуществлению субсидирование части арендной платы за жилище, арендованное в частном жилищном фонде (далее – уполномоченный орган), в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг и подлежит рассмотрению в сроки, предусмотренные пунктом 33 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z101" w:id="93"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z101" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае поступления жалобы в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 АППК РК услугодатель направляет ее в орган, рассматривающий жалобу (вышестоящий административный орган и (или) должностное лицо), не позднее 3 (трех) рабочих дней со дня поступления. Жалоба услугодателем не направляется в орган, рассматривающий жалобу, в случае принятия благоприятного акта, совершения административного действия, полностью удовлетворяющие требования, указанные в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z102" w:id="94"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z102" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. Жалоба услугополучателя в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных услугах" подлежит рассмотрению:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z103" w:id="95"/>
+        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных и социально ответственных услугах" подлежит рассмотрению:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z242" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       услугодателем, уполномоченным органом – в течение 5 (пяти) рабочих дней со дня ее регистрации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z104" w:id="96"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z243" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уполномоченным органом по оценке и контролю за качеством оказания государственных услуг – в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z105" w:id="97"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 33 - в редакции приказа и.о. Министра промышленности и строительства РК от 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.03.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z105" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. Срок рассмотрения жалобы услугодателем, уполномоченным органом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных услугах" продлевается не более чем на 10 (десять) рабочих дней в случаях необходимости:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z106" w:id="98"/>
+        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных и социально ответственных услугах" продлевается не более чем на 10 (десять) рабочих дней в случаях необходимости:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z244" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведения дополнительного изучения или проверки по жалобе либо проверки с выездом на место;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z107" w:id="99"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z245" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получения дополнительной информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z108" w:id="100"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z246" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае продления срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение 3 (трех) рабочих дней с момента продления срока рассмотрения жалобы сообщает в письменной форме (при подаче жалобы на бумажном носителе) или электронной форме (при подаче жалобы в электронном виде) услугополучателю, подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причин продления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z109" w:id="101"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 34 - в редакции приказа и.о. Министра промышленности и строительства РК от 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.03.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z109" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 АППК РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3419,68 +4078,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z112" w:id="102"/>
+    <w:bookmarkStart w:name="z112" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовой договор аренды (найма) жилища</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Область, город ___________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3778,186 +4437,186 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>с другой стороны, в дальнейшем совместно именуемые "Стороны" , заключили</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>настоящий Договор аренды (найма) жилища (далее - Договор) о следующем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z114" w:id="103"/>
+    <w:bookmarkStart w:name="z114" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Определения и толкования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z115" w:id="104"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z115" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.1. В настоящем Договоре используются следующие понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z116" w:id="105"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z116" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) жилищный строительный сберегательный банк обладающий статусом национального института развития (далее – АО "Отбасы банк") - юридическое лицо, созданное по решению Правительства Республики Казахстан, осуществляющим деятельность в соответствии с законодательством Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z117" w:id="106"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z117" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жилище – отдельная жилая единица (индивидуальный жилой дом, квартира, комната в общежитии, модульный (мобильный) жилой дом), предназначенная и используемая для постоянного проживания, отвечающая установленным строительным, санитарным, экологическим, противопожарным и другим обязательным нормам и правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z118" w:id="107"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z118" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) субсидии – государственная поддержка назначаемая на безвозмездной основе в виде компенсации, выплачиваемой за счет средств бюджета получателям субсидий в целях оплаты аренды (найма) жилища, в частном жилищном фонде. Субсидии не включают в себя обеспечение по коммунальным платежам и иным расходам по содержанию арендуемого жилища.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z119" w:id="108"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z119" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Предмет Договора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z120" w:id="109"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z120" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.1. Арендодатель предоставляет Арендатору и членам его семьи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4437,1434 +5096,1434 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>не жилой площадью_______ квадратных метров, характеристика которого приведена</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в акте приема-передачи жилища, являющемся неотъемлемой частью настоящего Договора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z122" w:id="110"/>
+    <w:bookmarkStart w:name="z122" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок произведения расчетов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z123" w:id="111"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z123" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.1. Плата за пользование жилищем составляет ____ тенге в месяц и состоит из средств Арендатора и субсидий от АО "Отбасы банк" для арендных платежей при наличии выделенных средств из республиканского и местного бюджетов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z124" w:id="112"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z124" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.2. В случае отсутствия средств республиканского и(или) местного бюджетов Арендатор вносит полную сумму арендной платы из собственных средств, которые будут возмещены Арендатору в будущем при поступлении средств республиканского и(или) местного бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z125" w:id="113"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z125" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.3. Плата за пользование жилищем перечисляется АО "Отбасы банк" от имени Арендатора путем перечисления причитающейся суммы платежа безналичными средствами на банковский счет Арендодателя, указанный в настоящем договоре.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z126" w:id="114"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z126" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.4. Все расчеты по настоящему Договору производятся в следующем порядке:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z127" w:id="115"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z127" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Арендатор вносит предоплату в полном объеме за первый месяц проживания в течение десяти календарных дней с момента заключения настоящего Договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z128" w:id="116"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z128" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) последующая оплата производится Арендатором не позднее __числа месяца, следующего за расчетным периодом. При несоблюдении сроков оплаты Арендодатель вправе требовать от Арендатора оплату пени в размере 0,1 % от суммы оплаты за каждый день просрочки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z129" w:id="117"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z129" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.5. При отсутствии оплаты по настоящему Договору более одного месяца Арендодатель вправе обратиться в суд о принудительном взыскании оплаты с Арендатора с возмещением всех судебных издержек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z130" w:id="118"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z130" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.6. При ненадлежащем использовании Арендатором жилища, инженерных сетей и мест общего пользования, повлекшим за собой ухудшение технических характеристик, неисправность, порчу, разрушение элементов жилища, жилого дома (жилого здания), Арендодателем составляется акт, с указанием размера стоимости ущерба, подлежащего возмещению Арендатором. При согласии Арендатора со стоимостью указанного размера ущерба акт подписывается Сторонами. В случае несогласия Арендатора со стоимостью ущерба, подлежащего возмещению, взыскание производится в судебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z131" w:id="119"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z131" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Права Сторон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z132" w:id="120"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z132" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.1. Арендодатель имеет право:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z133" w:id="121"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z133" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проводить осмотры состояния конструкций технических устройств жилых и подсобных помещений предоставленного жилища по согласованию и в присутствии Арендатора или совершеннолетнего члена семьи Арендатора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z134" w:id="122"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z134" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) расторгнуть настоящий в одностороннем порядке с уведомлением Арендатора и АО "Отбасы банк" не менее чем за тридцать календарных дней до даты расторжения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z135" w:id="123"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z135" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) выселить Арендатора и членов его семьи при нарушении условий настоящего Договора в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z136" w:id="124"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z136" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осуществлять контроль за своевременностью и полнотой перечисления платы за пользование жилищем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z137" w:id="125"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z137" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) осуществлять проверки целевого использования жилища.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z138" w:id="126"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z138" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.2. Арендатор имеет право:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z139" w:id="127"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z139" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) члены семьи Арендатора, проживающие в жилище, при временном отсутствии Арендатора вправе пользоваться жилищем на прежних условиях. При этом они осуществляют права и несут обязанности по настоящему Договору;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z140" w:id="128"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z140" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) вносить плату за пользование жилищем авансом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z141" w:id="129"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z141" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Обязанности Сторон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z142" w:id="130"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z142" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.1. Арендодатель обязан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z143" w:id="131"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z143" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) предоставить Арендатору жилище в течение пятнадцати календарных дней после подписания настоящего Договора Сторонами по акту приема-передачи в состоянии, отвечающем установленным техническим, санитарно-эпидемиологическим и другим обязательным требованиям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z144" w:id="132"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z144" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) производить капитальный ремонт жилища;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z145" w:id="133"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z145" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ознакомить Арендатора (по его требованию) с тарифами и расчетами на содержание жилища и оплату коммунальных услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z146" w:id="134"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z146" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) зарегистрировать в жилище Арендатора и совместно проживающих членов семьи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z147" w:id="135"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z147" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) если жилище окажется в силу обстоятельств, не зависящих от Сторон, в состоянии, непригодном для использования по назначению, аварийном состоянии или подлежащим сносу, расторгнуть настоящий Договор;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z148" w:id="136"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z148" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) в случае возникновения аварий и форс-мажорных ситуаций незамедлительно принимать все необходимые меры по их устранению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z149" w:id="137"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z149" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) не препятствовать Арендатору владеть и пользоваться жилищем в установленном настоящим Договором порядке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z150" w:id="138"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z150" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) в случае изменения условий настоящего Договора или размера платы за пользование жилищем письменно уведомить об этом Арендатора за тридцать календарных дней до очередного срока внесения платы за пользование жилищем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z151" w:id="139"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z151" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.2. Арендатор обязан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z152" w:id="140"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z152" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) использовать жилище по прямому назначению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z153" w:id="141"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z153" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) содержать жилище в технически исправном и надлежащем санитарно-эпидемиологическом состоянии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z154" w:id="142"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z154" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) соблюдать правила пользования жилищем, местами общего пользования, правила содержания общего имущества объектов кондоминиума и придомовой территории, правила противопожарной и технической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z155" w:id="143"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z155" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) нести расходы на осуществление текущего ремонта жилища. Устранять возникшие не по вине Арендодателя неполадки/неисправности (в том числе аварии, неисправности и т.д.) в жилище в разумный срок, но не более 10 (десять) календарных дней со дня их возникновения без права требования возмещения данных расходов от Арендодателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z156" w:id="144"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z156" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) своевременно сообщать Арендодателю о выявлении неисправности приборов учета воды, электроэнергии, систем электроснабжения, теплоснабжения, водоснабжения, водоотведения, других элементов предоставленного в найм жилища;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z157" w:id="145"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z157" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) не производить реконструкции, перепланировки, переоборудования жилища;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z158" w:id="146"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z158" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) своевременно вносить плату за пользование жилищем и коммунальные услуги в установленных размерах, согласно условиям настоящего Договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z159" w:id="147"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z159" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) допускать в дневное время, а при чрезвычайных ситуациях также в ночное время, в занимаемое жилище Арендодателя и представителей аварийных служб для проведения осмотра и ремонта элементов жилища;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z160" w:id="148"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z160" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) возмещать Арендодателю убытки, связанные с повреждением жилища, мест общего пользования, жилого дома (жилого здания) и их оборудования, произошедшего по вине Арендатора или членов его семьи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z161" w:id="149"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z161" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) не передавать свои права по настоящему Договору в залог;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z162" w:id="150"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z162" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) при заключении Договора на срок 12 (двенадцать) месяцев и более, обратиться в орган по регистрации в правовом кадастре для регистрации настоящего Договора в течение 3 (три) рабочих дней со дня его подписания. Если Арендатор не обратится в Уполномоченный орган в указанный срок для регистрации Договора, то Арендодатель вправе самостоятельно принять меры по регистрации Договора с возложением расходов на Арендатора либо требовать его досрочного расторжения и возмещения понесенных убытков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z163" w:id="151"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z163" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) при расторжении или истечении срока настоящего Договора обеспечить возврат жилища в течение десяти календарных дней Арендодателю по акту приема-передачи жилища, подписанному Сторонами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z164" w:id="152"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z164" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) уведомить АО "Отбасы банк" о выселении из арендуемого жилища или выезда на постоянное место жительство в другое место.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z165" w:id="153"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z165" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.3. Не допускается аренда жилища у близких родственников и супругов, в том числе бывших супругов, а также близких родственников супругов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z166" w:id="154"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z166" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.4. Соблюдать правила, утвержденные уполномоченным органом объединения собственников имущества.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z167" w:id="155"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z167" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Основания, последствия и порядок прекращения Договора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z168" w:id="156"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z168" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6.1. Настоящий Договор может быть расторгнут, прекращен по инициативе одной из Сторон в любое время с письменным предупреждением другой Стороны и АО "Отбасы банк" не менее чем за тридцать календарных дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z169" w:id="157"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z169" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6.2. Настоящий Договор прекращает свое действие в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z170" w:id="158"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z170" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) истечения срока настоящего Договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z171" w:id="159"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z171" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) утраты Арендатором статуса нуждающегося в жилище, признанного нуждающимся согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закону</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О жилищных отношениях";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z172" w:id="160"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z172" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) отказа Арендатора от получения субсидий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z173" w:id="161"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z173" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) выезда Арендатора и членов его семьи на постоянное жительство в другое место;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z174" w:id="162"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z174" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) отсутствия проживания услугополучателя по адресу, указанному в настоящем Договоре;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z175" w:id="163"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z175" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) предоставления занимаемого арендного жилища в поднайм;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z176" w:id="164"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z176" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) предоставления фиктивных и ложных сведений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z177" w:id="165"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z177" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) не внесения арендной платы за жилище более 1 (один) месяца.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z178" w:id="166"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z178" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6.3. Произведенные Арендатором за счет собственных средств ремонт или другие улучшения жилища, неотделимые без вреда для его конструкций, без согласия Арендодателя, передаются Арендодателю вместе с жилищем и не подлежат возмещению со стороны Арендодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z179" w:id="167"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z179" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6.4. При прекращении, расторжении настоящего Договора, в присутствии Сторон составляется акт приема-передачи жилища Арендатором Арендодателю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z180" w:id="168"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z180" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 7. Сроки и порядок приема-передачи жилища</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z181" w:id="169"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z181" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7.1. Арендодатель передает Арендатору жилище по акту приема-передачи в течение пятнадцати календарных дней после подписания настоящего Договора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z182" w:id="170"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z182" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7.2. Арендатор передает жилище Арендодателю в течение десяти календарных дней с момента истечения сроков прекращения, расторжения настоящего Договора по акту приема-передачи жилища, подписанному Сторонами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z183" w:id="171"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z183" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7.3. Акт приема-передачи жилища является неотъемлемой частью настоящего Договора, где фиксируется санитарно-эпидемиологическое, техническое состояние жилища и другие его характеристики, на момент подписания соответствующего акта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z184" w:id="172"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z184" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 8. Порядок рассмотрения споров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z185" w:id="173"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z185" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8.1. Споры между Сторонами, которые могут возникнуть из настоящего Договора или в связи с ним, разрешаются путем переговоров, а при недостижении согласия - в судебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z186" w:id="174"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z186" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 9. Заключительные положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z187" w:id="175"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z187" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9.1. Настоящий Договор составлен в трех экземплярах по одному для каждой из Сторон и один в уполномоченный регистрирующий орган на государственном и русском языках, имеющих одинаковую юридическую силу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z188" w:id="176"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z188" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9.2. Все изменения и дополнения к настоящему Договору действительны, если они изложены в письменной форме и подписаны Сторонами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z189" w:id="177"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z189" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9.3. Настоящий Договор вступает в силу с "___" _________ 20___ года и действует до "___" ___________ 20__ года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z190" w:id="178"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z190" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 10. Адреса и реквизиты стороны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6062,70 +6721,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>подпись)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Контактный телефон_______________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z191" w:id="179"/>
+    <w:bookmarkStart w:name="z191" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С условиями настоящего Договора ознакомлены:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="172"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6628,68 +7287,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Типовому договору</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аренды (найма) жилища</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z193" w:id="180"/>
+    <w:bookmarkStart w:name="z193" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт приема-передачи жилища</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkEnd w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       город (область)________________                         "____"__________ 20___ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6869,70 +7528,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>и ключи от следующей квартиры:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z196" w:id="181"/>
+    <w:bookmarkStart w:name="z196" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Комплектация жилища</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="174"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -7912,70 +8571,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _____ (кВт/ч)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z197" w:id="182"/>
+    <w:bookmarkStart w:name="z197" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. При приеме жилища стороны подтвердили следующую комплектацию квартиры:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkEnd w:id="175"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -19530,170 +20189,170 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z198" w:id="183"/>
+    <w:bookmarkStart w:name="z198" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Стороны подтверждают, что жилище соответствует всем техническим, санитарным и другим нормам в соответствии со всеми требуемыми строительными и другими нормативами, действующими в Республике Казахстан, и находится в удовлетворительном состоянии, а также не имеет задолженностей по коммунальным, эксплуатационным и иным услугам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z199" w:id="184"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z199" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Данный акт был составлен на основании визуального осмотра жилища.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z200" w:id="185"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z200" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Жилище не имеет видимых повреждений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z201" w:id="186"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z201" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Арендатору известно о фактическом состоянии арендуемого им(ею) жилища и он(она) с состоянием квартиры и комплектацией ознакомлен(а) и претензий к Арендодателю не имеет и в дальнейшем иметь не будет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z202" w:id="187"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z202" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. При досрочном расторжении настоящего Договора Арендатор обязан вернуть Арендодателю жилище в том состоянии, в котором оно было получено.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z203" w:id="188"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z203" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Акт составлен в 2 (два) экземплярах, обладающих равной юридической силой, по одному экземпляру для каждой из Сторон. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -20026,68 +20685,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>за жилище, арендованное</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в частном жилищном фонде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z205" w:id="189"/>
+    <w:bookmarkStart w:name="z205" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Коэффициенты области, городов республиканского значения и столицы, применяемые при расчете размера стоимости 1 (один) квадратного метра аренды за жилище, арендуемое получателем в частном жилищном фонде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkEnd w:id="182"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -22573,228 +23232,228 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>за жилище, арендованное</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в частном жилищном фонде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z207" w:id="190"/>
+    <w:bookmarkStart w:name="z207" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расчет стоимости услуг жилищного строительного сберегательного банка обладающий статусом национального института развития по субсидированию части арендной платы за жилище, арендованное в частном жилищном фонде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z208" w:id="191"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z208" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Стоимость жилищного строительного сберегательного банка обладающий статусом национального института развития (далее - Оператор) оплачивается ежегодно, на основании договора, заключенного с уполномоченным органом в сфере жилищных отношений, в пределах средств, предусмотренных законом о республиканском бюджете на соответствующий финансовый год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z209" w:id="192"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z209" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Порядок определения стоимости услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z210" w:id="193"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z210" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Стоимость услуг Оператора определяется на основании:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z211" w:id="194"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z211" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) стоимости одного человеко-часа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z212" w:id="195"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z212" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) количества работников, привлекаемых Оператором для рассмотрения заявок на субсидирование части арендной платы за жилище, арендованное в частном жилищном фонде (далее - Субсидии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z213" w:id="196"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z213" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) себестоимости рассмотрения одной заявки на Субсидии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z214" w:id="197"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z214" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) плана по количеству договоров аренды (найма) жилья, по которым Оператором осуществляется субсидирование, на соответствующий финансовый год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z215" w:id="198"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z215" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Плановая стоимость одного человеко-часа рассчитывается на основе следующей формулы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkEnd w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -22837,210 +23496,210 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z217" w:id="199"/>
+    <w:bookmarkStart w:name="z217" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z218" w:id="200"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z218" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ПСод – плановая стоимость одного человеко-часа, в тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z219" w:id="201"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z219" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ПЗ – плановые затраты, связанные с оказанием услуг, в тысячах тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z220" w:id="202"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z220" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К плановым затратам относятся фонд оплаты труда привлекаемых работников, а также затраты на индивидуальное информирование потенциальных получателей субсидий (персональные sms-сообщения, почтовые отправления с уведомлением о получении, звонки на мобильные и междугородние телефонные номера), без учета общих административных расходов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z221" w:id="203"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z221" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЧСЛ – штатная численность административного и производственного персонала, привлекаемая Оператором для осуществления субсидирования, человек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z222" w:id="204"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z222" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       РД – количество рабочих дней в году на планируемый период, в днях (при 40-часовой неделе, согласно Балансу рабочего времени).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z223" w:id="205"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z223" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Определение стоимости услуг Оператора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z224" w:id="206"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z224" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Цена услуги Оператора по рассмотрению одной заявки на осуществление субсидирования определяется согласно ниже приведенной формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkEnd w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -23083,150 +23742,150 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z226" w:id="207"/>
+    <w:bookmarkStart w:name="z226" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Цу – цена услуги Оператора по рассмотрению одной заявки на осуществление субсидирования, в тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z227" w:id="208"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z227" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ПСод – плановая стоимость одного человеко-часа, в тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z228" w:id="209"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z228" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       НТ – план по количеству рассматриваемых заявок на осуществление субсидирования, утверждаемый Оператором, на уровне не менее 10, в единицах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z229" w:id="210"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z229" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пк - Поправочный коэффициент, равный значению 0,315. Предусмотрен в целях недопущения превышения предельной стоимости рассмотрения одной заявки на осуществление субсидирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z230" w:id="211"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z230" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Стоимость услуг Оператора определяется согласно ниже приведенной формуле: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkEnd w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -23269,130 +23928,130 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z232" w:id="212"/>
+    <w:bookmarkStart w:name="z232" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z233" w:id="213"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z233" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Су – стоимость услуг Оператора по осуществлению субсидирования, в тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z234" w:id="214"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z234" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Цу – цена услуги Оператора по рассмотрению одной заявки на осуществление субсидирования, в тысячах тенге, в тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z235" w:id="215"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z235" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       К – план по количеству договоров аренды (найма) жилья, по которым Оператором осуществляется субсидирование, на соответствующий финансовый год. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkEnd w:id="208"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -23484,68 +24143,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>за жилище, арендованное</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в частном жилищном фонде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z237" w:id="216"/>
+    <w:bookmarkStart w:name="z237" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на субсидирование части арендной платы за жилище, арендованное в частном жилищном фонде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkEnd w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу рассмотреть возможность назначения мне субсидирования части арендной</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -24533,50 +25192,136 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпись: _____________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 5 предусматривается в редакции приказа и.о. Министра промышленности и строительства РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 158</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -24670,1403 +25415,1540 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>за жилище, арендованное</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в частном жилищном фонде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z240" w:id="217"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 5 - в редакции приказа и.о. Министра промышленности и строительства РК от 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.03.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...71 lines deleted...]
-Жилищный строительный сберегательный банк, обладающий статусом национального института развития (далее - АО "Отбасы банк")</w:t>
+Перечень основных требований к оказанию государственной услуги "Субсидирование части арендной платы за жилище, арендованное в частном жилищном фонде"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги (каналы доступа)</w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Официальный интернет-ресурс АО "Отбасы банк" через объект информатизации, определенный центральным государственным органом www.otbasybank.kz</w:t>
+Жилищный строительный сберегательный банк, обладающий статусом национального института развития (далее - АО "Отбасы банк").</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 (три) рабочих дней</w:t>
+Отсутствует</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Способы предоставления государственной услуги и ее подвидами (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная).</w:t>
+Официальный интернет-ресурс АО "Отбасы банк" через объект информатизации, определенный центральным государственным органом www.otbasybank.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидами (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Уведомление о назначении субсидирования части арендной платы за жилище, арендованное в частном жилищном фонде либо мотивированный ответ об отказе в оказании государственной услуги</w:t>
+3 (три) рабочих дней</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Форма оказания государственной услуги и ее подвидами (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бесплатно</w:t>
+Электронная (частично автоматизированная).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы</w:t>
+Результат оказания государственной услуги и ее подвидами (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> кодексу Республики Казахстан с перерывом на обед.</w:t>
+              <w:t>
+Уведомление о назначении субсидирования части арендной платы за жилище, арендованное в частном жилищном фонде либо мотивированный ответ об отказе в оказании государственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-перечень документов и сведений, требуемых от услугополучателя для оказания государственной услуги</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги и ее подвидами (при наличии), и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заявление услугополучателя о назначении субсидирования части арендной платы за жилище, арендованное в частном жилищном фонде, посредством удостоверенной электронной цифровой подписью.</w:t>
-[...17 lines deleted...]
-Документ, удостоверяющий личность услугополучателя, получают из соответствующих государственных информационных систем через шлюз "электронного правительства" согласно запросам в информационные системы</w:t>
+Бесплатно.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
+График работы услугодателя, Государственной корпорации и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
-[...109 lines deleted...]
-              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+Услугодатель – с понедельника по пятницу, в соответствии с установленным графиком работы, за исключением выходных и праздничных дней, согласно Трудовому кодексу Республики Казахстан с перерывом на обед.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидами (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заявление услугополучателя о назначении субсидирования части арендной платы за жилище, арендованное в частном жилищном фонде, посредством удостоверенной электронной цифровой подписью. Документ, удостоверяющий личность услугополучателя, получают из соответствующих государственных информационных систем через шлюз "электронного правительства" согласно запросам в информационные системы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования</w:t>
+Основания для отказа в оказании государственной услуги и ее подвидами (при наличии), установленные законами Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-При наличии у получателя оказанной услуги электронной цифровой подписи получение государственной услуги в электронной форме возможно через официальный интернет-ресурс АО "Отбасы Банк", информационный объект, определенный центральным государственным органом, www.otbasybank.kz.</w:t>
-[...1 lines deleted...]
-          </w:p>
+1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным нормативными правовыми актами Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) отрицательный ответ уполномоченного государственного органа на запрос о согласовании, который требуется для оказания государственной услуги, а также отрицательное заключение экспертизы, исследования либо проверки;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Официальный интернет-ресурс услугополучателя АО "Отбасы Банк" объект информатизации, определенный центральным государственным органом www.otbasybank.kz посредством справочных служб услугодателя, а также в режиме удаленного доступа через Единый контакт-центр имеется возможность получения информации о порядке и статусе оказания государственной услуги.</w:t>
-[...1 lines deleted...]
-          </w:p>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-В целях получения государственных услуг в электронной форме через официальный интернет-ресурс АО "Отбасы Банк", информационный объект, определенный центральным государственным органом, www.otbasybank.kz, субъекты, получающие услуги, оказываемые в электронной форме, могут использовать ЭЦП (электронно-цифровую подпись) в соответствии с законодательством Республики Казахстан.</w:t>
+Иные требования с учетом особенностей оказания государственной услуги и ее подвидами (при наличии), в том числе оказываемой в электронной форме и через государственную корпорацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Услугополучатель имеет возможность получения государственной услуги в электронной форме через портал при условии наличия электронной цифровой подписи.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, справочных служб услугодателя, а также Единого контакт-центра "1414", 8-800-080-7777.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Для получения государственных услуг в электронной форме посредством портала субъекты получения услуг в электронной форме могут использовать одноразовые пароли в соответствии с законодательством Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -26093,55 +26975,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -26467,31 +27349,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>